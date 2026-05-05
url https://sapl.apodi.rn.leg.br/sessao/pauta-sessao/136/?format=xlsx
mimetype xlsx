--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -134,51 +134,51 @@
   <si>
     <t>Projetos de Lei Ordinária (PL) nº 133 de 2026</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 133.2026 – AUTOR PODER EXECUTIVO - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, A FAVOR DO FUNDO MUNICIPAL DE SAÚDE DE APODI, NO VALOR DE R$ 1.602.000,00 (UM MILHÃO SEISCENTOS E DOIS MIL REAIS) E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>Projetos de Lei Ordinária (PL) nº 134 de 2026</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 134.2026 – AUTOR PODER EXECUTIVO – AUTORIZA A ATUALIZAÇÃO DE VALORES E A RENOVAÇÃO DA FORMALIZAÇÃO DE CONVÊNIO COM A LIGA NORTE RIOGRANDENSE CONTRA O CÂNCER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projetos de Lei Ordinária (PL) nº 135 de 2026</t>
   </si>
   <si>
     <t>Filipe Gustavo - Presidente</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 135.2026 – AUTOR MESA DIRETORA 2025-2026 - ALTERA EXCLUSIVAMENTE O ANEXO ÚNICO DA LEI MUNICIPAL Nº 1.125/2017, QUE DISPÕE SOBRE A CONCESSÃO E PAGAMENTO DE DIÁRIAS NO ÂMBITO DA CÂMARA MUNICIPAL DE APODI/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projetos de Lei Ordinária (PL) nº 136 de 2026</t>
   </si>
   <si>
-    <t>PROJETO DE LEI Nº 136.2026 – AUTOR RAILTON DIÓGENES-MDB – DISPÕE SOBRE A OBRIGATORIEDADE DE CAPACITAÇÃO EM LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) PARA EMPRESAS QUE REALIZEM SERVIÇOS DE SEGURANÇA EM EVENTOS PÚBLICOS NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>PROJETO DE LEI Nº 136.2026 – AUTOR RAILTON DIÓGENES-MDB – DISPÕE SOBRE A EXIGÊNCIA DE CAPACITAÇÃO EM LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) PARA PROFISSIONAIS DE SEGURANÇA QUE ATUEM EM EVENTOS PÚBLICOS NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 5.3.2026.</t>
   </si>
   <si>
     <t>Projetos de Lei Ordinária (PL) nº 137 de 2026</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 137.2026 – AUTOR ANDREAZO ALVES-PP – DISPÕE SOBRE A DENOMINAÇÃO DE PASSAGEM MOLHADA FRANCISCO ADELINO DE OLIVEIRA, LOCALIZADA NO SÍTIO CABOCLO, ZONA RURAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Indicações (IND) nº 323 de 2026</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 323.2026 – AUTOR JAILSON FERREIRA-PT        - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SEJA REALIZADO, POR MEIO DA SECRETARIA MUNICIPAL DE TRANSPORTE E OBRAS, ESTUDO DE VIABILIDADE TÉCNICA E ORÇAMENTÁRIA PARA A CONSTRUÇÃO DE UMA PONTE DEFINITIVA LIGANDO O SITIO ESPINHEIROS AO BAIRRO BICO TORTO, BEM COMO, EM CARÁTER EMERGENCIAL, A ADOÇÃO DE MEDIDAS DE SEGURANÇA NO TRECHO ATUALMENTE UTILIZADO.</t>
   </si>
   <si>
     <t>Indicações (IND) nº 324 de 2026</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 324.2026 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, NO SENTIDO DE TOMAR PROVIDÊNCIAS CABÍVEIS PARA QUE SEJA FEITA LIMPEZA DE CAPINAGEM, NA AVENIDA MOÉSIO HOLANDA, BAIRRO BACURAU I.</t>
   </si>
   <si>
     <t>Indicações (IND) nº 325 de 2026</t>
   </si>
   <si>
     <t>RONALDO ADRIANE</t>
   </si>