--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="638" uniqueCount="348">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1557" uniqueCount="809">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -201,54 +201,54 @@
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Filipe Gustavo</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2903/projeto_de_lei_no_135.2026__autor_mesa_diretora_2025-2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 135.2026 – AUTOR MESA DIRETORA 2025-2026 - ALTERA EXCLUSIVAMENTE O ANEXO ÚNICO DA LEI MUNICIPAL Nº 1.125/2017, QUE DISPÕE SOBRE A CONCESSÃO E PAGAMENTO DE DIÁRIAS NO ÂMBITO DA CÂMARA MUNICIPAL DE APODI/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>RAILTON DIÓGENES</t>
   </si>
   <si>
-    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2904/projeto_de_lei_no_136.2026__autor_railton_diogenes-mdb.pdf</t>
-[...2 lines deleted...]
-    <t>PROJETO DE LEI Nº 136.2026 – AUTOR RAILTON DIÓGENES-MDB – DISPÕE SOBRE A OBRIGATORIEDADE DE CAPACITAÇÃO EM LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) PARA EMPRESAS QUE REALIZEM SERVIÇOS DE SEGURANÇA EM EVENTOS PÚBLICOS NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2904/projeto_de_lei_no_136.2026__autor_railton_diogenes-mdb_-_nova_redacao_24.03.2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 136.2026 – AUTOR RAILTON DIÓGENES-MDB – DISPÕE SOBRE A EXIGÊNCIA DE CAPACITAÇÃO EM LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) PARA PROFISSIONAIS DE SEGURANÇA QUE ATUEM EM EVENTOS PÚBLICOS NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 5.3.2026.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>ANDREAZO ALVES</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2916/projeto_de_lei_no_137.2026__autor_andreazo_alves-pp_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 137.2026 – AUTOR ANDREAZO ALVES-PP – DISPÕE SOBRE A DENOMINAÇÃO DE PASSAGEM MOLHADA FRANCISCO ADELINO DE OLIVEIRA, LOCALIZADA NO SÍTIO CABOCLO, ZONA RURAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2925/projeto_de_lei_no_138.2026__autor_poder_executivo_.pdf</t>
   </si>
@@ -270,80 +270,431 @@
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2934/projeto_de_lei_no_140.2026__autor_railton_diogenes-mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 140.2026 – AUTOR RAILTON DIÓGENES-MDB  – INSTITUI NO MUNICÍPIO O PROGRAMA ANJO DA GUARDA DE AMPARO E PROTEÇÃO A CRIANÇAS E ADOLESCENTES VÍTIMAS DE VIOLÊNCIA, DESTINADO A OFERECER ACOMPANHAMENTO PSICOLÓGICO, SOCIAL E EDUCACIONAL ÀS CRIANÇAS QUE TENHAM SIDO VÍTIMAS DE VIOLÊNCIA OU QUE TENHAM PERDIDO PAIS OU RESPONSÁVEIS EM DECORRÊNCIA DE CRIMES VIOLENTOS.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2937/projeto_de_lei_no_141.2026__autor_ronaldo_adriane-_psdb_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 141.2026 – AUTOR RONALDO ADRIANE- PSDB – INSTITUI O "PROGRAMA BALCÃO DE EMPREGO NO MUNICÍPIO DE APODI/RN", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>2939</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2939/projeto_de_lei_no_142.2026__autor_poder_executivo____.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 142.2026 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO RAIMUNDA DIÓGENES, DECLARADA DE UTILIDADE PÚBLICA PELA LEI MUNICIPAL N° 1789/2021, PARA EXECUÇÃO DE ATIVIDADES SOCIOEDUCATIVAS NO ÂMBITO DO PROGRAMA AABB COMUNIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2947</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2947/projeto_de_lei_no_143.2026__autor_railton_diogenes-mdb.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 143.2026 – AUTOR RAILTON DIÓGENES-MDB – INSTITUI O PROGRAMA MUNICIPAL DE ACOLHIMENTO, PROTEÇÃO E FORTALECIMENTO EMOCIONAL DE MULHERES VÍTIMAS DE VIOLÊNCIA E MÃES SOLO NOS CENTROS DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS) DO MUNICÍPIO DE APODI E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2948</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2948/projeto_de_lei_no_144.2026__autor_ednarte_silveira-mdb.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 144.2026 – AUTOR EDNARTE SILVEIRA-MDB – AUTORIZA O PODER EXECUTIVO A IMPLEMENTAR O PROGRAMA MUNICIPAL DE ATENÇÃO INTEGRAL À MULHER COM ENDOMETRIOSE - "CÓLICA NÃO É NORMAL", NO ÂMBITO DO MUNICÍPIO DE APODI/RN.</t>
+  </si>
+  <si>
+    <t>2952</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2952/projeto_de_lei_no_145.2026__autor_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 145.2026 – AUTOR PODER EXECUTIVO – CONCEDE REPOSIÇÃO SALARIAL AOS PROFESSORES DA REDE MUNICIPAL, REGIDOS PELA LEI MUNICIPAL N° 584/2009 E PROFISSIONAIS REGIDOS PELA LEI MUNICIPAL N° 585/2009, DE 06 DE MARÇO DE 2009 E PELA LEI COMPLEMENTAR MUNICIPAL N° 06/2011, DE 26 DE MAIO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS. APROVADO NA SESSÃO ORDINÁRIA DO DIA 19.03.2026.</t>
+  </si>
+  <si>
+    <t>2953</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2953/projeto_de_lei_no_146.2026__autor_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 146.2026 – AUTOR PODER EXECUTIVO – AUTORIZA A ATUALIZAÇÃO DE VALORES E A RENOVAÇÃO DA FORMALIZAÇÃO DE CONVÊNIO COM A LIGA MOSSOROENSE DE ESTUDOS E COMBATE A0 CÂNCER, E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO NA SESSÃO ORDINÁRIA DO DIA 19.03.2026.</t>
+  </si>
+  <si>
+    <t>2954</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2954/projeto_de_lei_no_147.2026__autor_ednarte_silveira-mdb_-_recebeu_nova_redacao_7.4.26.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 147.2026 – AUTOR EDNARTE SILVEIRA-MDB – AUTORIZA O PROGRAMA MUNICIPAL “BANCO DE INSUMOS E SUPORTE À PRODUÇÃO ANIMAL RURAL" NO MUNICÍPIO DE APODI, E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO NA SESSÃO ORDINÁRIA DO DIA 26.03.2026. RECEBEU NOVA REDAÇÃO NAS COMISSÕES DIA 7.04.2026.</t>
+  </si>
+  <si>
+    <t>2959</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2959/projeto_de_lei_no_148.2026__autor_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 148.2026 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL EM FAVOR DA SECRETARIA MUNICIPAL DA JUVENTUDE, ESPORTE E LAZER, NO VALOR DE R$ 2.769.221,11 (DOIS MILHÕES SETECENTOS E SESSENTA E NOVE MIL DUZENTOS E VINTE E UM REAIS E ONZE CENTAVOS).</t>
+  </si>
+  <si>
+    <t>2960</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2960/projeto_de_lei_no_149.2026__autor_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 149.2026 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, A FAVOR DA SECRETARIA MUNICIPAL DE TRANSPORTE E OBRAS PUBLICAS, NO VALOR DE R$ 54.000.000,00 (CINQUENTA E QUATRO MILHÕES) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2961</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2961/projeto_de_lei_no_150.2026__autor_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 150.2026 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL EM FAVOR DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO E ASSISTÊNCIA SOCIAL E DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, NO VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2971</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2971/projeto_de_lei_no_151.2026__autor_ronaldo_adriane-psdb_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 151.2026 – AUTOR RONALDO ADRIANE-PSDB – INSTITUI O DIA MUNICIPAL DA CORRIDA DE RUA NO MUNICÍPIO DE APODI-RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2972</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2972/projeto_de_lei_no_152.2026__autor_ronaldo_adriane-psdb_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 152.2026 – AUTOR RONALDO ADRIANE-PSDB – DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA MUNICIPAL DE VACINAÇÃO DOMICILIAR PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO ÂMBITO DO MUNICÍPIO DE APODI-RN E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+ARQUIVADO A PEDIDO DO AUTOR NAS COMISSÕES - 28.04.2026.</t>
+  </si>
+  <si>
+    <t>2975</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>FILIPE GUSTAVO, JÚNIOR CARLOS, LAETE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2975/projeto_de_lei_no_153.2026__autores_laete_oliveira-mdb_filipe_gustavo-pp_e_junior_carlos-psd_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 153.2026 – AUTORES LAETE OLIVEIRA-MDB, FILIPE GUSTAVO-PP E JÚNIOR CARLOS-PSD – DISPÕE SOBRE A DENOMINAÇÃO DA PRAÇA DE CONVIVÊNCIA ANTÔNIO BERNARDO DA COSTA, LOCALIZADA NO SÍTIO JUAZEIRO 2, LOCALIZADA NA ZONA RURAL DO MUNICÍPIO DE APODI E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2987</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>ANGELO DE DAGMAR</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2987/projeto_de_lei_no_154.2026__autor_angelo_de_dagmar-pp.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 154/2026 – AUTOR ANGELO DE DAGMAR-PP - DÁ A DENOMINAÇÃO DE RUA FLORIANO VALENTIM DE OLIVEIRA “NÔ DE CASSIMIRO” NA ÁREA DE EXPANSÃO DO BAIRRO BICO TORTO NA CIDADE DE APODI-RN E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 9.4.2026.</t>
+  </si>
+  <si>
+    <t>2991</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2991/projeto_de_lei_no_155.2026__autor_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 155.2026 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, EM FAVOR DA SECRETARIA MUNICIPAL DE TRANSPORTE E OBRAS PÚBLICAS, NO VALOR DE R$ 78.000,00 (SETENTA E OITO MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3004</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3004/projeto_de_lei_no_156.2026__autor_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 156.2026 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 2.840.000,00 (DOIS MILHÕES OITOCENTOS E QUARENTA MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3018</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3018/projeto_de_lei_no_157.2026__autor_ednarte_silveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 157.2026 – AUTOR EDNARTE SILVEIRA-MDB – DECLARA A FEIRA LIVRE DE APODI COMO PATRIMÔNIO CULTURAL DE NATUREZA IMATERIAL DO MUNICÍPIO DE APODI/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3028</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3028/projeto_de_lei_no_158.2026__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 158.2026 – AUTOR RAILTON DIÓGENES-MDB – DISPÕE SOBRE ALTERAÇÃO DO ART. 1º DA LEI MUNICIPAL N° 588/2009 E DO SEU TEXTO DA EMENTA E DIA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3035</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3035/projeto_de_lei_no_159.2026__autor_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 159.2026 – AUTOR PODER EXECUTIVO – DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE APODI PARA O EXERCÍCIO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3043</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3043/projeto_de_lei_no_160.2026__autor_ronaldo_adriane-psdb_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 160.2026 – AUTOR RONALDO ADRIANE-PSDB – DÁ A DENOMINAÇÃO DE RUA JOSÉ EDUARDO DE MORAIS FILHO NA ÁREA DE EXPANSÃO DO BAIRRO BICO TORTO NA CIDADE DE APODI-RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3044</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3044/projeto_de_lei_no_161.2026__autor_ronaldo_adriane-psdb_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 161.2026 – AUTOR RONALDO ADRIANE-PSDB – DÁ A DENOMINAÇÃO DE RUA GILSON LEITE DE OLIVEIRA NA ÁREA DE EXPANSÃO DO BAIRRO BICO TORTO NA CIDADE DE APODI-RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3050</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3050/projeto_de_lei_no_162.2026__autor_laete_oliveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 162.2026 – AUTOR LAETE OLIVEIRA-MDB – DISPÕE SOBRE A DENOMINAÇÃO DA PRAÇA DE CONVIVÊNCIA DE PRAÇA LUIZ EPITÁCIO DA COSTA LOCALIZADA NA LAGOA RASA, ZONA RURAL DO MUNICÍPIO DE APODI, E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3051</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>JAILSON FERREIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3051/projeto_de_lei_no_163.2026__autor_jailson_ferreira-pt_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 163.2026 – AUTOR JAILSON FERREIRA-PT – DÁ A DENOMINAÇÃO DE RUA HILDO FRANCISCO DA SILVA À VIA PÚBLICA LOCALIZADA NO BAIRRO PORTAL DA CHAPADA, NO MUNICÍPIO DE APODI/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3053</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3053/projeto_de_lei_no_164.2026__autor_angelo_de_dagmar-pp_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 164.2026 – AUTOR ANGELO DE DAGMAR-PP - DISPÕE SOBRE A OBRIGATORIEDADE, NO ÂMBITO DO MUNICÍPIO DE APODI, DAS EMPRESAS CONCESSIONÁRIAS, PERMISSIONÁRIAS OU TERCEIRIZADAS DE SERVIÇOS PÚBLICOS FORNECIMENTO DE ÁGUA, ESGOTO E ENERGIA, OFERECEREM AOS SEUS CONSUMIDORES OPÇÕES DE QUITAÇÕES DE DÉBITOS PENDENTES, ANTES DA SUSPENÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 7.5.2026.</t>
+  </si>
+  <si>
+    <t>3054</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>JÚNIOR CARLOS</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3054/projeto_de_lei_no_165.2026__autor_junior_carlos-psd_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 165.2026 – AUTOR JÚNIOR CARLOS-PSD - INSTITUI O DIA MUNICIPAL DE PREVENÇÃO DE AFOGAMENTOS NO ÂMBITO DO MUNICÍPIO DE APODI/RN, INCLUI A CAMPANHA "GO BLUE" E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 7.5.2026.</t>
+  </si>
+  <si>
     <t>2862</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>Projetos de Decreto Legislativo (PDC)</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2862/projeto_de_decreto_legislativo_no_029.2026__autor_ednarte_silveira-mdb_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 029.2026 – AUTOR EDNARTE SILVEIRA-MDB - DECLARA SOBRE A OUTORGA DE "TÍTULO DE CIDADÃO APODIENSE" AO SENHOR ANDERSON JAMES VILAÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2935/projeto_de_decreto_legislativo_no_030.2026__autor_railton_diogenes-mdb__.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 030.2026 – AUTOR RAILTON DIÓGENES-MDB – DISPÕE SOBRE A OUTORGA DE "TÍTULO DE CIDADÃO APODIENSE" AO ILUSTRÍSSIMO SENHOR JOSÉ ANTÔNIO BISPO DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>3024</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>FILIPE GUSTAVO</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3024/projeto_de_decreto_legislativo_no_031.2026__autor_filipe_gustavo-pp.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO Nº 031.2026 – AUTOR FILIPE GUSTAVO-PP – DISPÕE SOBRE A OUTORGA DE "TÍTULO DE CIDADÃO APODIENSE" AO ILUSTRÍSSIMO SR. ANTONIO FRANCISCO CORTEZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3025</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3025/projeto_de_decreto_legislativo_no_032.2026__autor_ronaldo_adriane-psdb.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO Nº 032.2026 – AUTOR RONALDO ADRIANE-PSDB – DISPÕE SOBRE A OUTORGA DE "TÍTULO DE CIDADÃO(A) APODIENSE" À ILUSTRÍSSIMO(A) SENHOR(A). SUELY KATIANA LIMA COSTA GUERRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2945</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emendas Modificativas (EM)</t>
+  </si>
+  <si>
+    <t>Poder Legislativo Apodiense</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2945/emenda_modificativa_no_002.2026__autores_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA Nº 002.2026 – AUTORES – ANGELO SUASSUNA-PP, EDNARTE SILVEIRA-MDB, JÚNIOR SOUZA-MDB, RAILTON DIÓGENES-MDB, PAULO DE TÉLECIO-PSD, MARCOS CARVALHO (GALINHO)-MDB E LAETE OLIVEIRA-MDB - ART. 1º O INCISO III DO ART. 35-A, CONSTANTE NO ART. 1º DO PROJETO DE LEI N° 139/2026, PASSA A VIGORAR COM A SEGUINTE REDAÇÃO: _x000D_
+III - CASO NÃO EXISTAM PROFESSORES EFETIVOS QUE ATENDAM AO DISPOSTO NO INCISO IL OU QUE, ATENDENDO, NÃO MANIFESTEM INTERESSE, FICA FACULTADA AO CHEFE DO PODER EXECUTIVO A NOMEAÇÃO DE PROFESSOR EFETIVO DA REDE OU DE OUTRO SERVIDOR PÚBLICO MUNICIPAL, EFETIVO OU COMISSIONADO, DESDE QUE COMPROVE O ATENDIMENTO DE, NO MÍNIMO, 03 (TRÊS) DOS CRITÉRIOS DE MÉRITO E DESEMPENHO PREVISTOS NO ART. 34.</t>
+  </si>
+  <si>
     <t>2869</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações (IND)</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2869/indicacao_no_299.2026__autor_ronaldo_adriane-psdb_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 299.2026 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO QUE SEJA REALIZADO O CONSERTO DE MEIO-FIO NA RUA TIBÚRCIO FRANCISCO DA COSTA, BAIRRO BACURAU I, QUE ENCONTRA-SE DANIFICADO, OCASIONANDO O ESPALHAMENTO DE ESGOTO A CÉU ABERTO NO MEIO DA RUA.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2870/indicacao_no_300.2026__autor_ronaldo_adriane-psdb_.pdf</t>
@@ -426,53 +777,50 @@
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2876/indicacao_no_306.2026__autor_carlinhos_de_dandao-psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 306.2026 – AUTOR CARLINHOS DE DANDÃO-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, NO SENTIDO DE FAZER A RESTAURAÇÃO DO CALÇAMENTO DA RUA VALDEMIRO BARBOSA NO DISTRITO DE SOLEDADE NA CHAPADA DO APODI.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2877/indicacao_no_307.2026__autor_laete_oliveira-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 307.2026 – AUTOR LAETE OLIVEIRA-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, LUIS SABINO DA COSTA NETO, SOLICITANDO A REVITALIZAÇÃO DO CALÇAMENTO DA RUA ZULMIRA MARINHO, BAIRRO LAGOA SECA, MAIS ESPECIFICAMENTE DO TRECHO DO CRUZAMENTO DA RUA ZULMIRA MARINHO COM A AVENIDA MARECHAL FLORIANO, ATÉ O CRUZAMENTO COM A RUA FRANCISCO VIRGÍNIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>JAILSON FERREIRA</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2879/indicacao_no_308.2026__autor_jailson_ferreira-pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 308.2026 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SEJA DETERMINADA, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, A REALIZAÇÃO DE INTERVENÇÃO DE DRENAGEM URBANA NA RUA RAIMUNDO GURGEL FILHO, NO BAIRRO PEQUÉ, VISANDO SOLUCIONAR O PROBLEMA DE ACÚMULO DE ÁGUA EM FRENTE ÀS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2881/indicacao_no_309.2026__autor_ronaldo_adriane-psdb_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 309.2026 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE TOMAR PROVIDENCIAS CABÍVEIS PARA REPOSIÇÕES DE LUMINÁRIAS, NAS IMEDIAÇÕES DO SITIO PINDOBA II, REGIÃO DO VALE E SITIO VERTENTE, NA CHAPADA.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2882/indicacao_no_310.2026__autor_ronaldo_adriane-psdb_.pdf</t>
@@ -696,53 +1044,50 @@
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2910/indicacao_no_328.2026__autor_laete_oliveira-mdb_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 328.2026 – AUTOR LAETE OLIVEIRA-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, LUIS SABINO DA COSTA NETO, SOLICITANDO A INSTALAÇÃO DE 05 (CINCO) LUMINÁRIAS NO SÍTIO JOÃO PEDRO, REGIÃO DA CHAPADA, ZONA RURAL DE APODI-RN.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2911/indicacao_no_329.2026__autor_laete_oliveira-mdb_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 329.2026 – AUTOR LAETE OLIVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, LUIS SABINO DA COSTA NETO, SOLICITANDO A PAVIMENTAÇÃO EM PARALELEPÍPEDO DO TRECHO QUE LIGA AS SEGUINTES RUAS: RUA FRANCISCO VIRGÍNEO DE OLIVEIRA, DIX-HUIT ROSADO AMBAS DO BAIRRO LAGOA SECA, RUA RAIMUNDO MONTEIRO CAVALCANTE DO BAIRRO BACURAU 2 E RUA EUCLIDES PEREIRA TORRES, NO BAIRRO PEQUÉ, APODI-RN.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>JÚNIOR CARLOS</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2913/indicacao_no_330.2026__autor_junior_carlos-psd_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 330.2026 – AUTOR JÚNIOR CARLOS-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, LUIS SABINO DA COSTA NETO, QUE SEJA REALIZADA A PAVIMENTAÇÃO POR PARALELEPÍPEDO NA RUA ROSA AUREA DA COSTA, NO BAIRRO BACURAU L, NO MUNICÍPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2914/indicacao_no_331.2026__autor_junior_carlos-psd_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 331.2026 – AUTOR JÚNIOR CARLOS-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, LUIS SABINO DA COSTA NETO, QUE SEJA REALIZADA A LIMPEZA (ROÇO DO MATO), COMO TAMBÉM, CONSTRUIR UM ESGOTO PARA AMENIZAR O PROBLEMA DA LAMA NA RUA MARIA ISABEL DE ASSUNÇÃO, NO BAIRRO BACURAU I, NO MUNICÍPIO DE APODI - RN.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2915/indicacao_no_332.2026__autor_junior_carlos-psd_.pdf</t>
@@ -831,102 +1176,883 @@
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2928/indicacao_no_339.2026__autor_jailson_ferreira-pt__.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 339.2026 – AUTOR JAILSON FERREIRA-PT  – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, QUE SEJAM ADOTADAS, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS, QUE SEJA PROVIDENCIADA A RECUPERAÇÃO DAS GALERIAS PLUVIAIS QUE RUÍRAM SOB DUAS RESIDÊNCIAS NA RUA FRANCISCO JOAQUIM DE SALES, NO BAIRRO BAIXA DA ALEGRIA, LOCAL QUE JÁ SE ENCONTRA COM IMÓVEIS INTERDITADOS PELA DEFESA CIVIL, DEMANDANDO INTERVENÇÃO URGENTE DO PODER PÚBLICO.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2929/indicacao_no_340.2026__autor_jailson_ferreira-pt__.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 340.2026 – AUTOR JAILSON FERREIRA-PT  – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, QUE SEJAM ADOTADAS, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS, QUE SEJA REALIZADA A RECUPERAÇÃO DA ESTRADA VICINAL QUE LIGA O SÍTIO AMENO AO SÍTIO SANTA CRUZ II, BEM COMO A RECUPERAÇÃO DAS DEMAIS ESTRADAS DAS COMUNIDADES DE SANTA CRUZ L E SANTA CRUZ II, NA ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>ANGELO DE DAGMAR</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2931/indicacao_no_341.2026__autor_angelo_de_dagmar-pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 341.2026 – AUTOR ÂNGELO DE DAGMAR-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, QUE SE DIGNE FAZER REFORMA E ADEQUAÇÃO NO PRÉDIO PÚBLICO LOCALIZADO AS MARGENS DA BR 405 DENOMINADO COMO PARADA, PRÓXIMO A PONTE DAS COMPORTAS DA LAGOA.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2932/indicacao_no_342.2026__autor_angelo_de_dagmar-pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 342.2026 – AUTOR ÂNGELO DE DAGMAR-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, QUE SE DIGNE FAZER O PROLONGAMENTO DA PAVIMENTAÇÃO NO FINAL DA RUA: LUÍS JACINTO DE OLIVEIRA, BAIRRO LAGOA SECA.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2933/indicacao_no_343.2026__autor_ednarte_silveira-mdb_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 343.2026 – AUTOR EDNARTE SILVEIRA-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A REALIZAÇÃO DE PAVIMENTAÇÃO (CALÇAMENTO OU ASFALTO) NA RUA JOELITA MARINHO DE FREITAS, LOCALIZADA NO BAIRRO BACURAU I, NO MUNICÍPIO DE APODI/RN.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2936/indicacao_no_345.2026__autor_railton_diogenes-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 345.2026 – AUTOR RAILTON DIÓGENES-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, QUE DETERMINE À SECRETARIA MUNICIPAL COMPETENTE A REALIZAÇÃO DE LIMPEZA DO POÇO DA COMUNIDADE DO SITIO LARGO, PARA QUE ESTE CONSIGA ABASTECER AQUELA COMUNIDADE COM ÁGUA DE QUALIDADE.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2938/indicacao_no_345.2026__autor_railton_diogenes-mdb.pdf</t>
+  </si>
+  <si>
+    <t>2940</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2940/indicacao_no_346.2026__autor_jailson_ferreira-pt_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 346.2026 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, POR MEIO DA SECRETARIA MUNICIPAL DE URBANISMO, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA REITERAR A INDICAÇÃO N° 063/2025, QUE SOLICITA A DISPONIBILIZAÇÃO DE UMA COLETORA TIPO POLIGUINDASTE PARA A VILA DA SANTA ROSA II, COM REALIZAÇÃO DE COLETA PERIÓDICA DE RESÍDUOS SÓLIDOS.</t>
+  </si>
+  <si>
+    <t>2941</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2941/indicacao_no_347.2026__autor_jailson_ferreira-pt_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 347.2026 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, POR MEIO DA SECRETARIA MUNICIPAL DE JUVENTUDE, ESPORTE E LAZER, QUE SEJA REALIZADA A REFORMA, MANUTENÇÃO E PINTURA DA QUADRA ESPORTIVA DO SÍTIO BAIXA FECHADA, NA ZONA RURAL DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2942</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2942/indicacao_no_348.2026__autor_jailson_ferreira-pt_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 348.2026 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS, REITERANDO A INDICAÇÃO N° 111/2025, DE AUTORIA DESTE VEREADOR, QUE SOLICITA A REFORMA DA PRAÇA SÃO FRANCISCO, LOCALIZADA NAS PROXIMIDADES DO SUPERMERCADO QUEIROZ.</t>
+  </si>
+  <si>
+    <t>2944</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2944/indicacao_no_349.2026__autor_ednarte_silveira-mdb.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 349.2026 – AUTOR EDNARTE SILVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A RECUPERAÇÃO DAS ESTRADAS VICINAIS DAS COMUNIDADES DE FREIRE, RODRIGUES, SÃO DIMAS, MANSIDÃO E VEADOS, NA ZONA RURAL DO MUNICÍPIO DE APODI/RN.</t>
+  </si>
+  <si>
+    <t>2949</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2949/indicacao_no_350.2026__autor_railton_diogenes-mdb.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 350.2026 – AUTOR RAILTON DIÓGENES-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, POR MEIO DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA LOMBADA (QUEBRA-MOLAS) NA RUA VEREADOR DOMINGOS FREIRE DE FREITAS, LOCALIZADA POR TRÁS DO ESTABELECIMENTO REI DO LANCHE, NO MUNICÍPIO DE APODI.</t>
+  </si>
+  <si>
+    <t>2950</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2950/indicacao_no_351.2026__autor_marcos_carvalho_galinho-mdb.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 351.2026 – AUTOR MARCOS CARVALHO (GALINHO)-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, QUE DIGNE FAZER A INSTALAÇÃO DE 02 (DUAS) LOMBADAS (QUEBRA-MOLAS) NA RUA SENADOR MARCOS FREIRE, NO BAIRRO LAGOA SECA, NAS PROXIMIDADES DE JOÃO MARINHEIRO.</t>
+  </si>
+  <si>
+    <t>2951</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2951/indicacao_no_352.2026__autor_filipe_gustavo-pp_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 352.2026 – AUTOR FILIPE GUSTAVO-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, NO SENTIDO DE FAZER A INSTALAÇÃO DE LUMINÁRIAS PÚBLICAS NO TRECHO QUE LIGA O BAIRRO CRUZ DE ALMA ATÉ A SECRETÁRIA DE AGRICULTURA E NO TRECHO QUE LIGA O BAIRRO GARILÂNDIA ATÉ A SECRETÁRIA DE AGRICULTURA.</t>
+  </si>
+  <si>
+    <t>2955</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2955/indicacao_no_353.2026__autor_ednarte_silveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 353.2026 – AUTOR EDNARTE SILVEIRA-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A REALIZAÇÃO DE SERVIÇOS DE INFRAESTRUTURA NA RUA ROSA ÁUREA DA COSTA, LOCALIZADA NO BAIRRO BACURAU I, NO MUNICÍPIO DE APODI/RN.</t>
+  </si>
+  <si>
+    <t>2956</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2956/indicacao_no_354.2026__autor_jailson_ferreira-pt.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 354.2026 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E TRANSPORTE PÚBLICO, QUE SEJA PROVIDENCIADA A INSTALAÇÃO DE BRAÇO COM LUMINÁRIA COMPLETA EM POSTE LOCALIZADO NA RUA MARIA GOMES DE OLIVEIRA, NO BAIRRO PORTAL DA CHAPADA, EM FRENTE À SEDE DO SINTE-RN.</t>
+  </si>
+  <si>
+    <t>2957</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2957/indicacao_no_355.2026__autor_jailson_ferreira-pt.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 355.2026 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, POR MEIO DA SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, QUE SEJA REALIZADA A LIMPEZA E MANUTENÇÃO DA RUA MARIA GOMES DE OLIVEIRA, NO BAIRRO PORTAL DA CHAPADA, EM FRENTE À SEDE DO SINTE-RN.</t>
+  </si>
+  <si>
+    <t>2958</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2958/indicacao_no_356.2026__autor_jailson_ferreira-pt_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 356.2026 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E TRANSPORTE PÚBLICO, QUE SEJA REALIZADA A TROCA DE LUMINÁRIAS NA RUA ADEMAR LEÃO DA SILVEIRA, BAIRRO BICENTENÁRIO, NAS PROXIMIDADES DA ANTIGA FÁBRICA DE PRODUTOS ESSÊNCIA.</t>
+  </si>
+  <si>
+    <t>2963</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2963/indicacao_no_357.2026__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 357.2026 – AUTOR RAILTON DIÓGENES-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, QUE SEJA REALIZADO UM ESTUDO TÉCNICO PARA A ELABORAÇÃO DE PROJETO DE PAVIMENTAÇÃO DAS SEGUINTES VIAS PÚBLICAS: RUA RAIMUNDO MONTEIRO CAVALCANTE E RUA GALDINO MATIAS, QUE INTERLIGAM O BAIRRO BETEL AO BAIRRO BAIXA DO CAIC.</t>
+  </si>
+  <si>
+    <t>2965</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2965/indicacao_no_358.2026__autor_laete_oliveira-mdb.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 358.2026 – AUTOR LAETE OLIVEIRA-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, DILIGENCIE NO SENTIDO DE INSTITUIR O PROGRAMA MUNICIPAL DE RECUPERAÇÃO DE ESTRADAS VICINAIS, COM A ELABORAÇÃO E AMPLA DIVULGAÇÃO DE CRONOGRAMA PERIÓDICO DE MANUTENÇÃO E RECUPERAÇÃO DAS VIAS RURAIS DO MUNICÍPIO DE APODI/RN. INDICA, AINDA, QUE:_x000D_
+1 - SEJA ELABORADO CRONOGRAMA ANUAL OU SEMESTRAL DAS AÇÕES DE RECUPERAÇÃO DAS ESTRADAS VICINAIS, COM DEFINIÇÃO DE CRITÉRIOS TÉCNICOS DE PRIORIZAÇÃO, TAIS COMO FLUXO DE VEÍCULOS, ROTAS ESCOLARES E RELEVÂNCIA ECONÔMICA;_x000D_
+2 - O REFERIDO CRONOGRAMA SEJA AMPLAMENTE DIVULGADO À POPULAÇÃO, GARANTINDO TRANSPARÊNCIA E PREVISIBILIDADE DAS AÇÕES ADMINISTRATIVAS;_x000D_
+3 - CASO JÁ EXISTA PLANEJAMENTO OU CRONOGRAMA EM EXECUÇÃO, QUE O MESMO SEJA ENCAMINHADO A ESTA CASA LEGISLATIVA, PARA FINS DE CONHECIMENTO, FISCALIZAÇÃO E AMPLA DIVULGAÇÃO À POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>2967</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2967/indicacao_no_359.2026__autor_jailson_ferreira-pt_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 359.2026 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E TRANSPORTE PÚBLICO, QUE SEJA REALIZADA A TROCA E REPOSIÇÃO DE LUMINÁRIAS QUEIMADAS NO SÍTIO BAMBURRAL, NA ZONA RURAL DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2968</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2968/indicacao_no_360.2026__autor_jailson_ferreira-pt_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 360.2026 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E TRANSPORTE PÚBLICO, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS, REITERANDO A INDICAÇÃO N° 162, DE 05 DE AGOSTO DE 2025, DE AUTORIA DESTE VEREADOR, QUE SOLICITA A FIXAÇÃO DE BRAÇO E LUMINÁRIA COMPLETA NO POSTE LOCALIZADO NAS PROXIMIDADES DA PARADA DE ÔNIBUS DO SÍTIO SOROROCA, ÀS MARGENS DA RN-233.</t>
+  </si>
+  <si>
+    <t>2973</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2973/indicacao_no_361.2026__autor_ronaldo_adriane-psdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 361.2026 – AUTOR RONALDO ADRIANE-PSDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE TOMAR PROVIDENCIAS CABÍVEIS PARA RECUPERAÇÃO DO ACESSO NA RUA ANTÔNIO DANTAS FILHO, BAIRRO BACURAU I.</t>
+  </si>
+  <si>
+    <t>2974</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2974/indicacao_no_362.2026__autor_andreazo_alves-pp.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 362.2026 – AUTOR ANDREAZO ALVES-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, QUE SEJA FEITA A TROCA DA LUMINÁRIA NA RUA PEDRO TORRES, NO BAIRRO PORTAL DA CHAPADA, ESPECIALMENTE NA LATERAL DA SECRETÁRIA DE URBANISMO.</t>
+  </si>
+  <si>
+    <t>2977</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2977/indicacao_no_363.2026__autor_ednarte_silveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 363.2026 – AUTOR EDNARTE SILVEIRA-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A INSTALAÇÃO/SUBSTITUIÇÃO DE ILUMINAÇÃO PÚBLICA NA VIA DE ACESSO AO BAIRRO NOVA APODI.</t>
+  </si>
+  <si>
+    <t>2978</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2978/indicacao_no_364.2026__autor_ednarte_silveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 364.2026 – AUTOR EDNARTE SILVEIRA-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, O SERVIÇO DE ROÇO (LIMPEZA DO MATO) AO LONGO DA BR QUE CORTA O DISTRITO DE MELANCIAS.</t>
+  </si>
+  <si>
+    <t>2979</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2979/indicacao_no_365.2026__autor_jailson_ferreira-pt_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 365.2026 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DÁ COSTA NETO, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A MELHORIA DO ESPAÇO DA FEIRA LIVRE - FRANCISCO PAULO FREIRE, CONTEMPLANDO:_x000D_
+1. LIMPEZA PERIÓDICA E CONTÍNUA, ESPECIALMENTE NA ÁREA DO AÇOUGUE;_x000D_
+2. RECOLHIMENTO ADEQUADO DOS DEJETOS;_x000D_
+3. CONSERTO DOS ALAMBRADOS E TELHADOS;_x000D_
+4. MELHORIA NA ILUMINAÇÃO;_x000D_
+5. MELHOR ORGANIZAÇÃO E SINALIZAÇÃO DOS ESPAÇOS;_x000D_
+6. MANUTENÇÃO DO PISO E PINTURA;_x000D_
+7. CRIAÇÃO DE UMA PROGRAMAÇÃO PRÓPRIA E ATRATIVA AOS SÁBADOS;_x000D_
+8. RETOMADA DA COMISSÃO GESTORA DA FEIRA.</t>
+  </si>
+  <si>
+    <t>2980</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2980/indicacao_no_366.2026__autor_junior_carlos-psd_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 366.2026 – AUTOR JÚNIOR CARLOS-PSD – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE FAÇA UMA FAIXA DE PEDESTRE EM FRENTE À ESCOLA CELINA VITÓRIA, NO BAIRRO LAGOA SECA.</t>
+  </si>
+  <si>
+    <t>2981</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2981/indicacao_no_367.2026__autor_junior_carlos-psd_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 367.2026 – AUTOR JÚNIOR CARLOS-PSD – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SEJA FEITO O ESTUDO FINANCEIRO PARA ESTRUTURAR O TERRENO DO POLO INDUSTRIAL.</t>
+  </si>
+  <si>
+    <t>2982</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2982/indicacao_no_368.2026__autor_junior_carlos-psd_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 368.2026 – AUTOR JÚNIOR CARLOS-PSD – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SEJA FEITA A RECUPERAÇÃO DAS ESTRADAS VICINAIS DO SITIO URBANO NA REGIÃO DA AREIA.</t>
+  </si>
+  <si>
+    <t>2984</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2984/indicacao_no_369.2026__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 369.2026 – AUTOR RAILTON DIÓGENES-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, PARA QUE SEJA FEITO UM ESTUDO DAS ÁREAS DISPONÍVEIS NO MUNICÍPIO PARA A ESCOLHA DO LOCAL ADEQUADO PARA CONSTRUÇÃO DO CENTRO ADMINISTRATIVO.</t>
+  </si>
+  <si>
+    <t>2985</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2985/indicacao_no_370.2026__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 370.2026 – AUTOR RAILTON DIÓGENES-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE DETERMINE À SECRETARIA MUNICIPAL COMPETENTE PARA QUE SEJA INSERIDO BUEIRAS NA PASSAGEM QUE LIGA A PONTA 1 A COMUNIDADE DE PONTA 2, ASSIM COMO O ALARGAMENTO DA PASSAGEM O QUE DEIXARIA O TRÂNSITO DAQUELAS COMUNIDADES MAIS SEGURA.</t>
+  </si>
+  <si>
+    <t>2986</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2986/indicacao_no_371.2026__autor_ronaldo_adriane-psdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 371.2026 – AUTOR RONALDO ADRIANE-PSDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE TOMAR PROVIDENCIAS CABÍVEIS PARA RECUPERAÇÃO DOS ACESSOS VICINAIS QUE LIGA AS COMUNIDADES SÍTIO OLHEIROS ATÉ OS BRAVOS, NA REGIÃO DA AREIA.</t>
+  </si>
+  <si>
+    <t>2988</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2988/indicacao_no_372.2026__autor_ronaldo_adriane-psdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 372.2026 – AUTOR RONALDO ADRIANE-PSDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE TOMAR PROVIDENCIAS CABÍVEIS PARA RECUPERAÇÃO DOS ACESSOS QUE LIGA AS COMUNIDADES PINDOBA I, II, BELA VISTA E CARRILHO, REGIÃO DO VALE.</t>
+  </si>
+  <si>
+    <t>2989</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2989/indicacao_no_373.2026__autor_ronaldo_adriane-psdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 373.2026 – AUTOR RONALDO ADRIANE-PSDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, NO SENTIDO DE TOMAR PROVIDÊNCIAS CABÍVEIS PARA QUE SEJA FEITA MUTIRÃO DE LIMPEZA NO BAIRRO BAIXA DO CAIC.</t>
+  </si>
+  <si>
+    <t>2990</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2990/indicacao_no_374.2026__autor_ronaldo_adriane-psdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 374.2026 – AUTOR RONALDO ADRIANE-PSDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE TOMAR PROVIDENCIAS CABÍVEIS PARA RECUPERAÇÃO DO ACESSO NA RUA ROSA AUREA (POR TRÁS DO PARQUE DE VAQUEJADA), BAIRRO BACURAU I.</t>
+  </si>
+  <si>
+    <t>2995</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2995/indicacao_no_375.2026__autor_jailson_ferreira-pt.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 375.2026 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E TRANSPORTE PÚBLICO, QUE SEJA REALIZADA A RECUPERAÇÃO DA PASSAGEM QUE DÁ ACESSO DO SÍTIO PONTA L AO SÍTIO PONTA IL, COM A INSTALAÇÃO DE BUEIROS, POSSIBILITANDO O ESCOAMENTO ADEQUADO DA ÁGUA E CONTRIBUINDO PARA O ABASTECIMENTO DA PARTE SUPERIOR DA LAGOA EXISTENTE NA LOCALIDADE.</t>
+  </si>
+  <si>
+    <t>2996</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2996/indicacao_no_376.2026__autor_jailson_ferreira-pt.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 376.2026 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E TRANSPORTE PÚBLICO, QUE SEJA REALIZADA A REPOSIÇÃO DE LUMINÁRIAS QUEIMADAS NAS COMUNIDADES DO SÍTIO BARRA IL E PONTA IL, NA REGIÃO DA AREIA, ZONA RURAL DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2997</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2997/indicacao_no_377.2026__autor_jailson_ferreira-pt.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 377.2026 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E TRANSPORTE PÚBLICO, QUE SEJA REALIZADA UMA AÇÃO PELO MENOS PALIATIVA DE RECUPERAÇÃO COM OPERAÇÃO TAPA-BURACOS NA ESTRADA VICINAL DA VÁRZEA DA SALINA, CONTEMPLANDO O PRIMEIRO TRECHO PRÓXIMO A FRANCISCO DE SULA E O SEGUNDO NAS PROXIMIDADES DE RAIMUNDO DE AGUSTÍN.</t>
+  </si>
+  <si>
+    <t>2998</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2998/indicacao_no_378.2026__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 378.2026 – AUTOR RAILTON DIÓGENES-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, VEM INDICAR AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE DETERMINE, JUNTO À SECRETARIA COMPETENTE, A REALIZAÇÃO DOS SEGUINTES SERVIÇOS NA PRAÇA DA JUVENTUDE:_x000D_
+1- LIMPEZA GERAL DO ESPAÇO (CAPINAÇÃO, RETIRADA DE ENTULHOS E MANUTENÇÃO);_x000D_
+2- INSTALAÇÃO DE REDES DE PROTEÇÃO NA QUADRA ESPORTIVA;_x000D_
+3- RESTAURAÇÃO COMPLETA DA QUADRA, INCLUINDO RECUPERAÇÃO DO PISO, PINTURA, TRAVES/AROS E DEMAIS ESTRUTURAS.</t>
+  </si>
+  <si>
+    <t>2999</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2999/indicacao_no_379.2026__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 379.2026 – AUTOR RAILTON DIÓGENES-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, VEM INDICAR, JUNTO À SECRETARIA COMPETENTE, A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA GERAL E ROÇO (CAPINAÇÃO) NAS SEGUINTES PRAÇAS PÚBLICAS:_x000D_
+1-	PRAÇA DA REDENÇÃO_x000D_
+2-	PRAÇA DA MATRIZ_x000D_
+3-	PRAÇA ROBSON LOPES</t>
+  </si>
+  <si>
+    <t>3000</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3000/indicacao_no_380.2026__autor_junior_carlos-psd_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 380.2026 – AUTOR JÚNIOR CARLOS-PSD – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SEJA REALIZADA A CONSTRUÇÃO DE PÓRTICOS NA BR 405, NAS ENTRADAS DE NOSSA CIDADE, TANTO NO SENTIDO PARA QUEM CHEGA DE PAU DOS FERROS, COMO PARA QUEM CHEGA DE MOSSORÓ.</t>
+  </si>
+  <si>
+    <t>3001</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3001/indicacao_no_381.2026__autor_junior_carlos-psd_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 381.2026 – AUTOR JÚNIOR CARLOS-PSD – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SEJA REALIZADA EM CARÁTER DE URGÊNCIA, UMA REFORMA, MODERNIZAÇÃO E URBANIZAÇÃO DA PRAÇA DA BÍBLIA, LOCALIZADA NO BAIRRO LAGOA SECA, NA CIDADE APODI-RN.</t>
+  </si>
+  <si>
+    <t>3002</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3002/indicacao_no_382.2026__autor_junior_carlos-psd_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 382.2026 – AUTOR JÚNIOR CARLOS-PSD – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SEJA REALIZADA EM CARÁTER DE URGÊNCIA, UMA REFORMA, MODERNIZAÇÃO E URBANIZAÇÃO NA PRAÇA SÃO FRANCISCO, LOCALIZADA NO CENTRO DA CIDADE DE APODI-RN.</t>
+  </si>
+  <si>
+    <t>3003</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3003/indicacao_no_383.2026__autor_ednarte_silveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 383.2026 – AUTOR EDNARTE SILVEIRA-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, SEJA REALIZADA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA RUA JOSUÉ SIZENANDO, LOCALIZADA NO BAIRRO PORTAL DA CHAPADA.</t>
+  </si>
+  <si>
+    <t>3005</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3005/indicacao_no_384.2026__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 384.2026 – AUTOR RAILTON DIÓGENES-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SEJA REALIZADO UM ESTUDO E PLANEJAMENTO POR PARTE DA GESTÃO MUNICIPAL COM O OBJETIVO DE PROMOVER O REAJUSTE DO VALOR DA BOLSA ESTUDANTIL DO MUNICÍPIO DE APODI, TENDO EM VISTA QUE O BENEFÍCIO ATUALMENTE SE ENCONTRA DEFASADO.</t>
+  </si>
+  <si>
+    <t>3007</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3007/indicacao_no_385.2026__autor_jailson_ferreira-pt_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 385.2026 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, POR MEIO DA SECRETARIA MUNICIPAL DE AGRICULTURA, RECURSOS HÍDRICOS, MEIO AMBIENTE E PESCA, QUE SEJAM REALIZADOS REPAROS NA ADUTORA QUE ABASTECE A COMUNIDADE, COM A REPOSIÇÃO DE TORNEIRAS QUEBRADAS E DEMAIS INTERVENÇÕES NECESSÁRIAS PARA O PLENO FUNCIONAMENTO DO SISTEMA DE ABASTECIMENTO DE ÁGUA.</t>
+  </si>
+  <si>
+    <t>3008</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3008/indicacao_no_386.2026__autor_jailson_ferreira-pt_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 386.2026 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E TRANSPORTE PÚBLICO, QUE SEJA REALIZADO SERVIÇO DE ILUMINAÇÃO NA ENTRADA DA VILA DO ASSENTAMENTO SÃO MANOEL, COM A INSTALAÇÃO DE POSTES E BRAÇOS COM LUMINÁRIAS, VISANDO MELHORAR O ACESSO E A SEGURANÇA NO LOCAL.</t>
+  </si>
+  <si>
+    <t>3009</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3009/indicacao_no_387.2026__autor_jailson_ferreira-pt_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 387.2026 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E TRANSPORTE PÚBLICO, QUE SEJA REALIZADA A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE, DO TIPO LOMBADAS (QUEBRA-MOLAS) NA VILA DO ASSENTAMENTO SÃO MANOEL, NA ZONA RURAL DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3010</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3010/indicacao_no_388.2026__autor_laete_oliveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 388.2026 – AUTOR LAETE OLIVEIRA-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, INDICANDO QUE SE DESTINE PARTE DOS RECURSOS PROVENIENTES DAS OPERAÇÕES DE CRÉDITO JUNTO À CAIXA ECONÔMICA FEDERAL (FINISA) PARA A ELABORAÇÃO DE PROJETOS DE ENGENHARIA E EXECUÇÃO DE OBRAS DE INFRAESTRUTURA, CONTEMPLANDO PONTES METÁLICAS, PASSAGENS MOLHADAS E RECUPERAÇÃO DE BARRAGENS NAS REGIÕES DO VALE E DA PEDRA, NO MUNICÍPIO DE APODI/RN.</t>
+  </si>
+  <si>
+    <t>3011</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3011/indicacao_no_389.2026__autor_laete_oliveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 389.2026 – AUTOR LAETE OLIVEIRA-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, INDICANDO A CRIAÇÃO DE UM PROGRAMA HABITACIONAL DESTINADO A ATENDER FAMÍLIAS COMPOSTAS POR MÃES ATÍPICAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL E SEM MORADIA NO MUNICÍPIO DE APODI/RN.</t>
+  </si>
+  <si>
+    <t>3015</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3015/indicacao_no_390.2026__autor_filipe_gustavo-pp_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 390.2026 – AUTOR FILIPE GUSTAVO-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO E PARA A SECRETÁRIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE FAZER UMA OPERAÇÃO TAMPA BURACO NA AVENIDA MOÉSIO HOLANDA, BAIRRO BACURAU 1, EM QUE LOGO O INÍCIO DA VIA SE ENCONTRA EM CONDIÇÕES PRECÁRIAS DE MANUTENÇÃO.</t>
+  </si>
+  <si>
+    <t>3016</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3016/indicacao_no_391.2026__autor_filipe_gustavo-pp_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 391.2026 – AUTOR FILIPE GUSTAVO-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO E PARA A SECRETÁRIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE FAZER UMA OPERAÇÃO DE RECUPERAÇÃO DA RUA GOVERNADOR DIX SEPT ROSADO, BAIRRO NOSSA SENHORA DE FÁTIMA, NAS PROXIMIDADES DA FUNEPLANOS, COM A VIABILIDADE DE UM ESTUDO TÉCNICO PARA UM MELHOR APROVEITAMENTO DOS RECURSOS PÚBLICOS, JÁ QUE JÁ FORAM REALIZADOS SERVIÇOS DE MANUTENÇÃO NO LOCAL QUE NÃO SURTIRAM EFEITOS SATISFATÓRIOS E DE LONGO PRAZO.</t>
+  </si>
+  <si>
+    <t>3022</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3022/indicacao_no_392.2026__autor_ednarte_silveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 392.2026 – AUTOR EDNARTE SILVEIRA-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, SEJA REALIZADA A VIABILIDADE DE OFERECER CURSOS DE CAPACITAÇÃO PROFISSIONAL DE CUIDADORES DE CRIANÇAS, CUIDADORES DE IDOSOS E CUIDADORES DE PESSOAS COM DEFICIÊNCIA, DESTINADOS À POPULAÇÃO DO MUNICÍPIO DE APODI.</t>
+  </si>
+  <si>
+    <t>3023</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3023/indicacao_no_393.2026__autor_ednarte_silveira-mdb.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 393.2026 – AUTOR EDNARTE SILVEIRA-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, SEJA REALIZADA A VIABILIDADE DA TROCA DAS TORNEIRAS CONVENCIONAIS DAS ESCOLAS E DEMAIS PRÉDIOS PÚBLICOS DO MUNÍCIPIO POR TORNEIRAS COM DISPOSITIVO DE FECHAMENTO AUTOMÁTICO.</t>
+  </si>
+  <si>
+    <t>3026</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3026/indicacao_no_394.2026__autor_ronaldo_adriane-psdb.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 394.2026 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE TOMAR PROVIDENCIAS CABÍVEIS SENTIDO DO PROLONGAMENTO DO CALÇAMENTO COM PARALELEPÍPEDO DA RUA JOÃO DE DEUS GOMES, (LATERAL DO PARQUE DE VAQUEJADA), BAIRRO BACURAU I.</t>
+  </si>
+  <si>
+    <t>3027</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3027/indicacao_no_395.2026__autor_ronaldo_adriane-psdb.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 395.2026 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE TOMAR PROVIDENCIAS CABÍVEIS PARA IMPLANTAÇÃO DE NOVAS LUMINÁRIAS NA LOCALIDADE DE SITIO BARRA, (CORREDOR DO LOTEAMENTO DE ERIONES).</t>
+  </si>
+  <si>
+    <t>3029</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3029/ndicacao_no_396.2026__autor_marcos_carvalho_galinho_-_mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 396.2026 – AUTOR MARCOS CARVALHO (GALINHO) - MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, PARA PROVIDENCIAR A DEVIDA SINALIZAÇÃO (PINTURA) DAS LOMBADAS (QUEBRA-MOLAS) DA AVENIDA MARECHAL FLORIANO PEIXOTO.</t>
+  </si>
+  <si>
+    <t>3030</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3030/indicacao_no_397.2026__autor_marcos_carvalho_galinho_-_mdb.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 397.2026 – AUTOR MARCOS CARVALHO (GALINHO) - MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, PARA PROVIDENCIAR A DEVIDA SINALIZAÇÃO (PINTURA) DAS LOMBADAS (QUEBRA-MOLAS) DA RUA ADEMAR LEÃO DA SILVEIRA.</t>
+  </si>
+  <si>
+    <t>3031</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3031/indicacao_no_398.2026__autor_railton_diogenes-mdb_-_mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 398.2026 – AUTOR RAILTON DIÓGENES-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE FAZER AMPLIAÇÃO NO NÚMERO DE LUMINÁRIAS NA BARRAGEM DE SANTA CRUZ, ESPECIALMENTE NAS PROXIMIDADES DAS BARRACAS.</t>
+  </si>
+  <si>
+    <t>3032</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3032/indicacao_no_400.2026__autor_jailson_ferreira-pt.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 399.2026 – AUTOR RAILTON DIÓGENES-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SEJA ENCAMINHADO EXPEDIENTE A SECRETARIA MUNICIPAL DE AGRICULTURA E RECURSOS HÍDRICOS, SOLICITANDO: A LIMPEZA DO POÇO DA COMUNIDADE DE LARGO; E A CONCLUSÃO DA INSTALAÇÃO DO POÇO DA COMUNIDADE DE PONTA 2.</t>
+  </si>
+  <si>
+    <t>3033</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3033/indicacao_no_400.2026__autor_jailson_ferreira-pt.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 400.2026 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, A RECUPERAÇÃO DAS ESTRADAS VICINAIS DA COMUNIDADE DO SÍTIO SÃO LORENCINHO, NO SÍTIO APODI, COM APLICAÇÃO DE MATERIAL ADEQUADO, NIVELAMENTO E MELHORIAS NAS CONDIÇÕES DE DRENAGEM.</t>
+  </si>
+  <si>
+    <t>3034</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3034/indicacao_no_401.2026__autor_jailson_ferreira-pt.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 401.2026 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SEJA REALIZADO, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, ESTUDO DE VIABILIDADE TÉCNICA E ORÇAMENTÁRIA PARA A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NA COMUNIDADE DO SÍTIO SÃO LORENCINHO, NO SÍTIO APODI, NAS PROXIMIDADES DA ÁREA POPULARMENTE CONHECIDA COMO "RIO DOS GOMES".</t>
+  </si>
+  <si>
+    <t>3037</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3037/indicacao_no_402.2026__autor_jailson_ferreira-pt.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 402.2026 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS, REITERANDO A SOLICITAÇÃO DA INDICAÇÃO N° 098/2025 (EM ANEXO), DE 08 DE ABRIL DE 2025:_x000D_
+1. À SECRETARIA MUNICIPAL DE TURISMO E CULTURA, A IMPLANTAÇÃO DE SINALIZAÇÃO ADEQUADA DA "ROTA DO BEIJU", CONTEMPLANDO OS PONTOS DE INTERESSE DO ROTEIRO GASTRONÔMICO-CULTURAL DO VALE DO APODI;_x000D_
+2. À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, EM TEMPO OPORTUNO, A RECUPERAÇÃO DAS ESTRADAS DE ACESSO AOS REFERIDOS PONTOS TURÍSTICOS.</t>
+  </si>
+  <si>
+    <t>3038</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3038/indicacao_no_403.2026__autor_jailson_ferreira-pt.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 403.2026 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS, QUE SEJA REALIZADA A RECUPERAÇÃO DAS ESTRADAS VICINAIS QUE LIGAM O SÍTIO CABOCLO (NAS PROXIMIDADES DE MÁXIMO GAMA), PASSANDO PELO SÍTIO CARPINA, ATÉ A VÁRZEA DA SALINA, COM A ADOÇÃO DE MEDIDAS PALIATIVAS DE IMEDIATO E, POSTERIORMENTE, A RECUPERAÇÃO COMPLETA APÓS O PERÍODO CHUVOSO (APÓS O INVERNO).</t>
+  </si>
+  <si>
+    <t>3039</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3039/indicacao_no_404.2026__autor_andreazo_alves-pp_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 404.2026 – AUTOR ANDREAZO ALVES-PP - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, QUE DETERMINE, JUNTO AO SETOR COMPETENTE, A REALIZAÇÃO DE SERVIÇOS DE ROÇO, CAPINAÇÃO E LIMPEZA GERAL NO BAIRRO IPE, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3040</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3040/indicacao_no_405.2026__autor_carlinhos_de_dandao-psd.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 405.2026 – AUTOR CARLINHOS DE DANDÃO-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, E À SECRETARIA COMPETENTE, QUE SEJAM REALIZADOS, EM CARÁTER DE URGÊNCIA, OS SERVIÇOS DE LIMPEZA GERAL, ROÇAGEM E MANUTENÇÃO DO CEMITÉRIO PÚBLICO DA COMUNIDADE DO SÍTIO SOLEDADE, LOCALIZADO NA ZONA RURAL DE APODI/RN.</t>
+  </si>
+  <si>
+    <t>3041</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3041/indicacao_no_406.2026__autor_ednarte_silveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 406.2026 – AUTOR EDNARTE SILVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SEJAM REALIZADOS, POR MEIO DA SECRETARIA RESPONSÁVEL, OS SERVIÇOS DE ROÇO, CAPINAGEM E LIMPEZA GERAL NAS PARADAS DE TRANSPORTE LOCALIZADAS NA COMUNIDADE DE MELANCIAS, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3042</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3042/indicacao_no_407.2026__autor_ednarte_silveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 407.2026 – AUTOR EDNARTE SILVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SEJAM REALIZADOS, POR MEIO DA SECRETARIA RESPONSÁVEL, OS SERVIÇOS DE ROÇO, CAPINAGEM E LIMPEZA NAS MARGENS DA BR-405, NO ACESSO AO BAIRRO IPE E NA MAÇONARIA, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3048</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3048/indicacao_no_408.2026__autor_railton_diogenes-mdb.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 408.2026 – AUTOR RAILTON DIÓGENES-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, POR MEIO DA SECRETARIA MUNICIPAL DE AGRICULTURA E RECURSOS HÍDRICOS OU SETOR COMPETENTE, SEJA ELABORADO UM PROJETO PARA A IMPLANTAÇÃO DE UMA USINA FOTOVOLTAICA NA COMUNIDADE DE JUAZEIRO.</t>
+  </si>
+  <si>
+    <t>3049</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3049/indicacao_no_409.2026__autor_ronaldo_adriane-psdb.pdf</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos (REQ)</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2865/requerimento_no_049.2026__autor_jailson_ferreira-pt.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 049.2026 – AUTOR JAILSON FERREIRA-PT – REQUERER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE DETERMINE À SECRETARIA MUNICIPAL DE OBRAS O ENVIO A ESTA CASA LEGISLATIVA DE PLANILHA CONTENDO O CRONOGRAMA COMPLETO E DETALHADO DAS AÇÕES DE RECUPERAÇÃO DAS ESTRADAS VICINAIS DO MUNICÍPIO, ABRANGENDO TODAS AS REGIÕES DA ZONA RURAL, CONTEMPLANDO, NO MÍNIMO, AS SEGUINTES INFORMAÇÕES:_x000D_
 RELATÓRIO DAS ESTRADAS VICINAIS RECUPERADAS NO EXERCÍCIO DE 2025, COM A INDICAÇÃO DOS TRECHOS, LOCALIDADES ATENDIDAS E EXTENSÃO EM QUILÔMETROS;_x000D_
 CRONOGRAMA PREVISTO PARA O EXERCÍCIO DE 2026, COM AS RESPECTIVAS DATAS DE INÍCIO E TÉRMINO DAS AÇÕES DE RECUPERAÇÃO;_x000D_
 INDICAÇÃO DAS EQUIPES RESPONSÁVEIS, BEM COMO DOS EQUIPAMENTOS E MAQUINÁRIOS DISPONÍVEIS PARA A EXECUÇÃO DOS SERVIÇOS;_x000D_
 PLANO DE AÇÃO DA SECRETARIA MUNICIPAL DE OBRAS PARA O EXERCÍCIO DE 2026, VOLTADO À MANUTENÇÃO E RECUPERAÇÃO DA MALHA VIÁRIA RURAL.</t>
   </si>
   <si>
     <t>2866</t>
@@ -1012,105 +2138,392 @@
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2918/requerimento_no_056.2026__autor_andreazo_alves-pp_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 056.2026 – AUTOR ANDREAZO ALVES-PP - REQUERER QUE, APÓS OUVIDO O PLENÁRIO, SEJA ENCAMINHADO EXPEDIENTE À DIRETORA-GERAL DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DO RIO GRANDE DO NORTE (DER/RN), SRA. NATÉCIA SHILEY NUNES, SOLICITANDO A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A REALIZAÇÃO DO SERVIÇO DE ROÇAGEM (ROÇO) DOS ACOSTAMENTOS DA ESTRADA DE ACESSO À BARRAGEM DE SANTA CRUZ, LOCALIZADA NO MUNICÍPIO DE APODI/RN, RODOVIA ESTÁ SOB JURISDIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2926/requerimento_no_057.2026__autor_laete_oliveira-mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 057.2026 – AUTOR LAETE OLIVEIRA-MDB – REQUERER AO EXCELENTÍSSIMO SENHOR LUIS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI/RN, SOLICITANDO A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A REALIZAÇÃO DE ESTUDO TÉCNICO E LEVANTAMENTO MUNICIPAL DESTINADO À IDENTIFICAÇÃO DA MÃO DE OBRA NÃO PROFISSIONALIZADA EXISTENTE NO MUNICÍPIO, BEM COMO DA DEMANDA POR OPORTUNIDADES DE TRABALHO OFERTADAS PELO MERCADO LOCAL, COM POSTERIOR CONTRATAÇÃO DE EMPRESAS OU INSTITUIÇÕES ESPECIALIZADAS PARA PROMOVER PROGRAMAS DE CAPACITAÇÃO E PROFISSIONALIZAÇÃO DESSA MÃO DE OBRA, VISANDO AMPLIAR A EMPREGABILIDADE E FORTALECER O DESENVOLVIMENTO ECONÔMICO LOCAL.</t>
   </si>
   <si>
+    <t>2946</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2946/requerimento_no_058.2026__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 058.2026 – AUTOR RAILTON DIÓGENES-MDB – REQUERER À CONSTRUTORA CRISTAL, EMPRESA RESPONSÁVEL PELA EXECUÇÃO DOS SERVIÇOS DE SANEAMENTO NO MUNICÍPIO DE APODI, AS SEGUINTES INFORMAÇÕES:_x000D_
+1. QUAL O CRONOGRAMA PREVISTO PARA O REPARO DA PAVIMENTAÇÃO ASFÁLTICA DAS RUAS QUE FORAM DANIFICADAS EM DECORRÊNCIA DAS OBRAS DE SANEAMENTO REALIZADAS NO MUNICÍPIO;_x000D_
+2. QUAIS RUAS JÁ ESTÃO INCLUÍDAS NO PLANEJAMENTO DE RECUPERAÇÃO E QUAIS AINDA SERÃO CONTEMPLADAS;_x000D_
+3. QUAL O PRAZO ESTIMADO PARA CONCLUSÃO TOTAL DOS SERVIÇOS DE RECOMPOSIÇÃO ASFÁLTICA;_x000D_
+4. QUAIS MEDIDAS ESTÃO SENDO ADOTADAS PARA GARANTIR A QUALIDADE E DURABILIDADE DOS REPAROS REALIZADOS.</t>
+  </si>
+  <si>
+    <t>2962</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2962/requerimento_no_059.2026__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 059.2026 – AUTOR RAILTON DIÓGENES-MDB – AO EXCELENTÍSSIMO SENHOR PRESIDENTE FILIPE GUSTAVO DE LIMA OLIVEIRA, REQUERER A MARCAÇÃO DE UMA AUDIÊNCIA PÚBLICA COM O OBJETIVO DE DEBATER E BUSCAR SOLUÇÕES PARA QUESTÕES RELACIONADAS À MOBILIDADE URBANA E AO TRÂNSITO EM NOSSO MUNICÍPIO. A PRESENTE SOLICITAÇÃO JUSTIFICA-SE PELA CRESCENTE NECESSIDADE DE ORGANIZAÇÃO DO TRÁFEGO, MELHORIA NA SINALIZAÇÃO, ACESSIBILIDADE, SEGURANÇA DE PEDESTRES E CONDUTORES, BEM COMO O PLANEJAMENTO URBANO ADEQUADO FRENTE AO AUMENTO DA FROTA DE VEÍCULOS E AO FLUXO INTENSO NAS VIAS PÚBLICAS. REQUER, AINDA, QUE SEJAM CONVIDADOS A PARTICIPAR DA REFERIDA AUDIÊNCIA TODOS OS ÓRGÃOS COMPETENTES E ENVOLVIDOS NA TEMÁTICA, TAIS COMO: DEPARTAMENTO MUNICIPAL DE TRÂNSITO, SECRETARIA DE OBRAS E URBANISMO, POLÍCIA MILITAR, DETRAN, REPRESENTANTES DA SOCIEDADE CIVIL, ENTIDADES DE CLASSE, ALÉM DE DEMAIS AUTORIDADES QUE POSSAM CONTRIBUIR COM O DEBATE.</t>
+  </si>
+  <si>
+    <t>2976</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2976/requerimento_no_060.2026__autores_laete_oliveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 060.2026 – AUTORES LAETE OLIVEIRA-MDB – REQUERER AO EXCELENTÍSSIMO SENHOR LUIS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI/RN, BEM COMO À SECRETARIA MUNICIPAL COMPETENTE, SOLICITANDO PROVIDÊNCIAS QUANTO À CRIAÇÃO E IMPLANTAÇÃO DE UM SISTEMA MUNICIPAL DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO PARA A ZONA RURAL DO MUNICÍPIO DE APODI/RN, COM COBERTURA ADEQUADA NO DISTRITO DE SOLEDADE, NAS COMUNIDADES DE MELANCIAS, CÓRREGO E NO POLO GÓIS.</t>
+  </si>
+  <si>
+    <t>2992</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2992/requerimento_no_061.2026__autor_laete_oliveira-mdb.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 061.2026 – AUTOR LAETE OLIVEIRA-MDB – REQUERER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO QUE, POR MEIO DA SECRETARIA MUNICIPAL DE TURISMO E CULTURA, SEJA REALIZADO O MAPEAMENTO CULTURAL DO MUNICÍPIO DE APODI/RN, CONTEMPLANDO, DE FORMA INTEGRADA, OS ASPECTOS NATURAIS, ECONÔMICOS, SOCIAIS E AMBIENTAIS, BEM COMO A DENSIDADE POPULACIONAL POR MICRO-REGIÃO, COM SUAS RESPECTIVAS CARACTERÍSTICAS, EM PARCERIA COM A ACADEMIA APODIENSE DE LETRAS - AAPOL E ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE APODI - ACEMA</t>
+  </si>
+  <si>
+    <t>3006</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3006/requerimento_no_062.2026__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 062.2026 – AUTOR RAILTON DIÓGENES-MDB – REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES (DNIT), SOLICITANDO A CONCLUSÃO DA SINALIZAÇÃO EM TODO O TRECHO DA BR-405 QUE CORTA O MUNICÍPIO DE APODI, COM ATENÇÃO ESPECIAL AO TRECHO QUE ATRAVESSA O CENTRO DA CIDADE.</t>
+  </si>
+  <si>
+    <t>3019</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3019/requerimento_no_063.2026__autor_laete_oliveira-mdb__.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 063.2026 – AUTOR LAETE OLIVEIRA-MDB – REQUERER QUE OUVIDO O PLENÁRIO DESTA CASA, SEJA ENCAMINHADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, BEM COMO À COMPANHIA DE ÁGUAS E ESGOTOS DO RIO GRANDE DO NORTE, A CONSTRUÇÃO DE UM RESERVATÓRIO DE ÁGUA POTÁVEL COM EXPANSÃO DE REDE DE ABASTECIMENTO NO BAIRRO NOVA VIDA APODI.</t>
+  </si>
+  <si>
+    <t>3020</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3020/requerimento_no_064.2026__autor_laete_oliveira-mdb__.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 064.2026 – AUTOR LAETE OLIVEIRA-MDB – REQUERER QUE SEJA ENCAMINHADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, BEM COMO À COMPANHIA DE ÁGUAS E ESGOTOS DO RIO GRANDE DO NORTE, A CONSTRUÇÃO DE RESERVATÓRIO DE ÁGUA POTÁVEL PARA AS COMUNIDADES DE SANTA ROSA IL, DIVISA COM LAGOA RASA E SÍTIOS VIZINHOS, NO MUNICÍPIO DE APODI/RN.</t>
+  </si>
+  <si>
+    <t>3021</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3021/requerimento_no_065.2026__autor_laete_oliveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 065.2026 – AUTOR LAETE OLIVEIRA-MDB – REQUERER QUE QUE OUVIDO O PLENÁRIO DESTA CASA, SEJA ENCAMINHADO OFÍCIO À DIREÇÃO DO POLO DA UNIVERSIDADE ABERTA DO BRASIL (UAB), EM APODI/RN, SOLICITANDO INFORMAÇÕES DE INTERESSE PÚBLICO. DIANTE DA RELEVÂNCIA SOCIAL DESSA INSTITUIÇÃO, REQUER-SE:</t>
+  </si>
+  <si>
+    <t>3045</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3045/requerimento_no_066.2026__autor_laete_oliveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 066.2026 – AUTOR LAETE OLIVEIRA-MDB – REQUER QUE SEJA ENCAMINHADO EXPEDIENTE À SECRETARIA DE ESTADO DO MEIO AMBIENTE E DOS RECURSOS HÍDRICOS DO RIO GRANDE DO NORTE - SEMARH, NA PESSOA DO SECRETÁRIO DE ESTADO, SR. PAULO VARELA, CONVIDANDO-O PARA PARTICIPAR DE AUDIÊNCIA PÚBLICA NA CÂMARA MUNICIPAL DE APODI, A FIM DE TRATAR SOBRE O ANDAMENTO DO PROJETO TÉCNICO N° 001/2025 - SEMARH / CONSÓRCIO QUANTA (PROJETO APUMARI).</t>
+  </si>
+  <si>
+    <t>3046</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3046/requerimento_no_067.2026__autor_railton_diogenes-mdb.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 067.2026 – AUTOR RAILTON DIÓGENES-MDB – REQUERER QUE SEJA ENCAMINHADO OFÍCIO À SECRETARIA DE ESTADO DO MEIO AMBIENTE E DOS RECURSOS HÍDRICOS DO RIO GRANDE DO NORTE (SEMARH/RN) SOLICITANDO AS SEGUINTES INFORMAÇÕES REFERENTES AO MUNICÍPIO DE APODI/RN, NO PERÍODO COMPREENDIDO ENTRE JANEIRO DE 2024 E ABRIL DE 2026:_x000D_
+1. O NÚMERO DE POÇOS PERFURADOS NO MUNICÍPIO POR ESTE;_x000D_
+2. O NÚMERO DE POÇOS INSTALADOS E EM FUNCIONAMENTO;_x000D_
+3. A RELAÇÃO DAS LOCALIDADES JÁ BENEFICIADAS COM TAIS AÇÕES;_x000D_
+4. A RELAÇÃO DAS COMUNIDADES PREVISTAS PARA SEREM BENEFICIADAS AINDA ESSE ANO, COM A PERFURAÇÃO E/OU INSTALAÇÃO DE NOVOS POÇOS E QUAIS OS CRITÉRIOS PARA ESSAS ESCOLHAS.</t>
+  </si>
+  <si>
+    <t>3047</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3047/requerimento_no_068.2026__autor_laete_oliveira-mdb.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 068.2026 – AUTOR LAETE OLIVEIRA-MDB – REQUERER QUE ENCAMINHADO EXPEDIENTE AO PREFEITO SABINO NETO, PARA QUE, POR MEIO DA SECRETARIA MUNICIPAL COMPETENTE, PROMOVA A REALIZAÇÃO DE SEMINÁRIO MUNICIPAL DE CAPACITAÇÃO TÉCNICA VOLTADO À PRODUÇÃO, MANEJO E FORTALECIMENTO DAS ATIVIDADES AGROPECUÁRIAS DESENVOLVIDAS NO MUNICÍPIO DE APODI/RN, BEM COMO AVALIE A IMPLEMENTAÇÃO DE MECANISMOS DE INCENTIVO FINANCEIRO E AMPLIAÇÃO DO ACESSO AO CRÉDITO PARA APOIO A PROJETOS DE AGRO INDUSTRIALIZAÇÃO LOCAL.</t>
+  </si>
+  <si>
     <t>2868</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moções de Pesares (MP)</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2868/mocao_de_pesar_no_032.2026_-_autor_carlinhos_de_dandao-psd_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 032.2026 – AUTOR CARLINHOS DE DANDÃO-PSD - PELO FALECIMENTO DO SENHOR ETEVALDO PINHEIRO DE FRANÇA OCORRIDO NO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>Poder Legislativo Apodiense</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2878/mocao_de_pesar_no_033.2026__autor_poder_legislativo_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 033.2026 – AUTOR PODER LEGISLATIVO - PELO FALECIMENTO DO SENHOR SALVADOR QUERINO DE LIMA, MAIS CONHECIDO POR SOBRINHO DA SUCATA, OCORRIDO NO DIA 11 DE FEVEREIRO DE 2026.</t>
   </si>
   <si>
+    <t>2969</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2969/mocao_de_pesar_no_034.2025__autor_paulo_de_telecio-psd_.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR Nº 034.2025 – AUTOR PAULO DE TELÉCIO-PSD – MANIFESTAR PROFUNDO PESAR PELO FALECIMENTO DO SR. FRANCISCO ALVES NETO, (PAI DO NOSSO ESTIMADO COLABORADOR THULLYO) OCORRIDO NO DIA 19/03/2026.</t>
+  </si>
+  <si>
+    <t>2970</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2970/mocao_de_pesar_no_035.2025__autor_paulo_de_telecio-psd_.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR Nº 035.2025 – AUTOR PAULO DE TELÉCIO-PSD – MANIFESTAR PROFUNDO PESAR PELO FALECIMENTO DO SR. ALMIR DE ALBUQUERQUE NOBRE, OCORRIDO NO DIA 04/04/2026.</t>
+  </si>
+  <si>
+    <t>3012</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3012/mocao_de_pesar_no_036.2026__autor_laete_oliveira-mdb.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR Nº 036.2026 – AUTOR LAETE OLIVEIRA-MDB – PELO FALECIMENTO DO SENHOR RAIMUNDO NONATO DE OLIVEIRA, MAIS CONHECIDO POR RAIMUNDO DOS FILÓS, OCORRIDO NO DIA 21 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>3013</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3013/mocao_de_pesar_no_037.2026_-_autor_poder_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR Nº 037.2026 – AUTOR PODER LEGISLATIVO  – PELO FALECIMENTO DO SENHOR GERALDO PAULINO DE FREITAS, MAIS CONHECIDO POR GERALDO DE SINHÔR DE MARIQUINHA, OCORRIDO NO DIA 20 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>3014</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3014/mocao_de_pesar_no_038.2026__autor_ednarte_silveira-mdb.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR Nº 038.2026 – AUTOR EDNARTE SILVEIRA-MDB  – PELO FALECIMENTO DO SENHOR FRANCISCO BATISTA DE OLIVEIRA, CARINHOSAMENTE CONHECIDO COMO "DODÓ", MORADOR DO SÍTIO GARAPA, ZONA RURAL DO MUNICÍPIO DE APODI - OCORRIDO NA ÚLTIMA QUINTA-FEIRA, DIA 16 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>3017</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3017/mocao_de_pesar_no_039.2026__autor_ednarte_silveira-mdb__.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR Nº 039.2026 – AUTOR EDNARTE SILVEIRA-MDB  – PELO FALECIMENTO DO SENHOR SIMIÃO MOREIRA DE OLIVEIRA, CARINHOSAMENTE CONHECIDO COMO "SIMIÃO DO GÁS", - MORADOR NA RUA ANTONIO LOPES FILHO, ZONA URBANA DO MUNICÍPIO DE APODI - OCORRIDO NA ÚLTIMA QUINTA-FEIRA, DIA 16 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>3036</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3036/mocao_de_pesar_no_040.2026__autor_ednarte_silveira-mdb.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR Nº 040.2026 – AUTOR EDNARTE SILVEIRA-MDB - PELO FALECIMENTO DO SENHOR FRANCISCO DAS CHAGAS MOREIRA, CARINHOSAMENTE CONHECIDO COMO "NEGO DE LUIZ MOREIRA", - MORADOR DO SÍTIO CARPINA, ZONA RURAL DO MUNICÍPIO DE APODI - OCORRIDO NA SEGUNDA-FEIRA, DIA 04 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>3052</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>JÚNIOR SOUZA</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3052/mocao_de_pesar_no_041.2026__autor_junior_souza-mdb.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR Nº 041.2026 – AUTOR JÚNIOR SOUZA-MDB; SUBSCRITA PELOS VEREADORES EDNARTE SILVEIRA-MDB, RAILTON DIÓGENES-MDB, FILIPE GUSTAVO-PP E LAETE OLIVEIRA-MDB- PELO FALECIMENTO DO SENHOR JOEL PEREIRA DO AMARAL, OCORRIDO RECENTEMENTE.</t>
+  </si>
+  <si>
     <t>2923</t>
   </si>
   <si>
     <t>MAC</t>
   </si>
   <si>
     <t>Moções de Aplausos e Congratulações (MAC)</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2923/mocao_de_aplausos_e_congratulacoes_no_052.2026_jailson_ferreira-pt.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 052.2026 – AUTOR JAILSON FERREIRA-PT - À ESTUDANTE JUSSARA RAQUEL COSTA OLIVEIRA, DO 9º ANO DA ESCOLA MUNICIPAL EM TEMPO INTEGRAL PROF" LOURDES MOTA, BEM COMO AO PROFESSOR ROBERLAND QUEIROZ, PELO DESTAQUE ALCANÇADO NO 8º CONCURSO DE REDAÇÃO NACIONAL DA DEFENSORIA PÚBLICA DA UNIÃO (DPU) - 2025.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2924/mocao_de_aplausos_e_congratulacoes_no_053.2026__autor_ednate_silveira-mdb_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 053.2026 – AUTOR EDNATE SILVEIRA-MDB – AO ESTUDANTE JOÃO VÍCTOR FERNANDES JACINTO, ALUNO DA ESCOLA MUNICIPAL PROFESSORA LOURDES MOTA, PELA BRILHANTE CONQUISTA DA MEDALHA DE BRONZE NA OBMEP 2024 - NÍVEL ESTADO DO RIO GRANDE DO NORTE.</t>
+  </si>
+  <si>
+    <t>2964</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2964/mocao_de_aplausos_e_congratulacoes_no_054.2026__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 054.2026 – AUTOR RAILTON DIÓGENES-MDB – A COEVAP PELA REALIZAÇÃO DO PRIMEIRO AGUA VIVA - EM RECONHECIMENTO AO RELEVANTE TRABALHO DESENVOLVIDO POR MÚSICA EVANGÉLICA, PROMOVENDO FÉ, ESPERANÇA E TRANSFORMAÇÃO SOCIAL, CONTRIBUINDO SIGNIFICATIVAMENTE PARA O FORTALECIMENTO DOS VALORES CRISTÃOS E PARA O BEM ESTAR EMOCIONAL DA COMUNIDADE. ALÉM DO IMPACTO ESPIRITUAL, O PROJETO TAMBÉM EXERCE UM PAPEL SOCIAL IMPORTANTE, REUNINDO PESSOAS, INCENTIVANDO TALENTOS E PROMOVENDO A UNIÃO COMUNITÁRIA POR MEIO DA ARTE E DA MÚSICA.</t>
+  </si>
+  <si>
+    <t>2983</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2983/mocao_de_aplausos_e_congratulacoes_no_055.2025__autor_ednarte_silveira-mdb.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 055.2025 – AUTOR EDNARTE SILVEIRA-MDB – AO ESTUDANTE ELIUDSON DE OLIVEIRA SOUSA, EX-ALUNO DA ESCOLA ESTADUAL PROFESSOR ANTÔNIO DANTAS, PELAS EXPRESSIVAS CONQUISTAS ACADÊMICAS E CIENTÍFICAS QUE PROJETAM O NOME DO MUNICÍPIO DE APODI/RN NO CENÁRIO DA INOVAÇÃO TECNOLÓGICA.</t>
+  </si>
+  <si>
+    <t>2993</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2993/mocao_de_aplausos_e_congratulacoes_no_056.2025__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 056.2025 – AUTOR RAILTON DIÓGENES-MDB – A ESCOLA MUNICIPAL ISABEL AURELIA TORRES PELA REALIZAÇÃO "IV ENCENAÇÃO FILOSÓFICA DA PAIXÃO DE CRISTO", PROMOVIDO COM DEDICAÇÃO E SENSIBILIDADE NO DISTRITO DE CÓRREGO, EM APODI/RN.</t>
+  </si>
+  <si>
+    <t>2994</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2994/mocao_de_aplausos_e_congratulacoes_no_057.2025__autor_ednarte_silveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 057.2025 – AUTOR EDNARTE SILVEIRA-MDB – AO PROFESSOR MATHEUS HENRIQUE LOPES DA SILVA, PROFISSIONAL DA ÁREA DE TECNOLOGIA E EDUCADOR, EM RECONHECIMENTO À SUA DESTACADA ATUAÇÃO NO ENSINO, NA PESQUISA E NA FORMAÇÃO DE JOVENS TALENTOS NO MUNICÍPIO DE APODI/RN.</t>
+  </si>
+  <si>
+    <t>2966</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Veto - Projeto de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2966/veto_integral_ao_projeto_de_lei_n_141.2026__autor_poder_executivo__autor_do_projeto_ronaldo-psdb.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL AO PROJETO DE LEI N° 141/2026 – AUTOR PODER EXECUTIVO – (AUTOR DO PROJETO DE RONALDO ADRIANE-PSDB) - INSTITUI O "PROGRAMA BALCÃO DE EMPREGO NO MUNICÍPIO DE APODI/RN", E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 12.3.2026. APROVADO NA SESSÃO ORDINÁRIA DO DIA 26.03.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1414,67 +2827,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2860/projeto_de_lei_no_125.2026_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2861/projeto_de_lei_no_126.2026_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2863/projeto_de_lei_no_127.2026__autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2864/projeto_de_lei_no_128.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2884/projeto_de_lei_no_129.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2898/projeto_de_lei_no_130.2026__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2899/projeto_de_lei_no_131.2026__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2900/projeto_de_lei_no_132.2026__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2901/projeto_de_lei_no_133.2026__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2902/projeto_de_lei_no_134.2026__autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2903/projeto_de_lei_no_135.2026__autor_mesa_diretora_2025-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2904/projeto_de_lei_no_136.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2916/projeto_de_lei_no_137.2026__autor_andreazo_alves-pp_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2925/projeto_de_lei_no_138.2026__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2930/projeto_de_lei_no_139.2026__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2934/projeto_de_lei_no_140.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2937/projeto_de_lei_no_141.2026__autor_ronaldo_adriane-_psdb_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2862/projeto_de_decreto_legislativo_no_029.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2935/projeto_de_decreto_legislativo_no_030.2026__autor_railton_diogenes-mdb__.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2869/indicacao_no_299.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2870/indicacao_no_300.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2871/indicacao_no_301.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2872/indicacao_no_302.2026__autor_paulo_de_telecio-psd.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2873/indicacao_no_303.2026__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2874/indicacao_no_304.2026__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2875/indicacao_no_305.2026__autor_carlinhos_de_dandao-psd.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2876/indicacao_no_306.2026__autor_carlinhos_de_dandao-psd.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2877/indicacao_no_307.2026__autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2879/indicacao_no_308.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2881/indicacao_no_309.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2882/indicacao_no_310.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2883/indicacao_no_311.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2885/indicacao_no_312.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2886/indicacao_no_313.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2887/indicacao_no_314.2026__autor_marcos_carvalho_galinho_-_mdb_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2888/indicacao_no_315.2026__autor_marcos_carvalho_galinho_-_mdb_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2889/indicacao_no_316.2026__autor_carlinhos_de_dandao-psd_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2890/indicacao_no_317.2026__autor_carlinhos_de_dandao-psd_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2892/indicacao_no_318.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2893/indicacao_no_319.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2894/indicacao_no_320.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2895/indicacao_no_321.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2896/indicacao_no_322.2026__autor_andreazo_alves-pp.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2897/indicacao_no_323.2026__autor_jailson_ferreira-pt________.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2906/indicacao_no_324.2026__autor_ronaldo_adriane-psdb.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2907/indicacao_no_325.2026__autor_ronaldo_adriane-psdb.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2908/indicacao_no_326.2026__autor_paulo_de_telecio-psd_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2909/indicacao_no_327.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2910/indicacao_no_328.2026__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2911/indicacao_no_329.2026__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2913/indicacao_no_330.2026__autor_junior_carlos-psd_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2914/indicacao_no_331.2026__autor_junior_carlos-psd_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2915/indicacao_no_332.2026__autor_junior_carlos-psd_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2917/indicacao_no_333.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2919/indicacao_no_334.2026__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2920/indicacao_no_335.2026__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2921/indicacao_no_336.2026__autor_marcos_carvalho_galinho_mdb_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2922/indicacao_no_337.2026__autor_marcos_carvalho_galinho_mdb_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2927/indicacao_no_338.2026__autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2928/indicacao_no_339.2026__autor_jailson_ferreira-pt__.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2929/indicacao_no_340.2026__autor_jailson_ferreira-pt__.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2931/indicacao_no_341.2026__autor_angelo_de_dagmar-pp.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2932/indicacao_no_342.2026__autor_angelo_de_dagmar-pp.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2933/indicacao_no_343.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2936/indicacao_no_345.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2938/indicacao_no_345.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2865/requerimento_no_049.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2866/requerimento_no_050.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2867/requerimento_no_051.2026__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2880/requerimento_no_052.2026__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2891/requerimento_no_053.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2905/requerimento_no_054.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2912/requerimento_no_055.2026__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2918/requerimento_no_056.2026__autor_andreazo_alves-pp_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2926/requerimento_no_057.2026__autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2868/mocao_de_pesar_no_032.2026_-_autor_carlinhos_de_dandao-psd_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2878/mocao_de_pesar_no_033.2026__autor_poder_legislativo_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2923/mocao_de_aplausos_e_congratulacoes_no_052.2026_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2924/mocao_de_aplausos_e_congratulacoes_no_053.2026__autor_ednate_silveira-mdb_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2860/projeto_de_lei_no_125.2026_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2861/projeto_de_lei_no_126.2026_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2863/projeto_de_lei_no_127.2026__autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2864/projeto_de_lei_no_128.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2884/projeto_de_lei_no_129.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2898/projeto_de_lei_no_130.2026__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2899/projeto_de_lei_no_131.2026__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2900/projeto_de_lei_no_132.2026__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2901/projeto_de_lei_no_133.2026__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2902/projeto_de_lei_no_134.2026__autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2903/projeto_de_lei_no_135.2026__autor_mesa_diretora_2025-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2904/projeto_de_lei_no_136.2026__autor_railton_diogenes-mdb_-_nova_redacao_24.03.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2916/projeto_de_lei_no_137.2026__autor_andreazo_alves-pp_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2925/projeto_de_lei_no_138.2026__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2930/projeto_de_lei_no_139.2026__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2934/projeto_de_lei_no_140.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2937/projeto_de_lei_no_141.2026__autor_ronaldo_adriane-_psdb_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2939/projeto_de_lei_no_142.2026__autor_poder_executivo____.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2947/projeto_de_lei_no_143.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2948/projeto_de_lei_no_144.2026__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2952/projeto_de_lei_no_145.2026__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2953/projeto_de_lei_no_146.2026__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2954/projeto_de_lei_no_147.2026__autor_ednarte_silveira-mdb_-_recebeu_nova_redacao_7.4.26.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2959/projeto_de_lei_no_148.2026__autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2960/projeto_de_lei_no_149.2026__autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2961/projeto_de_lei_no_150.2026__autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2971/projeto_de_lei_no_151.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2972/projeto_de_lei_no_152.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2975/projeto_de_lei_no_153.2026__autores_laete_oliveira-mdb_filipe_gustavo-pp_e_junior_carlos-psd_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2987/projeto_de_lei_no_154.2026__autor_angelo_de_dagmar-pp.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2991/projeto_de_lei_no_155.2026__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3004/projeto_de_lei_no_156.2026__autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3018/projeto_de_lei_no_157.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3028/projeto_de_lei_no_158.2026__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3035/projeto_de_lei_no_159.2026__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3043/projeto_de_lei_no_160.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3044/projeto_de_lei_no_161.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3050/projeto_de_lei_no_162.2026__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3051/projeto_de_lei_no_163.2026__autor_jailson_ferreira-pt_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3053/projeto_de_lei_no_164.2026__autor_angelo_de_dagmar-pp_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3054/projeto_de_lei_no_165.2026__autor_junior_carlos-psd_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2862/projeto_de_decreto_legislativo_no_029.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2935/projeto_de_decreto_legislativo_no_030.2026__autor_railton_diogenes-mdb__.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3024/projeto_de_decreto_legislativo_no_031.2026__autor_filipe_gustavo-pp.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3025/projeto_de_decreto_legislativo_no_032.2026__autor_ronaldo_adriane-psdb.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2945/emenda_modificativa_no_002.2026__autores_vereadores.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2869/indicacao_no_299.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2870/indicacao_no_300.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2871/indicacao_no_301.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2872/indicacao_no_302.2026__autor_paulo_de_telecio-psd.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2873/indicacao_no_303.2026__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2874/indicacao_no_304.2026__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2875/indicacao_no_305.2026__autor_carlinhos_de_dandao-psd.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2876/indicacao_no_306.2026__autor_carlinhos_de_dandao-psd.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2877/indicacao_no_307.2026__autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2879/indicacao_no_308.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2881/indicacao_no_309.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2882/indicacao_no_310.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2883/indicacao_no_311.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2885/indicacao_no_312.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2886/indicacao_no_313.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2887/indicacao_no_314.2026__autor_marcos_carvalho_galinho_-_mdb_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2888/indicacao_no_315.2026__autor_marcos_carvalho_galinho_-_mdb_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2889/indicacao_no_316.2026__autor_carlinhos_de_dandao-psd_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2890/indicacao_no_317.2026__autor_carlinhos_de_dandao-psd_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2892/indicacao_no_318.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2893/indicacao_no_319.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2894/indicacao_no_320.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2895/indicacao_no_321.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2896/indicacao_no_322.2026__autor_andreazo_alves-pp.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2897/indicacao_no_323.2026__autor_jailson_ferreira-pt________.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2906/indicacao_no_324.2026__autor_ronaldo_adriane-psdb.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2907/indicacao_no_325.2026__autor_ronaldo_adriane-psdb.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2908/indicacao_no_326.2026__autor_paulo_de_telecio-psd_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2909/indicacao_no_327.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2910/indicacao_no_328.2026__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2911/indicacao_no_329.2026__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2913/indicacao_no_330.2026__autor_junior_carlos-psd_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2914/indicacao_no_331.2026__autor_junior_carlos-psd_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2915/indicacao_no_332.2026__autor_junior_carlos-psd_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2917/indicacao_no_333.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2919/indicacao_no_334.2026__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2920/indicacao_no_335.2026__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2921/indicacao_no_336.2026__autor_marcos_carvalho_galinho_mdb_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2922/indicacao_no_337.2026__autor_marcos_carvalho_galinho_mdb_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2927/indicacao_no_338.2026__autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2928/indicacao_no_339.2026__autor_jailson_ferreira-pt__.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2929/indicacao_no_340.2026__autor_jailson_ferreira-pt__.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2931/indicacao_no_341.2026__autor_angelo_de_dagmar-pp.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2932/indicacao_no_342.2026__autor_angelo_de_dagmar-pp.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2933/indicacao_no_343.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2936/indicacao_no_345.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2938/indicacao_no_345.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2940/indicacao_no_346.2026__autor_jailson_ferreira-pt_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2941/indicacao_no_347.2026__autor_jailson_ferreira-pt_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2942/indicacao_no_348.2026__autor_jailson_ferreira-pt_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2944/indicacao_no_349.2026__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2949/indicacao_no_350.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2950/indicacao_no_351.2026__autor_marcos_carvalho_galinho-mdb.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2951/indicacao_no_352.2026__autor_filipe_gustavo-pp_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2955/indicacao_no_353.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2956/indicacao_no_354.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2957/indicacao_no_355.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2958/indicacao_no_356.2026__autor_jailson_ferreira-pt_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2963/indicacao_no_357.2026__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2965/indicacao_no_358.2026__autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2967/indicacao_no_359.2026__autor_jailson_ferreira-pt_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2968/indicacao_no_360.2026__autor_jailson_ferreira-pt_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2973/indicacao_no_361.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2974/indicacao_no_362.2026__autor_andreazo_alves-pp.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2977/indicacao_no_363.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2978/indicacao_no_364.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2979/indicacao_no_365.2026__autor_jailson_ferreira-pt_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2980/indicacao_no_366.2026__autor_junior_carlos-psd_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2981/indicacao_no_367.2026__autor_junior_carlos-psd_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2982/indicacao_no_368.2026__autor_junior_carlos-psd_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2984/indicacao_no_369.2026__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2985/indicacao_no_370.2026__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2986/indicacao_no_371.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2988/indicacao_no_372.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2989/indicacao_no_373.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2990/indicacao_no_374.2026__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2995/indicacao_no_375.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2996/indicacao_no_376.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2997/indicacao_no_377.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2998/indicacao_no_378.2026__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2999/indicacao_no_379.2026__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3000/indicacao_no_380.2026__autor_junior_carlos-psd_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3001/indicacao_no_381.2026__autor_junior_carlos-psd_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3002/indicacao_no_382.2026__autor_junior_carlos-psd_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3003/indicacao_no_383.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3005/indicacao_no_384.2026__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3007/indicacao_no_385.2026__autor_jailson_ferreira-pt_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3008/indicacao_no_386.2026__autor_jailson_ferreira-pt_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3009/indicacao_no_387.2026__autor_jailson_ferreira-pt_.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3010/indicacao_no_388.2026__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3011/indicacao_no_389.2026__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3015/indicacao_no_390.2026__autor_filipe_gustavo-pp_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3016/indicacao_no_391.2026__autor_filipe_gustavo-pp_.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3022/indicacao_no_392.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3023/indicacao_no_393.2026__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3026/indicacao_no_394.2026__autor_ronaldo_adriane-psdb.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3027/indicacao_no_395.2026__autor_ronaldo_adriane-psdb.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3029/ndicacao_no_396.2026__autor_marcos_carvalho_galinho_-_mdb_.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3030/indicacao_no_397.2026__autor_marcos_carvalho_galinho_-_mdb.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3031/indicacao_no_398.2026__autor_railton_diogenes-mdb_-_mdb_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3032/indicacao_no_400.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3033/indicacao_no_400.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3034/indicacao_no_401.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3037/indicacao_no_402.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3038/indicacao_no_403.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3039/indicacao_no_404.2026__autor_andreazo_alves-pp_.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3040/indicacao_no_405.2026__autor_carlinhos_de_dandao-psd.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3041/indicacao_no_406.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3042/indicacao_no_407.2026__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3048/indicacao_no_408.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3049/indicacao_no_409.2026__autor_ronaldo_adriane-psdb.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2865/requerimento_no_049.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2866/requerimento_no_050.2026__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2867/requerimento_no_051.2026__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2880/requerimento_no_052.2026__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2891/requerimento_no_053.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2905/requerimento_no_054.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2912/requerimento_no_055.2026__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2918/requerimento_no_056.2026__autor_andreazo_alves-pp_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2926/requerimento_no_057.2026__autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2946/requerimento_no_058.2026__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2962/requerimento_no_059.2026__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2976/requerimento_no_060.2026__autores_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2992/requerimento_no_061.2026__autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3006/requerimento_no_062.2026__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3019/requerimento_no_063.2026__autor_laete_oliveira-mdb__.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3020/requerimento_no_064.2026__autor_laete_oliveira-mdb__.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3021/requerimento_no_065.2026__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3045/requerimento_no_066.2026__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3046/requerimento_no_067.2026__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3047/requerimento_no_068.2026__autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2868/mocao_de_pesar_no_032.2026_-_autor_carlinhos_de_dandao-psd_.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2878/mocao_de_pesar_no_033.2026__autor_poder_legislativo_.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2969/mocao_de_pesar_no_034.2025__autor_paulo_de_telecio-psd_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2970/mocao_de_pesar_no_035.2025__autor_paulo_de_telecio-psd_.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3012/mocao_de_pesar_no_036.2026__autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3013/mocao_de_pesar_no_037.2026_-_autor_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3014/mocao_de_pesar_no_038.2026__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3017/mocao_de_pesar_no_039.2026__autor_ednarte_silveira-mdb__.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3036/mocao_de_pesar_no_040.2026__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/3052/mocao_de_pesar_no_041.2026__autor_junior_souza-mdb.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2923/mocao_de_aplausos_e_congratulacoes_no_052.2026_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2924/mocao_de_aplausos_e_congratulacoes_no_053.2026__autor_ednate_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2964/mocao_de_aplausos_e_congratulacoes_no_054.2026__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2983/mocao_de_aplausos_e_congratulacoes_no_055.2025__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2993/mocao_de_aplausos_e_congratulacoes_no_056.2025__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2994/mocao_de_aplausos_e_congratulacoes_no_057.2025__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2026/2966/veto_integral_ao_projeto_de_lei_n_141.2026__autor_poder_executivo__autor_do_projeto_ronaldo-psdb.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H80"/>
+  <dimension ref="A1:H195"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="28.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="44.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="165.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1913,1643 +3326,4630 @@
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>27</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H18" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>87</v>
       </c>
       <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="E19" t="s">
+      <c r="H19" t="s">
         <v>89</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D20" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>62</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>32</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="H21" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="H22" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="D23" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>99</v>
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="H23" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="D24" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="H24" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D25" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="H25" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="D26" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H26" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="D27" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="H27" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D28" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H28" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="D29" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="H29" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="D30" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="H30" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="D31" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>27</v>
+        <v>137</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="H31" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="D32" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="H32" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="D33" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="H33" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="D34" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>32</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="H34" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="D35" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="H35" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="D36" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>163</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="H36" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="D37" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H37" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="D38" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>125</v>
+        <v>27</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="H38" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D39" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>125</v>
+        <v>22</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="H39" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="D40" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>138</v>
+        <v>174</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="H40" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="D41" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="H41" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="D42" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>62</v>
+        <v>183</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="H42" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>186</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>187</v>
+      </c>
+      <c r="D43" t="s">
+        <v>188</v>
+      </c>
+      <c r="E43" t="s">
+        <v>189</v>
+      </c>
+      <c r="F43" t="s">
+        <v>32</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="H43" t="s">
         <v>191</v>
-      </c>
-[...13 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>192</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>193</v>
+      </c>
+      <c r="D44" t="s">
+        <v>188</v>
+      </c>
+      <c r="E44" t="s">
+        <v>189</v>
+      </c>
+      <c r="F44" t="s">
+        <v>62</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="H44" t="s">
         <v>195</v>
-      </c>
-[...13 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>196</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>197</v>
+      </c>
+      <c r="D45" t="s">
+        <v>188</v>
+      </c>
+      <c r="E45" t="s">
+        <v>189</v>
+      </c>
+      <c r="F45" t="s">
         <v>198</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="G45" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="D45" t="s">
-[...8 lines deleted...]
-      <c r="G45" s="1" t="s">
+      <c r="H45" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>201</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>202</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>188</v>
+      </c>
+      <c r="E46" t="s">
+        <v>189</v>
+      </c>
+      <c r="F46" t="s">
+        <v>27</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="D46" t="s">
-[...5 lines deleted...]
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>205</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
         <v>206</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>207</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>99</v>
+        <v>208</v>
       </c>
       <c r="F47" t="s">
-        <v>27</v>
+        <v>209</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="H47" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D48" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E48" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F48" t="s">
-        <v>112</v>
+        <v>27</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="H48" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D49" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E49" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F49" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="H49" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="D50" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E50" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>215</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="H50" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="D51" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E51" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F51" t="s">
-        <v>22</v>
+        <v>228</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="H51" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="D52" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E52" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F52" t="s">
-        <v>228</v>
+        <v>62</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="H52" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="D53" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E53" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F53" t="s">
-        <v>228</v>
+        <v>62</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="H53" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="D54" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E54" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F54" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="H54" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="D55" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E55" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F55" t="s">
-        <v>27</v>
+        <v>241</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="H55" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="D56" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E56" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F56" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="H56" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="D57" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E57" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F57" t="s">
-        <v>32</v>
+        <v>174</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="H57" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="D58" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E58" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F58" t="s">
-        <v>163</v>
+        <v>27</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="H58" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="D59" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E59" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F59" t="s">
-        <v>163</v>
+        <v>27</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="H59" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="D60" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E60" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F60" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="H60" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="D61" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E61" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F61" t="s">
-        <v>138</v>
+        <v>32</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="H61" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="D62" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E62" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F62" t="s">
-        <v>138</v>
+        <v>32</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="H62" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="D63" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E63" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F63" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="H63" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="D64" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E64" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F64" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="H64" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="D65" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E65" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F65" t="s">
-        <v>32</v>
+        <v>241</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="H65" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="D66" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E66" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F66" t="s">
-        <v>62</v>
+        <v>241</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="H66" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D67" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="E67" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="F67" t="s">
-        <v>62</v>
+        <v>174</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="H67" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="D68" t="s">
-        <v>293</v>
+        <v>214</v>
       </c>
       <c r="E68" t="s">
-        <v>294</v>
+        <v>215</v>
       </c>
       <c r="F68" t="s">
-        <v>138</v>
+        <v>174</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="H68" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D69" t="s">
-        <v>293</v>
+        <v>214</v>
       </c>
       <c r="E69" t="s">
-        <v>294</v>
+        <v>215</v>
       </c>
       <c r="F69" t="s">
-        <v>138</v>
+        <v>62</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="H69" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="D70" t="s">
-        <v>293</v>
+        <v>214</v>
       </c>
       <c r="E70" t="s">
-        <v>294</v>
+        <v>215</v>
       </c>
       <c r="F70" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="H70" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D71" t="s">
-        <v>293</v>
+        <v>214</v>
       </c>
       <c r="E71" t="s">
-        <v>294</v>
+        <v>215</v>
       </c>
       <c r="F71" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="H71" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="D72" t="s">
-        <v>293</v>
+        <v>214</v>
       </c>
       <c r="E72" t="s">
-        <v>294</v>
+        <v>215</v>
       </c>
       <c r="F72" t="s">
-        <v>62</v>
+        <v>174</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="H72" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D73" t="s">
-        <v>293</v>
+        <v>214</v>
       </c>
       <c r="E73" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>215</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="H73" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="D74" t="s">
-        <v>293</v>
+        <v>214</v>
       </c>
       <c r="E74" t="s">
-        <v>294</v>
+        <v>215</v>
       </c>
       <c r="F74" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="H74" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="D75" t="s">
-        <v>293</v>
+        <v>214</v>
       </c>
       <c r="E75" t="s">
-        <v>294</v>
+        <v>215</v>
       </c>
       <c r="F75" t="s">
-        <v>67</v>
+        <v>228</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="H75" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="D76" t="s">
-        <v>293</v>
+        <v>214</v>
       </c>
       <c r="E76" t="s">
-        <v>294</v>
+        <v>215</v>
       </c>
       <c r="F76" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="H76" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="D77" t="s">
-        <v>331</v>
+        <v>214</v>
       </c>
       <c r="E77" t="s">
-        <v>332</v>
+        <v>215</v>
       </c>
       <c r="F77" t="s">
-        <v>125</v>
+        <v>22</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="H77" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D78" t="s">
-        <v>331</v>
+        <v>214</v>
       </c>
       <c r="E78" t="s">
-        <v>332</v>
+        <v>215</v>
       </c>
       <c r="F78" t="s">
-        <v>337</v>
+        <v>22</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H78" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>306</v>
+        <v>342</v>
       </c>
       <c r="D79" t="s">
-        <v>341</v>
+        <v>214</v>
       </c>
       <c r="E79" t="s">
-        <v>342</v>
+        <v>215</v>
       </c>
       <c r="F79" t="s">
-        <v>138</v>
+        <v>183</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>343</v>
       </c>
       <c r="H79" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>345</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>310</v>
+        <v>346</v>
       </c>
       <c r="D80" t="s">
-        <v>341</v>
+        <v>214</v>
       </c>
       <c r="E80" t="s">
-        <v>342</v>
+        <v>215</v>
       </c>
       <c r="F80" t="s">
+        <v>183</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H80" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>349</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>350</v>
+      </c>
+      <c r="D81" t="s">
+        <v>214</v>
+      </c>
+      <c r="E81" t="s">
+        <v>215</v>
+      </c>
+      <c r="F81" t="s">
+        <v>183</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H81" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>353</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>354</v>
+      </c>
+      <c r="D82" t="s">
+        <v>214</v>
+      </c>
+      <c r="E82" t="s">
+        <v>215</v>
+      </c>
+      <c r="F82" t="s">
+        <v>27</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H82" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>357</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>358</v>
+      </c>
+      <c r="D83" t="s">
+        <v>214</v>
+      </c>
+      <c r="E83" t="s">
+        <v>215</v>
+      </c>
+      <c r="F83" t="s">
         <v>32</v>
       </c>
-      <c r="G80" s="1" t="s">
-[...3 lines deleted...]
-        <v>347</v>
+      <c r="G83" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H83" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>361</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>362</v>
+      </c>
+      <c r="D84" t="s">
+        <v>214</v>
+      </c>
+      <c r="E84" t="s">
+        <v>215</v>
+      </c>
+      <c r="F84" t="s">
+        <v>32</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H84" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>365</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>366</v>
+      </c>
+      <c r="D85" t="s">
+        <v>214</v>
+      </c>
+      <c r="E85" t="s">
+        <v>215</v>
+      </c>
+      <c r="F85" t="s">
+        <v>278</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H85" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>369</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>370</v>
+      </c>
+      <c r="D86" t="s">
+        <v>214</v>
+      </c>
+      <c r="E86" t="s">
+        <v>215</v>
+      </c>
+      <c r="F86" t="s">
+        <v>278</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H86" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>373</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>374</v>
+      </c>
+      <c r="D87" t="s">
+        <v>214</v>
+      </c>
+      <c r="E87" t="s">
+        <v>215</v>
+      </c>
+      <c r="F87" t="s">
+        <v>22</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H87" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>377</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>378</v>
+      </c>
+      <c r="D88" t="s">
+        <v>214</v>
+      </c>
+      <c r="E88" t="s">
+        <v>215</v>
+      </c>
+      <c r="F88" t="s">
+        <v>174</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H88" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>381</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>382</v>
+      </c>
+      <c r="D89" t="s">
+        <v>214</v>
+      </c>
+      <c r="E89" t="s">
+        <v>215</v>
+      </c>
+      <c r="F89" t="s">
+        <v>174</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H89" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>385</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>386</v>
+      </c>
+      <c r="D90" t="s">
+        <v>214</v>
+      </c>
+      <c r="E90" t="s">
+        <v>215</v>
+      </c>
+      <c r="F90" t="s">
+        <v>137</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H90" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>389</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>390</v>
+      </c>
+      <c r="D91" t="s">
+        <v>214</v>
+      </c>
+      <c r="E91" t="s">
+        <v>215</v>
+      </c>
+      <c r="F91" t="s">
+        <v>137</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H91" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>393</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>394</v>
+      </c>
+      <c r="D92" t="s">
+        <v>214</v>
+      </c>
+      <c r="E92" t="s">
+        <v>215</v>
+      </c>
+      <c r="F92" t="s">
+        <v>32</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H92" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>397</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>398</v>
+      </c>
+      <c r="D93" t="s">
+        <v>214</v>
+      </c>
+      <c r="E93" t="s">
+        <v>215</v>
+      </c>
+      <c r="F93" t="s">
+        <v>62</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H93" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>401</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>402</v>
+      </c>
+      <c r="D94" t="s">
+        <v>214</v>
+      </c>
+      <c r="E94" t="s">
+        <v>215</v>
+      </c>
+      <c r="F94" t="s">
+        <v>62</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H94" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>404</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>405</v>
+      </c>
+      <c r="D95" t="s">
+        <v>214</v>
+      </c>
+      <c r="E95" t="s">
+        <v>215</v>
+      </c>
+      <c r="F95" t="s">
+        <v>174</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H95" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>408</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>409</v>
+      </c>
+      <c r="D96" t="s">
+        <v>214</v>
+      </c>
+      <c r="E96" t="s">
+        <v>215</v>
+      </c>
+      <c r="F96" t="s">
+        <v>174</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H96" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>412</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>413</v>
+      </c>
+      <c r="D97" t="s">
+        <v>214</v>
+      </c>
+      <c r="E97" t="s">
+        <v>215</v>
+      </c>
+      <c r="F97" t="s">
+        <v>174</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H97" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>416</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>417</v>
+      </c>
+      <c r="D98" t="s">
+        <v>214</v>
+      </c>
+      <c r="E98" t="s">
+        <v>215</v>
+      </c>
+      <c r="F98" t="s">
+        <v>32</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H98" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>420</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>421</v>
+      </c>
+      <c r="D99" t="s">
+        <v>214</v>
+      </c>
+      <c r="E99" t="s">
+        <v>215</v>
+      </c>
+      <c r="F99" t="s">
+        <v>62</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H99" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>424</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>425</v>
+      </c>
+      <c r="D100" t="s">
+        <v>214</v>
+      </c>
+      <c r="E100" t="s">
+        <v>215</v>
+      </c>
+      <c r="F100" t="s">
+        <v>278</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H100" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>428</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>429</v>
+      </c>
+      <c r="D101" t="s">
+        <v>214</v>
+      </c>
+      <c r="E101" t="s">
+        <v>215</v>
+      </c>
+      <c r="F101" t="s">
+        <v>198</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H101" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>432</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>433</v>
+      </c>
+      <c r="D102" t="s">
+        <v>214</v>
+      </c>
+      <c r="E102" t="s">
+        <v>215</v>
+      </c>
+      <c r="F102" t="s">
+        <v>32</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H102" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>436</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>437</v>
+      </c>
+      <c r="D103" t="s">
+        <v>214</v>
+      </c>
+      <c r="E103" t="s">
+        <v>215</v>
+      </c>
+      <c r="F103" t="s">
+        <v>174</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H103" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>440</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>441</v>
+      </c>
+      <c r="D104" t="s">
+        <v>214</v>
+      </c>
+      <c r="E104" t="s">
+        <v>215</v>
+      </c>
+      <c r="F104" t="s">
+        <v>174</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H104" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>444</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>445</v>
+      </c>
+      <c r="D105" t="s">
+        <v>214</v>
+      </c>
+      <c r="E105" t="s">
+        <v>215</v>
+      </c>
+      <c r="F105" t="s">
+        <v>174</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H105" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>448</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>449</v>
+      </c>
+      <c r="D106" t="s">
+        <v>214</v>
+      </c>
+      <c r="E106" t="s">
+        <v>215</v>
+      </c>
+      <c r="F106" t="s">
+        <v>62</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H106" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>452</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>453</v>
+      </c>
+      <c r="D107" t="s">
+        <v>214</v>
+      </c>
+      <c r="E107" t="s">
+        <v>215</v>
+      </c>
+      <c r="F107" t="s">
+        <v>22</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H107" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>456</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>457</v>
+      </c>
+      <c r="D108" t="s">
+        <v>214</v>
+      </c>
+      <c r="E108" t="s">
+        <v>215</v>
+      </c>
+      <c r="F108" t="s">
+        <v>174</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H108" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>460</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>461</v>
+      </c>
+      <c r="D109" t="s">
+        <v>214</v>
+      </c>
+      <c r="E109" t="s">
+        <v>215</v>
+      </c>
+      <c r="F109" t="s">
+        <v>174</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H109" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>464</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>465</v>
+      </c>
+      <c r="D110" t="s">
+        <v>214</v>
+      </c>
+      <c r="E110" t="s">
+        <v>215</v>
+      </c>
+      <c r="F110" t="s">
+        <v>27</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H110" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>468</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>469</v>
+      </c>
+      <c r="D111" t="s">
+        <v>214</v>
+      </c>
+      <c r="E111" t="s">
+        <v>215</v>
+      </c>
+      <c r="F111" t="s">
+        <v>67</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H111" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>472</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>473</v>
+      </c>
+      <c r="D112" t="s">
+        <v>214</v>
+      </c>
+      <c r="E112" t="s">
+        <v>215</v>
+      </c>
+      <c r="F112" t="s">
+        <v>32</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H112" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>476</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>477</v>
+      </c>
+      <c r="D113" t="s">
+        <v>214</v>
+      </c>
+      <c r="E113" t="s">
+        <v>215</v>
+      </c>
+      <c r="F113" t="s">
+        <v>32</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H113" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>480</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>481</v>
+      </c>
+      <c r="D114" t="s">
+        <v>214</v>
+      </c>
+      <c r="E114" t="s">
+        <v>215</v>
+      </c>
+      <c r="F114" t="s">
+        <v>174</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H114" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>484</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>485</v>
+      </c>
+      <c r="D115" t="s">
+        <v>214</v>
+      </c>
+      <c r="E115" t="s">
+        <v>215</v>
+      </c>
+      <c r="F115" t="s">
+        <v>183</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H115" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>488</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>489</v>
+      </c>
+      <c r="D116" t="s">
+        <v>214</v>
+      </c>
+      <c r="E116" t="s">
+        <v>215</v>
+      </c>
+      <c r="F116" t="s">
+        <v>183</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H116" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>492</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>493</v>
+      </c>
+      <c r="D117" t="s">
+        <v>214</v>
+      </c>
+      <c r="E117" t="s">
+        <v>215</v>
+      </c>
+      <c r="F117" t="s">
+        <v>183</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H117" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>496</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>497</v>
+      </c>
+      <c r="D118" t="s">
+        <v>214</v>
+      </c>
+      <c r="E118" t="s">
+        <v>215</v>
+      </c>
+      <c r="F118" t="s">
+        <v>62</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H118" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>500</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>501</v>
+      </c>
+      <c r="D119" t="s">
+        <v>214</v>
+      </c>
+      <c r="E119" t="s">
+        <v>215</v>
+      </c>
+      <c r="F119" t="s">
+        <v>62</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H119" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>504</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>505</v>
+      </c>
+      <c r="D120" t="s">
+        <v>214</v>
+      </c>
+      <c r="E120" t="s">
+        <v>215</v>
+      </c>
+      <c r="F120" t="s">
+        <v>27</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H120" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>508</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>509</v>
+      </c>
+      <c r="D121" t="s">
+        <v>214</v>
+      </c>
+      <c r="E121" t="s">
+        <v>215</v>
+      </c>
+      <c r="F121" t="s">
+        <v>27</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H121" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>512</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>513</v>
+      </c>
+      <c r="D122" t="s">
+        <v>214</v>
+      </c>
+      <c r="E122" t="s">
+        <v>215</v>
+      </c>
+      <c r="F122" t="s">
+        <v>27</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H122" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>516</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>517</v>
+      </c>
+      <c r="D123" t="s">
+        <v>214</v>
+      </c>
+      <c r="E123" t="s">
+        <v>215</v>
+      </c>
+      <c r="F123" t="s">
+        <v>27</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H123" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>520</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>521</v>
+      </c>
+      <c r="D124" t="s">
+        <v>214</v>
+      </c>
+      <c r="E124" t="s">
+        <v>215</v>
+      </c>
+      <c r="F124" t="s">
+        <v>174</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H124" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>524</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>525</v>
+      </c>
+      <c r="D125" t="s">
+        <v>214</v>
+      </c>
+      <c r="E125" t="s">
+        <v>215</v>
+      </c>
+      <c r="F125" t="s">
+        <v>174</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H125" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>528</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>529</v>
+      </c>
+      <c r="D126" t="s">
+        <v>214</v>
+      </c>
+      <c r="E126" t="s">
+        <v>215</v>
+      </c>
+      <c r="F126" t="s">
+        <v>174</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H126" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>532</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>533</v>
+      </c>
+      <c r="D127" t="s">
+        <v>214</v>
+      </c>
+      <c r="E127" t="s">
+        <v>215</v>
+      </c>
+      <c r="F127" t="s">
+        <v>62</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H127" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>536</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>537</v>
+      </c>
+      <c r="D128" t="s">
+        <v>214</v>
+      </c>
+      <c r="E128" t="s">
+        <v>215</v>
+      </c>
+      <c r="F128" t="s">
+        <v>62</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H128" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>540</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>541</v>
+      </c>
+      <c r="D129" t="s">
+        <v>214</v>
+      </c>
+      <c r="E129" t="s">
+        <v>215</v>
+      </c>
+      <c r="F129" t="s">
+        <v>183</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H129" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>544</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>545</v>
+      </c>
+      <c r="D130" t="s">
+        <v>214</v>
+      </c>
+      <c r="E130" t="s">
+        <v>215</v>
+      </c>
+      <c r="F130" t="s">
+        <v>183</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H130" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>548</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>549</v>
+      </c>
+      <c r="D131" t="s">
+        <v>214</v>
+      </c>
+      <c r="E131" t="s">
+        <v>215</v>
+      </c>
+      <c r="F131" t="s">
+        <v>183</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H131" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>552</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>553</v>
+      </c>
+      <c r="D132" t="s">
+        <v>214</v>
+      </c>
+      <c r="E132" t="s">
+        <v>215</v>
+      </c>
+      <c r="F132" t="s">
+        <v>32</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H132" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>556</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>557</v>
+      </c>
+      <c r="D133" t="s">
+        <v>214</v>
+      </c>
+      <c r="E133" t="s">
+        <v>215</v>
+      </c>
+      <c r="F133" t="s">
+        <v>62</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H133" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>560</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>561</v>
+      </c>
+      <c r="D134" t="s">
+        <v>214</v>
+      </c>
+      <c r="E134" t="s">
+        <v>215</v>
+      </c>
+      <c r="F134" t="s">
+        <v>174</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H134" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>564</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>565</v>
+      </c>
+      <c r="D135" t="s">
+        <v>214</v>
+      </c>
+      <c r="E135" t="s">
+        <v>215</v>
+      </c>
+      <c r="F135" t="s">
+        <v>174</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H135" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>568</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>569</v>
+      </c>
+      <c r="D136" t="s">
+        <v>214</v>
+      </c>
+      <c r="E136" t="s">
+        <v>215</v>
+      </c>
+      <c r="F136" t="s">
+        <v>174</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H136" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>572</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>573</v>
+      </c>
+      <c r="D137" t="s">
+        <v>214</v>
+      </c>
+      <c r="E137" t="s">
+        <v>215</v>
+      </c>
+      <c r="F137" t="s">
+        <v>22</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H137" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>576</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>577</v>
+      </c>
+      <c r="D138" t="s">
+        <v>214</v>
+      </c>
+      <c r="E138" t="s">
+        <v>215</v>
+      </c>
+      <c r="F138" t="s">
+        <v>22</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H138" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>580</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>581</v>
+      </c>
+      <c r="D139" t="s">
+        <v>214</v>
+      </c>
+      <c r="E139" t="s">
+        <v>215</v>
+      </c>
+      <c r="F139" t="s">
+        <v>198</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H139" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>584</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>585</v>
+      </c>
+      <c r="D140" t="s">
+        <v>214</v>
+      </c>
+      <c r="E140" t="s">
+        <v>215</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H140" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>588</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>589</v>
+      </c>
+      <c r="D141" t="s">
+        <v>214</v>
+      </c>
+      <c r="E141" t="s">
+        <v>215</v>
+      </c>
+      <c r="F141" t="s">
+        <v>32</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H141" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>592</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>593</v>
+      </c>
+      <c r="D142" t="s">
+        <v>214</v>
+      </c>
+      <c r="E142" t="s">
+        <v>215</v>
+      </c>
+      <c r="F142" t="s">
+        <v>32</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H142" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>596</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>597</v>
+      </c>
+      <c r="D143" t="s">
+        <v>214</v>
+      </c>
+      <c r="E143" t="s">
+        <v>215</v>
+      </c>
+      <c r="F143" t="s">
+        <v>27</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H143" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>600</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>601</v>
+      </c>
+      <c r="D144" t="s">
+        <v>214</v>
+      </c>
+      <c r="E144" t="s">
+        <v>215</v>
+      </c>
+      <c r="F144" t="s">
+        <v>27</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H144" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>604</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>605</v>
+      </c>
+      <c r="D145" t="s">
+        <v>214</v>
+      </c>
+      <c r="E145" t="s">
+        <v>215</v>
+      </c>
+      <c r="F145" t="s">
+        <v>278</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H145" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>608</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>609</v>
+      </c>
+      <c r="D146" t="s">
+        <v>214</v>
+      </c>
+      <c r="E146" t="s">
+        <v>215</v>
+      </c>
+      <c r="F146" t="s">
+        <v>278</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H146" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>612</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>613</v>
+      </c>
+      <c r="D147" t="s">
+        <v>214</v>
+      </c>
+      <c r="E147" t="s">
+        <v>215</v>
+      </c>
+      <c r="F147" t="s">
+        <v>62</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H147" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>616</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>617</v>
+      </c>
+      <c r="D148" t="s">
+        <v>214</v>
+      </c>
+      <c r="E148" t="s">
+        <v>215</v>
+      </c>
+      <c r="F148" t="s">
+        <v>174</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H148" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>620</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>621</v>
+      </c>
+      <c r="D149" t="s">
+        <v>214</v>
+      </c>
+      <c r="E149" t="s">
+        <v>215</v>
+      </c>
+      <c r="F149" t="s">
+        <v>174</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H149" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>624</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>625</v>
+      </c>
+      <c r="D150" t="s">
+        <v>214</v>
+      </c>
+      <c r="E150" t="s">
+        <v>215</v>
+      </c>
+      <c r="F150" t="s">
+        <v>174</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H150" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>628</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>629</v>
+      </c>
+      <c r="D151" t="s">
+        <v>214</v>
+      </c>
+      <c r="E151" t="s">
+        <v>215</v>
+      </c>
+      <c r="F151" t="s">
+        <v>174</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H151" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>632</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>633</v>
+      </c>
+      <c r="D152" t="s">
+        <v>214</v>
+      </c>
+      <c r="E152" t="s">
+        <v>215</v>
+      </c>
+      <c r="F152" t="s">
+        <v>174</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H152" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>636</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>637</v>
+      </c>
+      <c r="D153" t="s">
+        <v>214</v>
+      </c>
+      <c r="E153" t="s">
+        <v>215</v>
+      </c>
+      <c r="F153" t="s">
+        <v>67</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H153" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>640</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>641</v>
+      </c>
+      <c r="D154" t="s">
+        <v>214</v>
+      </c>
+      <c r="E154" t="s">
+        <v>215</v>
+      </c>
+      <c r="F154" t="s">
+        <v>241</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H154" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>644</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>645</v>
+      </c>
+      <c r="D155" t="s">
+        <v>214</v>
+      </c>
+      <c r="E155" t="s">
+        <v>215</v>
+      </c>
+      <c r="F155" t="s">
+        <v>32</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H155" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>648</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>649</v>
+      </c>
+      <c r="D156" t="s">
+        <v>214</v>
+      </c>
+      <c r="E156" t="s">
+        <v>215</v>
+      </c>
+      <c r="F156" t="s">
+        <v>32</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H156" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>652</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>653</v>
+      </c>
+      <c r="D157" t="s">
+        <v>214</v>
+      </c>
+      <c r="E157" t="s">
+        <v>215</v>
+      </c>
+      <c r="F157" t="s">
+        <v>62</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H157" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>656</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>657</v>
+      </c>
+      <c r="D158" t="s">
+        <v>214</v>
+      </c>
+      <c r="E158" t="s">
+        <v>215</v>
+      </c>
+      <c r="F158" t="s">
+        <v>27</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H158" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>659</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>660</v>
+      </c>
+      <c r="D159" t="s">
+        <v>661</v>
+      </c>
+      <c r="E159" t="s">
+        <v>662</v>
+      </c>
+      <c r="F159" t="s">
+        <v>174</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H159" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>665</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>666</v>
+      </c>
+      <c r="D160" t="s">
+        <v>661</v>
+      </c>
+      <c r="E160" t="s">
+        <v>662</v>
+      </c>
+      <c r="F160" t="s">
+        <v>174</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H160" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>669</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>670</v>
+      </c>
+      <c r="D161" t="s">
+        <v>661</v>
+      </c>
+      <c r="E161" t="s">
+        <v>662</v>
+      </c>
+      <c r="F161" t="s">
+        <v>22</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H161" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>673</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>674</v>
+      </c>
+      <c r="D162" t="s">
+        <v>661</v>
+      </c>
+      <c r="E162" t="s">
+        <v>662</v>
+      </c>
+      <c r="F162" t="s">
+        <v>22</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H162" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>677</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>678</v>
+      </c>
+      <c r="D163" t="s">
+        <v>661</v>
+      </c>
+      <c r="E163" t="s">
+        <v>662</v>
+      </c>
+      <c r="F163" t="s">
+        <v>62</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H163" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>681</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>682</v>
+      </c>
+      <c r="D164" t="s">
+        <v>661</v>
+      </c>
+      <c r="E164" t="s">
+        <v>662</v>
+      </c>
+      <c r="F164" t="s">
+        <v>62</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H164" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>685</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>686</v>
+      </c>
+      <c r="D165" t="s">
+        <v>661</v>
+      </c>
+      <c r="E165" t="s">
+        <v>662</v>
+      </c>
+      <c r="F165" t="s">
+        <v>22</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H165" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>689</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>690</v>
+      </c>
+      <c r="D166" t="s">
+        <v>661</v>
+      </c>
+      <c r="E166" t="s">
+        <v>662</v>
+      </c>
+      <c r="F166" t="s">
+        <v>67</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H166" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>693</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>694</v>
+      </c>
+      <c r="D167" t="s">
+        <v>661</v>
+      </c>
+      <c r="E167" t="s">
+        <v>662</v>
+      </c>
+      <c r="F167" t="s">
+        <v>22</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H167" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>697</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>698</v>
+      </c>
+      <c r="D168" t="s">
+        <v>661</v>
+      </c>
+      <c r="E168" t="s">
+        <v>662</v>
+      </c>
+      <c r="F168" t="s">
+        <v>62</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H168" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>701</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>702</v>
+      </c>
+      <c r="D169" t="s">
+        <v>661</v>
+      </c>
+      <c r="E169" t="s">
+        <v>662</v>
+      </c>
+      <c r="F169" t="s">
+        <v>62</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H169" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>705</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>706</v>
+      </c>
+      <c r="D170" t="s">
+        <v>661</v>
+      </c>
+      <c r="E170" t="s">
+        <v>662</v>
+      </c>
+      <c r="F170" t="s">
+        <v>22</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H170" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>709</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>710</v>
+      </c>
+      <c r="D171" t="s">
+        <v>661</v>
+      </c>
+      <c r="E171" t="s">
+        <v>662</v>
+      </c>
+      <c r="F171" t="s">
+        <v>22</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H171" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>713</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>714</v>
+      </c>
+      <c r="D172" t="s">
+        <v>661</v>
+      </c>
+      <c r="E172" t="s">
+        <v>662</v>
+      </c>
+      <c r="F172" t="s">
+        <v>62</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H172" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>717</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>718</v>
+      </c>
+      <c r="D173" t="s">
+        <v>661</v>
+      </c>
+      <c r="E173" t="s">
+        <v>662</v>
+      </c>
+      <c r="F173" t="s">
+        <v>22</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H173" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>721</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>722</v>
+      </c>
+      <c r="D174" t="s">
+        <v>661</v>
+      </c>
+      <c r="E174" t="s">
+        <v>662</v>
+      </c>
+      <c r="F174" t="s">
+        <v>22</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H174" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>725</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>726</v>
+      </c>
+      <c r="D175" t="s">
+        <v>661</v>
+      </c>
+      <c r="E175" t="s">
+        <v>662</v>
+      </c>
+      <c r="F175" t="s">
+        <v>22</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H175" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>729</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>730</v>
+      </c>
+      <c r="D176" t="s">
+        <v>661</v>
+      </c>
+      <c r="E176" t="s">
+        <v>662</v>
+      </c>
+      <c r="F176" t="s">
+        <v>22</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H176" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>733</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>734</v>
+      </c>
+      <c r="D177" t="s">
+        <v>661</v>
+      </c>
+      <c r="E177" t="s">
+        <v>662</v>
+      </c>
+      <c r="F177" t="s">
+        <v>62</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H177" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>737</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>738</v>
+      </c>
+      <c r="D178" t="s">
+        <v>661</v>
+      </c>
+      <c r="E178" t="s">
+        <v>662</v>
+      </c>
+      <c r="F178" t="s">
+        <v>22</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H178" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>741</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>202</v>
+      </c>
+      <c r="D179" t="s">
+        <v>742</v>
+      </c>
+      <c r="E179" t="s">
+        <v>743</v>
+      </c>
+      <c r="F179" t="s">
+        <v>241</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H179" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>746</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>747</v>
+      </c>
+      <c r="D180" t="s">
+        <v>742</v>
+      </c>
+      <c r="E180" t="s">
+        <v>743</v>
+      </c>
+      <c r="F180" t="s">
+        <v>209</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H180" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>750</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>751</v>
+      </c>
+      <c r="D181" t="s">
+        <v>742</v>
+      </c>
+      <c r="E181" t="s">
+        <v>743</v>
+      </c>
+      <c r="F181" t="s">
+        <v>228</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H181" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>754</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>755</v>
+      </c>
+      <c r="D182" t="s">
+        <v>742</v>
+      </c>
+      <c r="E182" t="s">
+        <v>743</v>
+      </c>
+      <c r="F182" t="s">
+        <v>228</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H182" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>758</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>759</v>
+      </c>
+      <c r="D183" t="s">
+        <v>742</v>
+      </c>
+      <c r="E183" t="s">
+        <v>743</v>
+      </c>
+      <c r="F183" t="s">
+        <v>22</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H183" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>762</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>763</v>
+      </c>
+      <c r="D184" t="s">
+        <v>742</v>
+      </c>
+      <c r="E184" t="s">
+        <v>743</v>
+      </c>
+      <c r="F184" t="s">
+        <v>209</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H184" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>766</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>767</v>
+      </c>
+      <c r="D185" t="s">
+        <v>742</v>
+      </c>
+      <c r="E185" t="s">
+        <v>743</v>
+      </c>
+      <c r="F185" t="s">
+        <v>32</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H185" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>770</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>771</v>
+      </c>
+      <c r="D186" t="s">
+        <v>742</v>
+      </c>
+      <c r="E186" t="s">
+        <v>743</v>
+      </c>
+      <c r="F186" t="s">
+        <v>32</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H186" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>774</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>775</v>
+      </c>
+      <c r="D187" t="s">
+        <v>742</v>
+      </c>
+      <c r="E187" t="s">
+        <v>743</v>
+      </c>
+      <c r="F187" t="s">
+        <v>32</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H187" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>778</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>779</v>
+      </c>
+      <c r="D188" t="s">
+        <v>742</v>
+      </c>
+      <c r="E188" t="s">
+        <v>743</v>
+      </c>
+      <c r="F188" t="s">
+        <v>780</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H188" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>783</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>674</v>
+      </c>
+      <c r="D189" t="s">
+        <v>784</v>
+      </c>
+      <c r="E189" t="s">
+        <v>785</v>
+      </c>
+      <c r="F189" t="s">
+        <v>174</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H189" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>788</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>678</v>
+      </c>
+      <c r="D190" t="s">
+        <v>784</v>
+      </c>
+      <c r="E190" t="s">
+        <v>785</v>
+      </c>
+      <c r="F190" t="s">
+        <v>32</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H190" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>791</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>682</v>
+      </c>
+      <c r="D191" t="s">
+        <v>784</v>
+      </c>
+      <c r="E191" t="s">
+        <v>785</v>
+      </c>
+      <c r="F191" t="s">
+        <v>62</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H191" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>794</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>686</v>
+      </c>
+      <c r="D192" t="s">
+        <v>784</v>
+      </c>
+      <c r="E192" t="s">
+        <v>785</v>
+      </c>
+      <c r="F192" t="s">
+        <v>32</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H192" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>797</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>690</v>
+      </c>
+      <c r="D193" t="s">
+        <v>784</v>
+      </c>
+      <c r="E193" t="s">
+        <v>785</v>
+      </c>
+      <c r="F193" t="s">
+        <v>62</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H193" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>800</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>694</v>
+      </c>
+      <c r="D194" t="s">
+        <v>784</v>
+      </c>
+      <c r="E194" t="s">
+        <v>785</v>
+      </c>
+      <c r="F194" t="s">
+        <v>32</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H194" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>803</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>804</v>
+      </c>
+      <c r="D195" t="s">
+        <v>805</v>
+      </c>
+      <c r="E195" t="s">
+        <v>806</v>
+      </c>
+      <c r="F195" t="s">
+        <v>13</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H195" t="s">
+        <v>808</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3589,50 +7989,165 @@
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>