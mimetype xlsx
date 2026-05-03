--- v0 (2025-11-05)
+++ v1 (2026-05-03)
@@ -10,5914 +10,6616 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4258" uniqueCount="1922">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4786" uniqueCount="2154">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projetos de Lei Ordinária (PL)</t>
   </si>
   <si>
     <t>LUIS SABINO DA COSTA NETO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2262/projeto_de_lei_no_001-2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2262/projeto_de_lei_no_001-2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 001/2025 – AUTOR PODER EXECUTIVO – DISPÕE SOBRE O DESMEMBRAMENTO E CRIAÇÃO DE CARGOS NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE APODI, PROMOVENDO ALTERAÇÕES NA LEI COMPLEMENTAR 015/2020, DE 23 DE DEZEMBRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2263/projeto_de_lei_no_002-2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2263/projeto_de_lei_no_002-2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR EM FAVOR DA SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO VALOR DE R$ 1.350.000,00 (UM MILHÃO E TREZENTOS E CINQUENTA MIL REAIS), E DA OUTRAS PROVIDÊNCIAS CORRELATAS. APROVADO NA SESSÃO EXTRAORDINÁRIA DO DIA 14 DE JANEIRO DE 2025.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2264/projeto_de_lei_no_003-2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2264/projeto_de_lei_no_003-2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 003/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR EM FAVOR DO FUNDO MUNICIPAL DE SAÚDE, NO VALOR DE R$ 100.022,00 (CEM MIL E VINTE E DOIS REAIS), E DA OUTRAS PROVIDÊNCIAS. APROVADO NA SESSÃO EXTRAORDINÁRIA DO DIA 14 DE JANEIRO DE 2025.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2265/projeto_de_lei_n_004-2025_autor_poder_executivo__20250113_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2265/projeto_de_lei_n_004-2025_autor_poder_executivo__20250113_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 004/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR EM FAVOR DO DA SECRETARIA MUNICIPAL DE TURISMO, NO VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS), E DA OUTRAS PROVIDÊNCIAS. ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 6 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2266/projeto_de_lei_n_005-2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2266/projeto_de_lei_n_005-2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 005/2025 – AUTOR PODER EXECUTIVO – DISPÕE SOBRE A CRIAÇÃO DO CARGO DE VICE-DIRETOR PARA A UNIDADE MUNICIPAL DE EDUCAÇÃO DO CAMPO FRANCISCA ANTÔNIA DE OLIVEIRA XVI E DÁ OUTRAS PROVIDENCIAS. APROVADO NA SESSÃO EXTRAORDINÁRIA DO DIA 14 DE JANEIRO DE 2025.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2267/projeto_de_lei_n_006-2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2267/projeto_de_lei_n_006-2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 006/2025 – AUTOR PODER EXECUTIVO – ACRESCENTA O PARÁGRAFO ÚNICO AO ART. 34 DA LEI MUNICIPAL Nº 2174, E DÁ OUTRAS PROVIDENCIAS. APROVADO NA SESSÃO EXTRAORDINÁRIA DO DIA 14 DE JANEIRO DE 2025.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2269/projeto_de_lei_n_007_2025_autor_poder_executivo_20250128_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2269/projeto_de_lei_n_007_2025_autor_poder_executivo_20250128_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 007/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR EM FAVOR DO DA SECRETARIA MUNICIPAL DE TURISMO E CULTURA, NO VALOR DE R$ 676.000,00 (SEISCENTOS E SETENTA E SEIS MIL REAIS), E DA OUTRAS PROVIDÊNCIAS – DESTINADO A MANUTENÇÃO DAS AÇÕES DE EVENTOS TURÍSTICOS.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>JAILSON FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2274/projeto_de_lei_n_008_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2274/projeto_de_lei_n_008_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 008/2025– AUTOR JAILSON FERREIRA-PT – DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS AGRICULTORES FAMILIARES DE MELANCIAS, DO MUNICIPIO DE APODI – RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2282/projeto_de_lei_n_009_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2282/projeto_de_lei_n_009_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 009/2025– AUTOR JAILSON FERREIRA-PT – DECLARA DE UTILIDADE PÚBLICA A ASSOCIACAO APODIENSE DE ARTESANATO E ARTES MANUAIS - APOART, DO MUNICIPIO DE APODI – RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Mesa Diretora 2025-2026</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2289/projeto_de_lei_n_010_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2289/projeto_de_lei_n_010_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 010/2025 – AUTOR MESA DIRETORA 2025-2026 - DE 31 DE JANEIRO DE 2025 QUE REVOGA A LEI Nº 2.234/2024 DE 20 DE DEZEMBRO 2024 E MODIFICA/REVOGA/ACRESCENTA ARTIGOS E INCISOS NA LEI Nº 2.090/2023, DE 30 DE OUTUBRO DE 2023 - DISPÕE SOBRE A REVOGAÇÃO INTEGRAL DA LEI Nº 2.234/2024 DE 20 DE DEZEMBRO 2024 E A MODIFICAÇÃO/REVOGAÇÃO/ACRESCENTA ARTIGOS E INCISOS NA LEI 2.090/2023, DE 30 DE OUTUBRO DE 2023, E INSTITUI NO ÂMBITO DA CÂMARA MUNICIPAL DE APODI O AUXÍLIO-ALIMENTAÇÃO PARA EXERCÍCIO DA ATIVIDADE PARLAMENTAR EM FAVOR DO VEREADOR E AO SEU CHEFE DE GABINETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2290/projeto_de_lei_n_011_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2290/projeto_de_lei_n_011_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 011/2025 – AUTOR MESA DIRETORA 2025-2026 - CRIA O CARGO DE PROVIMENTO EM COMISSÃO NO QUADRO DE PESSOAL DA CÂMARA DE VEREADORES DO MUNICÍPIO DE APODI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2291/projeto_de_lei_n_012_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2291/projeto_de_lei_n_012_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 012/2025 – AUTOR MESA DIRETORA 2025-2026 - DISPÕE SOBRE A MODIFICAÇÃO DA TABELA DAS DIARIAS DE VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE APODI - RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2292/projeto_de_lei_n_013_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2292/projeto_de_lei_n_013_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 013/2025 – AUTOR MESA DIRETORA 2025-2026 - DETERMINA REAJUSTE PARA OS CARGOS EM COMISSÃO DENOMINADO DE CHEFE DE GABINETE DO VEREADOR	CC – 1, E DA CÂMARA MUNICIPAL DE APODI-RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>EDNARTE SILVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2293/projeto_de_lei_n_014_2025_autor_ednarte_silveira_mdb_20250206_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2293/projeto_de_lei_n_014_2025_autor_ednarte_silveira_mdb_20250206_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 014/2025 – AUTOR EDNARTE SILVEIRA-MDB – DISPÕE SOBRE OS SERVIÇOS DE COLETA DE RESTOS DE PODAS DE ÁRVORES E/OU ENTULHOS NOS DISTRITOS DA ZONA RURAL DO MUNICÍPIO DE APODI/RN, ESTABELECE DIRETRIZES PARA SUA EXECUÇÃO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 ARQUIVADO A PEDIDO DO AUTOR NA SALA DAS COMISSÕES NO DIA 17 DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2296/projeto_de_lei_n_015_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2296/projeto_de_lei_n_015_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 015/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR EM FAVOR DA CÂMARA MUNICIPAL DE VEREADORES DE APODI, NO VALOR DE R$ 109.000,00 (CENTO E NOVE MIL REAIS), E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>LAETE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2297/projeto_de_lei_n_016_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2297/projeto_de_lei_n_016_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 016/2025 – AUTOR LAETE OLIVEIRA-MDB – DISPÕE SOBRE A INSTALAÇÃO DE DISPOSITIVO “QR CODE” COM CANAL DE DENÚNCIAS EM LOCAIS VISÍVEIS NAS ESCOLAS PÚBLICAS E PRIVADAS NO ÂMBITO DO MUNICIPIO DE APODI-RN E DA OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 ARQUIVADO A PEDIDO DO AUTOR NA SALA DAS COMISSÕES NO DIA 17 DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2309/projeto_de_lei_n_017_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2309/projeto_de_lei_n_017_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 017/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL EM FAVOR DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL, NO VALOR DE R$ 131.000,00 (CENTO E TRINTA E UM MIL REAIS), E DA OUTRAS PROVIDÊNCIAS – DESTINADO O APOIO SÓCIO FAMILIAR E INCLUSÃO SOCIAL.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2310/projeto_de_lei_n_018_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2310/projeto_de_lei_n_018_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 018/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR EM FAVOR DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL, NO VALOR DE R$ 880.610,00 (OITOCENTOS E OITENTA MIL E SEISCENTOS E DEZ REAIS), E DA OUTRAS PROVIDÊNCIAS – DESTINADO A MANUTENÇÃO DAS ATIVIDADES E SERVIÇOS ADMINISTRATIVOS DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2311/projeto_de_lei_n_019_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2311/projeto_de_lei_n_019_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 019/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL A FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, NO VALOR DE R$ 823.655,00 (OITOCENTOS E VINTE E TRÊS MIL E SEISCENTOS E SESSENTA E CINCO REAIS), E DA OUTRAS PROVIDÊNCIAS – DESTINADO A AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE – EDUCAÇÃO INFANTIL/CRECHE</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2312/projeto_de_lei_n_020_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2312/projeto_de_lei_n_020_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 020/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 379.000,00 (TREZENTOS E SETENTA E NOVE MIL REAIS), E DA OUTRAS PROVIDÊNCIAS – DESTINADO A TRANSFERÊNCIAS OBRIGATÓRIAS E VOLUNTÁRIAS – SUBVENÇÕES SOCIAIS</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ANDREAZO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2323/projeto_de_lei_n_021_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2323/projeto_de_lei_n_021_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 021/2025 – AUTOR ANDREAZO ALVES-PP – DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ANTÔNIO OLÍMPIO DANTAS, DO MUNICIPIO DE APODI – RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2336/projeto_de_lei_n_022_2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2336/projeto_de_lei_n_022_2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 022/2025 – AUTOR EDNARTE SILVEIRA-MDB – DISPÕE SOBRE A REALIZAÇÃO DE EXAMES DE ULTRASSONOGRAFIA NAS UNIDADES BÁSICAS DE SAÚDE (UBS’s) DA ZONA RURAL DO MUNICÍPIO DE APODI/RN E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 ARQUIVADO A PEDIDO DO AUTOR NA SALA DAS COMISSÕES NO DIA 17 DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2340/projeto_de_lei_n_023_2025_autor_poder_executivo_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2340/projeto_de_lei_n_023_2025_autor_poder_executivo_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 023/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O MUNICIPIO A CONCEDER AUXÍLIO ATRAVÉS DE CONVÊNIO COM A CDL – CÂMARA DOS DIRIGENTES LOJISTAS DE APODI, CUJO OBJETIVO É A AMPLIAÇÃO DA REDE DE MONITORAMENTO POR CÂMERAS DA CIDADE DE APODI-RN E DÁ OUTRAS PROVIDENCIAS – DESTINADO</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2346/projeto_de_lei_n_024_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2346/projeto_de_lei_n_024_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 024/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 206.000,00 (DUZENTOS E SEIS MIL REAIS), E DA OUTRAS PROVIDÊNCIAS – DESTINADO A AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE PARA O ABATEDOURO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2362/projeto_de_lei_n_025_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2362/projeto_de_lei_n_025_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 025/2025 – AUTOR JAILSON FERREIRA-PT - INSTITUI A POLÍTICA MUNICIPAL DE CUIDADOS NO ÂMBITO DO MUNICIPIO APODI-RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2365/projeto_de_lei_n_026_2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2365/projeto_de_lei_n_026_2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 026/2025 - AUTOR EDNARTE SILVEIRA - MDB - DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ATLÉTICA E CULTURAL POTIGUAR DE MELANCIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2366/projeto_de_lei_n_027_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2366/projeto_de_lei_n_027_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 027/2025 - AUTOR PODER EXECUTIVO - CONCEDE REPOSIÇÃO SALARIAL AOS PROFESSORES DA REDE MUNICIPAL, REGIDOS PELA LEI N° 585/2009 E PROFISSIONAIS REGIDOS PELA LEI MUNICIPAL N°585/2009, DE 06 MARÇO DE 2009 E PELA LEI COMPLEMENTAR MUNICIPAL N°06/2011, DE 26 DE MAIO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2367/projeto_de_lei_n_028_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2367/projeto_de_lei_n_028_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 028/2025 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, EM FAVOR DO FUNDO MUNICIPAL DE SAÚDE, NO VALOR DE R$ 2.934.785,61 (DOIS MILHÕES NOVECENTOS E TRINTA E QUATRO MIL SETECENTOS E OITENTA E CINCO REAIS E SESSENTA CENTAVOS) - COMPLEMENTAÇÃO DA UNIÃO – (PISO SALARIAL NACIONAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM).  DE AUTORIA DO PODER EXECUTIVO;</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2368/projeto_de_lei_n_029_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2368/projeto_de_lei_n_029_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 029/2025 – AUTOR PODER EXECUTIVO - AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, EM FAVOR DO FUNDO MUNICIPAL DE SAÚDE, NO VALOR DE R$ 1.615.232,95 (UM MILHÃO SEISCENTOS E QUINZE MIL DUZENTOS E TRINTA E DOIS REAIS E NOVENTA E CINCO CENTAVOS) - CONSTRUÇÃO, AMPLIAÇÃO, REFORMA E INSTALAÇÃO DE UNIDADES BÁSICAS DE SAÚDE. ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 20 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2369/projeto_de_lei_n_030_2025_autor_jailson_ferreira_pt_nova_redacao_4.6.20251.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2369/projeto_de_lei_n_030_2025_autor_jailson_ferreira_pt_nova_redacao_4.6.20251.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 030/2025 - AUTOR JAILSON FERREIRA - PT - ALTERA E ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL N° 999/2014, QUE INSTITUI O PROGRAMA MUNICIPAL DE COMPRA DIRETA LOCAL DA AGRICULTURA FAMILIAR, CRIA A POLÍTICA MUNICIPAL DE FORTALECIMENTO DA AGRICULTURA FAMILIAR E ECONOMIA SOLIDÁRIA (PROMAFES) E DÁ OUTRAS PROVIDÊNCIAS. ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 20 DE MARÇO DE 2025. RECEBEU NOVA REDAÇÃO NO DIA 04 DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>RONALDO ADRIANE</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2370/projeto_de_lei_n_031_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2370/projeto_de_lei_n_031_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 031/2025 - AUTOR RONALDO ADRIENE (PSDB) -  DÁ A DENOMINAÇÃO DE RUA MARIA EDNA MAGALHÃES NA ÁREA DE EXPANSÃO DO BAIRRO BACURAU I NA CIDADE DE APODI- RN E DÁ OUTRAS PROVIDÊNCIAS. ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 203 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PAULO DE TELÉCIO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2371/projeto_de_lei_n_032_2025_autor_paulo_de_telecio_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2371/projeto_de_lei_n_032_2025_autor_paulo_de_telecio_psd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 032/2025 - AUTOR PAULO DE TELÉCIO (PSD) - DISPÕE SOBRE A IMPLANTAÇÃO DO SERVIÇO DE COLETA DE SANGUE NAS UNIDADES BÁSICAS DE SAÚDE (UBS) DOS DISTRITOS DO MUNICÍPIO DE APODI/RN E DÁ OUTRAS PROVIDÊNCIAS. ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 27 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2372/projeto_de_lei_n_033_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2372/projeto_de_lei_n_033_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 033/2025 -  AUTOR PODER EXECUTIVO AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, EM FAVOR DA SECRETARIA MUNICIPAL DE TURISMO E CULTURA, NO VALOR DE R$ 17.000,00 (DEZESSETE MIL REAIS) - MANUTENÇÃO DAS ATIVIDADES E SERVIÇOS ADMINISTRATIVOS DA SECRETARIA MUNICIPAL APROVADO NA SESSÃO ORDINÁRIA DO DIA 27 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2373/projeto_de_lei_n_034_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2373/projeto_de_lei_n_034_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 034/2025 - AUTOR LAETE OLIVEIRA - MDB - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AQUICULTURA FAMILIAR "PESCA SUSTENTÁVEL NO CAMPO", E UTILIZAR RECURSOS NA PROMOÇÃO DE AÇÕES DE APOIO E INCENTIVO À ATIVIDADE. ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 3 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2374/projeto_de_lei_n_035_2025_autor_ronaldo_adriane_psdb_20250401_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2374/projeto_de_lei_n_035_2025_autor_ronaldo_adriane_psdb_20250401_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 035/2025 – AUTOR RONALDO ADRIANE-PSDB - DECLARA DE UTILIDADE PÚBLICA A CONCEDER 01 (UM) DIA DE FOLGA REMUNERADA AOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS, NA DATA DE SEUS RESPECTIVOS ANIVERSÁRIOS E DÁ OUTRAS PROVIDÊNCIAS. ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 3 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2375/projeto_de_lei_no_036.2025_autor_laete_oliveira_mdb_aprovado.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2375/projeto_de_lei_no_036.2025_autor_laete_oliveira_mdb_aprovado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.° 036/2025 - AUTOR LAETE OLIVEIRA - MDB - DISPÕE SOBRE O USO DE ESPAÇOS PÚBLICOS PARA CONDUÇÃO RESPONSÁVEL DE CÃES QUE OFERECEM RISCOS À POPULAÇÃO NO MUNICÍPIO DE APODI, SOBRE SUA IDENTIFICAÇÃO, PRESENÇA EM ESTABELECIMENTOS RESIDENCIAIS, ENTRE OUTRAS PROVIDÊNCIAS. _x000D_
 _x000D_
 ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 3 DE ABRIL DE 2025. _x000D_
 _x000D_
 RECEBEU NOVA REDAÇÃO NO DIA 17 DE JUNHO DE 2025. _x000D_
 _x000D_
 RECEBEU NOVAMENTE NOVA REDAÇÃO NO DIA 04 DE SETEMBRO DE 2025.  _x000D_
 _x000D_
 APROVADO NA SESSÃO ORDINÁRIA DO DIA 4 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2376/projeto_de_lei_n_037_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2376/projeto_de_lei_n_037_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 037/2025 - AUTOR PODER EXECUTIVO – DISPÕE SOBRE O PROGRAMA DE PARCELAMENTO INCENTIVADO – PPI, DE CRÉDITOS TRIBUTÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2377/projeto_de_lei_n_038_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2377/projeto_de_lei_n_038_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 038/2025 - AUTOR PODER EXECUTIVO – DISPÕE SOBRE A IMPLEMENTAÇÃO DO PROGRAMA “IPTU PREMIADO” NO MUNICIPIO DE APODI-RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2446/projeto_de_lei_n_039_2025_autor_ronaldo_adriane_psdb_20250409_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2446/projeto_de_lei_n_039_2025_autor_ronaldo_adriane_psdb_20250409_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 039/2025 – AUTOR RONALDO ADRIANE-PSDB – INSTITUA O DIA DO VAQUEIRO NO ÂMBITO DO MUNICIPIO DE APODI-RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>RAILTON DIÓGENES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2447/projeto_de_lei_n_040_2025_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2447/projeto_de_lei_n_040_2025_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 040/2025 – AUTOR RAILTON DIÓGENES-MDB – ALTERA O ANEXO II DA LEI MUNICIPAL N° 588/2009, DE 26 DE MARÇO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>JAILSON FERREIRA, PAULO DE TELÉCIO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2448/projeto_de_lei_n_041_2025_autores_jailson-pp_e_paulo_de_telecio-psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2448/projeto_de_lei_n_041_2025_autores_jailson-pp_e_paulo_de_telecio-psd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 041/2025 - AUTORES JAILSON FERREIRA-PT E PAULO DE TELECIO-PSD - RECONHECE O BEIJU COMO UMA IGUARIA INTEGRANTE DO PATRIMÔNIO IMATERIAL, HISTÓRICO-CULTURAL E GASTRONÔMICO DE APODI/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2454/projeto_de_lei_n_042_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2454/projeto_de_lei_n_042_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 042/2025 - AUTOR PODER EXECUTIVO – CRIA O SERVIÇO DE LOTERIA MUNICIPAL DE APODI, DENOMINADO LOTOAPODI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2455/projeto_de_lei_n_043_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2455/projeto_de_lei_n_043_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE COMPLEMENTAR LEI N° 043/2025 - AUTOR PODER EXECUTIVO – ALTERA A ALÍQUOTA DE INCIDÊNCIA DO IMPOSTO SOBRE SERVIÇOS (ISS) PARA SERVIÇOS DE LOTERIA E DEMAIS PRODUTOS DESTA NATUREZA, BEM COMO SERVIÇOS PRESTADOS POR PLATAFORMAS TECNOLÓGICAS CREDENCIADAS, CONFORME PRECONIZAM OS ITENS 15.01, 1.05, 1.06, 1.09, 10.04, 17.23, 19 E 19.01 DA LISTA ANEXA DESCRITA NO ART. 1°, DA LEI COMPLEMENTAR N° 116, DE 31 DE JULHO DE 2023, ALTERANDO O CÓDIGO TRIBUTÁRIO MUNICIPAL (LEI N° 016/2022), PARA ESTABELECER COMO TRIBUTAÇÃO A ALÍQUOTA DE 2% (DOIS POR CENTO) PARA ESTAS ATIVIDADES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2467/projeto_de_lei_n_044_2025_autor_ednarte_silveira_mdb_nova_redacao.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2467/projeto_de_lei_n_044_2025_autor_ednarte_silveira_mdb_nova_redacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 044/2025 – AUTOR EDNARTE SILVEIRA-MDB - DISPÕE SOBRE A EXPANSÃO DO FORRÓ DOS IDOSOS PARA OS DISTRITOS DA ZONA RURAL DO MUNICÍPIO DE APODI/RN. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 8 DE MAIO DE 2025. _x000D_
 _x000D_
 RECEBEU NOVA REDAÇÃO NAS SALA DAS COMISSÕES NO DIA 2 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2468/projeto_de_lei_n_045_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2468/projeto_de_lei_n_045_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 045/2025 – AUTOR PODER EXECUTIVO – AUTORIZA PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 121.255,76 (CENTO E VINTE E UM MIL DUZENTOS E CINQUENTA E CINCO REAIS E SETENTA E SEIS CENTAVOS).</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2469/projeto_de_lei_n_046_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2469/projeto_de_lei_n_046_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 046/2025 – AUTOR PODER EXECUTIVO – AUTORIZA PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 33.760,57 (TRINTA E TRÊS MIL SETECENTOS E SESSENTA REAIS E CINQUENTA E SETE CENTAVOS), PARA A DEVOLUÇÃO DE SALDO REMANESCENTE DE CONVÊNIO.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2470/projeto_de_lei_n_047_2025_autor_poder_executivo_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2470/projeto_de_lei_n_047_2025_autor_poder_executivo_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 047/2025 – AUTOR PODER EXECUTIVO – DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE APODI PARA O EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2481/projeto_de_lei_n_048_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2481/projeto_de_lei_n_048_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 048/2025 – AUTOR PODER EXECUTIVO – AUTORIZA PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 120.788,00 (CENTO E VINTE MIL, SETECENTOS E OITENTA E OITO REAIS) – DESTINADO A MANUTENÇÃO DAS ATIVIDADES E SERVIÇOS ADMINISTRATIVOS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2482/projeto_de_lei_n_049_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2482/projeto_de_lei_n_049_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 049/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, COM OU SEM GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2483/projeto_de_lei_n_050_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2483/projeto_de_lei_n_050_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 050/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., COM A GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2484/projeto_de_lei_n_051_2025_autor_mesa_diretora_2025-2026_20250506_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2484/projeto_de_lei_n_051_2025_autor_mesa_diretora_2025-2026_20250506_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 051/2025 – AUTOR MESA DIRETORA-2025-2026 - DETERMINA REAJUSTE PARA O CARGO EM COMISSÃO DENOMINADO DE CHEFE DE IMAGEM E FILMAGEM - CC-3, DA CÂMARA MUNICIPAL DE APODI-RN E DÁ OUTRAS PROVIDÊNCIAS. APROVADO NA SESSÃO ORDINÁRIA DO DIA 8 DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2485/projeto_de_lei_n_052_2025_autor_ronaldo_adriane_psdb_20250506_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2485/projeto_de_lei_n_052_2025_autor_ronaldo_adriane_psdb_20250506_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 052/2025 – AUTOR RONALDO ADRIANE-PSDB - DISPÕE SOBRE A DISPONIBILIZAÇÃO DO CARNÊ DE IPTU EM BRAILLE PARA OS CONTRIBUINTES COM DEFICIÊNCIA VISUAL. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 8 DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2486/projeto_de_lei_n_053_2025_autor_paulo_de_telecio_psd__20250507_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2486/projeto_de_lei_n_053_2025_autor_paulo_de_telecio_psd__20250507_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 053/2025 – AUTOR PAULO DE TELÉCIO-PSD - DISPÕE SOBRE A CRIAÇÃO DE UMA PLATAFORMA MUNICIPAL DE INTERMEDIAÇÃO DE EMPREGOS E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 8 DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2488/projeto_de_lei_n_054_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2488/projeto_de_lei_n_054_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 054/2025 – AUTOR PODER EXECUTIVO – DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL – SUAS DO MUNICÍPIO APODI-RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2490/projeto_de_lei_n_055_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2490/projeto_de_lei_n_055_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 055/2025 – AUTOR PODER EXECUTIVO – DISPÕE SOBRE IMPLANTAÇÃO DO SERVIÇO DE ACOLHIMENTO FAMILIAR DE CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE RISCO SOCIAL QUE IMPORTE EM PRIVAÇÃO DO CONVÍVIO COM A FAMÍLIA DE ORIGEM, DENOMINADO SERVIÇO FAMÍLIA ACOLHEDORA.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2493/projeto_de_lei_n_056_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2493/projeto_de_lei_n_056_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 056/2025 - AUTOR JAILSON FERREIRA-PT - INSTITUI A POLÍTICA MUNICIPAL DE AGROECOLOGIA E PRODUÇÃO ORGÂNICA DE APODI (PMAPO) E ESTABELECE AS DIRETRIZES PARA O PLANO MUNICIPAL DE AGROECOLOGIA E PRODUÇÃO ORGÂNICA.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2495/projeto_de_lei_n_057_2025_autor_ronaldo_adriane_psdb_nova_redacao_11.6.2025.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2495/projeto_de_lei_n_057_2025_autor_ronaldo_adriane_psdb_nova_redacao_11.6.2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 057/2025 – AUTOR RONALDO ADRIANE-PSDB - AUTORIZA O MUNICIPIO DE APODI A INSTITUIR A FEIRA MUNICIPAL RAIMUNDO PINHEIRO DE FRANÇA DE COMERCIALIZAÇÃO DE CAPRINOS E OVINOS NO MUNICIPIO DE APODIRN E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 15 DE MAIO DE 2025. RECEBEU NOVA REDAÇÃO DIA 11.06.2025.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2501/projeto_de_lei_n_058_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2501/projeto_de_lei_n_058_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 058/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 5.000,00 (CINCO MIL REAIS), PARA A DEVOLUÇÃO DO SALDO DO RECURSO EXTRAORDINÁRIO DA COVID-19.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2504/projeto_de_lei_n_059_2025_autor_ednarte_silveira_mdb_nova_redacao.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2504/projeto_de_lei_n_059_2025_autor_ednarte_silveira_mdb_nova_redacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 059/2025 – AUTOR EDNARTE SILVEIRA-MDB - INSTITUI O PROGRAMA “PLANTÃO SOCIAL ITINERANTE” NO ÂMBITO DO MUNICÍPIO DE APODI/RN, E DÁ OUTRAS PROVIDÊNCIAS. RECEBEU NOVA REDAÇÃO DIA 05.06.2025.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2505/projeto_de_lei_n_60_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2505/projeto_de_lei_n_60_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 060/2025 – AUTOR RONALDO ADRIANE-PSDB – DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE BASQUETE APODIENSE, DO MUNICÍPIO DE APODI – RIO GRANDE DO NORTE</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2513/projeto_de_lei_n_061_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2513/projeto_de_lei_n_061_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 061/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 60.178,68 (SESSENTA MIL CENTO E SETENTA E OITO REAIS E SESSENTA E OITO CENTAVOS). DESTINADO A EXECUÇÃO DA OBRA DE READEQUAÇÃO DA UNIDADE DE ENSINO NA COMUNIDADE DE SANTA ROSA.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>ANGELO DE DAGMAR</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2514/projeto_de_lei_n_062_2025_autor_angelo_suassuna_pp_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2514/projeto_de_lei_n_062_2025_autor_angelo_suassuna_pp_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 062/2025 – AUTOR ÂNGELO SUASSUNA-PP - DÁ A DENOMINAÇÃO DE RUA RAIMUNDA ALVES MOREIRA DA SILVA NA ÁREA DE EXPANSÃO NO BAIRRO BACURAU II, NA CIDADE DE APODI-RN E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2538/projeto_de_lei_n_063_2025_poder_executivo_aprovado_18.6.2025_redacao_final.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2538/projeto_de_lei_n_063_2025_poder_executivo_aprovado_18.6.2025_redacao_final.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE Nº 063/2025 – AUTOR PODER EXECUTIVO - INSTITUI, NO ÂMBITO DO MUNICÍPIO DE APODI/RN, O INCENTIVO DO COMPONENTE DE QUALIDADE NA ATENÇÃO PRIMÁRIA À SAÚDE - APS PARA AS EQUIPES DE SAÚDE DA FAMÍLIA (ESF), EQUIPES DE ATENÇÃO PRIMÁRIA (EAP), AGENTES COMUNITÁRIOS DE SAÚDE (ACS), EQUIPES DE SAÚDE BUCAL (ESB) E EQUIPES MULTIPROFISSIONAIS (EMULTI) E DÁ OUTRAS PROVIDÊNCIAS NO ÂMBITO DA ATENÇÃO PRIMÁRIA À SAÚDE CONFORME PORTARIA GM/MS Nº 3.493, DE 10 DE ABRIL DE 2024. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 12 DE JUNHO DE 2025. _x000D_
 _x000D_
 APROVADO NA SESSÃO ORDINÁRIA DO DIA 18 DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2542/projeto_de_lei_n_064_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2542/projeto_de_lei_n_064_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE Nº 064/2025 – AUTOR PODER EXECUTIVO - AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 465.284,24 (QUATROCENTOS E SESSENTA E CINCO MIL DUZENTOS E OITENTA E QUATRO REAIS E VINTE E QUATRO CENTAVOS). DESTINADO REFORÇO DE DOTAÇÕES ORÇAMENTARIAS - TRANSFERÊNCIAS OBRIGATÓRIAS E VOLUNTÁRIAS.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2543/projeto_de_lei_n_065_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2543/projeto_de_lei_n_065_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE Nº 065/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, EM FAVOR DO FUNDO MUNICIPAL DE SAÚDE, NO VALOR DE R$ 465.284,24 (QUATROCENTOS E SESSENTA E CINCO MIL DUZENTOS E OITENTA E QUATRO REAIS E VINTE E QUATRO CENTAVOS). DESTINADO CRIAÇÃO DE FONTE/DESTINAÇÃO DE RECURSOS   MANUTENÇÃO DAS AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE – ATENÇÃO ESPECIALIZADA.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2555/projeto_de_lei_n_066_2025_autor_mesa_diretora_2025-2026.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2555/projeto_de_lei_n_066_2025_autor_mesa_diretora_2025-2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE Nº 066/2025 – AUTOR MESA DIRETORA 2025-2026 - ALTERA INTEGRALMENTE A LEI MUNICIPAL Nº 1008, DE 26 DE FEVEREIRO DE 2015; MODIFICA O ANEXO III DA LEI MUNICIPAL Nº 2232, DE 20 DE DEZEMBRO DE 2024; E ALTERA O ART. 9º, INCISO II, DA LEI MUNICIPAL Nº 1007, DE 26 DE FEVEREIRO DE 2015, PARA ADEQUAÇÃO À LEI FEDERAL Nº 14.133/2021 E À NOVA ESTRUTURA FUNCIONAL DA CÂMARA MUNICIPAL DE APODI-RN.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2556/projeto_de_lei_n_067_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2556/projeto_de_lei_n_067_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE Nº 067/2025 – AUTOR PODER EXECUTIVO - ALTERA A LEI MUNICIPAL N.º 2.275, DE 28 DE MAIO DE 2025, QUE VERSA SOBRE A AUTORIZAÇÃO PARA CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2563/projeto_de_lei_n_068_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2563/projeto_de_lei_n_068_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE Nº 068/2025 – AUTOR PODER EXECUTIVO - DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A IMPLANTAÇÃO DA POLÍTICA DE EDUCAÇÃO INTEGRAL DE TEMPO INTEGRAL DA REDE MUNICIPAL DE ENSINO DE APODI/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2564/projeto_de_lei_n_069_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2564/projeto_de_lei_n_069_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE Nº 069/2025 – AUTOR PODER EXECUTIVO - DISPÕE SOBRE A GESTÃO DEMOCRÁTICA NA REDE MUNICIPAL DE ENSINO E ESTABELECE CRITÉRIOS TÉCNICOS DE MÉRITO E DESEMPENHO PARA A ESCOLHA DE DIRETOR ESCOLAR E VICE-DIRETOR NO ÂMBITO DAS ESCOLAS MUNICIPAIS DE APODI/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2565/projeto_de_lei_n_070_2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2565/projeto_de_lei_n_070_2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 070/2025 – AUTOR EDNARTE SILVEIRA-MDB - INSTITUI O "DIA MUNICIPAL DE PREVENÇÃO E COMBATE À HIPERTENSÃO E DIABETES" NO ÂMBITO DO MUNICÍPIO DE APODI/RN, A SER CELEBRADO ANUALMENTE NO MÊS DA SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2579/projeto_de_lei_n_071_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2579/projeto_de_lei_n_071_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 071/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, EM FAVOR DO FUNDO MUNICIPAL DE SAÚDE, NO VALOR DE R$ 371.792,92 (TREZENTOS E SETENTA E UM MIL SETECENTOS E NOVENTA E DOIS REAIS E NOVENTA E DOIS CENTAVOS).</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2580/projeto_de_lei_n_072_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2580/projeto_de_lei_n_072_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 072/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO A PATROCINAR PARTE DAS DESPESAS COM PREMIAÇÃO DA XXXIX GRANDE VAQUEJADA DE APODI, NO PARQUE FRANCISCO JOAQUIM DE SALES, ATÉ O LIMITE E NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2581/projeto_de_lei_n_073_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2581/projeto_de_lei_n_073_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 073/2025 – AUTOR PODER EXECUTIVO – ALTERA ARTIGOS 29, 34 E 35 E ACRESCENTA PARÁGRAFO ÚNICO AO ART. 34 DA LEI MUNICIPAL N° 2285/2025, DE 27 DE JUNHO DE 2025, QUE DISPÕE SOBRE A GESTÃO DEMOCRÁTICA NA REDE MUNICIPAL DE ENSINO E ESTABELECE CRITÉRIOS TÉCNICOS DE MÉRITO E DESEMPENHO PARA A ESCOLHA DE DIRETOR ESCOLAR E VICE-DIRETOR NO ÂMBITO DAS ESCOLAS MUNICIPAIS DE APODI/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2582/projeto_de_lei_no_074-2025.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2582/projeto_de_lei_no_074-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 074/2025 – AUTOR MESA DIRETORA 2025-2026 - CRIA O CARGO DE PROVIMENTO EM COMISSÃO DE OUVIDOR PARLAMENTAR NO QUADRO DE PESSOAL DA CÂMARA DE VEREADORES DO MUNICÍPIO DE APODI, E DÁ OUTRAS PROVIDÊNCIAS. APROVADO NA SESSÃO EXTRAORDINÁRIA DO DIA 17 DE JULHO DE 2025.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2583/projeto_de_lei_no_075_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2583/projeto_de_lei_no_075_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 075/2025 - AUTOR PODER EXECUTIVO DISPÕE SOBRE A AUTORIZAÇÃO PARA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, EM FAVOR DA CÂMARA MUNICIPAL DE VEREADORES DE APODI, NO VALOR DE R$ 484.590,89 (QUATROCENTOS E OITENTA E QUATRO MIL QUINHENTOS E NOVENTA REAIS E OITENTA E NOVE CENTAVOS).</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2584/projeto_de_lei_n_076_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2584/projeto_de_lei_n_076_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 076/2025 – AUTOR LAETE OLIVEIRA-MDB - ALTERA O ART. 1 DA LEI MUNICIPAL 1447/2019 DE 15 DE ABRIL DE 2019, QUE DISPÕE SOBRE A REGULAMENTAÇÃO DE USO DO ESPAÇO CALÇADÃO DA LAGOA DO APODI PARA A PRÁTICA DE ATIVIDADES FÍSICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>JAILSON FERREIRA, MARCOS CARVALHO (GALINHO)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2585/projeto_de_lei_n_077_2025_autores_jailson_ferreira-pt_antonio_marcos-mdbgalinho.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2585/projeto_de_lei_n_077_2025_autores_jailson_ferreira-pt_antonio_marcos-mdbgalinho.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 077/2025 – AUTORES JAILSON FERREIRA-PT E MARCOS CARVALHO (GALINHO)-MDB - INSTITUI O DIA MUNICIPAL DO BREGA NO ÂMBITO DO MUNICÍPIO DE APODI/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2586/projeto_de_lei_n_078_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2586/projeto_de_lei_n_078_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 078/2025 – AUTOR JAILSON FERREIRA-PT - DECLARA DE UTILIDADE PÚBLICA A COOPAPI - COOPERATIVA POTIGUAR DE APICULTURA E DESENVOLVIMENTO RURAL SUSTENTÁVEL, DO MUNICÍPIO DE APODI - RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2602/projeto_de_lei_n_079_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2602/projeto_de_lei_n_079_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 079/2025 – AUTOR PODER EXECUTIVO - AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, NO VALOR DE R$ 107.000,00 (CENTO E SETE MIL REAIS).</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2603/projeto_de_lei_n_080_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2603/projeto_de_lei_n_080_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 080/2025 – AUTOR PODER EXECUTIVO – AUTORIZA PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, EM FAVOR DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL, NO VALOR DE 78.033,50 (SETENTA E OITO MIL TRINTA E TRÊS REAIS E CINQUENTA CENTAVOS).</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2604/projeto_de_lei_n_081_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2604/projeto_de_lei_n_081_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 081/2025 – AUTOR PODER EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER PREMIAÇÃO EM DINHEIRO ÀS ESCOLAS PARTICIPANTES DA SEMANA MUNICIPAL DA LEITURA E DO DESFILE CÍVICO DE 7(SETE) DE SETEMBRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2605/projeto_de_lei_n_082_2025_autor_ednarte_silveira_mdb_nova_redacao_10.9.2025.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2605/projeto_de_lei_n_082_2025_autor_ednarte_silveira_mdb_nova_redacao_10.9.2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 082/2025 – AUTOR EDNARTE SILVEIRA-MDB - AUTORIZA A INSTITUIÇÃO DO PROGRAMA "PEQUENOS ATLETAS" NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE APODI/RN COMO ESTRATÉGIA DE INCLUSÃO, FORMAÇÃO CIDADÃ E INCENTIVO À PRÁTICA ESPORTIVA ENTRE CRIANÇAS E ADOLESCENTES, E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 14 DE AGOSTO DE 2025. RECEBEU NOVA REDAÇÃO NO DIA 10 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2622/projeto_de_lei_n_083_2025_autor_angelo_de_dagmar_pp_nova_redacao.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2622/projeto_de_lei_n_083_2025_autor_angelo_de_dagmar_pp_nova_redacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 083/2025 – AUTOR ÂNGELO DE DAGMAR-PP - ALTERA A LEI MUNICIPAL N° 1.072, DE 16 DE JUNHO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 14 DE AGOSTO DE 2025. RECEBEU NOVA REDAÇÃO NA SALA DAS COMISSÕES DIA 19 DE AGOSTO DE 2025. APROVADO NA SESSÃO ORDINÁRIA DO DIA 21 DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2625/projeto_de_lei_n_084_2025_auitor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2625/projeto_de_lei_n_084_2025_auitor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 084/2025 – AUTOR LAETE OLIVEIRA-MDB - DISPÕE SOBRE A DENOMINAÇÃO DA PASSAGEM MOLHADA BEBEDOURO DOS FRANCELINOS, LOCALIZADA ENTRE O DISTRITO CÓRREGO E SÍTIO CÓRREGO 2, ZONA RURAL DO MUNICÍPIO DE APODI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2633/projeto_de_lei_n_085_2025_autor_ednarte_silveira_mdb.pdf</t>
-[...2 lines deleted...]
-    <t>PROJETO DE LEI Nº 085/2025 – AUTOR EDNARTE SILVEIRA-MDB - DÁ A DENOMINAÇÃO DE RUA LAURO RAIMUNDO DE OLIVEIRA NA ÁREA DE EXPANSÃO DO BAIRRO GARILÂNDIA NA CIDADE DE APODIRN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2633/projeto_de_lei_n_085_2025_autor_ednarte_silveira_mdb.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 085/2025 – AUTOR EDNARTE SILVEIRA-MDB - DÁ A DENOMINAÇÃO DE RUA LAURO RAIMUNDO DE OLIVEIRA NA ÁREA DE EXPANSÃO DO BAIRRO GARILÂNDIA NA CIDADE DE APODIRN E DÁ OUTRAS PROVIDÊNCIAS. ARQUIVADO A PEDIDO DO AUTOR NAS COMISSÕES 24.03.2026.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2644/projeto_de_lei_n_086_2025_autor_ronaldo_adriane_psdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2644/projeto_de_lei_n_086_2025_autor_ronaldo_adriane_psdb_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 086/2025 – AUTOR RONALDO ADRIANE-PSDB - DISPÕE SOBRE A INCLUSÃO DO ENSINO DA EDUCAÇÃO FINANCEIRA, DE FORMA TRANSVERSAL, NOS ANOS FINAIS DO ENSINO FUNDAMENTAL DA REDE DE EDUCAÇÃO PÚBLICA E PRIVADA DO MUNICÍPIO DE APODI - RIO GRANDE DO NORTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2652/projeto_de_lei_n_087_2025_autor_executivo_ppa_2026-2029.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2652/projeto_de_lei_n_087_2025_autor_executivo_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 087/2025 – AUTOR PODER EXECUTIVO - DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE APODI PARA O QUADRIÊNIO 2026-2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2668/projeto_de_lei_n_088_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2668/projeto_de_lei_n_088_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 088/2025 – AUTOR RONALDO ADRIANE-PSDB - INSTITUA O DIA DO COOPERATIVISMO APODIENSE NO ÂMBITO DO MUNICÍPIO DE APODI/RN E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 4 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>FILIPE GUSTAVO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2669/projeto_de_lei_no_089_2025_autor_filipe_gustavo_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2669/projeto_de_lei_no_089_2025_autor_filipe_gustavo_pp.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 089/2025 – AUTOR FILIPE GUSTAVO-PP - ALTERA A LEI MUNICIPAL Nº 1178/2017, QUE INSTITUIU A CAMPANHA MUNICIPAL DE PREVENÇÃO AO SUICÍDIO “SETEMBRO AMARELO”, PARA INCLUIR NOVAS AÇÕES DE CONSCIENTIZAÇÃO, FORTALECIMENTO DA REDE DE APOIO E DENOMINAR A REFERIDA NORMA COMO “LEI PÂMELLA”.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2681/projeto_de_lei_no_090_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2681/projeto_de_lei_no_090_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 090/2025 – AUTOR PODER EXECUTIVO - DISPÕE SOBRE A AUTORIZAÇÃO PARA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, EM FAVOR DA CÂMARA MUNICIPAL DE VEREADORES DE APODI, NO VALOR 58.000,000 (CINQUENTA E OITO MIL REAIS)</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2684/projeto_de_lei_no_091.2025_autor_jailson_ferreira-pt_nova_redacao_9.10.2025.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2684/projeto_de_lei_no_091.2025_autor_jailson_ferreira-pt_nova_redacao_9.10.2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 091/2025 – AUTOR JAILSON FERREIRA-PT - DISPÕE SOBRE A ORGANIZAÇÃO E O FUNCIONAMENTO DOS GRÊMIOS ESTUDANTIS NAS ESCOLAS DO MUNICÍPIO DE APODI/RN, INSTITUI O DIA MUNICIPAL DO GRÊMIO LIVRE E DÁ OUTRAS PROVIDÊNCIAS. RECEBEU NOVA REDAÇÃO NOS DIAS 8 E 10 DE OUTUBRO DE 2025.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>JAILSON FERREIRA, RAILTON DIÓGENES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2685/projeto_de_lei_no_092.2025__autores_jailson_ferreira-pt_e_railton_diogenes-mdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2685/projeto_de_lei_no_092.2025__autores_jailson_ferreira-pt_e_railton_diogenes-mdb_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 092/2025 – AUTORES JAILSON FERREIRA-PT E RAILTON DIÓGENES-MDB - AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA MUNICIPAL "CONECTA SABERES" DE APOIO FINANCEIRO AOS ESTUDANTES RESIDENTES EM APODI/RN PARA PARTICIPAÇÃO EM EVENTOS CIENTÍFICOS, ACADÊMICOS, CULTURAIS E DESPORTIVOS E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 _x000D_
 DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 18 DE SETEMBRO DE 2025. _x000D_
 _x000D_
 RECEBEU NOVA REDAÇÃO NAS COMISSÕES NO DIA 21.10.2025.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2695/projeto_de_lei_no_093.2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2695/projeto_de_lei_no_093.2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 093/2025 – AUTOR EDNARTE SILVEIRA-MDB - DISPÕE SOBRE A CRIAÇÃO DO SELO "EMPRESA AMIGA DA MULHER" NO MUNICÍPIO DE APODI/RN, E DÁ OUTRAS PROVIDÊNCIAS. RECEBEU NOVA REDAÇÃO NA SALA DAS COMISSÕES DIA 7.10.2025.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2698/projeto_de_lei_no_094_2025_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2698/projeto_de_lei_no_094_2025_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 094/2025 – AUTOR PODER EXECUTIVO - DISPÕE SOBRE A AUTORIZAÇÃO DE ALIENAÇÃO MEDIANTE DOAÇÃO DE IMÓVEL EM QUE FUNCIONA A ESCOLA MUNICIPAL LOURDES MOTA À FUNDAÇÃO UNIVERSIDADE DO ESTADO DO RIO GRANDE DO NORTE - FUERN, PARA FINS DE INSTALAÇÃO DO CAMPUS DA UERN NO MUNICÍPIO DE APODI/RN.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2712/projeto_de_lei_no_095_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2712/projeto_de_lei_no_095_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 095/2025 – AUTOR LAETE OLIVEIRA-MDB - DISPÕE SOBRE A DENOMINAÇÃO DA VILA ANTONIO VALDEVINO DE ASSIS, LOCALIZADA NO ASSENTAMENTO P.A SÃO MANOEL, ZONA RURAL DO MUNICÍPIO DE APODI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2714/projeto_de_lei_no_096_2025__autor_poder_executivo_loa.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2714/projeto_de_lei_no_096_2025__autor_poder_executivo_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 096/2025 – AUTOR PODER EXECUTIVO – ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE APODI/RN PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2719/projeto_de_lei_n_097.2025__autor_ronaldo_adriane-psdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2719/projeto_de_lei_n_097.2025__autor_ronaldo_adriane-psdb_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 097/2025 – AUTOR RONALDO ADRIANE-PSDB - DISPÕE SOBRE O SELO EMPRESA PARCEIRA DA CIDADE NA GERAÇÃO DO PRIMEIRO EMPREGO", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2728/projeto_de_lei_no_098.2025_autor_angelo_de_dagmar-pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2728/projeto_de_lei_no_098.2025_autor_angelo_de_dagmar-pp.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 098/2025 – AUTOR ÂNGELO DE DAGMAR-PP - “REVOGA O ART. 4º DA LEI MUNICIPAL Nº 1.072, DE 16 DE JUNHO DE 2016, COM REDAÇÃO DADA PELA LEI Nº 2.301, DE 26 DE AGOSTO DE 2025.”</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2729/projeto_de_lei_no_099.2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2729/projeto_de_lei_no_099.2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 099/2025 – AUTOR EDNARTE SILVEIRA-MDB - ALTERA DISPOSITIVOS DA LEI N° 1.454, DE 22 DE ABRIL DE 2019, QUE DISPÕE SOBRE A REDUÇÃO DA JORNADA DE TRABALHO PARA SERVIDORES PÚBLICOS COM NECESSIDADES ESPECIAIS OU QUE TENHAM DEPENDENTE COM DEFICIÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2733/projeto_de_lei_n_100.2025__autor_railton_diogenes-mdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2733/projeto_de_lei_n_100.2025__autor_railton_diogenes-mdb_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 100/2025 – AUTOR RAILTON DIÓGENES-MDB – DISPÕE SOBRE ALTERAÇÃO DO ART. 1 DA LEI MUNICIPAL 1.825/2022 INCISO I., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2775/projeto_de_lei_no_101.2025__autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2775/projeto_de_lei_no_101.2025__autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 101/2025 – AUTOR PODER EXECUTIVO - AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.000,00 (MIL REAIS).</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2778/projeto_de_lei_no_102.2025__autor_ronaldo_adriane-psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2778/projeto_de_lei_no_102.2025__autor_ronaldo_adriane-psdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 102/2025 – AUTOR RONALDO ADRIANE-PSDB - DISPÕE SOBRE A AUTORIZAÇÃO DE POLÍTICAS PÚBLICAS DE APOIO AO COOPERATIVISMO, NO MUNICÍPIO DE APODI - RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2783/projeto_de_lei_no_103.2025__autor_angelo_de_dagmar-pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2783/projeto_de_lei_no_103.2025__autor_angelo_de_dagmar-pp.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 103/2025 – AUTOR ÂNGELO DE DAGMAR-PP - DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE APODI-RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2785/projeto_de_lei_no_104.2025__autor_ronaldo_adriane-psdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2785/projeto_de_lei_no_104.2025__autor_ronaldo_adriane-psdb_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 104/2025 – AUTOR RONALDO ADRIANE-PSDB - DÁ A DENOMINAÇÃO DE RUA FRANCISCO DE ASSIS MENDONÇA TAVARES NA ÁREA DE EXPANSÃO DO BAIRRO LAGOA SECA NA CIDADE DE APODI-RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2786/projeto_de_lei_no_105.2025__autor_ednarte_silveira-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2786/projeto_de_lei_no_105.2025__autor_ednarte_silveira-mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 105/2025 – AUTOR EDNARTE SILVEIRA - INSTITUI, NO ÂMBITO DO MUNICÍPIO DE APODI/RN, O "MAIO LARANJA", MÊS DEDICADO À PREVENÇÃO E AO COMBATE AO ABUSO E À EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2794/projeto_de_lei_no_106.2025__autor_railton_diogenes-mdb_-_nova_redacao_25.11.25_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 106/2025 – AUTOR RAILTON DIÓGENES-MDB - DISPÕE SOBRE A PROIBIÇÃO DA COMERCIALIZAÇÃO, DISTRIBUIÇÃO E CONSUMO DE BEBIDAS EM RECIPIENTES DE VIDRO EM LOCAIS E EVENTOS PÚBLICOS NO MUNICÍPIO DE APODI, E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA – 13.11.2025 – RECEBEU NOVA REDAÇÃO NO DIA 25.11.2025</t>
+  </si>
+  <si>
+    <t>2796</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2796/projeto_de_lei_no_107.2025__autor_laete_oliveira-mdb_-_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 107/2025 – AUTOR LAETE OLIVEIRA-MDB - ALTERA E ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL N° 889/2013, QUE INSTITUI O PROGRAMA HABILITAR CIDADÃO NO MUNICÍPIO DE APODI E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2797/projeto_de_lei_no_108.2025__autor_laete_oliveira-mdb_-_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 108/2025 – AUTOR LAETE OLIVEIRA-MDB - ALTERA E ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL N° 850, DE 19 DE FEVEREIRO DE 2013, QUE INSTITUI O PROGRAMA 'VALORIZANDO O CAMPO', E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2803</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2803/projeto_de_lei_no_109.2025__autor_laete_oliveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 109/2025 – AUTOR LAETE OLIVEIRA-MDB - DISPÕE SOBRE A INSTALAÇÃO DE BEBEDOUROS PÚBLICOS COM ÁGUA POTÁVEL EM PRAÇAS, PARQUES, CALÇADÕES E DEMAIS ESPAÇOS PÚBLICOS NO MUNICÍPIO DE APODI. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA – 13.11.2025</t>
+  </si>
+  <si>
+    <t>2815</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2815/projeto_de_lei_no_110.2025_-_autor_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 110/2025 – AUTOR PODER EXECUTIVO – DISPÕE SOBRE A AUTORIZAÇÃO PARA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, NO VALOR DE R$ 600.000,00 (SEISCENTOS MIL REAIS).</t>
+  </si>
+  <si>
+    <t>2817</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2817/projeto_de_lei_no_111.2025__autor_ednarte_silveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 111/2025 – AUTOR EDNARTE SILVEIRA-MDB – INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO DA GRAVIDEZ NA ADOLESCÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2818</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2818/projeto_de_lei_no_112.2025__autor_ednarte_silveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 112/2025 – AUTOR EDNARTE SILVEIRA-MDB – DISPÕE SOBRE A ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) PARA PESSOAS PORTADORAS DE FIBROMIALGIA NO MUNICÍPIO DE APODI/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2831</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2831/projeto_de_lei_no_113.2025__autor_laete_oliveira-mdb.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 113/2025 – AUTOR LAETE OLIVEIRA-MDB - DISPÕE SOBRE A INCLUSÃO DO TORNEIO DE PESCA ESPORTIVA TUCUMÃ APODI, NO CALENDÁRIO TURÍSTICO MUNICIPAL DO MUNICÍPIO DE APODI/RN.</t>
+  </si>
+  <si>
+    <t>2832</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2832/projeto_de_lei_no_114.2025__autor_laete_oliveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 114/2025 – AUTOR LAETE OLIVEIRA-MDB - ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 2276/2025, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AQUICULTURA FAMILIAR "PESCA SUSTENTÁVEL NO CAMPO", E UTILIZAR RECURSOS NA PROMOÇÃO DE AÇÕES DE APOIO E INCENTIVO À ATIVIDADE.</t>
+  </si>
+  <si>
+    <t>2833</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2833/projeto_de_lei_no_115.2025__autor_ednarte_silveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 115/2025 – AUTOR EDNARTE SILVEIRA-MDB - INSTITUI, NO ÂMBITO DO MUNICÍPIO DE APODI/RN, A CAMPANHA DE CONSCIENTIZAÇÃO E PREVENÇÃO DA VIOLÊNCIA DOMÉSTICA NA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2841</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2841/projeto_de_lei_no_116.2025__autor_ronaldo_adriane-psdb_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 116/2025 – AUTOR RONALDO ADRIANE-PSDB - DISPÕE SOBRE POLÍTICAS MUNICIPAL PARA RECUPERAÇÃO DA VEGETAÇÃO DA CAATINGA E PROGRAMA MUNICIPAL PARA "RECUPERAÇÃO DA VEGETAÇÃO DA CAATINGA", E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2842</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2842/projeto_de_lei_no_117.2025__autor_poder_executivo_-_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 117/2025 – AUTOR PODER EXECUTIVO - AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES ATÉ O LIMITE DE 2% DO TOTAL DA DESPESA FIXADA NA LEI ORÇAMENTÁRIA ANUAL DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2843</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2843/projeto_de_lei_no_118.2025__autor_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 118/2025 – AUTOR PODER EXECUTIVO - AUTORIZA O MUNICÍPIO DE APODI, POR INTERMÉDIO DO PODER EXECUTIVO, A FIRMAR TERMO DE PARCELAMENTO DE DÉBITO COM O INSS/RECEITA FEDERAL.</t>
+  </si>
+  <si>
+    <t>2844</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2844/projeto_de_lei_no_119.2025__autor_ronaldo_adriane_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 119/2025 – AUTOR RONALDO ADRIANE-PSDB - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA CIDADE VERDE, DESTINADO AO INCENTIVO DE AÇÕES DE ARBORIZAÇÃO URBANA E SUSTENTABILIDADE AMBIENTAL NO MUNICÍPIO DE APODI/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2848</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>Filipe Gustavo</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2848/projeto_de_lei_no_120.2025__autor_mesa_diretora_2025-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 120/2025 – AUTOR MESA DIRETORA 2025-2026 - DETERMINA ÍNDICE DE REAJUSTE PARA OS SERVIDORES PÚBLICOS EFETIVOS DA CÂMARA MUNICIPAL DE APODI-RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2849</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2849/projeto_de_lei_no_121.2025__autor_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 121/2025 – AUTOR PODER EXECUTIVO - AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, EM FAVOR DO FUNDO MUNICIPAL DE SAÚDE, NO VALOR DE R$ 214.500,00 (DUZENTOS E QUATORZE MIL E QUINHENTOS REAIS).</t>
+  </si>
+  <si>
+    <t>2853</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2853/projeto_de_lei_no_122.2025__autor_laete_oliveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 122/2025 – AUTOR LAETE OLIVEIRA-MDB - DISPÕE SOBRE A DENOMINAÇÃO DA VILA CARMELITA FLOR, LOCALIZADA NO SÍTIO QUEIMADAS, ZONA RURAL DO MUNICÍPIO DE APODI E DÁ OUTRAS PROVIDÊNCIAS. ARQUIVADO A PEDIDO DO AUTOR NAS COMISSÕES 24.03.2026.</t>
+  </si>
+  <si>
+    <t>2854</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2854/projeto_de_lei_no_123.2025__autor_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 123/2025 – AUTOR PODER EXECUTIVO - DISPÕE SOBRE A AUTORIZAÇÃO PARA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.166.986,00 (UM MILHÃO CENTO E SESSENTA E SEIS MIL E NOVECENTOS E OITENTA E SEIS REAIS).</t>
+  </si>
+  <si>
+    <t>2855</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2855/projeto_de_lei_no_124.2025__autor_ednarte_silveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 124/2025 – AUTOR EDNARTE SILVEIRA-MDB - DISPÕE SOBRE O RECONHECIMENTO DO EVENTO "BREGÃO" COMO MANIFESTAÇÃO CULTURAL DO MUNICÍPIO DE APODI/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2324</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>Projetos de Decreto Legislativo (PDC)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2324/projeto_de_decreto_legislativo_n_001_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2324/projeto_de_decreto_legislativo_n_001_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 001/2025 – AUTOR ANDREAZO ALVES-PP – DISPÕE SOBRE A OUTORGA DE TÍTULO DE CIDADÃO APODIENSE A ILUSTRÍSSIMA SENHORA ROBERTA SCHUMARA FILGUEIRA NOGUEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2378/projeto_de_decreto_legislativo_n_002_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2378/projeto_de_decreto_legislativo_n_002_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 002/2025 - AUTOR  ANDREAZO ALVES (PP) - DISPÕE SOBRE A OUTORGA DE ''TÍTULO DE CIDADÃO APODIENSE'' AO ILUSTRÍSSIMO SR. FRANCISCO ADRIANO DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.  APROVADO NA SESSÃO ORDINÁRIA DO DIA 27 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2379/projeto_de_decreto_legislativo_n_003_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2379/projeto_de_decreto_legislativo_n_003_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 003/2025 - AUTOR LAETE OLIVEIRA (MDB) - DISPÕE SOBRE A OUTORGA DE ''TÍTULO DE CIDADÃO APODIENSE'' Á ILUSTRÍSSIMA SRA. LARISSE LIANE DANTAS CUNHA E DÁ OUTRAS PROVIDÊNCIAS. ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 20 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2380/projeto_de_decreto_legislativo_n_004_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2380/projeto_de_decreto_legislativo_n_004_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 004/2025 - AUTOR RONALDO ADRIENE (PSDB) - DISPÕE SOBRE A OUTORGA DE ''TÍTULO DE CIDADÃO APODIENSE'' AO ILUSTRÍSSIMO SR. EDSON MARTINS DA SILVA E DÁ OUTRAS PROVIDÊNCIAS. ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 20 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2449/projeto_de_decreto_legislativo_n_005_2025_autor_laete_oliveira__20250409_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2449/projeto_de_decreto_legislativo_n_005_2025_autor_laete_oliveira__20250409_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 005/2025 – AUTOR LAETE OLIVEIRA-MDB – DISPÕE SOBRE A OUTORGA DE TÍTULO DE CIDADÃO APODIENSE AO ILUSTRÍSSIMO SENHOR HELDERLAN SILVA SOUSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>JÚNIOR CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2450/projeto_de_decreto_legislativo_n_006_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2450/projeto_de_decreto_legislativo_n_006_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 006/2025 – AUTOR JÚNIOR CARLOS-PSD - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃ APODIENSE” A ILUSTRÍSSIMA SENHORA JACQUELINE DA SILVA TORQUATO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2502/projeto_de_decreto_legislativo_n_007_2025_-_autor_railton_diogenes-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2502/projeto_de_decreto_legislativo_n_007_2025_-_autor_railton_diogenes-mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 007/2025 - AUTOR RAILTON DIÓGENES-MDB - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO APODIENSE” AO ILUSTRÍSSIMO SR. JAYLTON ÉDNEY MAIA DE SOUSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2576/projeto_de_decreto_legislativo_n_008_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2576/projeto_de_decreto_legislativo_n_008_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 008/2025 – AUTOR JAILSON FERREIRA-PT – CONCEDE TÍTULO DE CIDADÃ APODIENSE À EXCELENTÍSSIMA SRA. NATÁLIA BASTOS BONAVIDES, DEPUTADA FEDERAL PELO ESTADO DO RIO GRANDE DO NORTE, EM RECONHECIMENTO AOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2587/projeto_de_decreto_legislativo_n_009_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2587/projeto_de_decreto_legislativo_n_009_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 009/2025 – AUTOR JAILSON FERREIRA-PT - DISPÕE SOBRE A OUTORGA DE "TÍTULO DE CIDADÃ APODIENSE" À EXCELENTÍSSIMA SRA. MARIA ISOLDA DANTAS DE MOURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>JÚNIOR SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2606/projeto_de_decreto_legislativo_n_010_2025_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2606/projeto_de_decreto_legislativo_n_010_2025_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 010/2025 – AUTOR JÚNIOR SOUZA-MDB -  DISPÕE SOBRE A OUTORGA DE "TÍTULO DE CIDADÃO APODIENSE" A ILUSTRÍSSIMA STELLA MARIS MARQUES FREIRE DE MEDEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2607/projeto_de_decreto_legislativo_n_011_2025_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2607/projeto_de_decreto_legislativo_n_011_2025_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 011/2025 – AUTOR JÚNIOR SOUZA-MDB -  DISPÕE SOBRE A OUTORGA DE "TÍTULO DE CIDADÃO APODIENSE" AO ILUSTRÍSSIMO SR. ROBERTO SÉRGIO RIBEIRO LINHARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2628/projeto_de_decreto_legislativo_n_012_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2628/projeto_de_decreto_legislativo_n_012_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 012/2025 – AUTOR RONALDO ADRIANE-PSDB - DISPÕE SOBRE A OUTORGA DE "TÍTULO DE CIDADÃO APODIENSE" AO ILUSTRÍSSIMO SR. DIEGO DE MEDEIROS BENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2634/projeto_de_decreto_legislativo_n_013_2025_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2634/projeto_de_decreto_legislativo_n_013_2025_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 013/2025 – AUTOR RAILTON DIÓGENES – MDB - DISPÕE SOBRE A OUTORGA DE "TÍTULO DE CIDADÃO APODIENSE" AO ILUSTRÍSSIMO SR. EANN STYVENSON VALETIM MENDES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2670/projeto_de_decreto_legislativo_n_014.2025_autor_angelo_de_dagmar_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2670/projeto_de_decreto_legislativo_n_014.2025_autor_angelo_de_dagmar_pp.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO LEI Nº 014/2025 – AUTOR ÂNGELO DE DAGMAR-PP - DISPÕE SOBRE A OUTORGA DE "TÍTULO DE CIDADÃO APODIENSE" AO ILUSTRÍSSIMO SR. ANTÔNIO SOBRINHO E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 4 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2671/projeto_de_decreto_legislativo_no_015_2025_autor_railton_diogenes_mdb1.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2671/projeto_de_decreto_legislativo_no_015_2025_autor_railton_diogenes_mdb1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 015/2025 – AUTOR RAILTON DIÓGENES-MDB -  DISPÕE SOBRE A OUTORGA DE "TÍTULO DE CIDADÃ APODIENSE" A ILUSTRÍSSIMA CRISTINA QUEDIMA MAIA DE FREITAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2676/projeto_de_decreto_legislativo_no_016_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2676/projeto_de_decreto_legislativo_no_016_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 016/2025 – AUTOR RONALDO ADRIANE-PSDB -  DISPÕE SOBRE A OUTORGA DE "TÍTULO DE CIDADÃO APODIENSE" AO ILUSTRÍSSIMO SENHOR PAULO ROBERTO DE LIMA MENEZES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2702/projeto_de_decreto_legislativo_no_017_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2702/projeto_de_decreto_legislativo_no_017_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 017/2025 – AUTOR JAILSON FERREIRA-PT - DISPÕE SOBRE A OUTORGA DE "TÍTULO DE CIDADÃO APODIENSE" AO SR. KLELIO KLEITON DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2706/projeto_de_decreto_legislativo_no_018_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2706/projeto_de_decreto_legislativo_no_018_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 018/2025 – AUTOR RONALDO ADRIANE-PSDB – DISPÕE SOBRE A OUTORGA DE "TÍTULO DE CIDADÃO(A) APODIENSE" A ILUSTRÍSSIMO(A) SENHOR(A). MARIA VALDINEIDE DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2717/projeto_de_decreto_legislativo_no_019_2025_autor_paulo_de_telecio_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2717/projeto_de_decreto_legislativo_no_019_2025_autor_paulo_de_telecio_psd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 019/2025 – AUTOR PAULO DE TELÉCIO-PSD – DISPÕE SOBRE A OUTORGA DE "TÍTULO DE CIDADÃO APODIENSE" AO REVERENDÍSSIMO PADRE MARCÍLIO OLIVEIRA DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2723/projeto_de_decreto_legislativo_no_020.2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2723/projeto_de_decreto_legislativo_no_020.2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 020/2025 – AUTOR LAETE OLIVEIRA-PSDB – DISPÕE SOBRE A OUTORGA DE TÍTULO DE CIDADÃO APODIENSE AO ILUSTRÍSSIMO SENHOR JÚLIO THALLES DE OLIVEIRA ANDRADE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2734/projeto_de_decreto_legislativo_no_021.2025__autor_paulo_de_telecio-psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2734/projeto_de_decreto_legislativo_no_021.2025__autor_paulo_de_telecio-psd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 021/2025 – AUTOR PAULO DE TELÉCIO-PSD - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃ APODIENSE” A ILUSTRÍSSIMA Sr.ª JOSEFA DE MARILLAC SOARES TEIXEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2735/projeto_de_decreto_legislativo_no_022.2025__autor_filipe_gustavo-pp_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2735/projeto_de_decreto_legislativo_no_022.2025__autor_filipe_gustavo-pp_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 022/2025 – AUTOR FILIPE GUSTAVO-PP - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO APODIENSE” AO ILUSTRÍSSIMO SR. SÁVIO DIOMEDES PAIVA DINIZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2748/projeto_de_decreto_legislativo_no_023.2025__autor_angelo_de_dagmar-pp_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2748/projeto_de_decreto_legislativo_no_023.2025__autor_angelo_de_dagmar-pp_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 023/2025 – AUTOR ÂNGELO DE DAGMAR-PP - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO APODIENSE” AO ILUSTRÍSSIMO SR. ELANO GOMES PINTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>MARCOS CARVALHO (GALINHO)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2759/projeto_de_decreto_legislativo_no_024.2025__autor_marcos_carvalho_galinho-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2759/projeto_de_decreto_legislativo_no_024.2025__autor_marcos_carvalho_galinho-mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 024/2025 – AUTOR MARCOS CARVALHO (GALINHO)-MDB - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃ APODIENSE” A ILUSTRÍSSIMA Sr.ª ANTÔNIA RAINILDA GUERRA DE ALMEIDA DANTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2772/projeto_de_decreto_legislativo_no_025.2025__autor_jailson_ferreira-pt_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2772/projeto_de_decreto_legislativo_no_025.2025__autor_jailson_ferreira-pt_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 025/2025 – AUTOR JAILSON FERREIRA-PT - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO APODIENSE” AO ILUSTRÍSSIMO SR. CARLOS AUGUSTO DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2784/projeto_de_decreto_legislativo_no_026.2025__autor_ronaldo_adriane-psdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2784/projeto_de_decreto_legislativo_no_026.2025__autor_ronaldo_adriane-psdb_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 026/2025 – AUTOR RONALDO ADRIANE-PSDB - DISPÕE SOBRE A OUTORGA DE "TÍTULO DE CIDADÃO(A) APODIENSE" À ILUSTRÍSSIMO(A) SENHOR(A). MARIA DE JESUS MARTINS TAVARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>2824</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2824/projeto_de_decreto_legislativo_no_027.2025__autor_junior_carlos-psd_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO Nº 027/2025 – AUTOR JÚNIOR CARLOS-PSD - DISPÕE SOBRE A OUTORGA DE "TÍTULO DE CIDADÃO APODIENSE" AO ILUSTRÍSSIMO SR. JARBAS KRAHELSKI OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 27.11.2025</t>
+  </si>
+  <si>
+    <t>2828</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2828/projeto_de_decreto_legislativo_no_028.2025__autor_junior_souza-mdb.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO Nº 028/2025 – AUTOR JÚNIOR SOUZA-MDB - DISPÕE SOBRE A OUTORGA DE "TÍTULO DE CIDADÃO APODIENSE" AO ILUSTRÍSSIMO SR. ZILENE CONCEIÇÃO CABRAL FREIRE DE MEDEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2302</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Projetos de Resolução (PRC)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2302/projeto_de_resolucao_n_001_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2302/projeto_de_resolucao_n_001_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 001/2025 – AUTOR MESA DIRETORA 2025-2026 - DISPÕE SOBRE A REGULAMENTAÇÃO DA LEI MUNICIPAL Nº 2.090/2023 DE 30 DE OUTUBRO DE 2023, QUE INSTITUIU O AUXÍLIO - ALIMENTAÇÃO AOS VEREADORES E AO SEU CHEFE DE GABINETE DA CÂMARA MUNICIPAL DE APODI/RN E DÁ OUTRAS PROVIDÊNCIAS. ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 6 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2381/projeto_de_resolucao_n_002_2025_autor_mesa_diretora.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2381/projeto_de_resolucao_n_002_2025_autor_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 002/2025 - MESA DIRETORA - DISPÕE SOBRE PROCEDIMENTOS PARA REGULAMENTAÇÃO DOS BENS PATRIMONIAIS DA CÂMARA MUNICIPAL DE APODI/RN E DÁ OUTRAS PROVIDÊNCIAS. APROVADO NA SESSÃO ORDINÁRIA DO DIA 20 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>LAETE OLIVEIRA, EDNARTE SILVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2480/projeto_de_resolucao_n_003_2025_autores_laete-mdb_e_ednarte-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2480/projeto_de_resolucao_n_003_2025_autores_laete-mdb_e_ednarte-mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 003/2025 – AUTORIA DOS VEREADORES LAETE OLIVEIRA MDB E EDNARTE SILVEIRA-MDB - DISPÕE SOBRE A CRIAÇÃO DA FRENTE PARLAMENTAR DO ASSOCIATIVISMO, SERVIÇOS E COMÉRCIO, NO ÂMBITO DA CÂMARA MUNICIPAL DE APODI-RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2550/projeto_de_resolucao_n_004_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2550/projeto_de_resolucao_n_004_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO DE Nº 004/2025 – AUTOR LAETE OLIVEIRA-MDB - CONCEDE A MEDALHA DE HONRA AO MÉRITO "WALTER DE BRITO GUERRA" A SENHORA MARIA VILMACÍ VIANA DOS SANTOS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2749/projeto_de_resolucao_no_005.2025__autor_andreazo_alves-pp_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2749/projeto_de_resolucao_no_005.2025__autor_andreazo_alves-pp_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 005/2025 – AUTOR ANDREAZO ALVES-PP - CONCEDE A COMENDA DR. LODOLFO HERCULANO MARINHO FALCÃO – LEI MUNICIPAL N° 1.393/2028 AO SENHOR IGNO KELLY ARAÚJO FERREIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE APODI - RN.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emendas Modificativas (EM)</t>
   </si>
   <si>
     <t>CCJR - COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2713/emenda_modificativa_no_01_2025__autor_comissao_de_constituicao_justica_e_redacao_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2713/emenda_modificativa_no_01_2025__autor_comissao_de_constituicao_justica_e_redacao_.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01/2025 – AUTOR COMISSÃO DE CONSTITUIÇÃO JUSTIÇA E REDAÇÃO – A COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, NO USO DAS SUAS ATRIBUIÇÕES LEGAIS, SUBMETE À APRECIAÇÃO DOS VEREADORES A SEGUINTE EMENDA MODIFICATIVA AO PROJETO DE LEI N 094/2025:_x000D_
 _x000D_
 ART. 1° - O ART. 5° DO PROJETO DE LEI MUNICIPAL N° 094/2025 PASSA A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 _x000D_
 "ART. 5º. FICA ASSEGURADO O FUNCIONAMENTO DA ESCOLA MUNICIPAL LOURDES MOTA NAS INSTALAÇÕES ATUAIS DO IMÓVEL OBJETO DESTA LEI PELO PRAZO DE ATÉ 3 (TRÊS) ANOS, CONTADOS DA PUBLICAÇÃO DESTA LEI, PRORROGÁVEL POR IGUAL PERÍODO MEDIANTE ATO DO PODER EXECUTIVO MUNICIPAL, COM A ANUÊNCIA DA FUNDAÇÃO UNIVERSIDADE DO ESTADO DO RIO GRANDE DO NORTE - FUERN, A FIM DE GARANTIR A CONTINUIDADE DOS SERVIÇOS EDUCACIONAIS E VIABILIZAR A CONSTRUÇÃO DE NOVA UNIDADE ESCOLAR PELO MUNICÍPIO."</t>
   </si>
   <si>
+    <t>2859</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>Emendas Substitutivas (ES)</t>
+  </si>
+  <si>
+    <t>Poder Legislativo Apodiense</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2859/emenda_substitutiva_n_001.2025_-_autor_poder_legislativo_.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUBSTITUTIVA N° 001/2025 - AUTOR PODER LEGISLATIVO - AO PROJETO DE LEI Nº 096/2025 - ANULA O VALOR DE R$ 200.000,00 DA AÇÃO 2075 E SUPLEMENTARIA ESTE VALOR NA AÇÃO DA SECRETARIA MUNICIPAL DE SAÚDE 2111 ONDE ESTE RECURSO SERIA PARA SER INVESTIDO NA CAUSA ANIMAL. DESSA FORMA, COMO ALTERAÇÃO/EMENDA A PROJETO DE LEI N° 096/2025 FOI A SUPLEMENTAÇÃO NA AÇÃO DESPESA 2111, CUJA A AÇÃO DE DESTINAÇÃO N° 2.111, PASSANDO A SER DESTINADA OS VALORES PARA SER FEITO UM TRABALHO VOLTADO A CAUSA ANIMAL. APROVADA NA SESSÃO ORDINÁRIA DO DIA 18 DE DEZEMBRO DE 2025.</t>
+  </si>
+  <si>
     <t>2273</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações (IND)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2273/indicacao_n_001_2025_autor_laete_oliveira_mdb_20250203_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2273/indicacao_n_001_2025_autor_laete_oliveira_mdb_20250203_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 001/2025 – AUTOR LAETE OLIVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, LUÍS SABINO DA COSTA NETO, SOLICITANDO A PAVIMENTAÇÃO EM PARALELEPÍPEDO DO TRECHO FINAL DA RUA FRANCISCO VIRGÍNEO DE OLIVEIRA, NO BAIRRO LAGOA SECA, QUE CONECTA À RUA EUCLIDES PEREIRA TORRES, NO BAIRRO PEQUÉ, APODI-RN.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2275/indicacao_n_002_2025_autor_jailson_ferreira_pt_20250204_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2275/indicacao_n_002_2025_autor_jailson_ferreira_pt_20250204_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 002/2025 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A INSTALAÇÃO E SUBSTITUIÇÃO DE LUMINÁRIAS NO SÍTIO PONTA E SÍTIO PONTA 2, LOCALIZADOS NA ZONA RURAL DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_n_003_2025_autor_jailson_ferreira_pt_20250204_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_n_003_2025_autor_jailson_ferreira_pt_20250204_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 003/2025 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A IMPLANTAÇÃO OU REGULARIZAÇÃO DO SERVIÇO DE COLETA DE LIXO NAS COMUNIDADES RURAIS DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2277/indicacao_n_004_2025_autor_railton_diogenes_mdb_20250204_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2277/indicacao_n_004_2025_autor_railton_diogenes_mdb_20250204_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 004/2025 – AUTOR RAILTON DIÓGENES-MDB – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, PARA A REALIZAÇÃO DA SINALIZAÇÃO DAS LOMBADAS NA RUA ADEMAR LEÃO PARA QUE SEJA EVITADOS ACIDENTES.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2278/indicacao_n_005_2025_autor_railton_diogenes_mdb_20250204_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2278/indicacao_n_005_2025_autor_railton_diogenes_mdb_20250204_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 005/2025 – AUTOR RAILTON DIÓGENES-MDB - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, NO SENTIDO DE COLOCAR REDES DE PROTEÇÃO NA ARENA SOCIETY PARA EVITAR TRANSTORNOS TANTO PARA OS ATLETAS COMO PARA OS MORADORES.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2279/indicacao_n_006_2025_autor_railton_diogenes_mdb_20250204_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2279/indicacao_n_006_2025_autor_railton_diogenes_mdb_20250204_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 006/2025 – AUTOR RAILTON DIÓGENES-MDB - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, PARA QUE SEJA REALIZADA A REPARAÇÃO DA PAVIMENTAÇÃO DE TRECHOS DA AVENIDA MOÉSIO HOLANDA.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2280/indicacao_n_007_2025_autor_andreazo_alves_pp_20250204_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2280/indicacao_n_007_2025_autor_andreazo_alves_pp_20250204_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 007/2025 – AUTOR ANDREAZO ALVES-PP - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, A INSTALAÇÃO DE NOVAS PLACAS DE INAUGURAÇÃO DAS PONTES DE BAMBURRAL E JUAZEIRO, EM RAZÃO DA DEPREDAÇÃO OCORRIDA.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2281/indicacao_n_008_2025_autor_andreazo_alves_pp_20250204_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2281/indicacao_n_008_2025_autor_andreazo_alves_pp_20250204_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 008/2025 – AUTOR ANDREAZO ALVES-PP - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS - SEMUS REALIZAR O SERVIÇO DE RECUPERAÇÃO ASFÁLTICA E REVITALIZAÇÃO DO ESGOTO DA RUA VAN ROSADO.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2285/indicacao_n_009_2024_autor_galinho_marcos_carvalho_20250205_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2285/indicacao_n_009_2024_autor_galinho_marcos_carvalho_20250205_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 009/2025 – AUTOR GALINHO (MARCOS CARVALHO) MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A REVITALIZAÇÃO DA ACADEMIA E DO PARQUE POPULAR LOCALIZADOS NO CALÇADÃO DA LAGOA DE APODI, COM MANUTENÇÃO DOS APARELHOS, PINTURA, CONSERTO DOS BANCOS, INSTALAÇÃO DE LUMINÁRIAS E INSTALAÇÃO DE CERCA PARA EVITAR TRAFEGO DE MOTOCICLETAS PELA PRAÇA.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2286/indicacao_n_010_2024_autor_galinho_marcos_carvalho_20250205_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2286/indicacao_n_010_2024_autor_galinho_marcos_carvalho_20250205_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 010/2025 – AUTOR GALINHO (MARCOS CARVALHO) MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE A PROCEDER COM PAVIMENTAÇÃO EM PARALELEPÍPEDO DO TRECHO FINAL DA RUA PADRE ORÍGENES MONTE, NO BAIRRO MALVINAS, QUE LIGA A RUA PROFESSORA CARMELITA FONSECA AO CALÇADÃO DA LAGOA DO APODI.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2287/indicacao_n_011_2025_autor_paulo_de_telecio_psd_20250206_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2287/indicacao_n_011_2025_autor_paulo_de_telecio_psd_20250206_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 011/2025 – AUTOR PAULO DE TELECIO-PSD -  AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE POR MEIO DA SECRETARIA DE INFRAESTRUTURA E OBRAS, SOLICITANDO A URGENTE RESTAURAÇÃO DAS ESTRADAS VICINAIS DO SÍTIO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2288/indicacao_n_012_2025_autor_ednarte_silveira_mdb_20250206_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2288/indicacao_n_012_2025_autor_ednarte_silveira_mdb_20250206_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 012/2025 – AUTOR EDNARTE SILVEIRA-MDB – AO ILUSTRÍSSIMO SUPERINTENDENTE REGIONAL DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES (DNIT) NO ESTADO RIO GRANDE DO NORTE, O SENHOR GETÚLIO BATISTA DA SILVA NETO (GETULIO.NETO@DNIT.GOV.BR), REQUERENDO O REPARO E A RECONSTRUÇÃO DAS VARANDAS DE PROTEÇÃO SITUADAS ÀS MARGENS DA BR-404, NAS PROXIMIDADES DO KM 88, NO DISTRITO DE MELANCIAS, NO MUNICÍPIO DE APODI/RN.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2294/indicacao_n_013_2025_autor_paulo_de_telecio_psd__20250210_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2294/indicacao_n_013_2025_autor_paulo_de_telecio_psd__20250210_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 013/2025 – AUTOR PAULO DE TELECIO-PSD -  AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE POR MEIO DA SECRETARIA DE INFRAESTRUTURA E OBRAS, FAZER A RESTAURAÇÃO DAS ESTRADAS VICINAIS DE ACESSO AO SÍTIO MANSIDÃO À BR-405, NO MUNICIPIO DE APODI-RN</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2295/indicacao_n_014_2025_autor_paulo_de_telecio_psd__20250210_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2295/indicacao_n_014_2025_autor_paulo_de_telecio_psd__20250210_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 014/2025 – AUTOR PAULO DE TELECIO-PSD -  AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE POR MEIO DA SECRETARIA DE INFRAESTRUTURA E OBRAS, FAZER A RESTAURAÇÃO DAS ESTRADAS VICINAIS DE ACESSO AOS RODRIGUES À BR-405, NO MUNICIPIO DE APODI-RN</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>CARLINHOS DE DANDÃO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2298/indicacao_n_015_2025_autor_carlinhos_de_dandao_psd_20250211_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2298/indicacao_n_015_2025_autor_carlinhos_de_dandao_psd_20250211_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 015/2025 – AUTOR CARLINHOS DE DANDÃO-PSD - AO EXCELENTÍSSIMO SENHOR CANINDÉ TORRES, ATUAL SECRETÁRIO MUNICIPAL DE OBRAS DE APODI, NO SENTIDO DE QUE SE FAÇAM REPAROS QUE EVITEM O ALAGAMENTO DA ESCOLA DO SÍTIO DO GÓIS, ZONA RURAL DE APODI/RN</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2299/indicacao_n_016_2025_autor_carlinhos_de_dandao_psd_20250211_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2299/indicacao_n_016_2025_autor_carlinhos_de_dandao_psd_20250211_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 016/2025 – AUTOR CARLINHOS DE DANDÃO-PSD -  AO EXCELENTÍSSIMO SENHOR CANINDÉ TORRES, ATUAL SECRETÁRIO MUNICIPAL DE OBRAS DE APODI, NO SENTIDO DE QUE SE FAÇA A MANUTENÇÃO DA ESTRUTURA QUE SUSTENTA A CAIXA D’AGUA DO SÍTIO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2300/indicacao_n_017_2025_autor_carlinhos_de_dandao_psd_20250211_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2300/indicacao_n_017_2025_autor_carlinhos_de_dandao_psd_20250211_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 017/2025 – AUTOR CARLINHOS DE DANDÃO-PSD -  AO EXCELENTÍSSIMO SENHOR CANINDÉ TORRES, ATUAL SECRETÁRIO MUNICIPAL DE OBRAS DE APODI, NO SENTIDO DE QUE SE FAÇA A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA SOLEDADE, ZONA RURAL DE APODI/RN.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2301/indicacao_n_018_2025_autor_ednarte_silveira_mdb_20250211_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2301/indicacao_n_018_2025_autor_ednarte_silveira_mdb_20250211_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 018/2025 – AUTOR EDNARTE SILVEIRA-MDB – EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, QUE PROVIDENCIE A DESTINAÇÃO DE RECURSOS E A ELABORAÇÃO DE UM CRONOGRAMA PARA A RECUPERAÇÃO DOS AÇUDES QUE SE ROMPERAM DURANTE O PERÍODO CHUVOSO DE 2024 NO DISTRITO DE MELANCIAS, MUNICÍPIO DE APODI/RN.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2304/indicacao_n_019_2025_autor_junior_carlos_psd_20250211_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2304/indicacao_n_019_2025_autor_junior_carlos_psd_20250211_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 019/2025 – AUTOR JÚNIOR CARLOS-PSD - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA CONSTRUÍDA UMA PASSAGEM MOLHADA SOBRE O CÓRREGO NO SÍTIO PAULISTA NA REGIÃO DO VALE DO APODI.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2305/indicacao_n_020_2025_autor_junior_carlos_psd_20250211_0002.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2305/indicacao_n_020_2025_autor_junior_carlos_psd_20250211_0002.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 020/2025 – AUTOR JÚNIOR CARLOS-PSD - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA REALIZADA EM CARÁTER DE URGÊNCIA A RECUPERAÇÃO E TAPA BURACOS NO CALÇAMENTO DE ACESSO À REGIÃO DA AREIA</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2314/indicacao_n_021_2025_autor_jailson_ferreira_pt_20250217_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2314/indicacao_n_021_2025_autor_jailson_ferreira_pt_20250217_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 021/2025 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A INSTALAÇÃO DE REDE DE PROTEÇÃO NA QUADRA DE ESPORTES DO SÍTIO TRAPIÁ, LOCALIZADA NA ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2315/indicacao_n_022_2025_autor_jailson_ferreira_pt_20250217_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2315/indicacao_n_022_2025_autor_jailson_ferreira_pt_20250217_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 022/2025 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A RECUPERAÇÃO E MELHORIAS NA ESTRADA VICINAL QUE DÁ ACESSO DA RN-233 ATÉ O FINAL DA VILA DE MORADORES DO ACAMPAMENTO SANTA CATARINA, LOCALIZADO NA ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2316/indicacao_n_023_2025_autor_laete_oliveira_mdb_20250217_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2316/indicacao_n_023_2025_autor_laete_oliveira_mdb_20250217_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 023/2025 – AUTOR LAETE OLIVEIRA-MDB -AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, LUIS SABINO DA COSTA NETO, QUE EMPREENDA ESFORÇOS PARA A CONCLUSÃO DA OBRA DA PASSAGEM MOLHADA DO SÍTIO CACHOEIRA, ZONA RURAL DE APODI/RN.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2317/indicacao_n_024_2025_autor_laete_oliveira_mdb_20250217_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2317/indicacao_n_024_2025_autor_laete_oliveira_mdb_20250217_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 024/2025 – AUTOR LAETE OLIVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, LUIS SABINO DA COSTA NETO, SOLICITANDO A REFORMA DA PRAÇA DA BÍBLIA NO BAIRRO LAGOA SECA, APODI-RN.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2318/indicacao_n_025_2025_autor_laete_oliveira_mdb_20250217_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2318/indicacao_n_025_2025_autor_laete_oliveira_mdb_20250217_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 025/2025 – AUTOR LAETE OLIVEIRA-MDB -AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, LUIS SABINO DA COSTA NETO, SOLICITANDO CONCLUSÃO DA TERRAPLENAGEM DAS OBRAS DA PASSAGEM MOLHADA DO SÍTIO LAGOA RASA, ZONA RURAL DE APODI/RN.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2320/indicacao_n_026_2025_autor_galinho_mdb_20250218_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2320/indicacao_n_026_2025_autor_galinho_mdb_20250218_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 026/2025 – AUTOR GALINHO (MARCOS CARVALHO) MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE A REQUERER À SECRETARIA DE OBRAS A INSTALAÇÃO DE DUAS LOMBADAS (QUEBRA-MOLAS) NA RUA LUIZA CANTOFA, NO BAIRRO IPE.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2321/indicacao_n_027_2025_autor_galinho_mdb_20250218_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2321/indicacao_n_027_2025_autor_galinho_mdb_20250218_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 027/2025 – AUTOR GALINHO (MARCOS CARVALHO) MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE A REQUERER À SECRETARIA DE OBRAS A REFORMA DE ESGOTO QUE PASSA PELA RUA MANOEL ANTONIO DE SOUZA, PRÓXIMO À RESIDÊNCIA DE Nº 221, NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2322/indicacao_n_028_2025_autor_galinho_mdb_20250218_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2322/indicacao_n_028_2025_autor_galinho_mdb_20250218_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 028/2025 – AUTOR GALINHO (MARCOS CARVALHO) MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE A REQUERER À SECRETARIA DE OBRAS A FINALIZAÇÃO DA PAVIMENTAÇÃO EM PARALELEPÍPEDOS DA RUA RAIMUNDO MONTEIRO CAVALCANTE, NO BAIRRO CAIC.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2325/indicacao_n_029_2025_autor_andreazo_alves_pp_20250218_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2325/indicacao_n_029_2025_autor_andreazo_alves_pp_20250218_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 029/2025 – AUTOR ANDREAZO ALVES-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, PARA REALIZAR A LIMPEZA DA RUA AVENIDA MARECHAL FLORIANO, BAIRRO BETEL.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2326/indicacao_n_030_2025_autor_calinhos_de_dandao_psd_20250218_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2326/indicacao_n_030_2025_autor_calinhos_de_dandao_psd_20250218_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 030/2025 – AUTOR CARLINHOS DE DANDÃO-PSD -  AO EXCELENTÍSSIMO SENHOR CANINDÉ TORRES, ATUAL SECRETÁRIO MUNICIPAL DE OBRAS DE APODI, PARA QUE REALIZEM A INSTALAÇÃO DE ALGUNS QUEBRA-MOLAS NA RUA LUIZA CANTOFA (AO LADO DO NOVO CEMITÉRIO)</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2327/indicacao_n_031_2025_autor_calinhos_de_dandao_psd_20250218_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2327/indicacao_n_031_2025_autor_calinhos_de_dandao_psd_20250218_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 031/2025 – AUTOR CARLINHOS DE DANDÃO-PSD -  AO EXCELENTÍSSIMO SENHOR CANINDÉ TORRES, ATUAL SECRETÁRIO MUNICIPAL DE OBRAS DE APODI, PARA QUE REALIZEM A MANUTENÇÃO DAS ESTRADAS VICINAIS QUE LIGAM O SÍTIO CARRASCO ATÉ O SÍTIO MONOPOLES, ZONA RURAL DE APODI.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2328/indicacao_n_032_2025_autor_calinhos_de_dandao_psd_20250218_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2328/indicacao_n_032_2025_autor_calinhos_de_dandao_psd_20250218_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 032/2025 – AUTOR CARLINHOS DE DANDÃO-PSD -  AO EXCELENTÍSSIMO SENHOR CANINDÉ TORRES, ATUAL SECRETÁRIO MUNICIPAL DE OBRAS DE APODI, PARA QUE REALIZEM A MANUTENÇÃO DAS ESTRADAS VICINAIS QUE LIGAM O SÍTIO POÇO DE ISAURO ATÉ O SÍTIO SÃO FRANCISCO,  ZONA RURAL DE APODI.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2329/indicacao_n_033_2025_autor_paulo_de_telecio_psd_20250218_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2329/indicacao_n_033_2025_autor_paulo_de_telecio_psd_20250218_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 033/2025 – AUTOR PAULO DE TELECIO-PSD -  AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, POR MEIO DA SECRETARIA DE INFRAESTRUTURA E OBRAS, A URGENTE NECESSIDADE DE RESTAURAÇÃO DAS ESTRADAS VICINAIS QUE LIGAM AS COMUNIDADES DO VEADO/BRABA Á BR-405 NO MUNICIPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2330/indicacao_n_034_2025_autor_paulo_de_telecio_psd_20250218_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2330/indicacao_n_034_2025_autor_paulo_de_telecio_psd_20250218_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 034/2025 – AUTOR PAULO DE TELECIO-PSD -  AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, POR MEIO DA SECRETARIA DE INFRAESTRUTURA E OBRAS, A URGENTE NECESSIDADE DE INSTALAÇÃO DE NOVAS REDES DE PROTEÇÃO NO GINÁSIO RAILTON DE MENEZES, LOCALIZADO NO DISTRITO DE MELANCIAS.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2332/indicacao_n_035_2025_autor_railton_diogenes_mdb__20250219_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2332/indicacao_n_035_2025_autor_railton_diogenes_mdb__20250219_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 035/2025 – AUTOR RAILTON DIÓGENES-MDB - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, PARA QUE SEJA FEITO ESTUDO E PROJETO PARA PAVIMENTAÇÃO ASFÁLTICA DA RUA OITI, QUE LIGA O CONJUNTO COHAB AO LOTEAMENTO PORTAL DA CHAPADA, ONDE AJUDARIA OS MORADORES E AOS QUE FAZEM AQUELE PERCURSO.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2333/indicacao_n_036_2025_autor_railton_diogenes_mdb__20250219_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2333/indicacao_n_036_2025_autor_railton_diogenes_mdb__20250219_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 036/2025 – AUTOR RAILTON DIÓGENES-MDB - AO EXCELENTÍSSIMO SENHOR LUIS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, PARA QUE SEJA FEITO ESTUDO E PROJETO PARA PAVIMENTAÇÃO ASFÁLTICA DAS RUA VEREADOR DOMINGOS DE FREITAS E A CONTINUAÇÃO DA AVENIDA VINGHT ROSADO, JÁ QUE AMBAS SÃO PARALELAS A BR 405 E AJUDARIA NO MELHOR FLUXO EM DIAS MAIS INTENSO NO TRÂNSITO NA BR 405.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2334/indicacao_n_037_2025_autor_ronaldo_psdb_20250219_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2334/indicacao_n_037_2025_autor_ronaldo_psdb_20250219_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 037/2025 – AUTOR RONALDO-PSDB - AO LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, NO SENTIDO DE TOMAR PROVIDENCIAS CABÍVEIS PARA REALIZAÇÕES COLETAS PERIÓDICAS DE LIXO NA COMUNIDADE SITIO PONTA II, BEM COMO SE POSSÍVEL, PROVIDENCIAR A IMPLANTAÇÃO DE UMA COLETORA FIXA (PAPA-ENTULHO), PARA FAZER O ARMAZENAMENTO DESSES RESÍDUOS NOS DIAS EM QUE NÃO HOUVER  COLETA REGULAR.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2335/indicacao_n_038_2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2335/indicacao_n_038_2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 038/2025 – AUTOR EDNARTE SILVEIRA-MDB – AO  EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, QUE SEJAM REALIZADOS OS DEVIDOS REPAROS NAS ESTRADAS QUE INTERLIGAM O DISTRITO DE MELANCIAS AOS SÍTIOS MANSIDÃO, PENDÊNCIAS E VEADOS, NO MUNICÍPIO DE APODI/RN, CONSIDERANDO OS DESGASTES OCASIONADOS PELO TEMPO E PELAS FORTES CHUVAS.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2342/indicacao_n_039_2025_autor_ronaldo_psdb_20250221_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2342/indicacao_n_039_2025_autor_ronaldo_psdb_20250221_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 039/2025 – AUTOR RONALDO-PSDB - AO LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, A REALIZAÇÃO DE LIMPEZA/ROÇO E MATO NA PRAÇA DA COMUNIDADE DE POÇO DE IZAURO, NO MUNICIPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2343/indicacao_n_040_2025_autor_jailson_ferreira_pt_20250224_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2343/indicacao_n_040_2025_autor_jailson_ferreira_pt_20250224_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 040/2025 – AUTOR JAILSON FERREIRA-PT - AO LUÍS SABINO DA COSTA NETO, QUE SEJA REALIZADA, POR MEIO DA SECRETARIA COMPETENTE, COM URGÊNCIA, A EXECUÇÃO DE OBRAS DE REPARO NAS CAIXAS D'ÁGUA DAS COMUNIDADES DE SOROROCA E QUEIMADAS.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2344/indicacao_n_041_2025_autor_jailson_ferreira_pt_20250224_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2344/indicacao_n_041_2025_autor_jailson_ferreira_pt_20250224_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 041/2025 – AUTOR JAILSON FERREIRA-PT - AO LUÍS SABINO DA COSTA NETO, QUE SEJA REALIZADA, POR MEIO DA SECRETARIA COMPETENTE, OBRAS DE RECUPERAÇÃO ASFÁLTICA NA RUA GOVERNADOR DIX-SEPT ROSADO, INCLUSIVE, COLOCANDO-A ENTRE AS RUAS BENEFICIADAS PELO PROJETO Nº 002/2025 DE RECAPEAMENTO ASFÁLTICO APROVADO PELA CASA.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_n_042_2025_autor_ednarte_silveira_mdb_20250224_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_n_042_2025_autor_ednarte_silveira_mdb_20250224_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 042/2025 – AUTOR EDNARTE SILVEIRA-MDB - AO LUÍS SABINO DA COSTA NETO, QUE SEJA DADA CONTINUIDADE AO PLANEJAMENTO DE ILUMINAÇÃO DOS CANTEIROS CENTRAIS DO DISTRITO DE MELANCIAS, NO MUNICÍPIO DE APODI/RN.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_n_043_2025_autor_ednarte_silveira_mdb_20250225_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_n_043_2025_autor_ednarte_silveira_mdb_20250225_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 043/2025 – AUTOR EDNARTE SILVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI -  LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, QUE SEJAM REALIZADAS AS SEGUINTES MELHORIAS NA ILUMINAÇÃO PÚBLICA DA ZONA RURAL DO MUNICÍPIO DE APODI/RN:_x000D_
 •	INSTALAÇÃO DE 1 (UMA) LÂMPADA COMPLETA NO SÍTIO BRAVAS;_x000D_
 •	INSTALAÇÃO DE 3 (TRÊS) LÂMPADAS COMPLETAS NO SÍTIO CAMPO GRANDE;_x000D_
 •	INSTALAÇÃO DE 1 (UMA) LÂMPADA COMPLETA E REPOSIÇÃO DE 2 (DUAS) LÂMPADAS NO SÍTIO VEADOS;_x000D_
 •	REPOSIÇÃO DE 2 (DUAS) LÂMPADAS NO SÍTIO PENDÊNCIAS;_x000D_
 •	INSTALAÇÃO DE 2 (DUAS) LÂMPADAS COMPLETAS E REPOSIÇÃO DE 3 (TRÊS) LÂMPADAS NO SÍTIO MANSIDÃO.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_n_044_2025_autor_paulo_de_telecio_psd_20250225_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_n_044_2025_autor_paulo_de_telecio_psd_20250225_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 044/2025 – AUTOR PAULO DE TELÉCIO-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI -  LUÍS SABINO DA COSTA NETO, QUE POR MEIO DA SECRETARIA MUNICIPAL DE TRANSPORTE E OBRAS PÚBLICAS, A NECESSIDADE DO ASFALTAMENTO DA VIA QUE LIGA O HOSPITAL REGIONAL HÉLIO MORAIS MARINHO À BR-405.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_n_045_2025_autor_paulo_de_telecio_psd_20250225_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_n_045_2025_autor_paulo_de_telecio_psd_20250225_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 045/2025 – AUTOR PAULO DE TELÉCIO-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI -  LUÍS SABINO DA COSTA NETO, QUE POR MEIO DA SECRETARIA MUNICIPAL DE JUVENTUDE, ESPORTE E LAZER, A NECESSIDADE DE PROVIDÊNCIAS URGENTES PARA A REFORMA DO GINÁSIO POLIESPORTIVO, LOCALIZADO NO MUNICÍPIO DE APODI/RN.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2350/indicacao_n_046_2025_autor_railton_diogenes_mdb_20250225_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2350/indicacao_n_046_2025_autor_railton_diogenes_mdb_20250225_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 046/2025 – AUTOR RAILTON DIÓGENES–MDB - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, PARA QUE SEJA FEITO ESTUDO E PROJETO DE UMA ACADEMIA NO DISTRITO DE MELANCIAS, NO POVOADO DOS FREIRE ONDE BENEFICIARIA OS MORADORES DA REGIÃO COM O ACESSO À ATIVIDADE FÍSICA.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2351/indicacao_n_047_2025_autor_ronaldo_adriane_psdb_20250226_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2351/indicacao_n_047_2025_autor_ronaldo_adriane_psdb_20250226_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 047/2025 – AUTOR RONALDO-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI -  LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE AGRICULTURA, RECURSOS HÍDRICOS, MEIO AMBIENTE E PESCAS, NO SENTIDO DE CONTEMPLAR A ASSOCIAÇÃO DO BAIRRO BICO TORTO COM UMA PERFURAÇÃO DE POÇO.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2352/indicacao_n_048_2025_autor_andreazo_alves_pp_20250226_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2352/indicacao_n_048_2025_autor_andreazo_alves_pp_20250226_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 048/2025 – AUTOR ANDREAZO ALVES-PP - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI -  LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS – SEMTOP, PARA REALIZAR MANUTENÇÃO (ESGOTO) NA RUA JOAQUIM TEIXEIRA DE MOURA, EM FRENTE AÉCIO.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_n_049_2025_autor_junior_carlos_psd_20250226_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_n_049_2025_autor_junior_carlos_psd_20250226_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 049/2025 – AUTOR JÚNIOR CARLOS-PSD – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE FAÇA RECUPERAÇÃO E REALIZE PAVIMENTAÇÃO ASFÁLTICA NA LADEIRA DE ACESSO AO RIO NOVO, NO VALE DO APODI.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2354/indicacao_n_050_2025_autor_junior_carlos_psd_20250226_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2354/indicacao_n_050_2025_autor_junior_carlos_psd_20250226_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 050/2025 – AUTOR JÚNIOR CARLOS-PSD – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA REALIZADA A PINTURA DA QUADRA DE ESPORTE NA COMUNIDADE DE BAIXA FECHADA I, NO VALE DO APODI.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_n_051_2025_autor_ronaldo_adriane_psdb__20250226_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_n_051_2025_autor_ronaldo_adriane_psdb__20250226_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 051/2025 – AUTOR RONALDO-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI -  LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE TOMAR PROVIDENCIAS CABÍVEIS PARA RECUPERAÇÃO DOS ACESSOS (EM PÉSSIMO ESTADO) QUE LIGA AS COMUNIDADES IMÓVEL ALGODÃO E SITIO ALGODÃO.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_n_052_2025_carlinhos_de_dandao_psd__20250226_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_n_052_2025_carlinhos_de_dandao_psd__20250226_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 052/2025 – CARLINHOS DE DANDÃO-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE POR MEIO DA SECRETÁRIA COMPETENTE, SEJAM INSTALADOS REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA RUA DA CAJARANA, LOCALIZADA NO DISTRITO DE SOLEDADE, APODI/RN.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2357/indicacao_n_053_2025_carlinhos_de_dandao_psd__20250226_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2357/indicacao_n_053_2025_carlinhos_de_dandao_psd__20250226_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 053/2025 – CARLINHOS DE DANDÃO-PSD -  AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE POR MEIO DA SECRETÁRIA COMPETENTE, SEJA AUMENTADO O QUANTITATIVO DE GARIS E INTENSIFICADAS AS AÇÕES DE LIMPEZA URBANA NO DISTRITO DE SOLEDADE, APODI/RN.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_n_054_2025_railton_diogenes_mdb_20250226_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_n_054_2025_railton_diogenes_mdb_20250226_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 054/2025 – AUTOR RAILTON DIÓGENES–MDB - AO EXCELENTÍSSIMO SENHOR LUIS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, SOLICITO QUE A GALERIA DAS MULHERES QUE INSPIRAM SEJAM COLOCADAS NA MÍDIA DA SECRETARIA DA MULHER JUNTO COM A BIOGRAFIA DE CADA UMA DELAS, POR SE TRATAR DE MULHERES QUE PODEM SERVIR DE INSPIRAÇÕES PARA OUTRAS MULHERES POR SUAS HISTÓRIAS DE VIDA E SUPERAÇÃO.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2359/indicacao_n_055_2025_railton_diogenes_mdb_20250226_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2359/indicacao_n_055_2025_railton_diogenes_mdb_20250226_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 055/2025 – AUTOR RAILTON DIÓGENES–MDB -AO EXCELENTÍSSIMO SENHOR LUIS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, SOLICITO O PALIATIVO DA ESTRADA DO SITIO PONTA II, PARA A MELHORIA E ACESSIBILIDADE DE LOCOMOÇÃO DOS MORADORES.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2360/indicacao_n_056_2025_autor_laete_oliveira_mdb_20250307_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2360/indicacao_n_056_2025_autor_laete_oliveira_mdb_20250307_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 056/2025 – AUTOR LAETE OLIVEIRA-MDB -  AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, LUÍS SABINO DA COSTA NETO, SOLICITANDO A REFORMA DA PRAÇA DO GINÁSIO VILSON CUSTÓDIO DIÓGENES EM APODI-RN.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2398/indicacao_n_057_2025_autor_ronaldo_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2398/indicacao_n_057_2025_autor_ronaldo_psdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 057/2025 – AUTOR RONALDO-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI - LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE SAÚDE, NO SENTIDO DE TOMAR PROVIDÊNCIAS CABÍVEIS PARA IMPLANTAÇÃO DE UM POSTO DE SAÚDE NO BAIRRO MALVINAS. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 13 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2399/indicacao_n_058_2025_autor_ronaldo_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2399/indicacao_n_058_2025_autor_ronaldo_psdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 058/2025 – AUTOR RONALDO-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI - LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE TOMAR PROVIDENCIAS CABÍVEIS PARA CONSTRUÇÃO DE UMA PONTE METÁLICA NO SÍTIO PONTA II. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 13 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2400/indicacao_n_059_2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2400/indicacao_n_059_2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 059/2025 – AUTOR EDNARTE SILVEIRA - MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI - LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL REPONSÁVEL, A AQUISIÇÃO DE 25 UNIDADES COLETORAS DE LIXO RESIDENCIAL PARA O DISTRITO DE MELANCIAS, ZONA RURAL DE APODI/RN. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 13 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2401/indicacao_n_060_2025_autor_paulo_de_telecio_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2401/indicacao_n_060_2025_autor_paulo_de_telecio_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 060/2025 – AUTOR PAULO DE TELÉCIO-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI - LUÍS SABINO DA COSTA NETO, QUE POR MEIO DA SECRETARIA MUNICIPAL DE TRANSPORTE E OBRAS PÚBLICAS, A URGENTE NECESSIDADE DE INSTALAÇÃO DE UMA LOMBADA NO SÍTIO MELANCIAS, PROXIMO AO GINÁSIO DE ESPORTES RAILTON DE MENEZES. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 13 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2402/indicacao_n_061_2025_autor_paulo_de_telecio_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2402/indicacao_n_061_2025_autor_paulo_de_telecio_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 061/2025 – AUTOR PAULO DE TELÉCIO - PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI - LUÍS SABINO DA COSTA NETO, QUE POR MEIO DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E OBRAS, A URGENTE NECESSIDADE DE RESTAURAÇÃO DAS ESTRADAS VICINAIS QUE LIGAM AS COMUNIDADES CÓRREGO/URBANO A MELANCIAS II. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 13 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2403/indicacao_n_062_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2403/indicacao_n_062_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 062/2025 – AUTOR JAILSON FERREIRA-PT - AO LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A CONCLUSÃO DA ADUTORA DO SÍTIO CÁPUA. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 13 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_n_063_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_n_063_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 063/2025 – AUTOR JAILSON FERREIRA-PT - AO LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A INSTALAÇÃO DE UMA COLETORA POLIGUINDASTE NAS COMUNIDADES DE SÍTIO SANTA ROSA II E AGROVILA PALMARES LOCALIZADAS NA ZONA RURAL DESTE MUNICÍPIO. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 13 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2405/indicacao_n_064_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2405/indicacao_n_064_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 064/2025 – AUTOR ANDREAZO ALVES-PP - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, PARA REALIZAÇÃO DE SERVIÇOS DE TAPA-BURACO NA RUA DOM PEDRO II, ESPECIFICAMENTE NO PONTO ONDE OCORRE A INTERLIGAÇÃO COM A RUA TIRADENTES. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 13 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2406/indicacao_n_065_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2406/indicacao_n_065_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 065/2025 – AUTOR JUNIOR CARLOS -PSD - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA REALIZADA A PAVIMENTAÇÃO POR PARALELEPÍPEDO NA RUA PASTOR SEVERINO MIZAEL, NO BAIRRO GARILÂNDIA, NA CIDADE DE APODI/RN. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 13 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2407/indicacao_n_066_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2407/indicacao_n_066_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 066/2025 – AUTOR JUNIOR CARLOS -PSD - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA CRIADO UMA TELECOMUNICAÇÃO 0800 NA SECRETARIA DE OBRAS DO MUNÍCIPIO DE APODI – RN, AFIM DE FACILITAR AS SOLICITAÇÕES DA POPULAÇÃO COMO, PROBLEMAS NA ILUMINAÇÃO PÚBLICA, SUBSTITUIÇÃO E INSTALAÇÃO DE NOVAS LÂMPADAS. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 13 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2408/indicacao_n_067_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2408/indicacao_n_067_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 067/2025 – AUTOR JUNIOR CARLOS -PSD - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA REALIZADA A INSTALAÇÃO DE UMA USINA SOLAR PARA ATENDER TODA A DEMANDA DE GASTOS DE ENERGIA PÚBLICA DO MUNICÍPIO DE APODI-RN. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 13 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2409/indicacao_n_068_2025_autor_filipe_gustavo_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2409/indicacao_n_068_2025_autor_filipe_gustavo_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 068/2025 – AUTOR FILIPE GUSTAVO -PP - EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, NO SENTIDO DE FAZER A INSTALAÇÃO DE TRÊS LOMBADAS NA RUA VINGT ROSADO, PRÓXIMO AO ESPETINHO DO PIAU, NO BAIRRO PORTAL DA CHAPADA. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 20 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2410/indicacao_n_059_2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2410/indicacao_n_059_2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 069/2025 – AUTOR FILIPE GUSTAVO -PP - EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, PARA INSTALAÇÃO DE DUAS LOMBADAS NA RUA LUIZA CANTOFA, AO LADO DO CEMITÉRIO PARQUE DA SAUDADE, NO BAIRRO IPE.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_n_070_2025_autor_ronaldo_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_n_070_2025_autor_ronaldo_psdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 070/2025 – AUTOR RONALDO ADRIANE - PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI - LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, NO SENTIDO DE TOMAR PROVIDÊNCIAS CABÍVEIS PARA LIMPEZA NOS ARREDORES DA QUADRA DE ESPORTES DO BAIRRO BACURAU I. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 20 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2412/indicacao_n_071_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2412/indicacao_n_071_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 071/2025 – AUTOR JAILSON FERREIRA-PT - AO LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A RECUPERAÇÃO DA ESTRADA QUE LIGA O SÍTIO CARPINA AO CARAFOSCA, BEM COMO A ABERTURA DO ACESSO ATÉ O SÍTIO BAMBURRAL. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 20 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_n_072_2025_carlinhos_de_dandao_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_n_072_2025_carlinhos_de_dandao_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 072/2025 – CARLINHOS DE DANDÃO-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE POR MEIO DA SECRETÁRIA COMPETENTE, QUE SEJA REALIZADA MANUTENÇÃO NA PRAÇA DO ESPORTE DO DISTRITO DE SOLEDADE, SITUADA EM FRENTE Á CRECHE DOCE INFÂNCIA, COM ATENÇÃO ESPECIAL AO PARQUINHO INFANTIL, QUE ATUALMENTE SE ENCONTRA COM PARTES SOLTAS E PERFURANTES, OFERECENDO RISCOS IMINENTES DE ACIDENTES. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 20 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2414/indicacao_n_073_2025_autor_ronaldo_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2414/indicacao_n_073_2025_autor_ronaldo_psdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 073/2025 – AUTOR RONALDO ADRIANE - PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI - LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, NO SENTIDO DE TOMAR PROVIDÊNCIAS CABÍVEIS PARA ILUMINAÇÃO EM LED DO CEMITÉRIO PÚBLICO PARQUE DA SAUDADE. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 20 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2415/indicacao_n_074_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2415/indicacao_n_074_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 074/2025 - AUTOR JUNIOR CARLOS - PSD - AO EXCELENTÍSSIMO SENHOR FRANCISCO CANINDÉ TÔRRES LIMA JÚNIOR, SECRETÁRIO MUNICIPAL DE OBRAS DO MUNICÍPIO APODI, QUE ANALISE SOBRE A NECESSIDADE DA CONSTRUÇÃO DE UM OU MAIS QUEBRA-MOLAS NA AVENIDA MOÉSIO HOLANDA, PROLONGAMENTO DE ACESSO À REGIÃO DA AREIA, PRECISAMENTE PRÓXIMO A CASA DE MOREIRA BELARMINO. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 27 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao_n_075_2025_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao_n_075_2025_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 075/2025 - AUTOR RAILTON DIÓGENES - MDB - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA CASTA NETO, PREFEITO MUNICIPAL DE APODI, UMA READEQUAÇÃO DAS QUADRAS PARA OUTRAS ATIVIDADES ESPORTIVAS, PARA QUE AS PESSOAS TENHAM ACESSO A ESSAS OUTRAS MODALIDADES ESPORTIVAS.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2417/indicacao_n_076_2025_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2417/indicacao_n_076_2025_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 076/2025 - AUTOR RAILTON DIÓGENES - MDB - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, UM VEÍCULO AUTOMOTIVO PARA O CONSELHO TUTELAR DE APODI, DANDO ASSIM A POSSIBILIDADE DE UM TRABALHO MAIS ATIVO DO CONSELHO. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 27 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2418/indicacao_n_077_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2418/indicacao_n_077_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 077/2025 - AUTOR JOSÉ ANDREAZO - PP - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, PARA REALIZAÇÃO DO SERVIÇO DE TROCA DE LUZ DO POSTE NA RUA EDUARDO FLORENCIA DE OLIVEIRA, ESQUINA COM A RUA VEREADOR DIONÍSIO DE MORAIS, NO BACURAU 2. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 27 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2419/indicacao_n_078_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2419/indicacao_n_078_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 078/2025 - AUTOR JOSÉ ANDREAZO - PP - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTE E OBRAS PÚBLICAS - SEMTOP, PARA A REALIZAÇÃO DO SERVIÇO DE TROCA DE LÂMPADAS NA COMUNIDADE DE SANTA ROSA I. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 27 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_n_079_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_n_079_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 079/2025 - AUTOR FRANCISCO JAILSON - PT - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO QUE SEJA REALIZADO UM ESTUDO TÉCNICO PARA A IMPLANTAÇÃO DE UM REDE DE ABASTECIMENTO DE ÁGUA POTÁVEL NA COMUNIDADE SÍTIO OLHEIROS. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 27 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2421/indicacao_n_080_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2421/indicacao_n_080_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 080/2025 - AUTOR RONALDO ADRIANE - PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE TOMAR PROVIDENCIAS CABÍVEIS PARA CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO SÍTIO POÇO VERDE. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 27 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2422/indicacao_n_082_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2422/indicacao_n_082_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 081/2025 - AUTOR RONALDO ADRIANE - PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE UM CALÇAMENTO COM PARALELEPÍPEDO NA LADEIRA DO SÍTIO SÃO FRANCISCO. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 27 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2423/indicacao_n_082_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2423/indicacao_n_082_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 082/2025 - AUTOR JUNIOR CARLOS - PSD - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA ESTRUTURADO O TERRENO DO POLO INDUSTRIAL DE NOSSA CIDADE, COMO TERRAPLANAGEM, PAVIMENTAÇÃO, ILUMINAÇÃO E INSTALAÇÃO DE AGUA. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 27 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2424/indicacao_n_083_2025_autor_calinhos_de_dandao_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2424/indicacao_n_083_2025_autor_calinhos_de_dandao_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 083/2025 – CARLINHOS DE DANDÃO-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE POR MEIO DA SECRETARIA COMPETENTE, PARA QUE SEJAM INSTALADOS NOVOS REDUTORES DE VELOCIDADE (QUEBRA - MOLAS) E REALIZADA A MANUTENÇÃO DOS JÁ EXISTENTES NA AVENIDA MOÉSIO HOLANDA, NO BAIRRO BACURAU I. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 3 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2425/indicacao_n_084_2025_autor_calinhos_de_dandao_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2425/indicacao_n_084_2025_autor_calinhos_de_dandao_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 084/2025 – CARLINHOS DE DANDÃO-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE POR MEIO DA SECRETARIA COMPETENTE, PARA QUE SEJAM ADOTADAS PROVIDÊNCIAS QUANTO Á LIMPEZA E PRESERVAÇÃO DA ÁREA PROTEGIDA DO SÍTIO ARQUEOLOGICO DO LAJEDO DE SOLEDADE. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 3 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2426/indicacao_n_085_2025_autor_calinhos_de_dandao_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2426/indicacao_n_085_2025_autor_calinhos_de_dandao_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 085/2025 – CARLINHOS DE DANDÃO-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE POR MEIO DA SECRETARIA COMPETENTE, PARA QUE SEJAM ADOTADAS PROVIDÊNCIAS URGENTES QUANTO Á LIMPEZA DO ENTORNO DA QUDRA DE ESPORTES DO DISTRITO DE SOLEDADE, BEM COMO A TROCA E MANUTENÇÃO DA TAMPA DA FOSSA SANITÁRIA DO REFERIDO ESPAÇO PÚBLICO. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 3 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2427/indicacao_n_086_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2427/indicacao_n_086_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 086/2025 - AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE JUVENTUDE, ESPORTE E LAZER, NO SENTIDO DE INCENTIVAR O EVENTO ESPORTIVO TRILHEIROS. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 3 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_n_087_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_n_087_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 087/2025 - AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE PROLONGAMENTO DO CALÇAMENTO COM PARALELEPÍPEDO DA RUA LUÍS ANTÔNIO TORRES (RUA DO FÓRUM). DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 3 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_n_088_2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_n_088_2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 088/2025 - AUTOR EDNARTE SILVEIRA-MDB - INDICAR AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL COMPETENTE, A REPOSIÇÃO E INSTALAÇÃO DE NOVAS PLACAS DE IDENTIFICAÇÃO DAS RUAS NA ZONA URBANA DE APODI/RN. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 3 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_n_089_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_n_089_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 089/2025 - AUTOR JÚNIOR CARLOS-PSD - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA CONSTRUÍDA A COBERTURA DA QUADRA DE ESPORTE DA ESCOLA MUNICIPAL LOURDES MOTA. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 3 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_n_090_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_n_090_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 090/2025 - AUTOR JÚNIOR CARLOS-PSD - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA REALIZADA A PAVIMENTAÇÃO POR PARALELEPÍPEDO NA RUA ROSA ÁUREA DA COSTA, NO BAIRRO BACURAU 1. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 3 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2432/indicacao_n_091_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2432/indicacao_n_091_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 091/2025 – AUTOR  JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO QUE SEJA AMPLIADO O SERVIÇO OFERTADO PELO CENTRO DOS IDOSOS - NÚCLEO FLOR DA IDADE, COM O OBJETIVO DE OFERECER CURSOS, MOMENTOS DE LAZER, INTERAÇÃO E RECREAÇÃO, CONTEMPLANDO UMA PROGRAMAÇÃO MISTA E DIVERSIFICADA DURANTE TODA A SEMANA. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 3 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2433/indicacao_n_092_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2433/indicacao_n_092_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 092/2025 – AUTOR  JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO QUE SEJA REALIZADO UM ESTUDO DE VIABILIDADE PARA A CRIAÇÃO DE UM COMPLEXO ESPORTIVO NAS IMEDIAÇÕES DA ESCOLA ESTADUAL PROFª. ALVANI DE FREITAS DIAS (CAIC), COM O OBJETIVO DE AMPLIAR E MELHORAR O USO DA QUADRA, CAMPINHO DE AREIA, ANFITEATRO E DEMAIS ESPAÇOS OCIOSOS, PROPORCIONANDO UM AMBIENTE MAIS ADEQUADO PARA A PRÁTICA ESPORTIVA E ATIVIDADES SOCIOCULTURAIS. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 3 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2434/indicacao_n_093_2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2434/indicacao_n_093_2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 093/2025 - AUTOR EDNARTE SILVEIRA-MDB - INDICAR AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A REALIZAÇÃO DE REPAROS E MANUTENÇÃO NOS BRINQUEDOS DO PARQUINHO PÚBLICO DO DISTRITO DE MELANCIAS, MUNICÍPIO DE APODI/RN, BEM COMO NAS MÁQUINAS DE EXERCÍCIOS FÍSICOS DA ACADEMIA PÚBLICA, QUE APRESENTAM ALGUNS DEFEITOS QUE PODEM CAUSAR DANOS OU ATÉ LESÕES AOS USUÁRIOS.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2435/indicacao_n_094_2025_autor_galinho_mdb_20250407_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2435/indicacao_n_094_2025_autor_galinho_mdb_20250407_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 094/2025 - AUTOR MARCOS CARVALHO (GALINHO)-MDB - INDICAR AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE AA PROCEDER COM A PAVIMENTAÇÃO EM PARALELEPÍPEDO DA RUA ARARA AZUL E DA RUA BEM-TE-VI NO BAIRRO BACURAU 1, NA CIDADE DE APODI.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_n_095_2025_autor_ronaldo_adriane_psdb_20250408_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_n_095_2025_autor_ronaldo_adriane_psdb_20250408_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 095/2025 – AUTOR RONALDO ADRIANE-PSDB -  AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE AGRICULTURA, RECURSOS HÍDRICOS, MEIO AMBIENTE E PESCAS, NO SENTIDO DE REALIZAR ESTUDO DE VIABILIDADE SOCIOECONÔMICA PARA IMPLANTAÇÃO DE SISTEMAS DE ENERGIA SOLAR NOS POÇOS TUBULARES NO MUNICÍPIO DE APODI/RN.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_n_096_2025_autor_ronaldo_adriane_psdb_20250408_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_n_096_2025_autor_ronaldo_adriane_psdb_20250408_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 096/2025 – AUTOR RONALDO ADRIANE-PSDB -  AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE PROLONGAMENTO DO CALÇAMENTO COM PARALELEPÍPEDO DAS RUAS ANTÔNIO MARCOS TEIXEIRA DINIZ E ANTÔNIO DANTAS FILHO NO BAIRRO BACURAU I.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2440/indicacao_n_097_2025_autor_jailson_ferreira_pt_20250408_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2440/indicacao_n_097_2025_autor_jailson_ferreira_pt_20250408_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 097/2025 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A REALIZAÇÃO DAS SEGUINTES MELHORIAS NA CRECHE MODELO, LOCALIZADA NO BAIRRO CRUZ DE ALMAS: 1. INSTALAÇÃO DE CORRIMÃO NOS ACESSOS PRINCIPAIS DA UNIDADE; 2. IMPLANTAÇÃO DE QUEBRA-MOLAS E PLACAS DE SINALIZAÇÃO DO TRÂNSITO NAS IMEDIAÇÕES DA CRECHE; 3. MELHORIA NO SISTEMA DE ABASTECIMENTO DE ÁGUA, GARANTINDO REGULARIDADE E QUALIDADE.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2441/indicacao_n_098_2025_autor_jailson_ferreira_pt_20250408_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2441/indicacao_n_098_2025_autor_jailson_ferreira_pt_20250408_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 098/2025 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO TURÍSTICA NO ROTEIRO GASTRONÔMICO-CULTURAL QUE COMPREENDE A CASA DE FARINHA DE SEU JOÃO DE DEUS (SÍTIO CARPINA), A CASA DO BOLO E A CACHAÇA NOVA MALHADA VERMELHA, BEM COMO A REALIZAÇÃO DE MELHORIAS NAS ESTRADAS DE ACESSO A ESSES PONTOS, COM VISTAS A FOMENTAR O TURISMO E A ECONOMIA LOCAL.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2442/indicacao_n_099_2025_-_autor_andreazo_alves-pp_20250408_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2442/indicacao_n_099_2025_-_autor_andreazo_alves-pp_20250408_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 099/2025 – AUTOR ANDREAZO ALVES-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, PARA QUE SEJA FEITO O SERVIÇO DE RETIRADA DE ENTULHO NA MARECHAL, DESCENDO PARA O CALÇADÃO, AO LADO DO ESCRITÓRIO DO ADVOGADO THIAGO SANTIAGO.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao_n_100_2025_andreazo_alves_pp_20250408_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao_n_100_2025_andreazo_alves_pp_20250408_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 100/2025 – AUTOR ANDREAZO ALVES-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, PARA QUE SEJA FEITO O SERVIÇO DE TAPA-BURACO NA RUA ABIÚ, VISANDO MELHORAR AS CONDIÇÕES DE TRÁFEGO E GARANTIR MAIS SEGURANÇA PARA OS MORADORES.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_n_101_2025_autor_ednarte_silveira_mdb_20250408_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_n_101_2025_autor_ednarte_silveira_mdb_20250408_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 101/2025 - AUTOR EDNARTE SILVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A INSTALAÇÃO DE 01 (UM) REDUTOR DE VELOCIDADE, NA RUA DR. JOSÉ M. MENEZES, RUA CONHECIDA POPULARMENTE PELA RUA DO GINÁSIO DE ESPORTES.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_n_102_2025_autor_carlinhos_de_dandao_psd__20250408_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_n_102_2025_autor_carlinhos_de_dandao_psd__20250408_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 102/2025 – AUTOR CARLINHOS DE DANDÃO-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, NA FIGURA DA SECRETARIA COMPETENTE, PARA QUE SEJA REALIZADA COM URGÊNCIA A LIMPEZA URBANA E RETIRADA DE MATOS DA RUA PROFESSORA MARIA ISABEL DE ASSUNÇÃO, LOCALIZADA NO BAIRRO BACURAU I, BEM COMO DAS RUAS MENORES QUE A CORTAM E INTERLIGAM A VIA.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_n_103_2025_autor_junior_souza_mdb_20250409_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_n_103_2025_autor_junior_souza_mdb_20250409_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 103/2025 – AUTOR JÚNIOR SOUZA-MDB – AO EXCELENTÍSSIMO SENHOR PAULO LOPES VARELLA NETO - SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E RECURSOS HÍDRICOS DO RN, QUE SE DIGNE FAZER A RECUPERAÇÃO E A MANUTENÇÃO DO AÇUDE JOÃO DIAS NO MUNICIPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2452/indicacao_n_104_2025_autor_junior_souza_mdb_20250409_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2452/indicacao_n_104_2025_autor_junior_souza_mdb_20250409_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 104/2025 – AUTOR JÚNIOR SOUZA-MDB – AO EXCELENTÍSSIMO SENHOR PAULO LOPES VARELLA NETO - SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E RECURSOS HÍDRICOS DO RN, QUE SE DIGNE FAZER A RECUPERAÇÃO DO AÇUDE DE MELANCIAS NO DISTRITO DE MELANCIAS.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_n_105_2025_autor_junior_souza_mdb_20250409_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_n_105_2025_autor_junior_souza_mdb_20250409_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 105/2025 – AUTOR JÚNIOR SOUZA-MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, NA FIGURA DA SECRETARIA COMPETENTE, QUE SE DIGNE FAZER A REFORMA E ADEQUAÇÃO DA PRAÇA EM FRENTE AO GINÁSIO.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>106</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2456/indicacao_n_106_2025_autor_junior_carlos_psd__20250409_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2456/indicacao_n_106_2025_autor_junior_carlos_psd__20250409_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 106/2025 – AUTOR JÚNIOR CARLOS-PSD – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, QUE SEJA REALIZADA A RECUPERAÇÃO DAS ESTRADAS VICINAIS DA COMUNIDADE DE BAIXA FECHADA II, NO VALE DO APODI.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>107</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_n_107_2025_autor_junior_carlos_psd__20250409_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_n_107_2025_autor_junior_carlos_psd__20250409_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 107/2025 – AUTOR JÚNIOR CARLOS-PSD – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, QUE SEJA REALIZA A PINTURA DO PISO DA QUADRA DE ESPORTE DO BAIRRO BICO TORTO.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>108</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2459/indicacao_n_108_2025_autor_ronaldo_adriane_psdb_20250415_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2459/indicacao_n_108_2025_autor_ronaldo_adriane_psdb_20250415_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 108/2025 - AUTOR RONALDO ADRIANE-PSDB -  AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS,  NO SENTIDO DE fazer a INSTALAÇÃO DE UMA ACADEMIA AR LIVRE NA COMUNIDADE DO SÍTIO ESTREITO.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>109</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2460/indicacao_n_109_2025_autor_ronaldo_adriane_psdb_20250415_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2460/indicacao_n_109_2025_autor_ronaldo_adriane_psdb_20250415_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 109/2025 - AUTOR RONALDO ADRIANE-PSDB -  AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE FAZER O CALÇAMENTO COM PARALELEPÍPEDO EM FRENTE A CAPELA NOSSA SENHORA DE FÁTIMA, LOCALIZADA NA COMUNIDADE SÍTIO ESTREITO.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>110</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacao_n_110_2025_autor_carlinhos_de_dandao_psd__20250415_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacao_n_110_2025_autor_carlinhos_de_dandao_psd__20250415_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 110/2025 - AUTOR CARLINHOS DE DANDÃO-PSD -  AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA COMPETENTE, PARA QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS VISANDO AO AUMENTO DO NÚMERO DE SALAS DE AULA E A CONSTRUÇÃO DE MURO NA UNIDADE ESCOLAR VIII AURORA DA SERRA, LOCALIZADA NO ASSENTAMENTO AURORA DA SERRA NA ZONA RURAL DE APODI-RN.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>111</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2462/indicacao_n_111_2025_autor_jailson_ferreira_pt_20250415_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2462/indicacao_n_111_2025_autor_jailson_ferreira_pt_20250415_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 111/2025 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A REFORMA DA PRAÇA SÃO FRANCISCO, SITUADA NAS PROXIMIDADES DO SUPERMERCADO QUEIROZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>112</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2463/indicacao_n_112_2025_autor_jailson_ferreira_pt_20250415_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2463/indicacao_n_112_2025_autor_jailson_ferreira_pt_20250415_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 112/2025 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A REALIZAÇÃO DO CONSERTO E REVITALIZAÇÃO DO PARQUINHO INFANTIL LOCALIZADO NA PRAÇA DA MATRIZ, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>113</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2464/indicacao_n_113_2025_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2464/indicacao_n_113_2025_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 113/2025 - AUTOR JÚNIOR SOUZA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI, LUIZ SABINO DA COSTA NETO, QUE DIGNE TOMAR MEDIDA QUE OBJETIVEM ANGARIAR RECURSOS PARA CONSTRUÇÃO DO MUSEU MUNICIPAL NO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>114</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2465/indicacao_n_114_2025_autor_marcos_galinho_mdb__20250415_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2465/indicacao_n_114_2025_autor_marcos_galinho_mdb__20250415_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 114/2025 - AUTOR ANTÔNIO MARCOS (GALINHO)-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI, LUIZ SABINO DA COSTA NETO, QUE ESTE SE DIGNE A REQUERER À SECRETARIA DE OBRAS A INSTALAÇÃO DE LUMINÁRIAS EM POSTES NO SÍTIO JATOBÁ NO MUNICÍPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>115</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2473/indicacao_n_115_2025_autor_ronaldo_adriane_psdb_20250506_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2473/indicacao_n_115_2025_autor_ronaldo_adriane_psdb_20250506_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 115/2025 – AUTOR RONALDO ADRIANE-PSDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE AGRICULTURA, RECURSOS HÍDRICOS. MEIO AMBIENTE E PESCA, NO SENTIDO DE CONTEMPLAR A COMUNIDADE DO SÍTIO ESTREITO COM UMA PERFURAÇÃO DE POÇO.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>116</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2474/indicacao_n_116_2025_autor_ronaldo_adriane_psdb_20250506_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2474/indicacao_n_116_2025_autor_ronaldo_adriane_psdb_20250506_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 116/2025 – AUTOR RONALDO ADRIANE-PSDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE EDUCAÇÃO, NO SENTIDO DE QUE SE FAÇA PROCEDER A LEI QUE DISPÕE SOBRE A GESTÃO, DIRETAMENTE PELAS ESCOLAS DO ENSINO INFANTIL, ENSINO FUNDAMENTAL E EDUCAÇÃO DE JOVENS E ADULTOS DA REDE MUNICIPAL, DAS DOTAÇÕES CONSIGNADAS NO ORÇAMENTO DA EDUCAÇÃO, E DESTINADAS À ALIMENTAÇÃO ESCOLAR E MANUTENÇÃO DAS RESPECTIVAS UNIDADES ESCOLARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>117</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2475/indicacao_n_117_2025_autor_jailson_ferreira_pt_20250506_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2475/indicacao_n_117_2025_autor_jailson_ferreira_pt_20250506_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 117/2025 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUIS SABINO DA COSTA NETO QUE SEJA REALIZADO, POR MEIO DA SECRETARIA MUNICIPAL DE AGRICULTURA, UM ESTUDO DE VIABILIDADE PARA A ELABORAÇÃO E ENVIO À CÂMARA MUNICIPAL DE UM PROJETO DE LEI QUE INSTITUA O PROGRAMA MUNICIPAL DE AQUISIÇÃO DE ALIMENTOS - PAA MUNICIPAL.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>118</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2476/indicacao_n_118_2025_autor_jailson_ferreira_pt_20250506_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2476/indicacao_n_118_2025_autor_jailson_ferreira_pt_20250506_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 118/2025 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUIS SABINO DA COSTA NETO QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL DE URBANISMO E OBRAS, A REPOSIÇÃO E SUBSTITUIÇÃO DE LUMINÁRIAS  (LÂMPADAS, BRAÇOS E RELÉS) NA COMUNIDADE FREI DAMIÃO, COM ATENÇÃO ESPECIAL À VILA DA RUA DA IGREJA, NAS IMEDIAÇÕES DA RESIDÊNCIA DE DONA ALDACI JARLES.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>119</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2477/indicacao_n_119_2025_autor_jailson_ferreira_pt_20250506_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2477/indicacao_n_119_2025_autor_jailson_ferreira_pt_20250506_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 119/2025 – AUTOR JAILSON FERREIRA-PT  - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA ENVIADO, OFICIALMENTE, A ESTA CASA LEGISLATIVA, UM CRONOGRAMA ATUALIZADO CONTENDO AS DATAS E PREVISÕES DE CONCLUSÃO DAS OBRAS PÚBLICAS EM ANDAMENTO, PARALISADAS NO MUNICÍPIO DE APODI/RN, COM DETALHAMENTO DE SUAS RESPECTIVAS FASES E SITUAÇÃO ATUAL, ESPECIALMENTE DAS SEGUINTES OBRAS: ABATEDOURO PÚBLICO MUNICIPAL; CEMITÉRIO PÚBLICO MUNICIPAL; CRECHE LOCALIZADA NO BAIRRO CAIC; e a ESCOLA MUNICIPAL DA COMUNIDADE DE SANTA ROSA</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>120</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2478/indicacao_n_120_2025_autor_paulo_de_telecio_psd_20250507_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2478/indicacao_n_120_2025_autor_paulo_de_telecio_psd_20250507_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 120/2025 – AUTOR PAULO DE TELÉCIO-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE OBRAS, A URGENTE NECESSIDADE DE RESTAURAÇÃO DAS ESTRADAS VICINAIS QUE LIGAM A COMUNIDADE PAU FERRADO À BR-405.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>121</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2479/indicacao_n_121_2025_autor_laete_oliveira_mdb_20250507_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2479/indicacao_n_121_2025_autor_laete_oliveira_mdb_20250507_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 121/2025 – AUTOR LAETE OLIVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, LUIS SABINO DA COSTA NETO, SOLICITANDO A REVITALIZAÇÃO ASFÁLTICA DA RUA PADRE JOÃO DA CUNHA, NO TRECHO COMPREENDIDO ENTRE O BAR LEÃO E O SUPERMERCADO QUEIROZ, BEM COMO DA RUA GOVERNADOR DIX-SEPT ROSADO, NO TRECHO DA SAÍDA PARA A PONTE ATÉ O CRUZAMENTO COM A PRÓPRIA RUA PADRE JOÃO DA CUNHA.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>122</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_n_122_2025_autor_andreazo_alves_pp_20250513_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_n_122_2025_autor_andreazo_alves_pp_20250513_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 122/2025 – AUTOR ANDREAZO ALVES-PP - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, PARA QUE SEJA COLOCADA UMA COLETORA NA RUA JOAQUIM TEIXEIRA DE MOURA, BAIRRO IPE.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>123</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_n_123_2025_autor_andreazo_alves_pp_20250513_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_n_123_2025_autor_andreazo_alves_pp_20250513_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 123/2025 – AUTOR ANDREAZO ALVES-PP - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, PARA QUE SEJA REALIZADA UMA LIMPEZA NA RUA FRANCISCO CABRAL DA COSTA.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>124</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2494/indicacao_n_124_2025_autor_railton_diogenes_mdb_20250514_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2494/indicacao_n_124_2025_autor_railton_diogenes_mdb_20250514_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 124/2025 – AUTOR RAILTON DIÓGENES-MDB - AO EXCELENTÍSSIMO SENHOR LUIS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, SOLICITO A INSTALAÇÃO DE UMA ILUMINARIA PARA A RUA ARAÇÁ, NO BAIRRO COAHB, EM UM POSTE LOCALIZADO NO INICIO DA RUA, PRÓXIMO AO CRUZAMENTO COM A JOAQUIM TEIXEIRA DE MOURA. PARA MELHORAR A ILUMINAÇÃO E O ACESSO DA RUA.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_n_125_2025_autor_railton_diogenes_mdb_20250514_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_n_125_2025_autor_railton_diogenes_mdb_20250514_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 125/2025 - AUTOR RAILTON DIÓGENES-MDB  -  AO EXCELENTÍSSIMO SENHOR LUIS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, SOLICITO AO SECRETARIO DE OBRAS PARA QUE SEJA FEITO REPAROS NA PASSAGEM DO SITIO PONTA II, JÁ QUE A MESMA APRESENTA LOCAIS COM BURACOS E COM DESLIZAMENTO TORNANDO O LOCAL PERIGOSO PARA O TRÁFEGO.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/</t>
+    <t>http://sapl.apodi.rn.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 126/2025 - AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS, A RECUPERAÇÃO DAS ESTRADAS VICINAIS DA COMUNIDADE DE SANTA ROSA II, COM A UTILIZAÇÃO DE MATERIAL DE QUALIDADE E TÉCNICAS ADEQUADAS QUE ASSEGUREM MAIOR DURABILIDADE ÀS VIAS.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2498/indicacao_n_127_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2498/indicacao_n_127_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 127/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DA INSTALAÇÕES DE 02 (DUAS) LOMBADAS NAS RUAS VEREADOR JOSÉ BENEVIDES MAIA, BAIRRO BETEL E RUA PEDRO VELHO (PRÓXIMO AO CRUZEIRO) NO BAIRRO MALVINAS.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2503/indicacao_n_128_2025_-_autor_railton_diogenes-mdb_20250520_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2503/indicacao_n_128_2025_-_autor_railton_diogenes-mdb_20250520_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 128/2025 – AUTOR RAILTON DIÓGENES-MDB - AO EXCELENTÍSSIMO SENHOR LUIS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, SOLICITANDO A INSTALAÇÃO DE UMA ILUMINARIA PARA A RUA ARAÇÁ, NO BAIRRO COHAB, EM UM POSTE LOCALIZADO NO INÍCIO DA RUA, PRÓXIMO AO CRUZAMENTO COM A JOAQUIM TEIXEIRA DE MOURA. PARA MELHORAR A ILUMINAÇÃO E O ACESSO DA RUA.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2508/indicacao_n_129_2025_autor_paulo_de_telecio_psd_20250520_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2508/indicacao_n_129_2025_autor_paulo_de_telecio_psd_20250520_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 129/2025 – AUTOR PAULO DE TELÉCIO-PSD – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, QUE SE DIGNE DETERMINAR SETORES DA GESTÃO MUNICIPAL A REALIZAR CAMPANHA MUNICIPAL DE RASTREAMENTO E CADASTRO DE PESSOAS COM FIBROMIALGIA, AÇÕES DE CONSCIENTIZAÇÃO E INCLUSÃO NAS CAMPANHAS DE VACINAÇÃO NO MUNICÍPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_n_130_2025_autor_carlinos_de_dandao-psd_20250520_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_n_130_2025_autor_carlinos_de_dandao-psd_20250520_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 130/2025 – AUTOR CARLINHOS DE DANDÃO-PSD – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, NA FIGURA DA SECRETARIA COMPETENTE, PARA QUE SEJAM ADOTADAS PROVIDÊNCIAS VISANDO À REPOSIÇÃO DAS LUMINÁRIAS NO POLO GÓIS, LOCALIZADO NA ZONA RURAL DO MUNICÍPIO DE APODI/RN.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_n_131_2025_autor_ednarte_silveira-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_n_131_2025_autor_ednarte_silveira-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 131/2025 – AUTOR EDNARTE SILVEIRA-MDB -  AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A INSTALAÇÃO DE 01 (UM) REDUTOR DE VELOCIDADE, NA RUA PRAÇA DA REDENÇÃO (FOTOS EM ANEXO), RUA PRÓXIMA A MATERNIDADE.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2511/indicacao_n_132_2025_autor_ronaldo_adriane-psdb_20250521_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2511/indicacao_n_132_2025_autor_ronaldo_adriane-psdb_20250521_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 132/2025 – AUTOR RONALDO ADRIANE-PSDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE TOMAR PROVIDENCIAS CABÍVEIS PARA RECUPERAÇÃO DAS ESTRADAS VICINAIS QUE DÃO ACESSO À COMUNIDADE SANTA ROSA I.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2512/indicacao_n_133_2025_autor_galinho_de_antonio_de_julio_mdb_20250521_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2512/indicacao_n_133_2025_autor_galinho_de_antonio_de_julio_mdb_20250521_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 133/2025 – AUTOR GALINHO DE ANTÔNIO DE JÚLIO-MDB (MARCOS CARVALHO) - AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE APODI/RN, LUIS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE A REQUERER À SECRETARIA DE URBANISMO A ROÇAGEM DE MATO NA PRAÇA SÃO FRANCISCO E ARREDORES.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2515/indicacao_n_134_2025_autor_carlinhos_de_dandao_psd__20250527_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2515/indicacao_n_134_2025_autor_carlinhos_de_dandao_psd__20250527_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 134/2025 – AUTOR CARLINHOS DE DANDÃO-PSD – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, NA FIGURA DA SECRETARIA COMPETENTE, PARA QUE SEJA REALIZADA, EM CARÁTER EMERGENCIAL, A RECUPERAÇÃO DAS ESTRADAS VICINAIS QUE LIGAM O SÍTIO QUIXABEIRINHA AO SÍTIO ALGODÃO, AMBOS LOCALIZADOS NA ZONA RURAL DO MUNICÍPIO DE APODI/RN.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2516/indicacao_n_135_2025_autor_ronaldo_adriane_psdb__20250528_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2516/indicacao_n_135_2025_autor_ronaldo_adriane_psdb__20250528_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 135/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, NO SENTIDO DE TOMAR PROVIDENCIAS CABÍVEIS PARA QUE SEJA FEITA UMA AÇÃO PARA IDENTIFICAR RUAS QUE ESTÃO SEM PLACAS DE IDENTIFICAÇÃO NO BAIRRO BACURAU I E LOTEAMENTO BRISA DA LAGOA.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2517/indicacao_n_136_2025_autor_ronaldo_adriane_psdb__20250528_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2517/indicacao_n_136_2025_autor_ronaldo_adriane_psdb__20250528_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 136/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, NO SENTIDO DE TOMAR PROVIDÊNCIAS CABÍVEIS PARA QUE SEJA FEITA LIMPEZA ROÇO DE MATOS E REPOSIÇÃO DE LUMINÁRIAS NO BAIRRO NOVO APODI.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2522/indicacao_n_137_2025_autor_paulo_de_telecio_psd_20250602_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2522/indicacao_n_137_2025_autor_paulo_de_telecio_psd_20250602_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 137/2025 – AUTOR PAULO DE TELECIO-PSD - PREFEITURA MUNICIPAL DE APODI E AOS DEMAIS ÓRGÃOS RESPONSÁVEIS QUE SEJA REALIZADA A RESTAURAÇÃO DA LADEIRA DE ACESSO À RESIDÊNCIA DO SR. LUÍS MACAÉ, LOCALIZADA NO SÍTIO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2523/indicacao_n_138_2025_autor_ronaldo_adriane_psdb__20250603_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2523/indicacao_n_138_2025_autor_ronaldo_adriane_psdb__20250603_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 138/2025 – AUTOR RONALDO ADRIANE-PSDB - EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DA INSTALAÇÕES DE 02 (DUAS) LOMBADAS NO PROLONGAMENTO DA AVENIDA MOÉSIO HOLANDA QUE DÁ ACESSO AO DISTRITO DO CÓRREGO.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>ANGELO DE DAGMAR, CARLINHOS DE DANDÃO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2526/indicacao_n_139_2025_autores_angelo_e_carlinhos_de_dandao_20250603_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2526/indicacao_n_139_2025_autores_angelo_e_carlinhos_de_dandao_20250603_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 139/2025 – AUTORES ÂNGELO DE DAGMAR E CARLINHOS DE DANDÃO-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS - SEMUS, A REALIZAR O ROÇO DO MATO, AS MARGENS DA RN, INICIANDO NA COMUNIDADE CANTO DE VARA, ATÉ O DISTRITO DE SOLEDADE.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_n_140_2025_autor_andreazo_alves_pp_20250603_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_n_140_2025_autor_andreazo_alves_pp_20250603_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 140/2025 – AUTOR ANDREAZO ALVES-PP - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, PARA QUE SEJA REFEITO O CANTEIRO PRINCIPAL PRÓXIMO AO SINAL, NA RUA PADRE BENEDITO ALVES.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2533/indicacao_n_141_2025_autor_marcos_carvalho_galinho_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2533/indicacao_n_141_2025_autor_marcos_carvalho_galinho_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 141/2025 – AUTOR MARCOS CARVALHO (GALINHO) - AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE APODI/RN, LUÍS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE A REQUERER À SECRETARIA DE OBRAS E EQUIPE TAPA-BURACOS PRA QUE POSSAM RESOLVER A SITUAÇÃO DE BURACOS E RESTAURAÇÃO DE QUEBRA-MOLAS NA RUA PROFESSORA LUZINETE CANELA COM CRUZAMENTO COM RUA AURI DE ACETO MOTA, NO BAIRRO PEQUÉ, EM FRENTE AO MERCADO DE JAIR GOMES.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_n_142_2025_autor_junior_souza_mdb_20250604_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_n_142_2025_autor_junior_souza_mdb_20250604_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 142/2025 – AUTOR JÚNIOR SOUZA-MDB - AO EXCELENTÍSSIMO LUIS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, ESTADO DO RIO GRANDE DO NORTE, E BEM COMO ENCAMINHAR CÓPIA AO SENHOR ESTERFSON GUILHERME CARVALHO PAIVA - SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, QUE SE DIGNE EXECUTAR A IMPLANTAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA - PRÓPRIO DO MUNICÍPIO DE APODI, COM INVESTIMENTO DO FINANCIAMENTO QUE O MUNICÍPIO VAI CONTRATAR ATRAVÉS DO BANCO DO BRASIL E CAIXA ECONÔMICA, ALÉM DE AMPLIAÇÃO E MELHORIAS PARA AS COMUNIDADES E OUTRAS ÁREAS FÍSICAS NO MUNICÍPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2535/indicacao_n_143_2025_autor_railton_diogenes_mdb_20250604_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2535/indicacao_n_143_2025_autor_railton_diogenes_mdb_20250604_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 143/2025 – AUTOR RAILTON DIOGENES-MDB – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, ESTUDO DE VIABILIDADE PARA COBERTURA DE NO MÍNIMO UMA QUADRA DE ESPORTE NA REGIÃO DO VALE JÁ QUE A MESMA E A ÚNICA DAS QUATROS REGIÕES QUE NÃO TEM NENHUMA QUADRA COBERTA PARA PRÁTICA ESPORTIVA, ASSIM COMO ESTUDO DE VIABILIDADE PARA COBERTURA DA QUADRAS DO BAIRRO BACURAU I E A QUADRA DO BAIRRO GARILÂNDIA, PARA QUE OS ATLETAS ESSAS OUTRAS MODALIDADES ESPORTIVAS.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2536/indicacao_n_144_2025_autor_railton_diogenes_mdb_20250604_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2536/indicacao_n_144_2025_autor_railton_diogenes_mdb_20250604_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 144/2025 – AUTOR RAILTON DIOGENES-MDB – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, PARA QUE TODA PARTE DE SERVIÇO DE ILUMINAÇÃO PÚBLICA SEJA REALIZADO PELA SECRETÁRIA DE URBANISMO E SERVIÇOS PÚBLICOS, AJUDANDO ASSIM A ADMINISTRAÇÃO PARA QUE ESTE SERVIÇO SEJA REALIZADO DE FORMA MAIS RÁPIDA, JÁ QUE A SECRETÁRIA DE OBRAS JÁ POSSUI UMA DEMANDA MUITO GRANDES EM ESTRADAS VICINAIS O QUE PODE CAUSAR UMA PRIORIDADE MENOR PARA REALIZAÇÃO DE SERVIÇO DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2541/indicacao_n_145_2025_autor_jailson_ferreira_pt_20250610_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2541/indicacao_n_145_2025_autor_jailson_ferreira_pt_20250610_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 145/2025 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS, A RECUPERAÇÃO DAS ESTRADAS VICINAIS DAS COMUNIDADES DE SOROROCA, QUEIMADAS, BAMBURRAL E TRAPIÁ, COM ATENÇÃO ESPECIAL AOS TRECHOS MAIS CRÍTICOS QUE DIFICULTAM O TRÁFEGO E O ACESSO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2545/indicacao_n_146_2025_autor_ronaldo_adriane_psdb_20250610_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2545/indicacao_n_146_2025_autor_ronaldo_adriane_psdb_20250610_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 146/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, NO SENTIDO DE TOMAR PROVIDÊNCIAS CABÍVEIS PARA QUE SEJA FEITA LIMPEZA DE ROÇO DE MATOS NO BAIRRO PORTAL DA CHAPADA.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2546/indicacao_n_147_2025_autor_paulo_de_telecio-psd_20250610_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2546/indicacao_n_147_2025_autor_paulo_de_telecio-psd_20250610_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 147/2025 – AUTOR PAULO DE TELÉCIO-PSD – PREFEITURA MUNICIPAL DE APODI E AOS DEMAIS ÓRGÃOS RESPONSÁVEIS QUE SEJA REALIZADA A INSTALAÇÃO DE LUMINÁRIA PÚBLICA NA ENTRADA DA BARRAGEM DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2547/indicacao_n_148_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2547/indicacao_n_148_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 148/2025 – AUTOR ANDREAZO ALVES-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, PARA QUE SEJA REALIZADA UMA LIMPEZA EM UM TERRENO LOCALIZADO NA RUA FRANCISCO LEÃO DA SILVEIRA, NO FINAL DA RUA.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2548/indicacao_n_149_2025_autor_angelo_de_dagmar_pp_20250610_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2548/indicacao_n_149_2025_autor_angelo_de_dagmar_pp_20250610_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 149/2025 – AUTOR ÂNGELO DE DAGMAR-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE FAÇA UM ESTUDO DE VIABILIDADE FINANCEIRA E ECONÔMICA PARA REAJUSTE DE VALOR PAGO AOS BOLSISTAS DA REDE MUNICIPAL ESCOLAR DE ENSINO.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2549/indicacao_n_150_2025_autor_angelo_de_dagmar_pp_20250610_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2549/indicacao_n_150_2025_autor_angelo_de_dagmar_pp_20250610_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 150/2025 – AUTOR ÂNGELO DE DAGMAR-PP - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE DIGNE A TOMAR PROVIDÊNCIAS NO FORNECIMENTO DO FARDAMENTO ESCOLAR DA REDE MUNICIPAL DO PRÓPRIO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_n_151_2025_autor_ronaldo_adriane_psdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_n_151_2025_autor_ronaldo_adriane_psdb_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 151/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE AGRICULTURA, RECURSOS HÍDRICOS. MEIO AMBIENTE E PESCAS, NO SENTIDO DE CONCLUSÃO DA ADUTORA DA COMUNIDADE DO SITIO SÃO LOURENÇO II, NA ZONA RURAL DO MUNICÍPIO DE APODI/RN.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_n_152_2025_autor_railton_diogenes_mdb_20250617_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_n_152_2025_autor_railton_diogenes_mdb_20250617_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 152/2025 – AUTOR RAILTON DIÓGENES-MDB – AO EXCELENTÍSSIMO SENHOR LUIS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI. SOLICITO PLACAS DE SINALIZAÇÃO IDENTIFICANDO TODAS AS COMUNIDADES DA REGIÃO DA AREIA.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_n_153_2025_autor_railton_diogenes_mdb_20250617_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_n_153_2025_autor_railton_diogenes_mdb_20250617_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 153/2025 – AUTOR RAILTON DIÓGENES-MDB - AO EXCELENTÍSSIMO SENHOR LUIS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI. SOLICITO PARA QUE SEJA FEITA A RECUPERAÇÃO DA ESTRADA QUE LIGA A PRINCIPAL DA REGIÃO DA AREIA AO SITIO PONTA II.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_n_154_2025_autor_railton_diogenes_mdb_20250617_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_n_154_2025_autor_railton_diogenes_mdb_20250617_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 154/2025 – AUTOR RAILTON DIÓGENES-MDB – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, PARA QUE SEJA FEITO ESTUDO E PROJETO PARA PAVIMENTAÇÃO ASFÁLTICA DA RUA MANOEL POMPEU E DA RUA RAIMUNDA SOARES DE SOUZA, NO BAIRRO BACURAU I, ONDE AJUDARIA OS MORADORES E AOS QUE FAZEM AQUELE PERCURSO.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2561/indicacao_n_155_2025_autor_jailson_ferreira_pt_20250617_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2561/indicacao_n_155_2025_autor_jailson_ferreira_pt_20250617_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 155/2025 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS, A RECUPERAÇÃO DA GALERIA LOCALIZADA NA TRAVESSA NONATO MOTA, NO BAIRRO MALVINAS, ONDE HÁ MAIS DE TRÊS MESES EXISTE UM BURACO EXPOSTO, REPRESENTANDO RISCO REAL DE ACIDENTES PARA PEDESTRES E MORADORES.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_n_156_2025_autor_carlinhos_de_dandao-psd_20250617_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_n_156_2025_autor_carlinhos_de_dandao-psd_20250617_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 156/2025 – AUTOR CARLINHOS DE DANDÃO-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, NA FIGURA DA SECRETARIA COMPETENTE, PARA QUE SEJAM ADOTADAS PROVIDÊNCIAS VISANDO À REPOSIÇÃO DAS LUMINÁRIAS DO ASSENTAMENTO PAULO CANAPUM, POLO GÓIS, ZONA RURAL DO MUNICÍPIO DE APODI/RN.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_n_157_2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_n_157_2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 157/2025 – AUTOR EDNARTE SILVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A MANUTENÇÃO E RESTAURAÇÃO DA QUADRA DE ESPORTES (FOTOS EM ANEXO), LOCALIZADA NO SÍTIO SANTA CRUZ, MUNICÍPIO DE APODI/RN.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2567/indicacao_n_158_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2567/indicacao_n_158_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 158/2025 – AUTOR RONALDO ADRIANE-PSDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, NO SENTIDO DE TOMAR PROVIDÊNCIAS CABÍVEIS PARA QUE SEJA FEITA LIMPEZA DE ROÇO DE MATOS NA RUA NÉZIA KARLA PINTO DE ANDRADE BAIRRO GARILÂNDIA.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2568/indicacao_n_159_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2568/indicacao_n_159_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 159/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE PROLONGAMENTO DO CALÇAMENTO COM PARALELEPÍPEDO DA RUA NÉZIA KARLA PINTO DE ANDRADE NO BAIRRO GARILÂNDIA.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2570/indicacao_n_160_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2570/indicacao_n_160_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 160/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE PROLONGAMENTO DO CALÇAMENTO COM PARALELEPÍPEDO DA RUA JOELITA MARINHO DE FREITAS NO BAIRRO BACURAU I.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2573/indicacao_n_161_2025_autor_marcos_carvalho_galinho_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2573/indicacao_n_161_2025_autor_marcos_carvalho_galinho_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 161/2025 – AUTOR MARCOS CARVALHO (GALINHO) - AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE APODI/RN, LUÍS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE, ATRAVÉS DA SECRETARIA RESPONSÁVEL, A PROCEDER COM A CORREÇÃO DE DESNÍVEIS, RETIRADA DE BURACOS E LIMPEZA DE BECO/VIELA LOCALIZADO NA RUA ADRIÃO BEZERRA, AO LADO DA CASA NO 542.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2591/indicacao_n_162_2025_autor_jailson_ferreira_pt_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2591/indicacao_n_162_2025_autor_jailson_ferreira_pt_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 162/2025 – AUTOR JAILSON FERREIRA-PT - EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS, A FIXAÇÃO DE BRAÇO E LUMINÁRIA COMPLETA NO POSTE LOCALIZADO NAS PROXIMIDADES DA PARADA DE ÔNIBUS DO SÍTIO SOROROCA, AS MARGENS DA RN-233.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2592/indicacao_n_163_2025_autor_marcos_carvalho_mdb_galinho.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2592/indicacao_n_163_2025_autor_marcos_carvalho_mdb_galinho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 163/2025 – AUTOR MARCOS CARVALHO (GALINHO-MDB - EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE APODI/RN, LUÍS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE, ATRAVÉS DA SECRETARIA RESPONSÁVEL, A PROCEDER COM A REFORMA/DESOBSTRUÇÃO DA REDE COLETORA DE ESGOTO NA RUA ANTÔNIO LEÃO DA SILVEIRA, PRÓXIMO AO IMÓVEL DE NÚMERO 140, NO BAIRRO PORTAL DA CHAPADA.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2593/indicacao_n_164_2025_autor_marcos_carvalho_mdb_galinho.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2593/indicacao_n_164_2025_autor_marcos_carvalho_mdb_galinho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 164/2025 – AUTOR MARCOS CARVALHO (GALINHO-MDB - EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE APODI/RN, LUÍS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE, ATRAVÉS DA SECRETARIA RESPONSÁVEL, A PROCEDER COM A INSTALAÇÃO DE LUMINÁRIAS EM POSTES DO ASSENTAMENTO CASULO.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2594/indicacao_n_165_2025_autor_marcos_carvalho_mdb_galinho.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2594/indicacao_n_165_2025_autor_marcos_carvalho_mdb_galinho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 165/2025 – AUTOR MARCOS CARVALHO (GALINHO-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE APODI/RN, LUÍS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE, ATRAVÉS DA SECRETARIA RESPONSÁVEL, A PROCEDER COM AVALIAÇÃO TÉCNICA E POSSÍVEL TROCA DE ESTRUTURA DE MADEIRA (VIGAS) DE SUSTENTAÇÃO DE TETO NA ENTRADA DA ESCOLA MUNICIPAL FRANCISCO ALCIVAN PINTO, NO BAIRRO BACURAU I.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2595/indicacao_n_166_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2595/indicacao_n_166_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 166/2025 – AUTOR LAETE OLIVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, LUÍS SABINO DA COSTA NETO, SOLICITANDO A CONCLUSÃO DAS OBRAS DE PAVIMENTAÇÃO DA RUA MARCOS TEIXEIRA DINIZ, LOCALIZADA NO BAIRRO BACURAU 1, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2596/indicacao_n_167_2025_aurtor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2596/indicacao_n_167_2025_aurtor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 167/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, NO SENTIDO DE TOMAR PROVIDÊNCIAS CABÍVEIS PARA QUE SEJA FEITA MUTIRÃO DE LIMPEZA NO DISTRITO DE SOLEDADE.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2599/indicacao_n_168_2025_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2599/indicacao_n_168_2025_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 168/2025 – AUTOR JÚNIOR SOUZA-MDB - O MINISTRO DA AGRICULTURA E PECUÁRIA CARLOS FÁVARO E AO PRESIDENTE DA CONAB EDEGAR PRETTO, SOLICITANDO QUE SEJA APRECIADO O SUBSÍDIOS NA COMPRA DE MILHO E DA SOJA PARA OS PRODUTORES DO ESTADO NESTE PERÍODO DE ESTIAGEM. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 7.8.2025.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_n_169_2025_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_n_169_2025_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 169/2025 – AUTOR JÚNIOR SOUZA-MDB - AO SECRETÁRIO DE ESTADO GUILHERME MORAIS SALDANHA, SOLICITANDO APOIO PARA JUNTO AO MINISTÉRIO DA AGRICULTURA SEJA APRECIADO O SUBSÍDIOS NA COMPRA DE MILHO E DA SOJA PARA OS PRODUTORES DO ESTADO NESTE PERÍODO DE ESTIAGEM. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 7.8.2025.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_n_170_2025_autor_paulo_de_telecio_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_n_170_2025_autor_paulo_de_telecio_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 170/2025 – AUTOR PAULO DE TELÉCIO-PSD – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI/RN, E AOS DEMAIS ÓRGÃOS RESPONSÁVEIS QUE SEJA REALIZADA A INSTALAÇÃO DE REDE DE PROTEÇÃO NO TETO DA ARENINHA SOCIETY DO BAIRRO IPE.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2610/indicacao_n_171_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2610/indicacao_n_171_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 171/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DA REVITALIZAÇÃO DA PRAÇA EM FRENTE AO GINÁSIO POLIESPORTIVO MUNICIPAL VILSON CUSTÓDIO DIÓGENES.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2611/indicacao_n_172_2025_autor_angelo_de_dagmar_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2611/indicacao_n_172_2025_autor_angelo_de_dagmar_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 172/2025 – AUTOR ÂNGELO DAGMAR-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, A PROVIDENCIAR MELHORIAS NA ESTRADA, LOCALIZADA NO CANAL DO PROJETO DE IRRIGAÇÃO DA CHAPADA, PASSANDO PELO SÍTIO VERTENTE, SÍTIO GARRAFA E RIO NOVO.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2612/indicacao_n_173_2025_autor_angelo_de_dagmar_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2612/indicacao_n_173_2025_autor_angelo_de_dagmar_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 173/2025 – AUTOR ÂNGELO DAGMAR-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, A PROVIDENCIAR MELHORIAS NAS ESTRADAS DA REGIÃO DA AREIA.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_n_174_2025_autor_angelo_de_dagmar_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_n_174_2025_autor_angelo_de_dagmar_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 174/2025 – AUTOR ÂNGELO DAGMAR-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, A CONCLUIR A RECUPERAÇÃO DA ESTRADA, NO ASSENTAMENTO AURORA DA SERRA, ATÉ A DIVISA COM O ESTADO DO CEARÁ, PASSANDO NO SÍTIO PLANALTO, BAIXA DO TUBARÃO E LAJE DO MEIO.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2614/indicacao_n_175_2025_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2614/indicacao_n_175_2025_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 175/2025 – AUTOR RAILTON DIÓGENES – MDB – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, PARA QUE SEJA FEITA A ABERTURA DO PROLONGAMENTO DA RUA MARACUJÁ, LIGANDO AO BAIRRO PORTAL DA CHAPADA, ONDE AJUDARIA OS MORADORES E AOS QUE FAZEM AQUELE PERCURSO.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_n_176_2025_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_n_176_2025_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 176/2025 – AUTOR RAILTON DIÓGENES – MDB – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, SOLICITO PARA QUE SEJA FEITA A REVITALIZAÇÃO DA RUA PADRE JOÃO DA CUNHA, PARA MELHORAR O TRAFEGO DE TODOS OS QUE PASSAM POR ALI DIARIAMENTE.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2616/indicacao_n_177_2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2616/indicacao_n_177_2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 177/2025 – AUTOR EDNARTE SILVEIRA – MDB – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA REALIZADA VISITA TÉCNICA E ANÁLISE DA VIABILIDADE DE TRANSFORMAR O ANTIGO PRÉDIO ONDE FUNCIONAVA UMA ESCOLA (FOTOS EM ANEXO), LOCALIZADO NO SÍTIO SANTA CRUZ, MUNICÍPIO DE APODI/RN, EM UM POSTO DE ATENDIMENTO DE SAÚDE PÚBLICA, OU ESTRUTURA SIMILAR VOLTADA AO ATENDIMENTO DA POPULAÇÃO LOCAL.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2617/indicacao_n_178_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2617/indicacao_n_178_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 178/2025 – AUTOR ANDREAZO ALVES-PP – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, PARA QUE SEJA REALIZADA A RECUPERAÇÃO DA CALÇADA DE PASSEIO NA BR-405.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2618/indicacao_n_179_2025_autor_carlinhos_de_dandao_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2618/indicacao_n_179_2025_autor_carlinhos_de_dandao_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 179/2025 – AUTOR CARLINHOS DE DANDÃO-PSD – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, NA FIGURA DA SECRETARIA COMPETENTE, PARA QUE SEJAM REALIZADAS COM URGÊNCIA A REVITALIZAÇÃO DA ESTRUTURA E CAIXA D'ÁGUA DO ASSENTAMENTO TABULEIRO, ZONA RURAL DO MUNICÍPIO DE APODI/RN, UMA VEZ QUE A MESMA DESABOU, COMPROMETENDO O ABASTECIMENTO DE ÁGUA NA REGIÃO.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2619/indicacao_n_180_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2619/indicacao_n_180_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 180/2025 – AUTOR JÚNIOR CARLOS – PSD – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA CONSTRUÍDO QUEBRA-MOLAS/LOMBADAS NAS RUAS: LUÍS ANTÔNIO TORRES (RUA DO FÓRUM) E RUA MANOEL PEDRO VIANA (RUA DA CRECHE MODELO).</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2620/indicacao_n_181_2025_autor_junior_carlos_psd1.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2620/indicacao_n_181_2025_autor_junior_carlos_psd1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 181/2025 – AUTOR JÚNIOR CARLOS – PSD – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA CONSTRUÍDO QUEBRA-MOLAS/LOMBADAS NAS RUAS: RUA ANTÔNIO JOAQUIM DE SOUZA (RUA DA ESCOLA VERÍSSIMO GAMA) BAIRRO BICO TORTO E A RUA JOSÉ MOZART MENESCAU (RUA DO GINÁSIO DE ESPORTES) BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2621/indicacao_n_182_2025_autor_paulo_de_telecio_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2621/indicacao_n_182_2025_autor_paulo_de_telecio_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 182/2025 – AUTOR PAULO DE TELÉCIO-PSD – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI/RN, QUE SE DIGNE RESTAURAR AS ESTRADAS VICINAIS QUE DÃO ACESSO À VÁRZEA DA SALINA, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2624/indicacao_n_183_2025_autor_paulo_de_telecio_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2624/indicacao_n_183_2025_autor_paulo_de_telecio_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 183/2025 – AUTOR PAULO DE TELÉCIO-PSD – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI/RN, QUE POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS, DETERMINE A INSTALAÇÃO DE BUEIROS NA ESTRADA VICINAL ENTRE O SÍTIO PONTA E O SÍTIO BARRA NO MUNICÍPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2629/indicacao_n_184_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2629/indicacao_n_184_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 184/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS CABÍVEIS PARA RECUPERAÇÃO DO ACESSO QUE LIGA AS COMUNIDADES SÃO LOURENÇO II À PINDOBA (PRÓXIMO A ESCOLA MARIA CEZARINA DE OLIVEIRA).</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_n_185_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_n_185_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 185/2025 – AUTOR ANDREAZO ALVES-PP – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, SOLICITO QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE UMA LÂMPADA NO POSTE SITUADO EM FRENTE À ASSOCIAÇÃO COMUNITÁRIA DE MORADORES DO SÍTIO SANTA ROSA 1.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_n_186_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_n_186_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 186/2025 – AUTOR JÚNIOR CARLOS-PSD – EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, AFIM QUE SEJA REALIZADA A PAVIMENTAÇÃO POR PARALELEPÍPEDO NA RUA: JOSÉ CÂNDIDO DE SOUZA, BAIRRO: BICO TORTO, NO MUNICÍPIO DE APODI-RN</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_n_187_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_n_187_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 187/2025 – AUTOR JÚNIOR CARLOS-PSD - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, AFIM QUE SEJA REALIZADA A PAVIMENTAÇÃO POR PARALELEPÍPEDO NA RUA: ROSA ÁUREA DA COSTA, BAIRRO: BACURAU I, NO MUNICÍPIO DE APODI-RN</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2635/indicacao_n_188_2025_autor_marcos_carvalho_mdb_galinho.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2635/indicacao_n_188_2025_autor_marcos_carvalho_mdb_galinho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 188/2025 – AUTOR MARCOS CARVALHO-MDB (GALINHO) – AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE APODI/RN, LUIS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE, ATRAVÉS DA SECRETARIA RESPONSÁVEL, A PROCEDER COM A REFORMA DA REDE COLETORA DE ESGOTO NA RUA BEVENUTO JOSÉ DE PAIVA, NA BAIXA DO CAIC.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2636/indicacao_n_189_2025_autor_marcos_carvalho_mdb_galinho.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2636/indicacao_n_189_2025_autor_marcos_carvalho_mdb_galinho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 189/2025 – AUTOR MARCOS CARVALHO-MDB (GALINHO) – EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE APODI/RN, LUIS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE, ATRAVÉS DA SECRETARIA RESPONSÁVEL, A PROCEDER COM A INSTALAÇÃO DE QUATRO LUMINÁRIAS PÚBLICAS, NO SÍTIO AMENOS, 1.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2637/indicacao_n_190_2025_autor_marcos_carvalho_mdb_galinho.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2637/indicacao_n_190_2025_autor_marcos_carvalho_mdb_galinho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 190/2025 – AUTOR MARCOS CARVALHO-MDB (GALINHO) – EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE APODI/RN, LUIS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE, ATRAVÉS DA SECRETARIA RESPONSÁVEL, A PROCEDER COM AVALIAÇÃO TÉCNICA E CONSTRUÇÃO DE LOMBADAS NA RUA GOVERNADOR MARCOS FREIRE (A PARTIR DO CRUZAMENTO COM A RUA DIONÍSIO DE MORAIS.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2638/indicacao_n_191_2025_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2638/indicacao_n_191_2025_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 191/2025 – AUTOR RAILTON DIÓGENES – MDB – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, PARA QUE SEJA FEITO ESTUDO E PROJETO DE UMA PRAÇA NO BAIRRO PEQUE, ONDE BENEFICIARIA OS MORADORES DO BAIRRO.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2639/indicacao_n_192_2025_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2639/indicacao_n_192_2025_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 192/2025 – AUTOR RAILTON DIÓGENES – MDB – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, SOLICITO A RECUPERAÇÃO DA ESTRADA QUE LIGA A CIDADE AO VALE, PELO BICO TORTO, LIGANDO AO TRAPIA I E TRAPIA IL PARA A MELHORIA E ACESSIBILIDADE DE LOCOMOÇÃO DOS MORADORES.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2648/indicacao__n_193_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2648/indicacao__n_193_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 193/2025 – AUTOR ANDREAZO ALVES-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PUBLICAS - SEMTOP, SOLICITANDO A REALIZAÇÃO DE REFORMA NA PRAÇA SÃO FRANCISCO, COM SERVIÇOS DE REVITALIZAÇÃO E MANUTENÇÃO DA ESTRUTURA FÍSICA.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2649/indicacao_n_194_2025_autor_ronaldo_adriane_psdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2649/indicacao_n_194_2025_autor_ronaldo_adriane_psdb_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 194/2025 – AUTOR RONALDO ADRIANE-PSDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DA INSTALAÇÕES DE 02 (DUAS) LOMBADAS NA RUA RAIMUNDA FERREIRA DA MOTA NO BAIRRO BACURAU I.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2651/indicacao__n_195_2025_autor_adreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2651/indicacao__n_195_2025_autor_adreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 195/2025 – AUTOR ANDREAZO ALVES-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, SOLICITANDO QUE SE DIGNE DETERMINAR À SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP A ADOÇÃO DE PROVIDÊNCIAS QUANTO AO TERRENO LOCALIZADO NA RUA CÂMARA CASCUDO, VIZINHO À CASA N° 156, ATUALMENTE EM ESTADO DE ABANDONO, FAVORECENDO A PRESENÇA DE ANIMAIS PEÇONHENTOS NAS RESIDÊNCIAS PRÓXIMAS.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2653/indicacao_n_196_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2653/indicacao_n_196_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 196/2025 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, PELO MENOS A REFORMA DA PONTE DE CARNAÚBA QUE LIGA O SÍTIO CARPINA À COMUNIDADE DE VÁRZEA DA SALINA, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2654/indicacao_n_197_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2654/indicacao_n_197_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 197/2025 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL DE ESPORTE E LAZER, A CONSTRUÇÃO DE BANHEIROS E VESTIÁRIOS NA QUADRA POLIESPORTIVA LOCALIZADA NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2655/indicacao_n_198_2025_autor_carlinhos_de_dandao_pds.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2655/indicacao_n_198_2025_autor_carlinhos_de_dandao_pds.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 198/2025 – AUTOR CARLINHOS DE DANDÃO – PSD  – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, NA FIGURA DA SECRETARIA COMPETENTE, PARA QUE SEJAM REALIZADOS REPAROS EMERGENCIAIS NO CALÇAMENTO LOCALIZADO NO SÍTIO DO GÓIS, ZONA RURAL DE APODI/RN, ESPECIFICAMENTE NO TRECHO EM FRENTE AO CENÁRIO DA PAIXÃO DE CRISTO.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_n_199_2025_autor_carlinhos_de_dandao_pds.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_n_199_2025_autor_carlinhos_de_dandao_pds.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 199/2025 – AUTOR CARLINHOS DE DANDÃO – PSD  – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, NA FIGURA DA SECRETARIA COMPETENTE, PARA QUE SEJAM REALIZADOS REPAROS EMERGENCIAIS NO CALÇAMENTO LOCALIZADO EM FRENTE À QUADRA POLIESPORTIVA DA SOLEDADE, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_n_200_2025_autor_angelo_de_dagmar_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_n_200_2025_autor_angelo_de_dagmar_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 200/2025 – AUTOR ÂNGELO DE DAGMAR - PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES DE OBRAS PÚBLICAS, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA COMUNIDADE DE POÇO DE ISAURO. O LOCAL INDICADO NA RODOVIA ASFALTICA NO INÍCIO DA COMUNIDADE, SENTIDO SOLEDADE, EM FRENTE A CASA DO SR. RAIMUNDO RAFAEL.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2658/indicacao_n_201_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2658/indicacao_n_201_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 201/2025 – AUTOR ANDREAZO ALVES - PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, QUE SE DIGNE DETERMINAR À SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, SOLICITANDO A RETIRADA DE ENTULHOS NAS MARGENS DA BR-405, EM FRENTE À SUCATA SÃO FRANCISCO, PRÓXIMO À CASA DA MADEIRA.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_n_202_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_n_202_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 202/2025 – AUTOR ANDREAZO ALVES - PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, QUE SEJA FEITO O SERVIÇO DE TAPA-BURACO NA RUA FRANCISCO LEÃO DA SILVEIRA, BAIRRO GARILÂNDIA.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_n_203_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_n_203_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 203/2025 – AUTOR JÚNIOR CARLOS-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, AFIM QUE SEJA ATIVADO O VIVEIRO DE MUDAS MUNICIPAL, LOCALIZADO NA SECRETARIA DE AGRICULTURA DO MUNICÍPIO, OBJETIVANDO A DISTRIBUIÇÃO DE PLANTAS FRUTÍFERAS E NATIVAS DA NOSSA REGIÃO, ASSIM TRAZENDO BENEFÍCIO PARA TODO O MUNICÍPIO.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_n_204_2025_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_n_204_2025_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 204/2025 – AUTOR RAILTON DIÓGENES-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, AFIM QUE SEJA ATIVADO O VIVEIRO DE MUDAS MUNICIPAL, SOLICITO A RECUPERAÇÃO DA PAVIMENTAÇÃO DO TRECHO PRÓXIMO À CHÁCARA DE JORGE, ASSIM COMO A INSTALAÇÃO DE ILUMINARIAS NO TRECHO ENTRE A CHÁCARA DO EX VEREADOR GILVAN ALVES ATÉ A PRIMEIRA ENTRADA DA COMUNIDADE TIRINETE.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2662/indicacao_n_205_2025_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2662/indicacao_n_205_2025_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 205/2025 – AUTOR RAILTON DIÓGENES-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, solicito a INSTALAÇÃO DE DUAS NOVAS ILUMINARIAS NA COMUNIDADE TIRINETE.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2672/indicacao_no_206_2025_autor_paulo_de_telecio_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2672/indicacao_no_206_2025_autor_paulo_de_telecio_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 206/2025 – AUTOR PAULO DE TELÉCIO-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, NOS TERMOS REGIMENTAIS DESTA CASA LEGISLATIVA, VENHO, RESPEITOSAMENTE, INDICAR A URGENTE NECESSIDADE DE INSTALAÇÃO DE UMA LOMBADA NA RUA TELÉCIO GOMES PINTO - SÍTIO MELANCIAS, POR MEIO DA PREFEITURA MUNICIPAL DE APODI E OS DEMAIS ÓRGÃOS RESPONSÁVEIS.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2675/indicacao_no_207_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2675/indicacao_no_207_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 207/2025 – AUTOR JÚNIOR CARLOS-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, AFIM QUE SEJA REALIZADA PAVIMENTAÇÃO POR PARALELEPIPEDO, LIGANDO O BAIRRO CRUZ DE ALMAS AO BAIRRO GARILÂNDIA, PASSANDO EM FRENTE A SECRETARIA MUNICIPAL DE AGRICULTURA.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2687/indicacao_no_208_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2687/indicacao_no_208_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 208/2025 – AUTOR ANDREAZO ALVES-PP – AO EXCELENTÍSSIMO PREFEITO MUNICIPAL LUIS SABINO DA COSTA NETO QUE SEJA REALIZADA, POR MEIO DA SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, A IMPLANTAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA, COM INSTALAÇÃO DE POSTES E LUMINÁRIAS, NAS RUAS MÁRIO ALBUQUERQUE DE FREITAS, DONA ALICE PINTO E RAIMUNDO CABRAL DOS SANTOS, SITUADA NO BAIRRO PORTAL DA CHAPADA, POR TRAZ DO POSTO DE COMBUSTÍVEL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2690/indicacao_no_209_2025_autor_marcos_carvalho_galinho_mdb1.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2690/indicacao_no_209_2025_autor_marcos_carvalho_galinho_mdb1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 209/2025 – AUTOR MARCOS CARVALHO (GALINHO)–MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE APODI/RN, LUIS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE, ATRAVÉS DA SECRETARIA RESPONSÁVEL, A PROCEDER COM: 1) REPARO DE “MEIO FIO” E A REDE COLETORA DE ESGOTOS DOMÉSTICOS DANIFICADA NA RUA ANTÔNIO MOREIRA, Nº 80, NO BAIRRO MALVINAS; E 2) REPARO E RETIRADA DE BURACO, NO MESMO ENDEREÇO: RUA MOREIRA, Nº 80, NO BAIRRO MALVINAS.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2691/indicacao_no_210_2025_autor_marcos_carvalho_galinho_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2691/indicacao_no_210_2025_autor_marcos_carvalho_galinho_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 210/2025 – AUTOR MARCOS CARVALHO (GALINHO)–MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE APODI/RN, LUÍS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE, ATRAVÉS DA SECRETARIA RESPONSÁVEL, A PROCEDER COM REPARO DE “MEIOS-FIOS” E A REDE COLETORA DE ESGOTOS DOMÉSTICOS DANIFICADA NA RUA NONATO MOTA, Nº 191, NO BAIRRO MALVINAS.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2692/indicacao_no_211_2025_autor_marcos_carvalho_galinho_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2692/indicacao_no_211_2025_autor_marcos_carvalho_galinho_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 211/2025 – AUTOR MARCOS CARVALHO (GALINHO)–MDB – AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE APODI/RN, LUÍS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE, ATRAVÉS DA SECRETARIA RESPONSÁVEL, A PROCEDER COM A INSTALAÇÃO DE LUMINÁRIAS EM 8 (OITO) POSTES JÁ INSTALADOS NA RUA JOEL DO AMARAL GURGEL, NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2693/indicacao_no_212_2025_autor_angelo_de_dagmar_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2693/indicacao_no_212_2025_autor_angelo_de_dagmar_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 212/2025 – AUTOR ÂNGELO DE DAGMAR-PP - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, FAZER UMA ANÁLISE DE TODAS AS DOAÇÕES E CESSÕES DE USO, FEITAS PELA PREFEITURA MUNICIPAL DE APODI-RN, NOS ÚLTIMOS 10(DEZ) ANOS.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2694/indicacao_no_213_2025_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2694/indicacao_no_213_2025_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 213/2025 – AUTOR RAILTON DIÓGENES-MDB - AO EXCELENTÍSSIMO SENHOR LUIS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, SOLICITO A RECUPERAÇÃO DA ESTRADA DO SITIO GARAPA, PARA QUE SE TORNE MELHOR A LOCOMOÇÃO DOS MORADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2696/indicacao_no_214_2025_autor_ronaldo_adriane_psdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2696/indicacao_no_214_2025_autor_ronaldo_adriane_psdb_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 214/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, NO SENTIDO DE TOMAR PROVIDÊNCIAS CABÍVEIS PARA QUE SEJA FEITA LIMPEZA DO TERRENO PERTENCENTE AO MUNICÍPIO NA RUA FRANCISCO LEÃO DA SILVEIRA NO BAIRRO GARILÂNDIA.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2697/indicacao_no_215_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2697/indicacao_no_215_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 215/2025 – AUTOR JÚNIOR CARLOS-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SEJA INSTALADA UMA USINA DE ENERGIA SOLAR, COM A FINALIDADE DE BENEFICIAR OS FEIRANTES DA FEIRA LIVRA, COMO TAMBÉM OS AÇOUGUEIROS DO AÇOUGUE PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2699/indicacao_no_216_2025_autor_paulo_de_telecio_psd_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2699/indicacao_no_216_2025_autor_paulo_de_telecio_psd_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 216/2025 – AUTOR PAULO DE TELÉCIO-PSD – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, INDICAR A URGENTE NECESSIDADE DE REALIZAR A LIMPEZA DA LAGOA E DE SEU CALÇADÃO, POR MEIO DA PREFEITURA MUNICIPAL DE APODI E AOS DEMAIS ÓRGÃOS RESPONSÁVEIS.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2703/indicacao_no_217_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2703/indicacao_no_217_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 217/2025 – AUTOR ANDREAZO ALVES-PP - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, SOLICITANDO QUE SE DIGNE DETERMINAR À SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, SOLICITANDO A RETIRADA DE ENTULHOS NA RUA MIGUEL FERREIRA DE ARAÚJO (RUA DO BATALHÃO).</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_no_218_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_no_218_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 218/2025 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO QUE SEJAM ADOTADAS, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, AS MEDIDAS NECESSÁRIAS PARA CONTENÇÃO DO DESPERDÍCIO DE ÁGUA E MANUTENÇÃO REGULAR DA FONTE PÚBLICA SITUADA NA RUA MARECHAL FLORIANO, NO CENTRO DESTA CIDADE, COM A INSTALAÇÃO DE SISTEMA DE CIRCULAÇÃO OU BOMBEAMENTO DE ÁGUA E/OU PLANEJAMENTO DE CRONOGRAMA PERIÓDICO DE LIMPEZA, A FIM DE EVITAR O ACÚMULO E A DEGRADAÇÃO DO RECURSO HÍDRICO NAQUELE ESPAÇO.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2705/indicacao_no_219_2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2705/indicacao_no_219_2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 219/2025 – AUTOR EDNARTE SILVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUIS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, SOB A RESPONSABILIDADE DO SENHOR PAULO ROBERTO DE LIMA MENEZES, A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA E MANUTENÇÃO NO BAIRRO BAIXA DO CAIC, APODI/RN.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_no_220_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_no_220_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 220/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO QUE A SECRETARIA RESPONSÁVEL REALIZE UMA VISITA TÉCNICA PARA VERIFICAÇÃO OBSTRUÇÃO DE UM CANAL DE ÁGUAS PLUVIAIS, LOCALIZADO AS MARGENS DA AVENIDA MARECHAL FLORIANO PEIXOTO, NO BAIRRO PEQUÉ.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_no_221_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_no_221_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 221/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO QUE SEJA CONSERTADO EM CARÁTER DE URGENCIA UM BUEIRO LOCALIZADO NA RUA ANTÔNIO MOREIRA, BAIRRO MALVINAS QUE SE ENCONTRA AFUNDANDO.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_no_222_2025_autor_marcos_carvalho_galinho_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_no_222_2025_autor_marcos_carvalho_galinho_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 222/2025 – AUTOR MARCOS CARVALHO (GALINHO) - MDB - AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE SAÚDE, QUE SEJAM ADOTADAS MEDIDAS PARA AMPLIAR OU AJUSTAR A OFERTA DOS SERVIÇOS DE SAÚDE, EM ESPECIAL NO QUE DIZ RESPEITO À REALIZAÇÃO DE EXAMES ESPECIALIZADOS.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2720/indicacao_no_223_2025__autor_laete_oliveira-mdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2720/indicacao_no_223_2025__autor_laete_oliveira-mdb_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 223/2025 – AUTOR LAETE OLIVEIRA-MDB – INDICAR AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, RECOMENDANDO:_x000D_
 1. A REALIZAÇÃO DE CAMPANHAS PERMANENTES DE CONSCIENTIZAÇÃO ACERCA DO ABANDONO DE ANIMAIS E SUAS CONSEQUÊNCIAS LEGAIS, COM AÇÕES EDUCATIVAS EM ESCOLAS, UNIDADES DE SAÚDE, MEIOS DE COMUNICAÇÃO E REDES SOCIAIS OFICIAIS DO MUNICÍPIO; _x000D_
 2. A INSTALAÇÃO DE CÂMERAS DE VIDEOMONITORAMENTO EM PONTOS CRÍTICOS DO MUNICÍPIO ONDE HÁ REGISTROS FREQUENTES DE ABANDONO, INTEGRANDO-AS AO SISTEMA MUNICIPAL DE SEGURANÇA, PARA COIBIR E IDENTIFICAR AUTORES DAS INFRAÇÕES; E,_x000D_
 3. A COLOCAÇÃO DE CARTAZES E BANNERS DE ALERTA EM PONTOS ESTRATÉGICOS, COMO PRAÇAS, UNIDADES DE SAÚDE, ESCOLAS E OUTROS LOCAIS DE GRANDE CIRCULAÇÃO, COM INFORMAÇÕES SOBRE AS CONSEQUÊNCIAS LEGAIS DO ABANDONO DE ANIMAIS, INCENTIVANDO A RESPONSABILIDADE E A ADOÇÃO RESPONSÁVEL. DESPACHADA E ENCAMINHADA NA SESSÃO ORDINÁRIA DO DIA 02 DE OUTUBRO DE 2025.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2721/indicacao_no_224.2025__autor_ronaldo_adriane-psdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2721/indicacao_no_224.2025__autor_ronaldo_adriane-psdb_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 224/2025 – AUTOR RONALDO ADRIANE-PSDB – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE PROLONGAMENTO DO CALÇAMENTO COM PARALELEPÍPEDO DAS RUAS SEBASTIÃO GOMES PINTO E RUA ELIZABETE AIRES GUERRA NO BAIRRO BACURAU I.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2722/indicacao_no_225.2025__autor_ronaldo_adriane-psdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2722/indicacao_no_225.2025__autor_ronaldo_adriane-psdb_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 225/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, NO SENTIDO QUE A SECRETARIA RESPONSÁVEL COLOQUE EM SUA PROGRAMAÇÃO A COLETA DE LIXO NAS RUAS SEBASTIÃO GOMES PINTO E JOÃO DE DEUS GOMES NO BAIRRO BACURAU I.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2724/indicacao_no_226_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2724/indicacao_no_226_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 226/2025 – AUTOR ANDREAZO ALVES-PP - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, QUE SEJA REALIZADO O CONSERTO DE UM BURACO EXISTENTE NA REDE DE ESGOTO, LOCALIZADO NA BR-405, ESQUINA DE TATAU.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2725/indicacao_no_227_2025_autor_angelo_de_dagmar_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2725/indicacao_no_227_2025_autor_angelo_de_dagmar_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 227/2025 – AUTOR ÂNGELO DE DAGMAR-PP AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, FAZER A REFORMA DOS CANTEIROS CENTRAIS DA BR 405, DO BAIRRO IPE ATÉ O FINAL DA DUPLICAÇÃO, EM FRENTE A PADARIA MEDEIROS.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2726/indicacao_no_228.2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2726/indicacao_no_228.2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 228/2025 – AUTOR EDNARTE SILVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A RESTAURAÇÃO DA PONTE DE ACESSO A COMUNIDADE DE SANTA CRUZ, ZONA RURAL DE APODI/RN (FOTOS EM ANEXO).</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2727/indicacao_no_229.2025_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2727/indicacao_no_229.2025_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 229/2025 – AUTOR RAILTON DIOGENES-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, A IMPLANTAÇÃO DE UM PROJETO DE REFLORESTAMENTO E ARBORIZAÇÃO URBANA.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2736/indicacao_no_230.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2736/indicacao_no_230.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 230/2025 – AUTOR COMISSÃO DE FINANÇAS E ORÇAMENTO DA CMA; SUBSCRITA PELOS VEREADORES DE APODI - REQUERER QUE SEJA OFICIALIZADO À SECRETARIA MUNICIPAL DE ESPORTE, JUVENTUDE E LAZER O ENCAMINHAMENTO DAS DEMANDAS ABAIXO RELACIONADAS, AS QUAIS FORAM COLETADAS DURANTE A AUDIÊNCIA PÚBLICA SOBRE O PPA E A LOA 2026, E DEVIDAMENTE REGISTRADAS EM ATA DA COMISSÃO, REALIZADAS NA REGIÃO DA AREIA, ZONA RURAL DESTE MUNICÍPIO._x000D_
 _x000D_
 MELHORIAS NO GINÁSIO POLIESPORTIVO DA COMUNIDADE DA AREIA, COM:_x000D_
 _x000D_
 1. INSTALAÇÃO DE TELAS DE PROTEÇÃO PARA GARANTIR A SEGURANÇA DOS ATLETAS E DO PÚBLICO;_x000D_
 2. DESIGNAÇÃO DE RESPONSÁVEL PELA LIMPEZA, MANUTENÇÃO E CONTROLE DE USO CONTÍNUO DO ESPAÇO;_x000D_
 3. RECUPERAÇÃO E MANUTENÇÃO DOS BANHEIROS E VESTIÁRIOS;_x000D_
 4. AVALIAÇÃO TÉCNICA PARA PEQUENOS REPAROS ESTRUTURAIS E ADEQUAÇÕES ELÉTRICAS.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2737/indicacao_no_231.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2737/indicacao_no_231.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 231/2025 – AUTOR COMISSÃO DE FINANÇAS E ORÇAMENTO DA CMA; SUBSCRITA PELOS VEREADORES DE APODI – REQUERER QUE SEJA OFICIALIZADO À SECRETARIA MUNICIPAL DE OBRAS E TRANSPORTE PÚBLICO O ENCAMINHAMENTO DAS DEMANDAS ABAIXO RELACIONADAS, AS QUAIS FORAM COLETADAS DURANTE A AUDIÊNCIA PÚBLICA SOBRE O PPA E A LOA 2026_x000D_
 1. MELHORIAS NAS ESTRADAS VICINAIS, COM RECUPERAÇÃO POR MEIO DE APLICAÇÃO DE PIÇARRA E ALARGAMENTO DO CORREDOR PRINCIPAL, VISANDO MELHOR TRAFEGABILIDADE;_x000D_
 2. RECUPERAÇÃO DA ESTRADA DO CÓRREGO 2, COM O FECHAMENTO DO BURACO EXISTENTE EM FRENTE À CONGREGAÇÃO PRESBITERIANA;_x000D_
 3. MELHORIAS NAS ESTRADAS DO SÍTIO URBANO, GARANTINDO CONDIÇÕES ADEQUADAS DE DESLOCAMENTO DOS MORADORES;_x000D_
 4. MELHORIAS NA ESTRADA DO SÍTIO LAGOA AMARELA, COM SERVIÇOS DE NIVELAMENTO E ENCASCALHAMENTO, ASSEGURANDO MELHOR ACESSO À COMUNIDADE;_x000D_
 5. APRIMORAMENTO DA ILUMINAÇÃO PÚBLICA EM TODA A REGIÃO DA AREIA PROMOVENDO MAIS SEGURANÇA E CONFORTO À POPULAÇÃO LOCAL.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2738/indicacao_no_232.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2738/indicacao_no_232.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 232/2025 – AUTOR COMISSÃO DE FINANÇAS E ORÇAMENTO DA CMA; SUBSCRITA PELOS VEREADORES DE APODI – REQUERER QUE SEJA OFICIALIZADO À SECRETARIA MUNICIPAL DE SAÚDE O ENCAMINHAMENTO DA DEMANDA ABAIXO RELACIONADA, A QUAL FOI COLETADA DURANTE A AUDIÊNCIA PÚBLICA SOBRE O PPA E A LOA 2026._x000D_
 _x000D_
 SOLICITAM À SECRETARIA MUNICIPAL DE SAÚDE:_x000D_
 A REALIZAÇÃO DE CAMPANHA DE VACINAÇÃO ANTIRRÁBICA PARA CÃES E GATOS NO_x000D_
 DISTRITO DE CÓRREGO, BEM COMO A IMPLEMENTAÇÃO DE AÇÕES PERMANENTES DE SAÚDE ANIMAL, INCLUINDO PROGRAMAS DE CONTROLE POPULACIONAL DE ANIMAIS DE RUA E ORIENTAÇÃO À POPULAÇÃO SOBRE CUIDADOS E POSSE RESPONSÁVEL.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2739/indicacao_no_233.2025__autor_carlinhos_de_dandao-psd_-_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2739/indicacao_no_233.2025__autor_carlinhos_de_dandao-psd_-_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 233/2025 – AUTOR CARLINHOS DE DANDÃO-PSD – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, NA FIGURA DA SECRETARIA COMPETENTE, PARA QUE SEJAM FEITAS AS REPOSIÇÕES DAS LUMINÁRIAS NAS REDONDEZAS DO PARQUE DO PAULISTA, LOCALIZADO NO SÍTIO VISÃO, DISTRITO DE SOLEDADE, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2740/indicacao_no_234.2025__autor_ronaldo_adriane-psdb_-.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2740/indicacao_no_234.2025__autor_ronaldo_adriane-psdb_-.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 234/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, NO SENTIDO QUE SEJA REALIZA MANUTENÇÃO NOS PARQUINHOS E NA ACADEMIA AO AR LIVRE LOCALIZADO NO BAIRRO BACURAU I.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 235/2025 – AUTOR EDNARTE SILVEIRA-MDB - AO SUPERINTENDENTE REGIONAL DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES (DNIT) NO ESTADO RIO GRANDE DO NORTE, O SENHOR GETÚLIO BATISTA DA SILVA NETO (GETULIO.NETO@DNIT.GOV.BR), SOLICITANDO A IMPLANTAÇÃO DE UMA PROTEÇÃO NA CURVA LOCALIZADA NO KM 79 DA BR-405, NO BAIRRO BICO TORTO, MUNICÍPIO DE APODI/RN (FOTOS EM ANEXO).</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2742/indicacao_no_236.2025__autor_ednarte_silveira-mdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2742/indicacao_no_236.2025__autor_ednarte_silveira-mdb_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 236/2025 – AUTOR EDNARTE SILVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS (PARADA DE ÔNIBUS) NO BAIRRO BACURAL I, NA AVENIDA MOÉSIO HOLANDA, NA RUA QUE DÁ ACESSO A ÁREA CHAMADA DE "PRAINHA", ATENDENDO A PEDIDOS DE ESTUDANTES E MORADORES DA LOCALIDADE.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2744/indicacao_no_237.2025__autor_andreazo_alves-pp_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2744/indicacao_no_237.2025__autor_andreazo_alves-pp_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 237/2025 – AUTOR ANDREAZO ALVES-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, SOLICITANDO QUE SE DIGNE DETERMINAR À SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, QUE SEJA REALIZADO O SERVIÇO DE RECUPERAÇÃO E NIVELAMENTO DO CALÇAMENTO NA AVENIDA DEPUTADO VINGT ROSADO.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2745/indicacao_no_238.2025__autor_andreazo_alves-pp_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2745/indicacao_no_238.2025__autor_andreazo_alves-pp_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 238/2025 – AUTOR ANDREAZO ALVES-PP – AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUIS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, QUE SEJA REALIZADO O SERVIÇO DE TAPA-BURACO NA RUA DOUTOR IRAN FERNANDES DA COSTA.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2746/indicacao_no_239.2025__autor_marcos_carvalho_galinho__mdb_1.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2746/indicacao_no_239.2025__autor_marcos_carvalho_galinho__mdb_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 239/2025 – AUTOR MARCOS CARVALHO (GALINHO) – MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE APODI/RN, LUIS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE, POR MEIO DA SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, A PROCEDER COM REPARO DE “MEIOS-FIOS” E DESOBSTRUÇÃO DA REDE COLETORA DE ESGOTOS DOMÉSTICOS DANIFICADA NA RUA ROSITA MOREIRA, Nº 344, NO BAIRRO BACURAU I.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2747/indicacao_no_240.2025__autor_marcos_carvalho_galinho__mdb_1.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2747/indicacao_no_240.2025__autor_marcos_carvalho_galinho__mdb_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 240/2025 – AUTOR MARCOS CARVALHO (GALINHO) – MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE APODI/RN, LUIS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE, POR MEIO DA SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, A PROCEDER COM O ESTUDO DE VIABILIDADE E, SE VIÁVEL, A INSTALAÇÃO DE LOMBADA(S) NA RUA SABIÁ, NO BAIRRO BACURAU I.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2751/indicacao_no_241.2025_autor_jailson_ferreira-pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2751/indicacao_no_241.2025_autor_jailson_ferreira-pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 241/2025 – AUTOR JAILSON FERREIRA-PT - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJAM ADOTADAS, POR MEIO DA CONTROLADORIA GERAL DO MUNICÍPIO E DO SETOR RESPONSÁVEL PELA GESTÃO DO PORTAL DA TRANSPARÊNCIA, AS MEDIDAS NECESSÁRIAS PARA GARANTIR A ATUALIZAÇÃO REGULAR DOS DADOS PÚBLICOS, EM ESPECIAL OS RELACIONADOS À FOLHA DE PAGAMENTO DE PESSOAL E CONTRACHEQUES DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2754/indicacao_no_242.2025__autor_junior_carlos__psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2754/indicacao_no_242.2025__autor_junior_carlos__psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 242/2025 – AUTOR JÚNIOR CALOR – PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA REALIZADO UM ESTUDO DE VIABILIDADE FINANCEIRA, AFIM DE CONSTRUIR UMA ADUTORA QUE UTILIZE A ÁGUA DA BARRAGEM DE SANTA CRUZ PARA ABASTECER A REGIÃO DA PEDRA.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_no_243.2025__autor_junior_carlos__psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_no_243.2025__autor_junior_carlos__psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 243/2025 – AUTOR JÚNIOR CALOR – PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA REALIZADA CONCLUSÃO DA PAVIMENTAÇÃO POR PARALELEPÍPEDO DA RUA JOÃO DE DEUS GOMES, BEM COMO A RUA ROSA ÁUREA DA COSTA, AMBAS NO BAIRRO BACURAU I.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao_no_244.2025__autor_junior_carlos__psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao_no_244.2025__autor_junior_carlos__psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 244/2025 – AUTOR JÚNIOR CALOR – PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA REALIZADO UM ESTUDO DE TRÁFEGO NA RUA ADRIÃO BEZERRA, DA ESQUINA DA DROGA CENTER A ANTIGA BORRACHARIA DE CODA, NO BAIRRO LAGOA SECA, AFIM DE QUE POSSA SER CONSTRUÍDAS LOMBADAS, JÁ QUE A RUA É BASTANTE MOVIMENTADA, QUE POR SUA VEZ, INTERLIGA OS BAIRRO LAGOA SECA, BAIXA DO CAIC, BACURAU II E GARILÂNDIA.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_no_245.2025__autor_junior_carlos__psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_no_245.2025__autor_junior_carlos__psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 245/2025 – AUTOR JÚNIOR CALOR – PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA REALIZADO UM ESTUDO DE VIABILIDADE, PARA QUE POSSAM SEREM CONSTRUÍDOS, PÓRTICOS NAS ENTRADAS DA NOSSA CIDADE, NO SENTIDO DE QUEM CHEGA DE MOSSORÓ, BEM COMO QUEM VEM SENTIDO PAU DOS FERROS - APODI.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2758/indicacao_no_246.2025__autor_junior_carlos__psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2758/indicacao_no_246.2025__autor_junior_carlos__psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 246/2025 – AUTOR JÚNIOR CALOR – PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA ELABORADO UM PROJETO DE REVITALIZAÇÃO, REESTRUTURAÇÃO E RECUPERAÇÃO DA PRAÇA DO GINÁSIO DE ESPORTES MUNICIPAL.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2762/indicacao_no_247.2025__autor_comissao_de_financas_e_orcamento_da_cma_subscrita_pelos_vereadores_de.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2762/indicacao_no_247.2025__autor_comissao_de_financas_e_orcamento_da_cma_subscrita_pelos_vereadores_de.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 247/2025 – AUTOR COMISSÃO DE FINANÇAS E ORÇAMENTO DA CMA; SUBSCRITA PELOS VEREADORES DE APODI – REQUERER QUE SEJA OFICIALIZADO À SECRETARIA MUNICIPAL DE ESPORTE O ENCAMINHAMENTO DAS DEMANDAS ABAIXO RELACIONADAS, AS QUAIS FORAM COLETADAS DURANTE A AUDIÊNCIA PÚBLICA SOBRE O PPA E A LOA 2026, E DEVIDAMENTE REGISTRADAS EM ATA DA COMISSÃO, REALIZADAS NA REGIÃO DO POLO GÓIS, ZONA RURAL DESTE MUNICÍPIO._x000D_
 ASSINAM COMO AUTORES OS MEMBROS DA COMISSÃO DE FINANÇAS E ORÇAMENTO, E COMO COAUTORES, OS VEREADORES PRESENTES NA REFERIDA AUDIÊNCIA PÚBLICA, SENDO ELES FILIPE GUSTAVO DE LIMA OLIVEIRA (PRESIDENTE DA CÂMARA), LUÍS CARLOS FERNANDES TARGINO, ANTÔNIO LAETE OLIVEIRA DE SOUZA, ANTÔNIO MARCOS DE CARVALHO E PAULO LUCIANO FERREIRA GOMES._x000D_
 DEMANDAS APRESENTADAS PELA COMUNIDADE:_x000D_
 1. REALIZAÇÃO DE MELHORIAS NA QUADRA DE ESPORTES LOCAL, COM A CONSTRUÇÃO DA COBERTURA E DE VESTIÁRIOS, GARANTINDO MELHOR ESTRUTURA E FUNCIONALIDADE AO ESPAÇO ESPORTIVO.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_no_248.2025__autor_comissao_de_financas_e_orcamento_da_cma_subscrita_pelos_vereadores_de.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_no_248.2025__autor_comissao_de_financas_e_orcamento_da_cma_subscrita_pelos_vereadores_de.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 248/2025 – AUTOR COMISSÃO DE FINANÇAS E ORÇAMENTO DA CMA; SUBSCRITA PELOS VEREADORES DE APODI – REQUERER QUE SEJA OFICIALIZADO À SECRETARIA MUNICIPAL DE EDUCAÇÃO O ENCAMINHAMENTO DAS DEMANDAS ABAIXO RELACIONADAS, AS QUAIS FORAM COLETADAS DURANTE A AUDIÊNCIA PÚBLICA SOBRE O PPA E A LOA 2026, E DEVIDAMENTE REGISTRADAS EM ATA DA COMISSÃO, REALIZADAS NA REGIÃO DO POLO GÓIS, ZONA RURAL DESTE MUNICÍPIO._x000D_
 ASSINAM COMO AUTORES OS MEMBROS DA COMISSÃO DE FINANÇAS E ORÇAMENTO, E COMO COAUTORES, OS VEREADORES PRESENTES NA REFERIDA AUDIÊNCIA PÚBLICA, SENDO ELES FILIPE GUSTAVO DE LIMA OLIVEIRA (PRESIDENTE DA CÂMARA), LUÍS CARLOS FERNANDES TARGINO, ANTÔNIO LAETE OLIVEIRA DE SOUZA, ANTÔNIO MARCOS DE CARVALHO E PAULO LUCIANO FERREIRA GOMES._x000D_
 DEMANDAS APRESENTADAS PELA COMUNIDADE:_x000D_
 1. CONSTRUÇÃO DE MURO E COBERTURA DO PARQUINHO DA ESCOLA MUNICIPAL_x000D_
 VALDOMIRO PEDRO VIANA, LOCALIZADA NO SÍTIO DO GÓIS, ZONA RURAL DE APODI/RN.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2764/indicacao_no_249.2025__autor_comissao_de_financas_e_orcamento_da_cma_subscrita_pelos_vereadores_de.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2764/indicacao_no_249.2025__autor_comissao_de_financas_e_orcamento_da_cma_subscrita_pelos_vereadores_de.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 249/2025 – AUTOR COMISSÃO DE FINANÇAS E ORÇAMENTO DA CMA; SUBSCRITA PELOS VEREADORES DE APODI – REQUERER QUE SEJA OFICIALIZADO À SECRETARIA MUNICIPAL DE AGRICULTURA O ENCAMINHAMENTO DAS DEMANDAS ABAIXO RELACIONADAS, AS QUAIS FORAM COLETADAS DURANTE A AUDIÊNCIA PÚBLICA SOBRE O PPA E A LOA 2026, E DEVIDAMENTE REGISTRADAS EM ATA DA COMISSÃO, REALIZADAS NA REGIÃO DO POLO GÓIS, ZONA RURAL DESTE MUNICÍPIO._x000D_
 ASSINAM COMO AUTORES OS MEMBROS DA COMISSÃO DE FINANÇAS E ORÇAMENTO, E COMO COAUTORES, OS VEREADORES PRESENTES NA REFERIDA AUDIÊNCIA PÚBLICA, SENDO ELES FILIPE GUSTAVO DE LIMA OLIVEIRA (PRESIDENTE DA CÂMARA), LUIS CARLOS FERNANDES TARGINO, ANTÔNIO LAETE OLIVEIRA DE SOUZA, ANTÔNIO MARCOS DE CARVALHO E PAULO LUCIANO FERREIRA GOMES._x000D_
 DEMANDAS APRESENTADAS PELA COMUNIDADE_x000D_
 1. SOLICITAÇÃO DE ASSISTÊNCIA VETERINÁRIA PARA APOIO À CRIAÇÃO DE ANIMAIS NO POLO RURAL DA REGIÃO;_x000D_
 2. TROCA DA BOMBA E REVISÃO DA TUBULAÇÃO QUE ABASTECE COM ÁGUA OS_x000D_
 PROJETOS DE ASSENTAMENTO CAIÇARA E PAULO CANAPUM</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2765/indicacao_no_250.2025__autor_ronaldo_adriane-psdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2765/indicacao_no_250.2025__autor_ronaldo_adriane-psdb_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 250/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO QUE SEJA REALIZADO A CONSTRUÇÃO DE LOMBADAS (QUEBRA-MOLAS) NA RUA LUÍS ANTÔNIO TORRES (RUA DO FÓRUM).</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2766/indicacao_no_251.2025__autor_ronaldo_adriane-psdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2766/indicacao_no_251.2025__autor_ronaldo_adriane-psdb_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 251/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE TOMAR PROVIDENCIAS CABÍVEIS PARA IMPLANTAÇÃO DE UMA NOVA LUMINÁRIA NA RUA DA PACIÊNCIA NO BAIRRO BACURAU I.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2769/indicacao_no_252.2025__autor_angelo_de_dagmar-pp_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2769/indicacao_no_252.2025__autor_angelo_de_dagmar-pp_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 252/2025 – AUTOR ÂNGELO DE DAGMAR-PP - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, FAZER A RENOVAÇÃO DOS CANOS DA ADUTORA DO PROJETO DE ASSENTAMENTO TABULEIRO GRANDE AO SÍTIO DO GÓIS.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2770/indicacao_no_253.2025__autor_ednarte_silveira-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2770/indicacao_no_253.2025__autor_ednarte_silveira-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 253/2025 – AUTOR EDNARTE SILVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE AUTORIZE A SECRETARIA MUNICIPAL RESPONSÁVEL, A REALIZAR A DEVIDA SINALIZAÇÃO E PINTURA DOS REDUTORES DE VELOCIDADE (LOMBADAS) SITUADOS NAS ZONAS URBANA E RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_no_254.2025__autor_marcos_carvalho_galinho-mdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_no_254.2025__autor_marcos_carvalho_galinho-mdb_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 254/2025 – AUTOR MARCOS CARVALHO (GALINHO)-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE APODI/RN, LUÍS SABINO DA COSTA NETO, PARA QUE ESTE SE DIGNE, ATRAVÉS DA SECRETARIA RESPONSÁVEL, A PROCEDER COM AVALIAÇÃO TÉCNICA DE VIABILIDADE E POSTERIOR INSTALAÇÃO DE TACHÕES DE SINALIZAÇÃO EM DIVERSOS PONTOS ESTRATÉGICOS DA CIDADE.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2773/indicacao_no_255.2025__autor_ronaldo_adriane-psdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2773/indicacao_no_255.2025__autor_ronaldo_adriane-psdb_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 255/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE TOMAR PROVIDENCIAS CABÍVEIS PARA IMPLANTAÇÃO NOVAS LUMINÁRIAS NA LOCALIDADE DE SITIO BARRA, (CORREDOR DO LOTEAMENTO DE ERIONES).</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2774/indicacao_no_256.2025__autor_laete_oliveira-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2774/indicacao_no_256.2025__autor_laete_oliveira-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 256/2025 – AUTOR LAETE OLIVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE TURISMO E CULTURA DO MUNICÍPIO DE APODI, SOLICITANDO A PROMOÇÃO DE UM MAPEAMENTO CULTURAL EM TODO O MUNICÍPIO, BEM COMO A REALIZAÇÃO DE FÓRUNS DE CULTURA EM TODAS AS REGIÕES DA ZONA RURAL, COM O OBJETIVO DE AMPLIAR A PARTICIPAÇÃO DOS SEGMENTOS CULTURAIS DO CAMPO E DA ZONA URBANA NOS PROGRAMAS CULTURAIS.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2776/indicacao_no_257.2025__autor_junior_souza-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2776/indicacao_no_257.2025__autor_junior_souza-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 257/2025 – AUTOR JÚNIOR SOUZA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE FAZER A CRIAÇÃO E AMPLIAÇÃO DE POLÍTICAS PÚBLICAS VOLTADAS ÁS PESSOAS IDOSAS, CONSIDERANDO QUE A COMUNIDADE DO SÍTIO GROSSOS POSSUI UM NÚMERO EXPRESSIVO DE MORADORES DESSA FAIXA ETÁRIA, NECESSITANDO DE PROGRAMA DE SAÚDE, CONVIVÊNCIA E ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2777/indicacao_no_258.2025__autor_junior_souza-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2777/indicacao_no_258.2025__autor_junior_souza-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 258/2025 – AUTOR JÚNIOR SOUZA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE FAZER A RECUPERAÇÃO E MANUTENÇÃO DAS ESTRADAS VICINAIS QUE DÃO ACESSO AO SÍTIO GROSSOS E ÁS COMUNIDADES VIZINHAS, GARANTINDO MELHORES CONDIÇÕES DE DESLOCAMENTO PARA OS MORADORES E O TRANSPORTE DA PRODUÇÃO AGRÍCOLA.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2781/indicacao_no_259.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2781/indicacao_no_259.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 259/2025 – AUTOR COMISSÃO DE FINANÇAS E ORÇAMENTO DA CMA; SUBSCRITA PELOS VEREADORES DE APODI – REQUERER QUE SEJA OFICIALIZADO À SECRETARIA MUNICIPAL DE OBRAS E URBANISMO ENCAMINHAMENTO DAS DEMANDAS ABAIXO RELACIONADAS, AS QUAIS FORAM COLETADAS DURANTE A AUDIÊNCIA PÚBLICA SOBRE O PPA E A LOA 2026, E DEVIDAMENTE REGISTRADAS EM ATA DA COMISSÃO, REALIZADAS NA REGIÃO DA PEDRA, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2782/indicacao_no_260.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2782/indicacao_no_260.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 260/2025 – AUTOR COMISSÃO DE FINANÇAS E ORÇAMENTO DA CMA; SUBSCRITA PELOS VEREADORES DE APODI – REQUERER QUE SEJA OFICIALIZADO À SECRETARIA MUNICIPAL DE SAÚDE O ENCAMINHAMENTO DAS DEMANDAS ABAIXO RELACIONADAS, AS QUAIS FORAM COLETADAS DURANTE A AUDIÊNCIA PÚBLICA SOBRE O PPA E A LOA 2026, E DEVIDAMENTE REGISTRADAS EM ATA DA COMISSÃO, REALIZADAS NA REGIÃO DA PEDRA, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2787/indicacao_no_261.2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2787/indicacao_no_261.2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 261/2025 – AUTOR RONALDO ADRIANE-PSDB - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI, LUÍS SABINO DA COSTA NETO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO QUE SEJA CONSERTADO EM CARÁTER DE URGÊNCIA UM BUEIRO LOCALIZADO NO SITIO CABOCLO, QUE SE ENCONTRA DANIFICADO.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2788/indicacao_no_262.2025__autor_ednarte_silveira-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2788/indicacao_no_262.2025__autor_ednarte_silveira-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 262/2025 – AUTOR EDNARTE SILVEIRA - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A MANUTENÇÃO E RESTAURAÇÃO DA ACADEMIA AO AR LIVRE - PROJETO SAÚDE NO DISTRITO DE MELANCIAS, MUNICÍPIO DE APODI/RN.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2789/indicacao_no_263.2025__autor_ednarte_silveira-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2789/indicacao_no_263.2025__autor_ednarte_silveira-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 263/2025 – AUTOR EDNARTE SILVEIRA - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL RESPONSÁVEL, A MANUTENÇÃO E RESTAURAÇÃO NO GINÁSIO DE ESPORTES RAILTON PAULO DE MENEZES NO DISTRITO DE MELANCIAS, MUNICÍPIO DE APODI/RN.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2790/indicacao_no_264.2025__autor_andreazo_alves-pp_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2790/indicacao_no_264.2025__autor_andreazo_alves-pp_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 264/2025 – AUTOR ANDREAZO ALVES-PP - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, QUE SEJA REALIZADO O SERVIÇO DE ROÇO DE MATO NA RUA FRANCISCO CABRAL DA COSTA.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2791/indicacao_no_265.2025__autor_junior_carlos-psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2791/indicacao_no_265.2025__autor_junior_carlos-psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 265/2025 – AUTOR JÚNIOR CARLOS-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA REALIZADA A PAVIMENTAÇÃO POR PARALELEPÍPEDO DA RUA DIONÍSIO COSMO DE ANDRADE, NO BAIRRO IPE.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2792/indicacao_no_266.2025__autor_junior_carlos-psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2792/indicacao_no_266.2025__autor_junior_carlos-psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 266/2025 – AUTOR JÚNIOR CARLOS-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA REALIZADO UM ESTUDO DE VIABILIDADE, AFIM DE REALIZAR A CONTRATAÇÃO DE VIGILANTES PARA AS ESCOLAS PÚBLICAS DO MUNICÍPIO DE APODI-RN</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2793/indicacao_no_267.2025__autor_junior_carlos-psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2793/indicacao_no_267.2025__autor_junior_carlos-psd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 267/2025 – AUTOR JÚNIOR CARLOS-PSD - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJA REALIZADO A RECUPERAÇÃO DAS ESTRADAS VICINAIS DAS COMUNIDADES DE VERTENTES E OLHO D'ÁGUA NA CHAPADA, AMBAS NA CHAPADA DO APODI.</t>
   </si>
   <si>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2798/indicacao_no_268.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 268/2025 – AUTOR COMISSÃO DE FINANÇAS E ORÇAMENTO DA CMA; SUBSCRITA PELOS VEREADORES DE APODI - REQUERER QUE SEJA OFICIALIZADO À SECRETARIA MUNICIPAL DE SAÚDE O ENCAMINHAMENTO DA DEMANDA ABAIXO RELACIONADA, A QUAL FOI COLETADA DURANTE A AUDIÊNCIA PÚBLICA SOBRE O PPA E A LOA 2026, E DEVIDAMENTE REGISTRADAS EM ATA DA COMISSÃO, REALIZADAS NA REGIÃO DO VALE DO APODI, ZONA RURAL DESTE MUNICÍPIO._x000D_
+ASSINAM COMO AUTORES OS MEMBROS DA COMISSÃO DE FINANÇAS E ORÇAMENTO, E COMO COAUTORES, OS VEREADORES PRESENTES NA REFERIDA AUDIÊNCIA PÚBLICA, SENDO ELES LUIS CARLOS FERNANDES TARGINO, ANTÔNIO LAETE OLIVEIRA DE SOUZA, PAULO LUCIANO FERREIRA GOMES, RAIMUNDO NONATO CARLOS JÚNIOR, EDNARTE DA SILVEIRA E SILVA E JOSÉ ANDREAZO PEREIRA ALVES._x000D_
+DEMANDA APRESENTADA PELA COMUNIDADE:_x000D_
+1. INSTALAÇÃO DE PONTO DE APOIO DA ÁREA DA SAÚDE NO PRÉDIO RECENTEMENTE REFORMADO DA ASSOCIAÇÃO DE CARPINA, VISANDO AMPLIAR O ATENDIMENTO MÉDICO LOCAL E OFERECER MAIOR COMODIDADE AOS MORADORES DA REGIÃO.</t>
+  </si>
+  <si>
+    <t>2799</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2799/indicacao_no_269.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 269/2025 – AUTOR COMISSÃO DE FINANÇAS E ORÇAMENTO DA CMA; SUBSCRITA PELOS VEREADORES DE APODI – REQUERER QUE SEJA OFICIALIZADO À SECRETARIA MUNICIPAL DE ESPORTE O ENCAMINHAMENTO DAS DEMANDAS ABAIXO RELACIONADAS, AS QUAIS FORAM COLETADAS DURANTE A AUDIÊNCIA PÚBLICA SOBRE O PPA E A LOA 2026, E DEVIDAMENTE REGISTRADAS EM ATA DA COMISSÃO, REALIZADAS NA REGIÃO DO VALE DO APODI, ZONA RURAL DESTE MUNICÍPIO._x000D_
+ASSINAM COMO AUTORES OS MEMBROS DA COMISSÃO DE FINANÇAS E ORÇAMENTO, E COMO COAUTORES, OS VEREADORES PRESENTES NA REFERIDA AUDIÊNCIA PÚBLICA, SENDO ELES LUIS CARLOS FERNANDES TARGINO, ANTÔNIO LAETE OLIVEIRA DE SOUZA, PAULO LUCIANO FERREIRA GOMES, RAIMUNDO NONATO CARLOS JÚNIOR, EDNARTE DA SILVEIRA E SILVA E JOSÉ ANDREAZO PEREIRA ALVES.</t>
+  </si>
+  <si>
+    <t>2800</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2800/indicacao_no_270.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 270/2025 – AUTOR COMISSÃO DE FINANÇAS E ORÇAMENTO DA CMA; SUBSCRITA PELOS VEREADORES DE APODI – REQUERER QUE SEJA OFICIALIZADO À SECRETARIA MUNICIPAL DE OBRAS O ENCAMINHAMENTO DAS DEMANDAS ABAIXO RELACIONADAS, AS QUAIS FORAM COLETADAS DURANTE A AUDIÊNCIA PÚBLICA SOBRE O PPA E A LOA 2026, E DEVIDAMENTE REGISTRADAS EM ATA DA COMISSÃO, REALIZADAS NA REGIÃO DO VALE DO APODI, ZONA RURAL DESTE MUNICÍPIO._x000D_
+_x000D_
+ASSINAM COMO AUTORES OS MEMBROS DA COMISSÃO DE FINANÇAS E ORÇAMENTO, E COMO COAUTORES, OS VEREADORES PRESENTES NA REFERIDA AUDIÊNCIA PÚBLICA, SENDO ELES LUIS CARLOS FERNANDES TARGINO, ANTÔNIO LAETE OLIVEIRA DE SOUZA, PAULO LUCIANO FERREIRA GOMES, RAIMUNDO NONATO CARLOS JÚNIOR, EDNARTE DA SILVEIRA E SILVA E JOSÉ ANDREAZO PEREIRA ALVES.</t>
+  </si>
+  <si>
+    <t>2802</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2802/indicacao_no_271.2025__autor_vereadores_de_apodi_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 271/2025 – AUTOR VEREADORES DE APODI – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE DIGNE RECUPERAR EM CARÁTER DE URGÊNCIA AS ESTRADAS VICINAIS NA CHAPADA DO APODI, INICIANDO NO ASSENTAMENTO AURORA DA SERRA COM A DIVISA COM AO ESTADO DO CEARÁ, PASSANDO PELO SÍTIO LAGE DO MEIO ATÉ O ASSENTAMENTO MOACIR LUCENA; BEM COMO DO ASSENTAMENTO AURORA DA SERRA ATÉ O SÍTIO QUIXABEIRINHA NA CHAPADA DO APODI.</t>
+  </si>
+  <si>
+    <t>2807</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2807/indicacao_no_272.2025__autor_ronaldo_adriane-psdb__.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 272/2025 – AUTOR RONALDO ADRIANE-PSDB – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO QUE SEJA REALIZADO A CONSTRUÇÃO DE LOMBADAS (QUEBRA-MOLAS) NA RUA SÃO JOSÉ, NO DISTRITO DE SOLEDADE (SAÍDA PARA NOVA DESCOBERTA).</t>
+  </si>
+  <si>
+    <t>2808</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2808/indicacao_no_273.2025__autor_ronaldo_adriane-psdb__.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 273/2025 – AUTOR RONALDO ADRIANE-PSDB – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO SENTIDO DE TOMAR PROVIDENCIAS CABÍVEIS PARA RECUPERAÇÃO DAS ESTRADAS VICINAIS QUE DÃO ACESSO À COMUNIDADE SITIO TIRINETE.</t>
+  </si>
+  <si>
+    <t>2809</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2809/indicacao_no_274.2025__autor_andreazo_alves-pp_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 274/2025 – AUTOR ANDREAZO ALVES-PP – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA LOMBADA NA RUA JOAQUIM TEIXEIRA DE MOURA, EM FRENTE À OFICINA DE AÉCIO E À LOJA ALICE PEÇAS.</t>
+  </si>
+  <si>
+    <t>2810</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2810/indicacao_no_275.2025__autor_carlinhos_de_dandao-psd_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 275/2025 – AUTOR CARLINHOS DE DANDÃO-PSD – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, NA FIGURA DA SECRETARIA COMPETENTE, PARA QUE SEJAM REALIZADAS, COM URGÊNCIA, A MANUTENÇÃO E OS REPAROS NECESSÁRIOS NO POÇO DA COMUNIDADE DO ASSENTAMENTO MILAGRE, LOCALIZADO NA ZONA RURAL DE APODI/RN.</t>
+  </si>
+  <si>
+    <t>2811</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2811/indicacao_no_276.2025__autor_junior_carlos-psd.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 276/2025 – AUTOR JÚNIOR CARLOS-PSD – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE O MUNICÍPIO DE APODI POSSA ADQUIRIR UM CAMINHÃO PIPA, PARA QUE POSSA MELHORAR O ABASTECIMENTO DE ÁGUA POTÁVEL EM NOSSAS COMUNIDADES RURAIS.</t>
+  </si>
+  <si>
+    <t>2812</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2812/indicacao_no_277.2025__autor_junior_carlos-psd.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 277/2025 – AUTOR JÚNIOR CARLOS-PSD – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA REALIZADA A PAVIMENTAÇÃO POR PARALELEPIPEDO NA RUA SEBASTIÃO GOMES DE OLIVEIRA, NO BAIRRO BICO TORTO.</t>
+  </si>
+  <si>
+    <t>2816</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2816/ndicacao_no_278.2025__autor_ednarte_silveira-mdb.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 278/2025 – AUTOR EDNARTE SILVEIRA-MDB – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SE DIGNE JUNTO A SECRETARIA MUNICIPAL RESPONSÁVEL PARA QUE SEJA DESIGNADA UMA EQUIPE QUE POSSA REALIZAR UMA AÇÃO DE LIMPEZA, PODAS E ROÇO COM COLETA DE ENTULHOS E PODAS, NO DISTRITO DE MELANCIAS, APODI/RN.</t>
+  </si>
+  <si>
+    <t>2819</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2819/indicacao_no_279.2025__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 279/2025 – AUTOR RAILTON DIÓGENES-MDB – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA REALIZADA A VERIFICAÇÃO COMPLETA DO PROJETO DE SINALIZAÇÃO VERTICAL E HORIZONTAL DA AVENIDA MOÉSIO HOLANDA, IDENTIFICANDO QUAIS SINALIZAÇÕES SÃO NECESSÁRIAS PARA GARANTIR O BOM FLUXO DE VEÍCULOS NA VIA. SOLICITA-SE, AINDA, QUE TODAS AS SINALIZAÇÕES PREVISTAS NO REFERIDO PROJETO SEJAM DEVIDAMENTE IMPLANTADAS AO LONGO DE TODA A AVENIDA, A FIM DE MELHORAR A ORGANIZAÇÃO DO TRÂNSITO E REDUZIR O ELEVADO NÚMERO DE ACIDENTES ATUALMENTE REGISTRADOS NO LOCAL.</t>
+  </si>
+  <si>
+    <t>2820</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2820/indicacao_no_280.2025__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 280/2025 – AUTOR RAILTON DIÓGENES-MDB –  AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA REALIZADA UMA REFORMA DA PRAÇA SÃO FRANCISCO, A PRESENTE SOLICITAÇÃO TEM POR OBJETIVO PROMOVER A REVITALIZAÇÃO DO ESPAÇO PÚBLICO, CONTEMPLANDO MELHORIAS NA PAVIMENTAÇÃO, ILUMINAÇÃO, BANCOS, ÁREAS DE CONVIVÊNCIA, PAISAGISMO, ACESSIBILIDADE E DEMAIS ESTRUTURAS NECESSÁRIAS PARA GARANTIR MAIOR SEGURANÇA, CONFORTO E LAZER À POPULAÇÃO. A PRAÇA SÃO FRANCISCO É UM IMPORTANTE PONTO DE ENCONTRO E CONVIVÊNCIA PARA OS MORADORES DA COMUNIDADE. NO ENTANTO, ENCONTRA-SE COM ESTRUTURAS DETERIORADAS, ILUMINAÇÃO INSUFICIENTE E ÁREAS QUE NECESSITAM DE REPAROS URGENTES. A REFORMA CONTRIBUIRÁ PARA O BEM-ESTAR DOS CIDADÃOS, VALORIZAÇÃO DO PATRIMÔNIO PÚBLICO E ESTÍMULO AO USO DO ESPAÇO PELAS FAMÍLIAS.</t>
+  </si>
+  <si>
+    <t>2821</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2821/indicacao_no_281.2025__autor_angelo_de_dagmar-pp_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 281/2025 – AUTOR ÂNGELO DE DAGMAR-PP –  AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SE DIGNE FAZER A REESTRUTURAÇÃO DA BANDA DE MÚSICA MUNICIPAL, AQUI DENOMINADA "ANTÔNIO DE PÁDUA LEITE".</t>
+  </si>
+  <si>
+    <t>2822</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2822/indicacao_no_282.2025__autor_angelo_de_dagmar-pp_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 282/2025 – AUTOR ÂNGELO DE DAGMAR-PP – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SE DIGNE FAZER A REPOSIÇÃO E INSTALAÇÃO DE PLACAS, NOMEANDO DIVERSAS RUAS DE APODI.</t>
+  </si>
+  <si>
+    <t>2825</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2825/indicacao_no_283.2025__autor_jailson_ferreira-pt_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 283/2025 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS A RECUPERAÇÃO DA ESTRADA PRINCIPAL DO SETOR QUE LIGA AS COMUNIDADES DE SANTA ROSA IL AO RAPÉ, CONTEMPLANDO AS SEGUINTES LOCALIDADES: PEDRA D'ÁGUA, BARRO E BARRO VERMELHO, GROSSOS, ARÇÃO I E II, SÍTIO TRAÍRAS E RAPÉ.</t>
+  </si>
+  <si>
+    <t>2826</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2826/indicacao_no_284.2025__autor_jailson_ferreira-pt_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 284/2025 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL DE URBANISMO A REMOÇÃO DE GALHOS SECOS E ENTULHOS NA RUA JOSÉ CÂNDIDO DE SOUZA, NO BAIRRO BICO TORTO, COM A DEVIDA LIMPEZA E DESTINAÇÃO ADEQUADA DOS RESÍDUOS.</t>
+  </si>
+  <si>
+    <t>2834</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2834/indicacao_no_285.2025__autor_ednarte_silveira-mdb_-__.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 285/2025 – AUTOR EDNARTE SILVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUIS SABINO DA COSTA NETO, QUE DETERMINE À SECRETARIA MUNICIPAL RESPONSÁVEL A REALIZAÇÃO DE SERVIÇO DE TERRAPLANAGEM NO CANTEIRO DE PAVIMENTAÇÃO DO DISTRITO DE MELANCIAS, NAS PROXIMIDADES DO RESTAURANTE DO TETÉ, ÀS MARGENS DA BR-405.</t>
+  </si>
+  <si>
+    <t>2835</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_no_286.2025__autor_ednarte_silveira-mdb_-__.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 286/2025 – AUTOR EDNARTE SILVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO DE APODI/RN, LUIS SABINO DA COSTA NETO, QUE DETERMINE À SECRETARIA MUNICIPAL RESPONSÁVEL A REALIZAÇÃO DA REVITALIZAÇÃO DO CANTEIRO CENTRAL DO DISTRITO DE MELANCIAS, DENOMINADO "PRAÇA TELÉSPHORO GOMES PINHO FILHO", CONFORME DISPÕE A LEI MUNICIPAL N° 494/2006.</t>
+  </si>
+  <si>
+    <t>2836</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2836/indicacao_no_287.2025__autor_railton_diogenes__mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 287/2025 – AUTOR RAILTON DIÓGENES – MDB – AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, SOLICITO PARA QUE SEJA CONCLUÍDA PAVIMENTAÇÃO DOS TRECHOS DA RUA SETE DE SETEMBRO E DA RUA NOSSA SENHORA DE GUADALUPE PRÓXIMO A CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL (CMEI) PROFESSORA CARMELITA FERREIRA LIMA PARA MELHORAR O TRAFEGO DE TODOS OS QUE PASSAM POR ALI DIARIAMENTE.</t>
+  </si>
+  <si>
+    <t>2837</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_no_288.2025__autor_railton_diogenes__mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 288/2025 – AUTOR RAILTON DIÓGENES – MDB – AO EXCELENTÍSSIMO SENHOR LUIS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, INDICO AO PODER EXECUTIVO MUNICIPAL QUE SEJA REALIZADA UMA REFORMA DE TODO CALÇADÃO DA LAGOA DE APODI, A PRESENTE SOLICITAÇÃO TEM POR OBJETIVO PROMOVER A REVITALIZAÇÃO DO ESPAÇO PÚBLICO, CONTEMPLANDO MELHORIAS NA PAVIMENTAÇÃO, ILUMINAÇÃO, BANCOS, ÁREAS DE CONVIVÊNCIA, PAISAGISMO, ACESSIBILIDADE E DEMAIS ESTRUTURAS NECESSÁRIAS PARA GARANTIR MAIOR SEGURANÇA, CONFORTO E LAZER À POPULAÇÃO. O CALÇADÃO DA LAGOA É UM IMPORTANTE PONTO DE ENCONTRO E CONVIVÊNCIA PARA OS MORADORES E VISITANTES DA NOSSA CIDADE E ONDE ESTÁ LOCALIZADO UM DOS NOSSOS CARTÃO POSTAL. NO ENTANTO, ENCONTRA-SE COM ESTRUTURAS DETERIORADAS, ILUMINAÇÃO INSUFICIENTE E ÁREAS QUE NECESSITAM DE REPAROS URGENTES. A REFORMA CONTRIBUIRÁ PARA O BEM-ESTAR DOS CIDADÃOS, VALORIZAÇÃO DO PATRIMÔNIO PÚBLICO E ESTÍMULO AO USO DO ESPAÇO PELAS FAMÍLIAS.</t>
+  </si>
+  <si>
+    <t>2838</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_no_289.2025__autor_jailson_ferreira-pt.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 289/2025 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR LUIS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJA PROVIDENCIADA, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS, A RECUPERAÇÃO DAS ESTRADAS VICINAIS DA COMUNIDADE RURAL DO SÍTIO MANSIDÃO, COM USO DE MATERIAL DE QUALIDADE E NIVELAMENTO TÉCNICO ADEQUADO.</t>
+  </si>
+  <si>
+    <t>2839</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_no_290.2025__autor_jailson_ferreira-pt.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 290/2025 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR LUIS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, SEJAM ADOTADAS, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE SEJA OFERTADO ATENDIMENTO MÉDICO QUINZENAL NA SEDE DA ASSOCIAÇÃO DO SÍTIO SANTA ROSA I, APROVEITANDO-SE A ESTRUTURA JÁ EXISTENTE NO LOCAL.</t>
+  </si>
+  <si>
+    <t>2840</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2840/indicacao_no_291.2025__autor_jailson_ferreira-pt.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 291/2025 – AUTOR JAILSON FERREIRA-PT – AO EXCELENTÍSSIMO SENHOR LUIS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, QUE SEJAM ADOTADAS, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, AS PROVIDÊNCIAS NECESSÁRIAS PARA A DESTINAÇÃO DE UM(A) FISIOTERAPEUTA PARA ATUAR NA UNIDADE BÁSICA DE SAÚDE (UBS) DO SÍTIO SANTA ROSA IL, ZONA RURAL DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2846</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_no_292.2025__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 292/2025 – AUTOR RAILTON DIÓGENES-MDB – AO EXCELENTÍSSIMO SENHOR LUIS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI. INDICO AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA COMPETENTE, A REALIZAÇÃO DA CONTINUAÇÃO DO CALÇAMENTO DA RUA DOUTOR DIX HUIT ROSADO NO BAIRRO LAGOA SECA. A REFERENTE RUA SURGEM BURACOS, LAMA, E DIFICULDADES DE LOCOMOÇÃO EM PERÍODO DE CHUVA E EM PERÍODO SECO ACARRETA MUITA POEIRA.</t>
+  </si>
+  <si>
+    <t>2847</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2847/indicacao_no_293.2025__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 293/2025 – AUTOR RAILTON DIÓGENES-MDB -  AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO PREFEITO MUNICIPAL DE APODI, INDICAR AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA COMUNIDADE SÍTIO PONTA IL, ZONA RURAL DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2850</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2850/indicacao_no_294.2025__autor_andreazo_alves-pp_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 294/2025 – AUTOR ANDREAZO ALVES-PP -  AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO PREFEITO MUNICIPAL DE APODI, QUE SEJA CUMPRIDA A LEI MUNICIPAL N° 2.130/2024, DE 04 DE MARÇO DE 2024, A QUAL PREVÊ A VIABILIZAÇÃO DE APOIO AOS RETIROS DE JOVENS DA CIDADE DE APODI.</t>
+  </si>
+  <si>
+    <t>2851</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2851/indicacao_no_295.2025__autor_andreazo_alves-pp_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 295/2025 – AUTOR ANDREAZO ALVES-PP -  AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO PREFEITO MUNICIPAL DE APODI, SOLICITANDO QUE SE DIGNE DETERMINAR À SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, QUE SEJA REALIZADO O SERVIÇO DE REVITALIZAÇÃO DA ÁREA DE BANHO DA BARRAGEM DE SANTA CRUZ EM RAZÃO DA PROXIMIDADE DAS FESTIVIDADES DE FIM DE ANO E DO EXPRESSIVO AUMENTO DO NÚMERO DE TURISTAS QUE VISITAM NOSSO MUNICÍPIO NESSE PERÍODO, GARANTINDO MELHORES CONDIÇÕES DE USO E SEGURANÇA AOS FREQUENTADORES.</t>
+  </si>
+  <si>
+    <t>2852</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2852/indicacao_no_296.2025__autor_andreazo_alves-pp_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 296/2025 – AUTOR ANDREAZO ALVES-PP -  AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO PREFEITO MUNICIPAL DE APODI, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS - SEMTOP, QUE SEJA REALIZADO O SERVIÇO DE ROÇO DE MATO NOS ESGOTOS DA RUA MÁRIO ALBUQUERQUE DE FREITAS, VISANDO MELHORAR AS CONDIÇÕES DE HIGIENE, SEGURANÇA E CIRCULAÇÃO NA REFERIDA VIA.</t>
+  </si>
+  <si>
+    <t>2857</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_no_297.2025__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 297/2025 – AUTOR RAILTON DIÓGENES-MDB - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO PREFEITO MUNICIPAL DE APODI, INDICO AO PODER EXECUTIVO MUNICIPAL A REFORMA DA ESCOLA MUNICIPAL PROFESSOR VERISSIMO GAMA, DESTE MUNICÍPIO. UMA ESCOLA LOCALIZADA NO BAIRRO BICO TORTO ONDE ATENDE MAIS DE 100 ALUNOS E QUE NECESSITA DE UMA ATENÇÃO ESPECIAL PARA MELHORA AINDA MAIS O CONFORTO E AMBIENTE ESCOLAR DESTA.</t>
+  </si>
+  <si>
+    <t>2858</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2858/indicacao_no_298.2025__autor_railton_diogenes-mdb.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 298/2025 – AUTOR RAILTON DIÓGENES-MDB - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO PREFEITO MUNICIPAL DE APODI, INDICO AO PODER EXECUTIVO MUNICIPAL QUE SEJA CONFECCIONADO E O FARDAMENTO ESCOLAR DE TODA REDE DE ENSINO MUNICIPAL PARA O ANO DE 2026, SENDO ESTE FARDAMENTO COM O SEGUINTE KIT ESCOLAR (CAMISA, SHORT(CALÇA), TÊNIS E MOCHILA.</t>
+  </si>
+  <si>
     <t>2270</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos (REQ)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2270/requerimento_n_001_2025_autor_laete_oliveira_mdb_20250203_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2270/requerimento_n_001_2025_autor_laete_oliveira_mdb_20250203_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001/2025 – AUTOR LAETE OLIVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSA NETO, PREFEITO MUNICIPAL DE APODI/RN, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS LEGAIS QUANTO À REALIZAÇÃO DE ESTUDOS DE VIABILIDADE PARA A CONSTRUÇÃO DE UM CENTRO ADMINISTRATIVO DA PREFEITURA, VISANDO CENTRALIZAR OS ÓRGÃOS E SECRETARIAS MUNICIPAIS EM UM ÚNICO ESPAÇO, PROPORCIONANDO MAIOR EFICIÊNCIA NA GESTÃO PÚBLICA E MELHOR ATENDIMENTO À POPULAÇÃO.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2271/requerimento_n_002_2025_autor_laete_oliveira_mdb_20250203_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2271/requerimento_n_002_2025_autor_laete_oliveira_mdb_20250203_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 002/2025 – AUTOR LAETE OLIVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSA NETO, PREFEITO MUNICIPAL DE APODI/RN, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS LEGAIS QUANTO À REALIZAÇÃO DE ESTUDOS DE VIABILIDADE E IMPACTO ECONÔMICO, AMBIENTAL E SOCIAL PARA A INSTALAÇÃO DE UMA USINA DE ENERGIA SOLAR COM CAPACIDADE DE ABASTECER TODOS OS ÓRGÃOS PÚBLICOS MUNICIPAIS, COM O OBJETIVO DE REDUZIR CUSTOS OPERACIONAIS, PROMOVER O USO DE ENERGIA LIMPA E SUSTENTÁVEL E GARANTIR MAIOR EFICIÊNCIA NA ADMINISTRAÇÃO DOS RECURSOS PÚBLICOS.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2283/requerimento_n_003_2025_autor_andreazo_alves_pp_20250205_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2283/requerimento_n_003_2025_autor_andreazo_alves_pp_20250205_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003/2025 – AUTOR ANDREAZO ALVES-PP - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, QUE SEJA CUMPRIDA A LEI MUNICIPAL Nº 2.130/2024, DE 04 DE MARÇO DE 2024, A QUAL PREVÊ A VIABILIZAÇÃO DE APOIO AOS RETIROS DE JOVENS DA CIDADE DE APODI.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2284/requerimento_n_004_2025_autor_paulo_de_telecio_psd_20250206_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2284/requerimento_n_004_2025_autor_paulo_de_telecio_psd_20250206_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 004/2025 – AUTOR PAULO DE TELECIO-PSD -  AO ILUSTRÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE SAÚDE - IVANILDO LIMA DE OLIVEIRA, SOLICITANDO UM LEVANTAMENTO DETALHADO DOS PACIENTES ONCOLÓGICOS RESIDENTES NOS SÍTIOS DO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2319/requerimento_n_005_2025_autor_laete_oliveira_mdb_20250218_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2319/requerimento_n_005_2025_autor_laete_oliveira_mdb_20250218_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 005/2025 – AUTOR LAETE OLIVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS LEGAIS QUANTO À REALIZAÇÃO DE ESTUDOS DE VIABILIDADE ECONÔMICA E SOCIAL COM O OBJETIVO DE PROMOVER PROGRAMAS SOCIAIS DE MORADIA E HABITAÇÃO SOCIAL MUNICIPAL.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2338/requerimento_n_006_2025_autor_junior_souza_mdb_20250219_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2338/requerimento_n_006_2025_autor_junior_souza_mdb_20250219_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 006/2025 – AUTOR JÚNIOR SOUZA-MDB – À ILUSTRÍSSIMA SENHORA NATECIA SHIRLEY NUNES - DIRETORA-GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGENS DO RN – DER-RN, QUE SE DIGNE FAZER A RECUPERAÇÃO E RECAPEAMENTO ASFÁLTICO EM TODA A EXTENSÃO DA RN-233 ENTRE A CIDADE DE APODI-CARAÚBAS NO OESTE DO RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2339/requerimento_n_007_2025_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2339/requerimento_n_007_2025_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 007/2025 – AUTOR JÚNIOR SOUZA-MDB - AO EXCELENTÍSSIMO SENHOR MINISTRO DE ESTADO DA EDUCAÇÃO, CAMILO SOBREIRA DE SANTANA, SUGERINDO A LIBERAÇÃO DE RECURSOS PARA IMPLANTAÇÃO DE LABORATÓRIOS DE SOLO, ÁGUA E MEL NO IFRN CAMPUS APODI NO RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2361/requerimento_n_008_2025_autor_laete_oliveira_mdb_20250307_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2361/requerimento_n_008_2025_autor_laete_oliveira_mdb_20250307_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 008/2025 – AUTOR LAETE OLIVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSA NETO, PREFEITO MUNICIPAL DE APODI/RN, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS LEGAIS QUANTO À IMPLANTAÇÃO DA COLETA SELETIVA DOS RESÍDUOS SÓLIDOS, LIXOS TECNOLÓGICOS E ELETRÔNICOS, BEM COMO SEUS DESCARTES ADEQUADOS NA CIDADE DE APODI/RN, VISANDO A PRESERVAÇÃO AMBIENTAL, A REDUÇÃO DE IMPACTOS NEGATIVOS AO MEIO AMBIENTE E A PROMOÇÃO DA SUSTENTABILIDADE.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2382/requerimento_n_009_2025_autor_paulo_de_telecio_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2382/requerimento_n_009_2025_autor_paulo_de_telecio_psd.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 009/2025 – AUTOR PAULO DE TELÉCIO (PSB) - REQUERER À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E PESCA E/OU SECRETARIA MUNICIPAL DE SAÚDE E DEMAIS ÓRGÃOS RESPONSÁVEIS, SOLICITANDO AS SEGUINTES INFORMAÇÕES: _x000D_
 1. QUAL É A EMPRESA RESPONSÁVEL PELO DESCARTE DE RESÍDUOS BIOLÓGICOS (FEZES E URINA) NO MUNICÍPIO? 2. QUAL É O LOCAL EXATO ONDE OCORRE ESSE DESCARTE E SE HÁ LICENÇA AMBIENTAL VÁLIDA PARA TAL PROCEDIMENTO? 3. QUAIS SÃO AS PESSOAS, COMUNIDADES OU INSTITUIÇÕES BENEFICIADAS PELOS RECURSOS ORIUNDOS DESSE PROCESSO DE DESCARTE? E, 4. QUAIS SÃO OS CRITÉRIOS UTILIZADOS PARA DEFINIR OS BENEFICIÁRIOS DESSE SERVIÇO? APROVADO NA SESSÃO ORDINÁRIA DO DIA 13 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2383/requerimento_n_010_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2383/requerimento_n_010_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 010/2025 – AUTOR LAETE OLIVEIRA (MDB) - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI/RN, SOLICITANDO A REALIZAÇÃO DE UM ESTUDO DE VIABILIDADE ECONÔMICA E SOCIAL PARA A CONTRATAÇÃO DE UMA COOPERATIVA DE TÉCNICOS AGRÍCOLAS AGROPECUÁRIOS E ENGENHEIROS AGRÔNOMOS, COM O OBJETIVO DE PRESTAR ASSISTÊNCIA TÉCNICA ÀS DIVERSAS ATIVIDADES AGROPECUÁRIAS DO SETOR PRIMÁRIO. TAL MEDIDA VISA BENEFICIAR AGRICULTORES FAMILIARES, PRODUTORES RURAIS, PROMOVENDO O DESENVOLVIMENTO SUSTENTÁVEL DAS CADEIAS PRODUTIVAS LOCAL. APROVADO NA SESSÃO ORDINÁRIA DO DIA 13 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>CARLINHOS DE DANDÃO, JAILSON FERREIRA, JÚNIOR CARLOS, PAULO DE TELÉCIO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2384/requerimento_n_011_2025_autor_bancada_de_oposicao.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2384/requerimento_n_011_2025_autor_bancada_de_oposicao.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 011/2025 - AUTOR BANCADA DA OPOSIÇÃO - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE APRESENTE A ESTA CASA LEGISLATIVA A PRESTAÇÃO DE CONTAS DETALHADA DOS GASTOS REALIZADOS PELA PREFEITURA MUNICIPAL COM O CARNAVAL DE 2025. SOLICITA-SE QUE A PRESTAÇÃO DE CONTAS SEJA APRESENTADA EM PLANILHAS DETALHADAS, CONTENDO, SEPARADAMENTE, AS SEGUINTES INFORMAÇÕES: 1. VALOR TOTAL DOS GASTOS; 2. VALOR GASTO EXCLUSIVAMENTE COM AS BANDAS, DISCRIMINANDO OS VALORES PAGOS A CADA ATRAÇÃO MUSICAL; 3. VALOR GASTO COM A ESTRUTURA DO EVENTO, ESPECIFICANDO OS CUSTOS COM TRIO ELÉTRICO, PALCO, SISTEMA DE SOM, ILUMINAÇÃO E CAMAROTES. APROVADO NA SESSÃO ORDINÁRIA DO DIA 13 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2385/requerimento_n_012_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2385/requerimento_n_012_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 012/2025 - AUTOR LAETE OLIVEIRA (MDB) - REQUEIRO QUE O EXCELENTÍSSIMO SENHOR PREFEITO LUÍS SABINO DA COSTA NETO, QUE O MUNICÍPIO DE APODI/RN PROMOVA AÇÕES EFETIVAS DE FOMENTO AO EMPREENDEDORISMO TANTO NO CAMPO QUANTO NA CIDADE, ALÉM DA CRIAÇÃO DE PROGRAMAS DE ACESSO A MICROCRÉDITOS JUNTO ÀS AGÊNCIAS BANCÁRIAS, VISANDO ATENDER PEQUENOS E MÉDIOS NEGÓCIOS, INCLUINDO EMPREENDEDORES QUE ATUAM EM ATIVIDADES COMERCIAIS DIVERSAS E NO SETOR DE AGROINDÚSTRIAS. APROVADO NA SESSÃO ORDINÁRIA DO DIA 20 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2386/requerimento_n_013_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2386/requerimento_n_013_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 013/2025 – AUTOR PAULO DE TELÉCIO (PSB) - REQUERER QUE SEJA ENCAMINHADO OFÍCIO À SECRETARIA MUNICIPAL DE SAÚDE, REITERANDO A SOLICITAÇÃO FEITA ANTERIORMENTE POR MEIO DO REQUERIMENTO Nº [019/2025], REFERENTE AO LEVANTAMENTO DE PACIENTES ONCOLÓGICOS RESIDENTES NA ZONA RURAL DE APODI. APROVADO NA SESSÃO ORDINÁRIA DO DIA 20 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2387/requerimento_n_014_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2387/requerimento_n_014_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 014/2025 – AUTOR JAILSON FERREIRA (PT) - AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, LUÍS SABINO DA COSTA NETO, QUE SEJAM PRESTADAS INFORMAÇÕES SOBRE A PREVISÃO DE DATAS PARA REFORMA DA ESCOLA MUNICIPAL LINDAURA SILVA E ESCOLA MUNICIPAL VERÍSSIMO GAMA, CUJAS ESTAVAM PREVISTAS PARA INÍCIO AINDA NO ANO DE 2024. APROVADO NA SESSÃO ORDINÁRIA DO DIA 20 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2388/requerimento_n_015_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2388/requerimento_n_015_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 015/2025 - AUTOR LAETE OLIVEIRA (MDB) - REQUEIRO QUE O EXCELENTÍSSIMO SENHOR PREFEITO LUÍS SABINO DA COSTA NETO, QUE O MUNICÍPIO DE APODI/RN PROMOVA A REALIZAÇÃO DE UM ESTUDO DE VIABILIDADE ECONÔMICA E SOCIAL PARA QUE O GOVERNO MUNICIPAL PROMOVA UM PROGRAMA DE REFORMA E AMPLIAÇÃO DE MORADIAS PARA MUTUÁRIOS E PROPRIETÁRIOS DE BAIXA RENDA, TANTO NA ZONA URBANA QUANTO NA ZONA RURAL DO MUNICÍPIO. APROVADO NA SESSÃO ORDINÁRIA DO DIA 20 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2389/requerimento_n_016_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2389/requerimento_n_016_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°016/2025 - AUTOR JAILSON FERREIRA (PT) - REQUERER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, LUÍS SABINO DA COSTA NETO, BEM COMO À SECRETARIA MUNICIPAL DE FINANÇAS E DEMAIS SECRETARIAS COMPETENTES, QUE SEJAM DISPONIBILIZADAS INFORMAÇÕES DETALHADAS SOBRE OS GASTOS REALIZADOS NOS ANOS DE 2023 E 2024 COM A AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, COM A APRESENTAÇÃO DE PLANILHAS DISCRIMINANDO OS SEGUINTES DADOS, POR ANO: I - VALOR TOTAL DESPENDIDO COM A ALIMENTAÇÃO ESCOLAR, NO ÂMBITO DA REDE PÚBLICA DE ENSINO; II - MONTANTE DIRECIONADO À AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS PELA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E PROGRAMAS SOCIAIS VINCULADOS; III - RECURSOS UTILIZADOS PARA SUPRIR A DEMANDA DE GÊNEROS ALIMENTÍCIOS EM OUTRAS REPARTIÇÕES PÚBLICAS MUNICIPAIS; IV - QUANTIA DESTINADA À COMPRA DE PRODUTOS DA AGRICULTURA FAMILIAR, ESPECIFICANDO EM LISTA OS ITENS ADQUIRIDOS.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2390/requerimento_n_017_2025_autor_paulo_de_telecio_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2390/requerimento_n_017_2025_autor_paulo_de_telecio_psd.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 017/2025 - AUTOR PAULO DE TELÉCIO (PSB) - REQUERER QUE SEJA ENCAMINHADO OFÍCIO À PREFEITURA MUNICIPAL DE APODI E AOS DEMAIS ÓRGÃOS RESPONSÁVEIS, SOLICITANDO AS SEGUINTES INFORMAÇÕES REFERENTES AO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO (PAC): 1. QUAIS OBRAS ESTÃO PREVISTAS E O LOCAL DE EXECUÇÃO? 2. QUAIS EQUIPAMENTOS SERÃO ADQUIRIDOS OU BENEFICIADOS PELO PROGRAMA?</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2391/requerimento_n_018_2025_autor_laete_oliveira_mdb_20250402_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2391/requerimento_n_018_2025_autor_laete_oliveira_mdb_20250402_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 018/2025 – AUTOR LAETE OLIVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PREFEITO, LUÍS SABINO DA COSTA NETO, QUE O MUNICÍPIO DE APODI/RN PROMOVA A REALIZAÇÃO DE UM ESTUDO DE VIABILIDADE ECONÔMICA E DE RESPONSABILIDADE COM A CAUSA ANIMAL PARA CELEBRAÇÃO DE POSSÍVEIS PARCERIAS COM ONG’S DA CAUSA ANIMAL, E/OU ALTERNATIVAMENTE, PARA A CONSTRUÇÃO DE UM ABRIGO MUNICIPAL DESTINADO AO ACOLHIMENTO DE ANIMAIS EM SITUAÇÃO DE RUA. ADEMAIS, SUGERE-SE A IMPLEMENTAÇÃO DE UM PROGRAMA DE CASTRAÇÃO E CONTROLE POPULACIONAL DE ANIMAIS, VISANDO REDUZIR O ABANDONO E MELHORAR A SAÚDE PÚBLICA.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2458/requerimento_n_019_2025_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2458/requerimento_n_019_2025_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 019/2025 - AUTOR JÚNIOR SOUZA-MDB - A EXCELENTÍSSIMA SENHORA MARGARETH MENEZES - MINISTRA DA CULTURA, QUE DIGNE TOMAR MEDIDA QUE OBJETIVEM ANGARIAR RECURSOS PARA CONSTRUÇÃO DO MUSEU MUNICIPAL NO MUNICÍPIO DE APODI</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2466/requerimento_n_020_2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2466/requerimento_n_020_2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO  N° 020/2025 – AUTOR EDNARTE SILVEIRA-MDB -  AO EXCELENTÍSSIMO SENHOR PREFEITO, LUIS SABINO DA COSTA NETO, QUE O MUNICÍPIO DE APODI/RN PROMOVA A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS ESCOLAS PÚBLICAS MUNICIPAIS, COMO FORMA DE INTENSIFICAR A SEGURANÇA DA COMUNIDADE ESCOLAR, EM CUMPRIMENTO AO QUE DISPÕE A LEI MUNICIPAL N° 1986/2023, DE 26 DE ABRIL DE 2023, ESPECIALMENTE EM SEU ART. 8°, QUE AUTORIZA A INSTALAÇÃO DE SISTEMA DE MONITORAMENTO DE CÂMERAS DE SEGURANÇA, CERCA ELÉTRICA E "BOTÃO DE PÂNICO" NAS UNIDADES ESCOLARES.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2471/requerimento_n_021_2025_autor_ednarte_silveira_mdb_20250505_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2471/requerimento_n_021_2025_autor_ednarte_silveira_mdb_20250505_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO  N° 021/2025 – AUTOR EDNARTE SILVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE APODI, FILIPE GUSTAVO DE LIMA OLIVEIRA, QUE A CÂMARA RECONHEÇA E CRIE A FRENTE PARLAMENTAR DO ASSOCIATIVISMO, SERVIÇOS E COMÉRCIO, COMO FORMA DE FOMENTAR O DESENVOLVIMENTO ECONÔMICO LOCAL, FORTALECER O EMPREENDEDORISMO, O COMÉRCIO, O SETOR DE SERVIÇOS E VALORIZAR AS ORGANIZAÇÕES ASSOCIATIVAS, CONFORME OS PRINCÍPIOS DA GESTÃO PARTICIPATIVA E DA VALORIZAÇÃO DOS SETORES PRODUTIVOS LOCAIS.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2507/requerimento_n_022_2025_autor_laete_oliveira-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2507/requerimento_n_022_2025_autor_laete_oliveira-mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 022/2025 – AUTOR LAETE OLIVEIRA-MDB - SECRETARIA NACIONAL DE PROTEÇÃO E DEFESA CIVIL, VINCULADA AO MINISTÉRIO DA INTEGRAÇÃO E DO DESENVOLVIMENTO REGIONAL, QUE ADOTE PROVIDÊNCIAS URGENTES PARA O RETORNO DA OPERAÇÃO CARRO-PIPA NO MUNICÍPIO DE APODI/RN, TENDO EM VISTA O PROLONGADO PERÍODO DE SECA E ESTIAGEM QUE COMPROMETE GRAVEMENTE O ABASTECIMENTO HÍDRICO DAS COMUNIDADES RURAIS. O PRESENTE REQUERIMENTO, UMA VEZ APROVADO POR ESTA CASA LEGISLATIVA, DEVERÁ SER ENCAMINHADO, PARA CIÊNCIA E COLABORAÇÃO INSTITUCIONAL, AO MINISTÉRIO PÚBLICO DO ESTADO DO RIO GRANDE DO NORTE, AO GOVERNO DO ESTADO DO RN, À PREFEITURA MUNICIPAL DE APODI, À SECRETARIA MUNICIPAL DE AGRICULTURA E À DEFESA CIVIL DO MUNICÍPIO DE APODI/RN.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2540/requerimento_n_023_2025_autor_laete_oliveira_mdb_20250610_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2540/requerimento_n_023_2025_autor_laete_oliveira_mdb_20250610_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 023/2025 – AUTOR LAETE OLIVEIRA-MDB – REQUEIRO AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE APODI-RN, QUE SEJA PROMOVIDA A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR AÇÕES DE ENFRENTAMENTO PARA A CAUSA ANIMAL NO MUNICÍPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2544/requerimento_n_024_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2544/requerimento_n_024_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 024/2025 – AUTOR RONALDO ADRIANE-PSDB - REQUEIRO QUE O EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE APODI, FILIPE GUSTAVO DE LIMA OLIVEIRA, COLOQUE EM PRÁTICA A LEI Nº1172/2017 E LEI 1315/2018 § 3° "PROJETO CÂMARA CULTURAL" NO ÂMBITO DA CÂMARA MUNICIPAL DE APODI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2588/requerimento_n_025_2025_aurtor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2588/requerimento_n_025_2025_aurtor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 025/2025 – AUTOR RONALDO ADRIANE-PSDB - REQUEIRO AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE APODI, FILIPE GUSTAVO DE LIMA OLIVEIRA, QUE SEJA ENCAMINHADO À SECRETARIA DO ESTADO DO DESENVOLVIMENTO ECONÔMICO, DA CIÊNCIA, DA TECNOLOGIA E DA INOVAÇÃO DO RN, ATRAVÉS DO SECRETÁRIO ALAN JEFFERSON DA SILVEIRA PINTO, SOLICITAÇÃO PARA A IMPLANTAÇÃO DE DISTRITO EMPRESARIAL NO NOSSO MUNICÍPIO APODI/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2589/requerimento_n_026_2025_aurtor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2589/requerimento_n_026_2025_aurtor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 026/2025 – AUTOR RONALDO ADRIANE-PSDB - REQUEIRO AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE APODI, FILIPE GUSTAVO DE LIMA OLIVEIRA, QUE SEJA ENCAMINHADO À SECRETARIA DO ESTADO DO DESENVOLVIMENTO ECONÔMICO, DA CIÊNCIA, DA TECNOLOGIA E DA INOVAÇÃO DO RN, ATRAVÉS DO SECRETÁRIO ALAN JEFFERSON DA SILVEIRA PINTO, SOLICITAR PARCERIA PARA REALIZAÇÃO DE NOVOS CURSOS GRATUITOS DE CAPACITAÇÃO E QUALIFICAÇÃO, ATRAVÉS DO PROGRAMA COSTURA+ RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2608/requerimento_n_027_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2608/requerimento_n_027_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 027/2025 AUTOR LAETE OLIVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI/RN, PARA QUE SEJAM TOMADAS AS PROVIDÊNCIAS LEGAIS QUANTO À REALIZAÇÃO DE ESTUDOS DE VIABILIDADE PARA A CRIAÇÃO DA PRAÇA DE EVENTOS DE APODI/RN, INDICANDO COMO LOCAL ADEQUADO O TERRENO SITUADO NO CALÇADÃO DA LAGOA, ENTRE A AVENIDA MARECHAL FLORIANO PEIXOTO E A RUA TIRADENTES, VISANDO OFERECER UM ESPAÇO ADEQUADO PARA ATIVIDADES CULTURAIS, ARTÍSTICAS, RECREATIVAS E DE LAZER PARA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2645/requerimento_n_028_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2645/requerimento_n_028_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 028/2025 AUTOR LAETE OLIVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI/RN, SOLICITANDO A REALIZAÇÃO DE PLENÁRIAS NAS 04 (QUATRO) MICRORREGIÕES RURAIS E NOS BAIRROS DA ZONA URBANA DESTE MUNICÍPIO, COM O OBJETIVO DE CONSTRUIR PROPOSTAS PARA O PPA - PLANO PLURIANUAL 2026-2029.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2646/requerimento_n_029_2025_autor_paulo_de_telecio_psd_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2646/requerimento_n_029_2025_autor_paulo_de_telecio_psd_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 029/2025 AUTOR PAULO DE TELÉCIO-PSD - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI/RN, SOLICITANDO INFORMAÇÕES SOBRE O NÃO CUMPRIMENTO DA LEI MUNICIPAL N° 1.918/2022, QUE DISPÕE SOBRE A CRIAÇÃO DO DEMUTRAN E DA JARI NO MUNICÍPIO DE APODI, E AOS DEMAIS ÓRGÃOS RESPONSÁVEIS AS SEGUINTES INFORMAÇÕES: _x000D_
 1. QUE SEJAM INFORMADOS OS MOTIVOS QUE JUSTIFICAM A NÃO EXECUÇÃO DA LEI N° 1.918/2022;  _x000D_
 2. QUE SEJA APRESENTADO O PRAZO PREVISTO PARA A EFETIVA CRIAÇÃO E FUNCIONAMENTO DO DEMUTRAN E DA JARI NO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2647/requeriento_n_030_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2647/requeriento_n_030_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 030/2025 AUTOR ANDREAZO ALVES-PP - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPALDE APODI/RN, INFORMAÇÕES ACERCA DO ANDAMENTO DO PROJETO DE MELHORIA DAS ESTRADAS DO SÍTIO SANTA ROSA I E ADJACENTES.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2650/requerimento_n_031_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2650/requerimento_n_031_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 031/2025 AUTOR LAETE OLIVEIRA-MDB - AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI/RN, SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DOS PROGRAMAS DE MORADIA DE CASAS POPULARES NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2663/requerimento_n_032_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2663/requerimento_n_032_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 032/2025 AUTOR LAETE OLIVEIRA-MDB – AO EXCELENTÍSSIMO SENHOR FILIPE GUSTAVO DE LIMA OLIVEIRA PRESIDENTE DA CÂMARA MUNICIPAL DE APODI, REQUER A PUBLICAÇÃO DA ATA DA AUDIÊNCIA PÚBLICA REALIZADA EM 29 DE AGOSTO DE 2025, QUE TRATOU DAS AÇÕES DE ENFRENTAMENTO PARA A CAUSA ANIMAL NO MUNICÍPIO DE APODI/RN, NO DIÁRIO DA CÂMARA MUNICIPAL, BEM COMO A EXPEDIÇÃO DE OFÍCIOS ÀS AUTORIDADES E INSTITUIÇÕES PARTICIPANTES, PARA CIÊNCIA DO ATO E DE SEUS ENCAMINHAMENTOS.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2674/requerimento_no_033_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2674/requerimento_no_033_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 033/2025 – AUTOR LAETE OLIVEIRA-MDB - REQUEIRO AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE APODI/RN, QUE SEJA PROMOVIDA A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA, CONVIDANDO O SECRETÁRIO DE DESENVOLVIMENTO ECONÔMICO, DA CIÊNCIA, DA TECNOLOGIA E DA INOVAÇÃO DO ESTADO DO RIO GRANDE DO NORTE PARA CONDUZIR UMA ESCUTA ACERCA DO DESENVOLVIMENTO ECONÔMICO INTEGRADO E SUSTENTÁVEL DA REGIÃO DO MÉDIO OESTE POTIGUAR, A SER REALIZADA ENTRE OS MUNICÍPIOS DE APODI, SEVERIANO MELO, RODOLFO FERNANDES, ITAÚ, FELIPE GUERRA, GOVERNADOR DIX-SEPT ROSADO E CARAÚBAS.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2678/requerimento_no_034_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2678/requerimento_no_034_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 034/2025 – AUTOR  RONALDO ADRIANE-PSDB - REQUEIRO AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE APODI, FILIPE GUSTAVO DE LIMA OLIVEIRA, QUE SEJA ENCAMINHADO À SECRETARIA DO ESTADO DO DESENVOLVIMENTO ECONÔMICO, DA CIÊNCIA, DA TECNOLOGIA E DA INOVAÇÃO DO RN, ATRAVÉS DO SECRETÁRIO ALAN JEFFERSON DA SILVEIRA PINTO, A SOLICITAÇÃO DE MELHORIAS E INVESTIMENTOS NA PRAÇA ALISSON MATTEO OLIVEIRA DA SILVA, ONDE É REALIZADO A EXPOSIÇÃO AGROPECUÁRIA DE APODI EXPOAP E A FEIRA DE CAPRINOS, OVINOS E BOVINOS NO MUNICÍPIO DE APODI/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2679/requerimento_no_035_2025_autor_railton_diogenes_mdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2679/requerimento_no_035_2025_autor_railton_diogenes_mdb_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 035/2025 – AUTOR  RAILTON DIÓGENES-MDB – CEHAB-COMPANHIA ESTADUAL DE HABITAÇÃO E OBRAS, QUE SE DIGNE INFORMAR A ESTE PODER LEGISLATIVO INFORMAÇÕES SOBRE OS IMÓVEIS DA CIDADE DE APODI QUE FORAM REGULARIZADOS PELO PROGRAMA DE REGULARIZAÇÃO FUNDIÁRIA URBANA, INFORMANDO QUANTOS IMÓVEIS, ONDE ESTÃO LOCALIZADOS, QUEM SÃO OS BENEFICIÁRIOS, E O POR QUE NÃO FORAM ENTREGUES E QUAL A PREVISÃO DE ENTREGA.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2680/requerimento_no_036_2025_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2680/requerimento_no_036_2025_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 036/2025 – AUTOR  RAILTON DIÓGENES-MDB –  AO ILUSTRÍSSIMO SR. PRESIDENTE, JOSE FIRMO, O ATUAL PRESIDENTE (CEO) DA PETRORECONCAVO, QUE DIGNE INFORMAR A ESTE PODER LEGISLATIVO, INFORMAÇÕES SOBRE PROJETOS AMBIENTAIS E SOCIAIS REALIZADO PELA EMPRESA NA REGIÃO EXPLORADA POR ESTA ATRAVÉS DA BASE RIACHO DA FORQUILHA.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2682/requerimento_n_037_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2682/requerimento_n_037_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 037/2025 – AUTOR ANDREAZO ALVES-PP - AO EXCELENTÍSSIMO SENHOR PREFEITO LUÍS SABINO DA COSTA NETO E AO SENHOR SECRETÁRIO MUNICIPAL DE SAÚDE, IVANILDO LIMA DE OLIVEIRA, SOLICITANDO INFORMAÇÕES E PROVIDÊNCIAS QUANTO À SITUAÇÃO DA UNIDADE BÁSICA DE SAÚDE DO BAIRRO IPE. DIANTE DISSO, REQUER-SE AO PODER EXECUTIVO QUE INFORME:_x000D_
 1. SE HÁ PREVISÃO PARA INSTALAÇÃO DE AR-CONDICIONADO OU OUTRO MEIO DE REFRIGERAÇÃO NA UBS DO IPE, COM INDICAÇÃO DE PRAZO;_x000D_
 2. SE EXISTE CONTRATO OU PREVISÃO DE FORNECIMENTO DE COPOS DESCARTÁVEIS E ACESSO À INTERNET WI-FI PARA A POPULAÇÃO;_x000D_
 3. QUAIS MEDIDAS ESTÃO SENDO ADOTADAS PARA SOLUCIONAR AS QUEDAS FREQUENTES DE ENERGIA ELÉTRICA;_x000D_
 4. QUAL O NÚMERO DE BAIRROS E COMUNIDADES ATUALMENTE ATENDIDOS PELA UBS DO IPE, COM A ESTIMATIVA DA POPULAÇÃO BENEFICIADA._x000D_
 5. QUANTOS FUNCIONÁRIOS ATUAM ATUALMENTE NA UBS DO IPE E QUAIS SÃO SUAS RESPECTIVAS FUNÇÕES.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2686/requerimento_n_038_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2686/requerimento_n_038_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 038/2025 – AUTOR JAILSON FERREIRA-PT - REQUERER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE APODI/RN, LUÍS SABINO DA COSTA NETO, E À CASA DOS CONSELHOS DO MUNICÍPIO DE APODI, QUE SEJA REALIZADA UMA CHAMADA OFICIAL PARA A CONSTITUIÇÃO E ATIVAÇÃO DO CONSELHO MUNICIPAL DE JUVENTUDE, CONFORME PREVISTO NA LEI MUNICIPAL N° 728/2011.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2688/requerimento_no_039_2025_autor_comissao_de_financas_e_orcamento_da_cma_2025-2026.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2688/requerimento_no_039_2025_autor_comissao_de_financas_e_orcamento_da_cma_2025-2026.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 039/2025 – AUTOR COMISSÃO DE FINANÇAS E ORÇAMENTO DA CMA 2025-2026 – REQUERER A VOSSA EXCELÊNCIA QUE SEJAM PROVIDENCIADAS LOGÍSTICA E INFRAESTRUTURA ADEQUADAS PARA A REALIZAÇÃO DE AUDIÊNCIAS PÚBLICAS NAS COMUNIDADES DO MUNICÍPIO, COM O OBJETIVO DE DEBATER E OUVIR SUGESTÕES PARA A ELABORAÇÃO DO PLANO PLURIANUAL (PPA) 2026-2028 E DA LEI ORÇAMENTÁRIA ANUAL (LOA) 2026.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2689/requerimento_no_040_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2689/requerimento_no_040_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 040/2025 – AUTOR LAETE OLIVEIRA-MDB - REQUERER AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI/RN, PARA QUE O PODER EXECUTIVO EMPREENDA ESFORÇOS NO SENTIDO DE ELABORAR E IMPLANTAR PLANOS MUNICIPAIS DE INCENTIVO E FOMENTO ÀS INDÚSTRIAS, COM A PREVISÃO DE DESTINAÇÃO MÍNIMA DE 5% (CINCO POR CENTO) DOS ROYALTIES ORIUNDOS DA EXPLORAÇÃO DE PETRÓLEO E GÁS NATURAL RECEBIDOS PELO MUNICÍPIO, PARA A CRIAÇÃO DE LINHAS DE CRÉDITO ESPECIAIS DESTINADAS A EMPREENDEDORES E INDÚSTRIAS LOCAIS, COMO FORMA DE ESTIMULAR INVESTIMENTOS PRODUTIVOS, GERAÇÃO DE EMPREGOS E O DESENVOLVIMENTO ECONÔMICO SUSTENTÁVEL DE APODI.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2711/requerimento_no_041_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2711/requerimento_no_041_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 041/2025 – AUTOR LAETE OLIVEIRA-MDB – REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO LUÍS SABINO DA COSTA NETO, QUE O GOVERNO MUNICIPAL PRODUZA ESTUDO DE VIABILIDADE ECONÔMICA, POSIÇÃO GEOGRÁFICA E DADOS EDUCACIONAIS PARA A CONSTRUÇÃO DE NOVAS ESCOLAS DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2716/requerimento_no_042_2025_autor_railton_diogenes_-_mdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2716/requerimento_no_042_2025_autor_railton_diogenes_-_mdb_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 042/2025 – AUTOR RAILTON DIÓGENES-MDB – A MAGNÍFICA REITORA PROFESSORA DRA. CICÍLIA RAQUEL MAIA LEITE, DA UNIVERSIDADE ESTADUAL DO RIO GRANDE DO NORTE-UERN, QUE DIGNE INFORMAR A ESTE PODER LEGISLATIVO, INFORMAÇÕES DO PLANEJAMENTO PARA IMPLANTAÇÃO DO CAMPUS EM APODI APÓS A DOAÇÃO DO PRÉDIO PÚBLICO DO MUNICÍPIO A ESTE ENTE, INFORMAÇÕES COMO QUADRO DE FUNCIONÁRIOS, QUANTIDADES DE CURSOS OFERTADOS ENTRE OUTRAS INFORMAÇÕES, ASSIM COMO A PREVISÃO DE INVESTIMENTO NESSE LOCAL, ALÉM DE INFORMAÇÕES ACERCA DA RETOMADA DA CONSTRUÇÃO NO TERRENO DOADO ANTERIORMENTE À UNIVERSIDADE. ESTAS INFORMAÇÕES SÃO NECESSÁRIAS PARA QUE POSSAMOS INFORMAR A TODA SOCIEDADE APODIENSE.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2731/requerimento_no_043.2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2731/requerimento_no_043.2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 043/2025 – AUTOR JAILSON FERREIRA-PT -  REQUERER AO EXCELENTÍSSIMO SENHOR VEREADOR PRESIDENTE, DA CÂMARA MUNICIPAL DE APODI, FILIPE GUSTAVO DE LIMA OLIVEIRA, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS AO FIEL CUMPRIMENTO DA LEI MUNICIPAL N° 605/2009, QUE INSTITUI A CÂMARA MIRIM DE APODI/RN E ESTABELECE NORMAS PARA SEU FUNCIONAMENTO. NO QUAL COMPETE À PRESIDÊNCIA DA CÂMARA:_x000D_
 _x000D_
 1. CONSTITUA A COMISSÃO REPRESENTATIVA PREVISTA NO ART. 5° DA LEI MUNICIPAL N° 605/2009, PARA COORDENAR A ORGANIZAÇÃO E ACOMPANHAMENTO DA ELEIÇÃO DA CÂMARA MIRIM;_x000D_
 _x000D_
 2. PUBLIQUE O EDITAL ELEITORAL CONTENDO O CRONOGRAMA, REGRAS DE INSCRIÇÃO E PRAZOS DE VOTAÇÃO, GARANTINDO TRANSPARÊNCIA E AMPLA DIVULGAÇÃO NAS ESCOLAS PÚBLICAS E PRIVADAS;_x000D_
 _x000D_
 3. PROMOVA A ELEIÇÃO E DIPLOMAÇÃO DOS VEREADORES MIRINS REFERENTES AO BIÊNIO 2027-2028, CONFORME DETERMINA A LEGISLAÇÃO VIGENTE;_x000D_
 _x000D_
 4. PROVIDENCIE A POSSE E INSTALAÇÃO OFICIAL DA NOVA LEGISLATURA DA CÂMARA MIRIM, EM SESSÃO SOLENE AINDA NO EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2732/requerimento_no_044.2025_autor_railton_diogenes-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2732/requerimento_no_044.2025_autor_railton_diogenes-mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 044/2025 – AUTOR RAILTON DIÓGENES-MDB – AO INSTITUTO BRASILEIRO DE GEOGRAFIA E ESTATÍSTICA (IBGE) E/OU À PREFEITURA MUNICIPAL DE APODI, POR MEIO DA SECRETARIA MUNICIPAL DE PLANEJAMENTO OU SETOR RESPONSÁVEL, SOLICITANDO AS SEGUINTES INFORMAÇÕES FORMAIS:_x000D_
 _x000D_
 1.QUAL FOI A ÁREA TERRITORIAL TOTAL DO MUNICÍPIO DE APODI-RN_x000D_
 REGISTRADA NO CENSO DEMOGRÁFICO E ATUALIZAÇÃO CARTOGRÁFICA DO IBGE NO ANO DE 2022?_x000D_
 _x000D_
 2. HOUVE ALTERAÇÃO NA EXTENSÃO TERRITORIAL DO MUNICÍPIO EM_x000D_
 COMPARAÇÃO AOS DADOS ANTERIORES? EM CASO AFIRMATIVO:_x000D_
 _x000D_
 3. QUAL A ÁREA PERDIDA (EM KM OU HECTARES)?_x000D_
 _x000D_
 4. QUAL(IS) ÁREA(S), REGIÃO(ÕES) OU LOCALIDADE(S) DEIXARAM DE_x000D_
 INTEGRAR O TERRITÓRIO DE APODI?_x000D_
 _x000D_
 5. QUAL O MOTIVO DA ALTERAÇÃO? (EX.: REVISÃO DE LIMITES GEOGRÁFICOS, REDEFINIÇÃO CARTOGRÁFICA, DISPUTA TERRITORIAL COM MUNICÍPIOS VIZINHOS, ERRO TÉCNICO, ETC.)_x000D_
 _x000D_
 6. QUAIS MEDIDAS ESTÃO SENDO ADOTADAS, CASO HAJA PERDA TERRITORIAL CONFIRMADA, PARA ESCLARECIMENTO OU CONTESTAÇÃO JUNTO AOS ÓRGÃOS COMPETENTES?</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2750/requerimento_no_045.2025_autor_jailson_ferreira-pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2750/requerimento_no_045.2025_autor_jailson_ferreira-pt.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 045/2025 – AUTOR JAILSON FERREIRA-PT - REQUERER AO EXCELENTÍSSIMO SENHOR VEREADOR PRESIDENTE, DA CÂMARA MUNICIPAL DE APODI, FILIPE GUSTAVO DE LIMA OLIVEIRA, QUE SEJAM ADOTADAS AS SEGUINTES PROVIDÊNCIAS:_x000D_
 1. DISPONIBILIZAR, POR MEIO DO CANAL DA TV CÂMARA NO YOUTUBE, AS AULAS DE PREPARAÇÃO PARA O ENEM, ATUALMENTE REALIZADAS NAS DEPENDÊNCIAS DA CÂMARA MUNICIPAL, EM PARCERIA COM A ASSEMBLEIA LEGISLATIVA DO RIO GRANDE DO NORTE (ALRN), GARANTINDO ACESSO PÚBLICO E GRATUITO AO CONTEÚDO POR PARTE DOS ESTUDANTES APODIENSES;_x000D_
 2. ESTUDAR A POSSIBILIDADE DE AMPLIAÇÃO DESSA INICIATIVA, POR MEIO DA CRIAÇÃO DE UM PROJETO DE PREPARAÇÃO ESPECÍFICO PARA O INGRESSO NO IFRN - CAMPUS APODI, COM METODOLOGIA SEMELHANTE E FOCO NAS PROVAS DE SELEÇÃO DA INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2761/requerimento_no_046.2025_autores_junior_carlos-psd_paulo_telecio-psd_carlinhos-psd_e_jailson-pt_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2761/requerimento_no_046.2025_autores_junior_carlos-psd_paulo_telecio-psd_carlinhos-psd_e_jailson-pt_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 046/2025 – AUTORES JÚNIOR CARLOS-PSD, PAULO DE TELÉCIO-PSD, CARLINHOS DE DANDÃO-PSD E JAILSON FERREIRA-PT – REQUERER AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO - PREFEITO MUNICIPAL DE APODI-RN, QUE SE DIGNE ENVIAR A ESTE PODER LEGISLATIVO INFORMAÇÕES SOBRE AS MÁQUINAS DO MUNICÍPIO QUE SE ENCONTRAM ENCOSTADAS A VÁRIOS MESES: TRATOR DE ESTEIRA, MOTONIVELADORA (PATROL), ENCHEDEIRA E CAÇAMBÃO. MANDAR INFORMAÇÕES EM CARÁTER DE URGÊNCIA POR QUAIS MOTIVOS AS MÁQUINAS SE ENCONTRAM PARADAS, JÁ QUE A DEMANDA DO MUNICÍPIO É MUITO GRANDE E NECESSITA DESSAS MÁQUINAS RECUPERADAS E TRABALHANDO.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2767/requerimento_no_047.2025__autor_railton_diogenes-mdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2767/requerimento_no_047.2025__autor_railton_diogenes-mdb_.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 047/2025 – AUTOR RAILTON DIÓGENES-MDB – REQUERER O APOIO DA SUPERINTENDÊNCIA REGIONAL DA POLÍCIA RODOVIÁRIA FEDERAL NO SENTIDO DE INTENSIFICAR A FISCALIZAÇÃO E REALIZAR A APREENSÃO DE ANIMAIS SOLTOS NA BR-405, ESPECIALMENTE À NOITE, NO TRECHO COMPREENDIDO ENTRE O POSTO KURIÓ E O DISTRITO DE MELANCIAS, ZONA RURAL DO MUNICÍPIO DE APODI/RN.</t>
   </si>
   <si>
+    <t>2829</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2829/requerimento_no_048.2025__autor_laete_oliveira-mdb_nova_redacao.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 048/2025 – AUTOR LAETE OLIVEIRA-MDB -  REQUEIRO A V. EXA, QUE OUVIDO O PLENÁRIO DESTA CASA, SEJA ENCAMINHADO OFÍCIO AO EXCELENTÍSSIMO SENHOR LUÍS SABINO DA COSTA NETO, PREFEITO MUNICIPAL DE APODI/RN, SOLICITANDO A ABERTURA DE CONCURSO PÚBLICO PARA PROVIMENTO DE CARGOS NA REDE MUNICIPAL DE ENSINO, BEM COMO, EM CARÁTER EMERGENCIAL, A REALIZAÇÃO DE PROCESSO SELETIVO SIMPLIFICADO (PSS) PARA CONTRATAÇÃO PROVISÓRIA DE PROFISSIONAIS DA EDUCAÇÃO, A FIM DE ATENDER A NECESSIDADE URGENTE DE PESSOAL NAS ESCOLAS DO MUNICÍPIO, ATÉ A EFETIVA CONCLUSÃO DO CONCURSO PÚBLICO. (NOVA REDAÇÃO 2.12.2025)</t>
+  </si>
+  <si>
     <t>2306</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moções de Pesares (MP)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2306/mocao_de_pesar_autor_angelo_de_dagmar-pp_chica_tenorio_20250213_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2306/mocao_de_pesar_autor_angelo_de_dagmar-pp_chica_tenorio_20250213_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 001/2025 – AUTOR ÂNGELO DE DAGMAR-PP - PELO FALECIMENTO DA SENHORA FRANCISCA TARGINO, MAIS CONHECIDA POR CHICA TENÓRIO, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2307/mocao_de_pesar_n_002_2025_autor_jailson-pt_paulo_de_tarso_20250213_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2307/mocao_de_pesar_n_002_2025_autor_jailson-pt_paulo_de_tarso_20250213_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 002/2025 – AUTOR JAILSON FERREIRA-PT - PELO FALECIMENTO DO SENHOR PAULO DE TARSO CHACON, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2308/mocao_de_pesar_n_003_2025_autor_ednarte-mdb_aldinho_20250213_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2308/mocao_de_pesar_n_003_2025_autor_ednarte-mdb_aldinho_20250213_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 003/2025 – AUTOR EDNARTE SILVEIRA-MDB - PELO FALECIMENTO DO SENHOR FRANCISCO ALDO DE CARVALHO, MAIS CONHECIDO POR ALDINHO, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2313/mocao_de_pesar_n_004_2025_autor_jailson_ferreira_pt_idalino_20250217_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2313/mocao_de_pesar_n_004_2025_autor_jailson_ferreira_pt_idalino_20250217_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 004/2025 – AUTOR JAILSON FERREIRA-PT – PELO FALECIMENTO DO SENHOR IDALINO DANTAS PAMPLONA, OCORRIDO EM 17 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2331/mocao_de_pesar_n_005_2025_autor_junior_souza_mdb_tazinho_20250219_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2331/mocao_de_pesar_n_005_2025_autor_junior_souza_mdb_tazinho_20250219_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 005/2025 – AUTOR JÚNIOR SOUZA-MDB – PELO FALECIMENTO DO SENHOR OTACÍLIO GOMES DE OLIVEIRA (TAZINHO), OCORRIDO EM 17 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2341/mocao_de_pesar_n_006_autor_junior_souza_mdb_20250220_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2341/mocao_de_pesar_n_006_autor_junior_souza_mdb_20250220_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 006/2025 – AUTOR JÚNIOR SOUZA-MDB – PELO FALECIMENTO DO SENHOR DAMIÃO DE OLIVEIRA PAULINO, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2363/mocao_de_pesar_n_007_2025_autor_ednarte_silveira_mdb_20250310_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2363/mocao_de_pesar_n_007_2025_autor_ednarte_silveira_mdb_20250310_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 007/2025 – PELO FALECIMENTO DA SENHORA ELIZABETE GOMES DE OLIVEIRA (DONA BETINHA), OCORRIDO NO MUNICÍPIO DE APODI. AUTOR EDNARTE SILVEIRA (MDB) SUBSCRITA PELO VEREADOR PAULO DE TELÉCIO (PSD). APROVADO NA SESSÃO ORDINÁRIA DO DIA 13 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2392/mocao_de_pesar_n_008_2025_autor_paulo_de_telecio_psd_dona_betinha.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2392/mocao_de_pesar_n_008_2025_autor_paulo_de_telecio_psd_dona_betinha.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 008/2025 – PELO FALECIMENTO DA SENHORA ELIZABETE GOMES DE OLIVEIRA (DONA BETINHA), OCORRIDO NO MUNICÍPIO DE APODI. AUTOR PAULO DE TELÉCIO (PSD).</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2393/mocao_de_pesar_n_009_2025_autor_railton_diogenes_mdb_gilberto_gago.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2393/mocao_de_pesar_n_009_2025_autor_railton_diogenes_mdb_gilberto_gago.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 009/2025 – AUTOR RAILTON DIÓGENES (MDB) SUBSCRITO PELOS VEREADORES - PELO FALECIMENTO DO SENHOR FRANCISCO GILBERTO DA SILVA (GILBERTO GAGO), OCORRIDO RECENTEMENTE NO MUNICÍPIO DE APODI. APROVADA NA SESSÃO ORDINÁRIA DO DIA 13 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2436/mocao_de_pesar_n_010_2025_autor_junior_carlos__20250407_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2436/mocao_de_pesar_n_010_2025_autor_junior_carlos__20250407_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N° 010/2025 - AUTOR JÚNIOR CARLOS-PSD - PELO FALECIMENTO DA SENHORA MARIA VERÔNICA MARINHO, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2437/mocao_de_pesar_n_011_2025_autor_junior_carlos__20250407_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2437/mocao_de_pesar_n_011_2025_autor_junior_carlos__20250407_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N° 011/2025 - AUTOR JÚNIOR CARLOS-PSD - PELO FALECIMENTO DO SENHOR ANTÔNIO BENIGNO DE MOURA, CONHECIDO COMO (PLAYBOY OU ANTÔNIO DE LUZIA) OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2472/mocao_de_pesar_n_012_2025_autor_ednarte_silveira_mdb_20250505_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2472/mocao_de_pesar_n_012_2025_autor_ednarte_silveira_mdb_20250505_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N° 012/2025 – AUTOR EDNARTE SILVEIRA-MDB – PELO FALECIMENTO DA SENHORA JÚLIA MOREIRA GAMA DE OLIVEIRA, MORADORA DO SÍTIO CARPINA, OCORRIDO NA SEXTA-FEIRA, DIA 18 DE ABRIL DE 2025, NO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>Poder Legislativo Apodiense</t>
-[...2 lines deleted...]
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2489/mocao_de_pesar_n_013_2025_autor_poder_legislativo_20250509_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2489/mocao_de_pesar_n_013_2025_autor_poder_legislativo_20250509_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N° 013/2025 – AUTOR PODER LEGISLATIVO – PELO FALECIMENTO DO SENHOR JOSÉ ALVES DE LIMA (JOSÉ PEDRO), OCORRIDO RECENTEMENTE. APROVADA NA SESSÃO ORDINÁRIA DO DIA 8 DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2506/mocao_de_pesar_n_014_2025_autor_laete_oliveira-mdb_20250521_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2506/mocao_de_pesar_n_014_2025_autor_laete_oliveira-mdb_20250521_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 014/2025 – AUTOR LAETE OLIVEIRA-MDB – PELO FALECIMENTO DA SENHORA FRANCISCA TORRES DE LIMA, MAIS CONHECIDA COMO NINA DE PRETO, OCORRIDO NO DIA 15 DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2519/mocao_de_pesar_n_015_2025_autor_junior_souza_mdb_20250528_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2519/mocao_de_pesar_n_015_2025_autor_junior_souza_mdb_20250528_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 015/2025 – AUTOR JÚNIOR SOUZA-MDB - PELO FALECIMENTO DO SENHOR ANTÔNIO BATISTA FILHO, CONHECIDO COM PASTOR TOTONHO, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2520/mocao_de_pesar_n_016_2025_autor_junior_souza_mdb_20250529_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2520/mocao_de_pesar_n_016_2025_autor_junior_souza_mdb_20250529_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 016/2025 – AUTOR JÚNIOR SOUZA-MDB - PELO FALECIMENTO DA SENHORA ZULMIRA MOREIRA GURGEL, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2532/mocao_de_pesar_n_017_2025_autor_poder_legislativo_20250604_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2532/mocao_de_pesar_n_017_2025_autor_poder_legislativo_20250604_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 017/2025 – AUTOR PODER LEGISLATIVO - PELO FALECIMENTO DA SENHORA MARIA REGINA DUARTE MARINHO ALVES, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2571/mocao_de_pesar_n_018_2025_autor_poder_legislativo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2571/mocao_de_pesar_n_018_2025_autor_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 018/2025 – AUTOR PODER LEGISLATIVO - PELO FALECIMENTO DO SENHOR KLINGER PÉRICLES PINTO DINIZ, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2590/mocao_de_pesar_n_019_2025_autor_poder_legislativo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2590/mocao_de_pesar_n_019_2025_autor_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 019/2025 – AUTOR PODER LEGISLATIVO - PELO FALECIMENTO DO SENHOR JOÃO BATISTA GALVÃO, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2601/mocao_de_pesar_n_020_2025_autor_carlinhos_de_dandao_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2601/mocao_de_pesar_n_020_2025_autor_carlinhos_de_dandao_psd.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 020/2025 – AUTOR CARLINHOS DE DANDÃO-PSD - PELO FALECIMENTO DA SENHORA FRANCISCA SUELY DA COSTA TARGINO, OCORRIDO RECENTEMENTE. APROVADA NA SESSÃO ORDINÁRIA DO DIA 7 DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2626/mocao_de_pesar_n_021_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2626/mocao_de_pesar_n_021_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 021/2025 – AUTOR JAILSON FERREIRA-PT – PELO FALECIMENTO DO SENHOR SEBASTIÃO CÂMARA SENA, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2640/mocao_de_pesar_n_022_2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2640/mocao_de_pesar_n_022_2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 022/2025 – AUTOR EDNARTE SILVEIRA-MDB – PELO FALECIMENTO DA SENHORA JOSÉ MARIA GOMES, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2665/mocao_de_pesar_no_023.2025_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2665/mocao_de_pesar_no_023.2025_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 023/2025 AUTOR JÚNIOR SOUZA-MDB – PELO FALECIMENTO DO SENHOR FRANCISCO FREIRE DE FREITAS, CONHECIDO COMO BATATINHA, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2666/mocao_de_pesar_no_024.2025_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2666/mocao_de_pesar_no_024.2025_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 024/2025 AUTOR JÚNIOR SOUZA-MDB – PELO FALECIMENTO DO SENHOR MARCOS ANTÔNIO DE PAIVA OLIVEIRA, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR (VERBAL) Nº 025/2025 AUTOR JAILSON FERREIRA-PT – PELO FALECIMENTO DO SENHOR JOSÉ MAFALDO DE OLIVEIRA, CONHECIDO POPULARMENTE COMO ZÉ MAFALDO, DO SÍTIO QUEIMADAS, OCORRIDO RECENTEMENTE. APROVADA NA SESSÃO ORDINÁRIA DO DIA 4 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 026/2025 AUTOR EDNARTE SILVEIRA-MDB - PELO FALECIMENTO DA SENHORA BENIGNA DE SOUZA MENEZES SILVA, RESIDENTE NO DISTRITO DE MELANCIAS, OCORRIDO NO DOMINGO DIA 07 DE SETEMBRO DE 2025, NO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2677/mocao_de_pesar_no_027_2025_autor_paulo_de_telecio_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2677/mocao_de_pesar_no_027_2025_autor_paulo_de_telecio_psd.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 027/2025 AUTOR PAULO DE TELÉCIO-PSD -  PELO FALECIMENTO DO SENHOR ANTÔNIO FREIRE CAVALCANTE, CONHECIDO POR ANTÔNIO QUELEMENTO, OCORRIDO NO DIA 08 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2710/mocao_de_pesar_no_028_2025_autor_jailson_ferreira_-_pt_-_silviano_acioly.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2710/mocao_de_pesar_no_028_2025_autor_jailson_ferreira_-_pt_-_silviano_acioly.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 028/2025 – AUTOR JAILSON FERREIRA-PT - PELO FALECIMENTO DO SENHOR SALVIANO ACIOLY, OCORRIDO RECENTEMENTE, DEIXANDO IMENSA SAUDADE EM SUA FAMÍLIA, AMIGOS E EM TODOS AQUELES QUE TIVERAM O PRIVILÉGIO DE CONHECÊ-LO</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2752/mocao_de_pesar_no_029.2025_autor_jailson_ferreira-pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2752/mocao_de_pesar_no_029.2025_autor_jailson_ferreira-pt.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 029/2025 – AUTOR JAILSON FERREIRA-PT - PELO FALECIMENTO DA SENHORA IRISMAR MARIA MORAIS BRILHANTE, CONHECIDA POPULARMENTE POR MAZINHA, OCORRIDO RECENTEMENTE, DEIXANDO IMENSA TRISTEZA ENTRE SEUS FAMILIARES, AMIGOS E TODA A COMUNIDADE DO SÍTIO DO GÓIS, ONDE RESIDIA.</t>
   </si>
   <si>
+    <t>2795</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2795/mocao_de_pesar_no_030.2025_autor_angelo_de_dagmar-pp.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR Nº 030/2025 – AUTOR ÂNGELO DE DAGMAR-PP - PELO FALECIMENTO DO SR. CÁSSIO FAGNER MARINHO DA COSTA, OCORRIDO RECENTEMENTE, EXTERNANDO CONDOLÊNCIAS AOS FAMILIARES E AMIGOS POR ESTÁ IRREPARÁVEL PERDA.</t>
+  </si>
+  <si>
+    <t>2827</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2827/mocao_de_pesar_no_031.2025__autor_junior_souza-mdb_-.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR Nº 031/2025 – AUTOR JÚNIOR SOUZA-MDB - PELO FALECIMENTO DO(A) SENHOR(A) LUCIAN DE EDCKSON DE OLIVEIRA, OCORRIDO RECENTEMENTE. APROVADA NA SESSÃO ORDINÁRIA DO DIA 27 DE NOVEMBRO DE 2025.</t>
+  </si>
+  <si>
     <t>2303</t>
   </si>
   <si>
     <t>MAC</t>
   </si>
   <si>
     <t>Moções de Aplausos e Congratulações (MAC)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2303/mocao_de_aplausos_e_congratulacoes_n_001_2025_autor_ronaldo_psdb_20250211_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2303/mocao_de_aplausos_e_congratulacoes_n_001_2025_autor_ronaldo_psdb_20250211_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 001/2025 – AUTOR RONALDO –PSDB - TEM COMO INTUITO DE PARABENIZAR TODOS OS ILUSTRES ATLETAS E EQUIPE TÉCNICA DO TIME INFODIGITAL BASQUETE APODI, SOBRE COMANDO DO TÉCNICO MARCELO MAIA, PELO EXCELENTE TRABALHO DESENVOLVIDO NA MODALIDADE DE BASQUETE, COMO TAMBÉM POR TODOS OS TÍTULOS CONQUISTADOS EM COMPETIÇÕES ESTADUAIS E MUNICIPAIS REPRESENTANDO O NOSSO MUNICÍPIO APODI/RN.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2337/mocao_de_apalusos_e_congratulacoes_n_002_2025_autor_railton_mdb_20250219_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2337/mocao_de_apalusos_e_congratulacoes_n_002_2025_autor_railton_mdb_20250219_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 002/2025 – AUTOR RAILTON DIÓGENES–MDB -  A JOVEM ADRIELLY KÉTCIA DE SOUZA MARINHO ARAÚJO E DIEGO NATHAN DO NASCIMENTO SOUZA - PELO LANÇAMENTO E-BOOK SOBRE PLANTAS DA CAATINGA SE TRATA DE UM BIOMA RICO E EXCLUSIVO DO BRASIL, APESAR DE PRESENTE EM TODO NORDESTE BRASILEIRO, MAS POUCO EXPLORADO EM LIVRO DIDÁTICOS, ASSIM TORNANDO ESSE TRABALHO AINDA MAIS VALIOSO E QUE PODE SER TRABALHADO NAS ESCOLAS MUNICIPAIS DANDO A POSSIBILIDADE DOS NOSSOS ALUNOS ENTENDEREM E CONHECEREM MELHOR A NOSSA VEGETAÇÃO.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2364/mocao_de_aplausos_e_congratualcoes_n_003_2025_autor_galinho_marcos_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2364/mocao_de_aplausos_e_congratualcoes_n_003_2025_autor_galinho_marcos_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 003/2025 – AUTOR MARCOS CARVALHO (GALINHO)-MDB – A GENILDO CARDOSO, MARCOS MORAIS E EQUIPE DO BREGÃO DA 87 – O BREGÃO DA 87 É MAIS QUE UM EVENTO MUSICAL, É UM PONTO DE ENCONTRO PARA A COMUNIDADE.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2394/mocao_de_aplausos_e_congratualcoes_n_004_2025_autor_paulo_de_telecio_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2394/mocao_de_aplausos_e_congratualcoes_n_004_2025_autor_paulo_de_telecio_psd.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES N° 004/2025 - AUTOR PAULO DE TELÉCIO (PSB) - Á SENHORA MARIA MAGNEIDE DE OLIVEIRA, PELO SEU NOTÁVEL COMPROMISSO COM A COMUNIDADE, DEDICAÇÃO AO SERVIÇO SOCIAL, A SAÚDE E A IGREJA, SENDO UM EXEMPLO DE CIDADANIA E SOLIDARIEDADE. APROVADA NA SESSÃO ORDINÁRIA DO DIA 27 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2395/mocao_de_aplausos_e_congratualcoes_n_005_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2395/mocao_de_aplausos_e_congratualcoes_n_005_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES N° 005/2025 - AUTOR JAILSON FERREIRA (PT) - ÁS ESCOLAS ESTADUAIS VALDEMIRO PEDRO VIANA E PROFESSOR ANTÔNIO DANTAS, BEM COMO AOS SEUS ALUNOS, PROFESSORES E ORIENTADORES, PELA BRILHANTE PARTICIPAÇÃO NA 23° FEIRA BRASILEIRA DE CIÊNCIAS E ENGENHARIA(FEBRACE), REALIZADA NA CIDADE DE SÃO PAULO. APROVADA NA SESSÃO ORDINÁRIA DO DIA 27 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2396/mocao_de_aplausos_e_congratulacoes_n_006_2025_autor_junior_souza_20250404_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2396/mocao_de_aplausos_e_congratulacoes_n_006_2025_autor_junior_souza_20250404_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES N° 006/2025 - AUTOR JUNIOR SOUZA-MDB – SUBSCRITA PELA VEREADOR LAETE OLIVEIRA-MDB - Á JACQUELINE VIEIRA PELO LANÇAMENTO DO LIVRO A BODEGA DE SEU LEONTINO DO ESCRITOR RAIMUNDO VIEIRA DE SOUZA (IN MEMORIAN). APROVADA NA SESSÃO ORDINÁRIA DO DIA 3 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2397/mocao_de_aplausos_e_congratulacoes_n_007_2025_autor_junior_souza_20250404_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2397/mocao_de_aplausos_e_congratulacoes_n_007_2025_autor_junior_souza_20250404_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES N° 007/2025 - AUTOR JUNIOR SOUZA-MDB – SUBSCRITA PELA VEREADOR LAETE OLIVEIRA-MDB -  Á MARIA AUXILIADOR DA SILVA MAIA PELO LANÇAMENTO DO LIVRO ELES DEIXARAM PEGADAS NOS CAMINHOS DE DEUS. APROVADA NA SESSÃO ORDINÁRIA DO DIA 3 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2499/mocao_de_aplausos_e_congratualcoes_n_008_2025_autor_ednarte_mdb_20250514_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2499/mocao_de_aplausos_e_congratualcoes_n_008_2025_autor_ednarte_mdb_20250514_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES N° 008/2025 – AUTOR EDNARTE SILVEIRA-MDB - AO SR. ALFREDO COTAIT NETO, PRESIDENTE DA CONFEDERAÇÃO DAS ASSOCIAÇÕES COMERCIAIS E EMPRESARIAIS DO BRASIL (CACB), E AO SR. MARCELLO BERNARDO PEREIRA GOMES, PRESIDENTE DA ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE APODI (ACEMA/ACEMOP), COMO FORMA DE RECONHECIMENTO PÚBLICO PELAS RELEVANTES CONTRIBUIÇÕES QUE AMBOS VÊM REALIZANDO EM PROL DO FORTALECIMENTO DO SETOR PRODUTIVO NACIONAL E REGIONAL, ESPECIALMENTE NO ESTÍMULO AO ASSOCIATIVISMO, AO EMPREENDEDORISMO E AO DESENVOLVIMENTO ECONÔMICO SUSTENTÁVEL.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2500/mocao_de_aplausos_e_congratualcoes_n_009_2025_autor_ednarte_mdb__20250514_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2500/mocao_de_aplausos_e_congratualcoes_n_009_2025_autor_ednarte_mdb__20250514_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES N° 009/2025 – AUTOR EDNARTE SILVEIRA-MDB - À CONFEDERAÇÃO DAS ASSOCIAÇÕES COMERCIAIS E EMPRESARIAIS DO BRASIL - CACB E À ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE APODI - ACEMA/ACEMOP, COMO FORMA DE RECONHECIMENTO PÚBLICO PELO PAPEL ESSENCIAL QUE AMBAS AS INSTITUIÇÕES DESEMPENHAM NO FORTALECIMENTO DO ASSOCIATIVISMO, DO EMPREENDEDORISMO E DO DESENVOLVIMENTO ECONÔMICO E SOCIAL DE NOSSO MUNICÍPIO, ESTADO E PAÍS.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2518/mocao_de_apoio_n_010_2025_autor_junior_souza_mdb_20250528_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2518/mocao_de_apoio_n_010_2025_autor_junior_souza_mdb_20250528_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO Nº 010/2025 – AUTOR JÚNIOR SOUZA-MDB - A PEC 19/2024, DE AUTORIA DA SENADORA ELIZIANE GAMA, QUE DETERMINA NA CONSTITUIÇÃO FEDERAL ESTABELECER QUE O PISO SALARIAL DOS PROFISSIONAIS DE ENFERMAGEM CORRESPONDA A 30 HORAS SEMANAIS E PREVENDO REAJUSTE ANUAL.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2524/mocao_de_aplausos_e_congratulacoes_n_011_2025_autor_carlinhospsd_20250603_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2524/mocao_de_aplausos_e_congratulacoes_n_011_2025_autor_carlinhospsd_20250603_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 011/2025 AUTOR CARLINHOS DE DANDÃO-PSD - AOS ALUNOS E AO CORPO DOCENTE DA ESCOLA ESTADUAL VALDOMIRO PEDRO VIANA, LOCALIZADA NA ZONA RURAL DO MUNICÍPIO DE APODI/RN, PELOS RELEVANTES PROJETOS E AÇÕES DESENVOLVIDOS EM PROL DA PRESERVAÇÃO E CONSCIENTIZAÇÃO AMBIENTAL, QUE TÊM ELEVADO O NOME DA INSTITUIÇÃO COMO REFERÊNCIA NA ÁREA DE EDUCAÇÃO AMBIENTAL EM NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2525/mocao_de_aplausos_e_congratulacoes_n_012_2025_autor_carlinhospsd_20250603_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2525/mocao_de_aplausos_e_congratulacoes_n_012_2025_autor_carlinhospsd_20250603_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 012/2025 AUTOR CARLINHOS DE DANDÃO-PSD - AO PROFESSOR MÁRCIO CLEIVO DE MORAIS SOUZA, PELOS RELEVANTES SERVIÇOS PRESTADOS À EDUCAÇÃO DO MUNICÍPIO DE APODI/RN, PELA TRAJETÓRIA ACADÊMICA DE EXCELÊNCIA E PELO IMPACTO POSITIVO GERADO NA VIDA DOS ALUNOS E INSTITUIÇÕES DE ENSINO POR ONDE PASSOU.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2527/mocao_de_aplausos_e_congratulacoes_n_013_2025_autor_carlinhospsd_20250603_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2527/mocao_de_aplausos_e_congratulacoes_n_013_2025_autor_carlinhospsd_20250603_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 013/2025 AUTOR CARLINHOS DE DANDÃO-PSD - A EXMA. SRA. MARINA SILVA, MINISTRA DE ESTADO DO MEIO AMBIENTE E MUDANÇA DO CLIMA DO BRASIL, PELOS EXPRESSIVOS E RELEVANTES SERVIÇOS PRESTADOS À PROTEÇÃO DO MEIO AMBIENTE E À SUSTENTABILIDADE NO BRASIL E NO MUNDO.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2529/mocao_de_aplausos_e_congratulacoes_n_014_2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2529/mocao_de_aplausos_e_congratulacoes_n_014_2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 014/2025 AUTOR EDNARTE SILVEIRA-MDB -  AO PROFESSOR E PESQUISADOR PEDRO FILHO NORONHA DE SOUZA, COMO FORMA DE RECONHECIMENTO PÚBLICO POR SUA BRILHANTE TRAJETÓRIA ACADÊMICA, CIENTÍFICA E PROFISSIONAL, QUE HONRA NÃO APENAS O MUNICÍPIO DE APODI E O ESTADO DO RIO GRANDE DO NORTE, COMO TAMBÉM A CIÊNCIA BRASILEIRA.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2530/mocao_de_aplausos_e_congratulacoes_n_015_2025_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2530/mocao_de_aplausos_e_congratulacoes_n_015_2025_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 015/2025 AUTOR EDNARTE SILVEIRA-MDB -   À PROFESSORA DRA. ERIKA PINTO MARINHO, FILHA DE APODI, COMO FORMA DE RECONHECIMENTO PÚBLICO POR SUA NOTÁVEL TRAJETÓRIA ACADÊMICA E PELAS RELEVANTES CONTRIBUIÇÕES AO ENSINO, À PESQUISA E AO DESENVOLVIMENTO SUSTENTÁVEL NO BRASIL.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2531/mocao_de_aplausos_e_congratulacoes_n_016_2025_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2531/mocao_de_aplausos_e_congratulacoes_n_016_2025_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 016/2025 AUTOR RAILTON DIÓGENES-MDB -  A FUNSEL - FUNDAÇÃO SEBASTIÃO LÚCIO, NA PESSOA DE SUA PRESIDENTE, MARIA AUXILIADORA DA SILVA MAIA.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2551/mocao_de_aplausos_e_congratulacoes_n_017_2025_autor_junior_souza_20250611_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2551/mocao_de_aplausos_e_congratulacoes_n_017_2025_autor_junior_souza_20250611_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 017/2025 AUTOR JÚNIOR SOUZA-MDB - A FAMÍLIA VIANA PELA EXIBIÇÃO DE DOCUMENTÁRIO EM HOMENAGEM AO CENTENÁRIO DO EX-PREFEITO APODIENSE VALDEMIRO PEDRO VIANA (IN MEMORIAM).</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2552/mocao_de_aplausos_e_congratulacoes_n_018_2025_autor_junior_souza_20250611_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2552/mocao_de_aplausos_e_congratulacoes_n_018_2025_autor_junior_souza_20250611_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 018/2025 AUTOR JÚNIOR SOUZA-MDB AO EMPRESÁRIO GENIVAL SANTOS PELA COMEMORAÇÃO DE ANIVERSÁRIO DOS SEUS 70 ANOS.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2553/mocao_de_aplausos_e_congratulacoes_n_019_2025_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2553/mocao_de_aplausos_e_congratulacoes_n_019_2025_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 019/2025 AUTOR LAETE OLIVEIRA-MDB – A SENHORA LEYLLA CARLA DANTAS DE SENA, PELOS RELEVANTES SERVIÇOS PRESTADOS COMO JUÍZA DE PAZ, FUNÇÃO EM QUE CELEBROU, POR 10 ANOS, O CASAMENTO DE DIVERSAS FAMÍLIAS APODIENSES.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2554/mocao_de_aplausos_e_congratulacoes_n_020_2025_autor_railton_mdb_20250611_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2554/mocao_de_aplausos_e_congratulacoes_n_020_2025_autor_railton_mdb_20250611_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 020/2025 AUTOR RAILTON DIOGENES-MDB – A TODA EQUIPE DA SAÚDE BUCAL DE APODI, NA PESSOA DE MAYARA BARROS BANDEIRA, COORDENADORA DA EQUIPE DE SAÚDE BUCAL.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2569/mocao_de_aplausos_e_congratulacoes_n_021_2025_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2569/mocao_de_aplausos_e_congratulacoes_n_021_2025_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 021/2025 - AUTOR ANDREAZO ALVES-PP - AO SENHOR MAÉCIO ALVES FERNANDES, PELOS RELEVANTES SERVIÇOS PRESTADOS COMO LÍDER RELIGIOSO E COMUNITÁRIO.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2572/mocao_de_aplausos_e_congratulacoes_n_022_20225_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2572/mocao_de_aplausos_e_congratulacoes_n_022_20225_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 022/2025 – AUTOR EDNARTE SILVEIRA-MDB - A TODOS OS ENVOLVIDOS NA REALIZAÇÃO DO AUTO DE SÃO JOÃO BATISTA, COMO FORMA DE RECONHECIMENTO PÚBLICO PELA EXPRESSIVA CONTRIBUIÇÃO À CULTURA, À FÉ E À IDENTIDADE DO POVO APODIENSE.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2574/mocao_de_aplausos_e_congratualcoes_n_023_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2574/mocao_de_aplausos_e_congratualcoes_n_023_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 023/2025 – AUTOR JAILSON FERREIRA-PT -  À PARÓQUIA DE SÃO JOÃO BATISTA E NOSSA SENHORA DA CONCEIÇÃO, PELA REALIZAÇÃO DA FESTA DE SÃO JOÃO BATISTA 2025, CELEBRADA ENTRE OS DIAS 14 E 24 DE JUNHO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2575/mocao_de_aplausos_e_congratualcoes_n_024_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2575/mocao_de_aplausos_e_congratualcoes_n_024_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 024/2025 – AUTOR JAILSON FERREIRA-PT -  AO PROFESSOR E ESCRITOR JOSÉ OSÓRIO DE LIMA FILHO, PELA SUA INDICAÇÃO AO PRÊMIO JABUTI 2025, NA CATEGORIA BIOGRAFIA E REPORTAGEM, COM A OBRA "A MORTE SOCIAL DO INDIVÍDUO - A HISTÓRIA NUA E CRUA DE UM ESQUIZOFRÊNICO SOFREDOR".</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2597/mocao_de_aplausos_e_congratulacoes_n_025_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2597/mocao_de_aplausos_e_congratulacoes_n_025_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 025/2025 – AUTOR JÚNIOR CARLOS-PSD - A EQUIPE DE FUTSAL FEMININO DO POTIGUAR DE MELANCIAS, PELA CONQUISTA DO TÍTULO DA COPA DO NORDESTE DE FUTSAL FEMININO 2025.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2598/mocao_de_aplausos_e_congratulacoes_n_026_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2598/mocao_de_aplausos_e_congratulacoes_n_026_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 026/2025 – AUTOR JÚNIOR CARLOS-PSD - AO SENHOR FRANCISCO DAS CHAGAS DA COSTA, PELOS 25 ANOS DE HISTÓRIA DA EMPRESA NOSSA LOJA, GERANDO EMPREGO E RENDA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2623/mocao_de_aplausos_e_congratulacoes_n_027_2025_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2623/mocao_de_aplausos_e_congratulacoes_n_027_2025_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 027/2025 – AUTOR JÚNIOR SOUZA-MDB - AO MAJOR SÁVIO DIOMEDES DE PAIVA DINIZ DA COMANDANTE DA COMPANHIA DE POLÍCIA DE APODI, PELO RELEVANTE SERVIÇO PRESTADO AO MUNICÍPIO. APROVADA NA SESSÃO ORDINÁRIA DO DIA 14 DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2627/mocao_de_aplausos_e_congratulacoes_n_028_2025_autor_ronaldo_adriane_psdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2627/mocao_de_aplausos_e_congratulacoes_n_028_2025_autor_ronaldo_adriane_psdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 028/2025 – AUTOR RONALDO ADRIANE-PSDB -  TEM COMO INTUITO DE PARABENIZAR TODOS OS ILUSTRES ATLETAS E EQUIPE TÉCNICA DO MVA, PELA DEDICAÇÃO AO ENSINO E PRÁTICA MUAY THAI, JIU-JITSU, DEFESA PESSOAL, BOXE E MMA, SOBRE COMANDO DO TÉCNICO MARCUS DANTAS, PELO EXCELENTE TRABALHO DESENVOLVIDO NAS MODALIDADES DE MVA MAUY THAI, COMO TAMBÉM POR TODOS OS TÍTULOS CONQUISTADOS EM COMPETIÇÕES ESTADUAIS, MUNICIPAIS REPRESENTANDO O NOSSO MUNICÍPIO APODI/RN.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2641/requerimento_n_029_2025_autor_paulo_de_telecio_psd_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2641/requerimento_n_029_2025_autor_paulo_de_telecio_psd_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 029/2025 – AUTOR RAILTON DIÓGENES-MDB - AO PROJETO CINE POTY CULTURAL ITINERANTE, NA PESSOA DE WILISMAR FELIPE MORAIS.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2642/mocao_de_aplausos_e_congratulacoes_n_030_2025_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2642/mocao_de_aplausos_e_congratulacoes_n_030_2025_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 030/2025 – AUTOR RAILTON DIÓGENES-MDB -  AO ESTRADEIROS MOTO CLUBE APODI, NA PESSOA DE SEU PRESIDENTE MANOEL EILSON TORRES FILHO.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2643/mocao_de_aplausos_e_congratulacoes_n_031_2025_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2643/mocao_de_aplausos_e_congratulacoes_n_031_2025_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 031/2025 – AUTOR RAILTON DIÓGENES-MDB - A PATRÍCIA RAQUEL GURGEL LEITE MARINHO, ENFERMEIRA MESTRE, FILHA DE APODI QUE ESTAVA COMO DIRETORA DO HOSPITAL REGIONAL HÉLIO MORAIS MARINHO.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2664/mocao_de_aplausos_e_congratulacoes_n_032_2025_autor_laete_oliveira.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2664/mocao_de_aplausos_e_congratulacoes_n_032_2025_autor_laete_oliveira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 032/2025 AUTOR LAETE OLIVEIRA-MDB - AOS EMBAIXADORES DO REI, DA IGREJA BATISTA DE APODI, POR MEIO DO CONSELHEIRO CHEFE, PASTOR WELITTON SOUZA, PELO ANIVERSÁRIO DA INSTITUIÇÃO, COMEMORADO NO DIA 25 DE AGOSTO.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2683/mocao_de_aplausos_e_congratulacoes_no_033_2025_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2683/mocao_de_aplausos_e_congratulacoes_no_033_2025_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 033/2025 – AUTOR JÚNIOR CARLOS-PSD - AO SENHOR MONSOELDO KENEDY DE OLIVEIRA (MESTRE KENEDY) DA BANDA FANFARRA PEDRO HENRIQUE PEREIRA DE FREITAS (PEDRINHO), MÚSICO JÁ FALECIDO. A BANDA FANFARRA FOI FUNDADA EM 20 DE JULHO DE 2011 E É PERTENCENTE A ESCOLA ESTADUAL FERREIRA PINTO, SENDO COMPOSTA POR 45 MEMBROS COM IDADES ENTRE 8 E 16 ANOS. CONTANDO AINDA COM A COLABORAÇÃO DE EX-COMPONENTES.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2700/mocao_de_aplausos_e_congratulacoes_no_034_2025_autor_paulo_de_telecio_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2700/mocao_de_aplausos_e_congratulacoes_no_034_2025_autor_paulo_de_telecio_psd.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES N° 034/2025 – AUTOR PAULO DE TELÉCIO-PSD - À ESCOLA ESTADUAL SEBASTIÃO GOMES DE OLIVEIRA, LOCALIZADA NO DISTRITO DE MELANCIAS, PELO BRILHANTE TRABALHO DESENVOLVIDO NO PROJETO CIENTÍFICO "SÉRUM FOLHA DE GOIABEIRA", QUE SERÁ APRESENTADO NA FENECIT 2025, A OCORRER DE 18 A 22 DE NOVEMBRO, NA CIDADE DE RECIFE-PE.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2701/mocao_de_aplausos_e_congratulacoes_no_035_2025_autor_paulo_de_telecio_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2701/mocao_de_aplausos_e_congratulacoes_no_035_2025_autor_paulo_de_telecio_psd.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES N° 035/2025 – AUTOR PAULO DE TELÉCIO-PSD - À SRA. ÍTALA RAQUEL SILVEIRA DE SENA MOURA, EM RECONHECIMENTO E JUSTA HOMENAGEM PELOS RELEVANTES SERVIÇOS PRESTADOS À SAÚDE, À EDUCAÇÃO ALIMENTAR E AO DESENVOLVIMENTO SOCIAL DO MUNICÍPIO DE APODI E DE TODA A REGIÃO.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2730/mocao_de_aplausos_e_congratulacoes_no_036.2025_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2730/mocao_de_aplausos_e_congratulacoes_no_036.2025_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES N° 036/2025 – AUTOR RAILTON DIÓGENES-MDB – AOS ALUNOS DA ESCOLA MUNICIPAL FRANCISCO TARGINO DA COSTA, LOCALIZADA NO MUNICÍPIO DE APODI-RN, PELA DESTACADA PARTICIPAÇÃO NA FEIRA ESTADUAL DA UFERSA (UNIVERSIDADE FEDERAL RURAL DO SEMIÁRIDO), REPRESENTANDO COM EXCELÊNCIA A EDUCAÇÃO PÚBLICA MUNICIPAL COM PROJETOS DE GRANDE RELEVÂNCIA SOCIAL E AMBIENTAL. _x000D_
 _x000D_
 PROJETO: "UMA FLOR QUE NINGUÉM PROTEGE: AGRESSÃO CONTRA AS MULHERES NA CIDADE DE APODI-RN". AUTORAS: MARIA GIRLEIDE COSTA OLIVEIRA E ARYANY DA COSTA MENDES; PROFESSORA ORIENTADORA: MARIA EDUARDA GOMES DA SILVA. _x000D_
 _x000D_
 PROJETO: "BIOGERMINPACK EMBALAGEM BIODEGRADÁVEL COM SEMENTES GERMINÁVEIS FEITO COM PÓ DE MADEIRA". AUTORES: FRANCISCO CAUÃ DA SILVA DANTAS; FRANCISCO OLANI DE SENA NETO E PEDRO PEREIRA DOS SANTOS NETO; PROFESSORES ORIENTADORES: FRANCISCO OCELINO DE OLIVEIRA MOREIRA E AIRTON DA COSTA MENDES</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2743/mocao_de_aplausos_e_congratulacoes_n_037.2025__autor_ronaldo_adriane-psdb_-_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2743/mocao_de_aplausos_e_congratulacoes_n_037.2025__autor_ronaldo_adriane-psdb_-_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES N° 037/2025 – AUTOR RONALDO ADRIANE-PSDB - TEM COMO INTUITO DE PARABENIZAR O SECRETÁRIO DE DESENVOLVIMENTO ECONÔMICO DO RIO GRANDE DO NORTE, ALAN JEFFERSON DA SILVEIRA PINTO, PELO EXCELENTE TRABALHO DESENVOLVIDO FRENTE À SECRETARIA DE ESTADO DO RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2753/mocao_de_aplausos_e_congratulacoes_no_038.2025_autor_jailson_ferreira-pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2753/mocao_de_aplausos_e_congratulacoes_no_038.2025_autor_jailson_ferreira-pt.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 038/2025 – AUTOR JAILSON FERREIRA-PT -  AOS ALUNOS DA ESCOLA MUNICIPAL LINDAURA SILVA: JAMILLY EVELLIN PINTO DA SILVA; PAULO JOAQUIM DA SILVA GURGEL; E VAGNO LIMA PEREIRA FILHO; E TAMBÉM À PROFESSORA DE MATEMÁTICA ALBANIZA VERÍSSIMO, PELOS EXCELENTES RESULTADOS ALCANÇADOS NA 19ª OLIMPÍADA BRASILEIRA DE MATEMÁTICA DAS ESCOLAS PÚBLICAS – OBMEP.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2760/mocao_de_aplausos_e_congratulacoes_no_039.2025__autor_marcos_carvalho_galinho-mdb_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2760/mocao_de_aplausos_e_congratulacoes_no_039.2025__autor_marcos_carvalho_galinho-mdb_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 039/2025 – AUTOR MARCOS CARVALHO (GALINHO)-MDB - AO GRUPO DE CORRIDA PASSO LENTO - FOI CRIADO NA CIDADE DE APODI/RN, COM O PROPÓSITO DE INCENTIVAR E DESPERTAR NAS PESSOAS O INTERESSE PELA PRÁTICA REGULAR DE ATIVIDADE FÍSICA E PELA ADOÇÃO DE HÁBITOS SAUDÁVEIS. O GRUPO NASCEU DA UNIÃO DE AMIGOS APAIXONADOS POR CORRIDA, QUE ACREDITAM QUE O ESPORTE É UMA PODEROSA FERRAMENTA DE TRANSFORMAÇÃO PESSOAL E SOCIAL. DESDE SUA FUNDAÇÃO, O PASSO LENTO VEM REUNINDO PESSOAS DE DIFERENTES IDADES E PERFIS, PROMOVENDO O BEM-ESTAR FÍSICO E MENTAL, O COMPANHEIRISMO E O ESPÍRITO ESPORTIVO. COM TREINOS COLETIVOS, EVENTOS ESPORTIVOS E AÇÕES VOLTADAS À COMUNIDADE, O PASSO LENTO SEGUE FIRME EM SUA MISSÃO DE MOTIVAR A SOCIEDADE APODIENSE A CUIDAR DO CORPO, DA MENTE E DO CORAÇÃO, MOSTRANDO QUE O IMPORTANTE NÃO É A VELOCIDADE, MAS SEGUIR SEMPRE EM FRENTE.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2768/mocao_de_aplausos_e_congratulacoes_no_040.2025__autor_railton_diogenes-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2768/mocao_de_aplausos_e_congratulacoes_no_040.2025__autor_railton_diogenes-mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 040/2025 – AUTOR RAILTON DIÓGENES-MDB - AO FARMACÊUTICO JOSÉ WILKER ALMEIDA CÂMARA, PELA CONQUISTA DE TER SEU PROJETO APROVADO PARA APRESENTAÇÃO NO 41° CONGRESSO INTERNACIONAL DA ISQUA 2025, UM DOS MAIS PRESTIGIADOS EVENTOS MUNDIAIS VOLTADOS À QUALIDADE EM SAÚDE.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2779/mocao_de_aplausos_e_congratulacoes_no_041.2025__autor_filipe_gustavo-pp_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2779/mocao_de_aplausos_e_congratulacoes_no_041.2025__autor_filipe_gustavo-pp_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 041/2025 – AUTOR FILIPE GUSTAVO-PP - AOS ORGANIZADORES PELA REALIZAÇÃO DA 5ª EDIÇÃO DA FEIRA MULTISSETORIAL DO MÉDIO OESTE (FEMULTI) E O 4º FESTIVAL GASTRONÔMICO DO MUNICÍPIO, PREVISTOS PARA OCORRER ENTRE 6 E 8 DE NOVEMBRO DESTE ANO, PARABENIZAMOS TODOS ENVOLVIDOS POR MAIS UMA EDIÇÃO DA FEMULTI, JUNTAMENTE COM O FESTIVAL GASTRONÔMICO.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2780/mocao_de_aplausos_e_congratulacoes_no_042.2025__autor_paulo_de_telecio-psd_-_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2780/mocao_de_aplausos_e_congratulacoes_no_042.2025__autor_paulo_de_telecio-psd_-_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 042/2025 – AUTOR PAULO DE TELÉCIO-PSD - AO SENHOR JOSEMÁRIO ALVES DA SILVA, EM RECONHECIMENTO À SUA DESTACADA TRAJETÓRIA NA COMUNICAÇÃO, NO EMPREENDEDORISMO E NA VALORIZAÇÃO DA CIDADE DE APODI E DE SUA GENTE.</t>
   </si>
   <si>
+    <t>2804</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2804/mocao_de_aplausos_e_congratulacoes_no_043.2025__autor_jailson_ferreira-pt__.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 043/2025 – AUTOR JAILSON FERREIRA-PT - À MARCHA MUNDIAL DAS MULHERES (MMM), PELA CONTRIBUIÇÃO HISTÓRICA E INTERNACIONAL NA DEFESA DOS DIREITOS DAS MULHERES E NA MOBILIZAÇÃO SOCIAL FEMINISTA, SOBRETUDO, EM NOSSO MUNICÍPIO E REGIÃO.</t>
+  </si>
+  <si>
+    <t>2805</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2805/mocao_de_aplausos_e_congratulacoes_no_044.2025__autor_jailson_ferreira-pt.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 044/2025 – AUTOR JAILSON FERREIRA-PT -   AO CENTRO FEMINISTA 8 DE MARÇO (CF8), PELA TRAJETÓRIA DE 31 ANOS NA DEFESA DOS DIREITOS DAS MULHERES E NO FORTALECIMENTO DAS ORGANIZAÇÕES FEMININAS, COM ATUAÇÃO DESTACADA NO TERRITÓRIO DE APODI.</t>
+  </si>
+  <si>
+    <t>2806</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2806/mocao_de_aplausos_e_congratulacoes_no_045.2025__autor_jailson_ferreira-pt.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 045/2025 – AUTOR JAILSON FERREIRA-PT - À SENHORA IVONE BRILHANTE E AO SINDICATO DOS TRABALHADORES E TRABALHADORAS RURAIS (STTR) DE APODI PELA RELEVANTE TRAJETÓRIA DA ENTIDADE E PELO DESTAQUE DA CONDUÇÃO DA PRIMEIRA PRESIDENTA MULHER EM 61 ANOS DE EXISTÊNCIA DA ENTIDADE.</t>
+  </si>
+  <si>
+    <t>2813</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2813/mocao_de_aplausos_e_congratulacoes_no_046.2025__autor_carlinhos_de_dandao-psd_.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 046/2025 – AUTOR CARLINHOS DE DANDÃO-PSD – A PROFESSORA AURISANDRA BARBOSA DO NASCIMENTO CASSIANO, EM RECONHECIMENTO À SUA EXEMPLAR TRAJETÓRIA DE DEDICAÇÃO À EDUCAÇÃO DO MUNICÍPIO DE APODI/RN E POR SUA NOTÁVEL CONTRIBUIÇÃO À COMUNIDADE DO SÍTIO DO GÓIS.</t>
+  </si>
+  <si>
+    <t>2814</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2814/mocao_de_aplausos_e_congratulacoes_no_047.2025__autor_carlinhos_de_dandao-psd_.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 047/2025 – AUTOR CARLINHOS DE DANDÃO-PSD – A SRA. FRANCISCA ALCIDES DA COSTA PINHEIRO, EM RECONHECIMENTO AOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE APODI AO LONGO DE SUA CARREIRA COMO SERVIDORA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>2823</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2823/mocao_de_aplausos_e_congratulacoes_no_048.2025__autor_junior_carlos-psd_.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 048/2025 – AUTOR JÚNIOR CARLOS-PSD - AO SENHOR (DR. RAMONYER) PELO GRANDE TRABALHO QUE VEM DESENVOLVENDO EM PROL DA SAÚDE EM APODI E REGIÃO.</t>
+  </si>
+  <si>
+    <t>2830</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2830/mocao_de_aplausos_e_congratulacoes_no_049.2025__autor_filipe_gustavo-pp_.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 049/2025 – AUTOR FILIPE GUSTAVO-PP - A EQUIPE DE BASQUETE INFODIGITAL PELA CONQUISTA DO BICAMPEONATO ESTADUAL.</t>
+  </si>
+  <si>
+    <t>2845</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2845/mocao_de_aplausos_e_congratulacoes_no_050.2025__autor_railton_diogenes-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 050/2025 – AUTOR RAILTON DIÓGENES-MDB – AOS ATLETAS DAS CATEGORIAS DE BASE DO APODI FUTSAL, BEM COMO AOS SEUS PAIS E RESPONSÁVEIS E A TODA EQUIPE ADMINISTRATIVA, TÉCNICA E ORGANIZACIONAL, EM RECONHECIMENTO AO BRILHANTE TRABALHO DESENVOLVIDO E ÀS EXPRESSIVAS CONQUISTAS ALCANÇADAS AO LONGO DOS ÚLTIMOS ANOS.</t>
+  </si>
+  <si>
+    <t>2856</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2856/mocao_de_aplausos_e_congratulacoes_no_051.2025__autor_ednarte_silveira-mdb_.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 051/2025 – AUTOR EDNARTE SILVEIRA-MDB – ÀS LOJAS PRIMAVERA, DO MUNICÍPIO DE APODI/RN, NA PESSOA DO SR. ANDERSON JAMES VILAÇA, EM RECONHECIMENTO À SUA NOTÁVEL TRAJETÓRIA NO RAMO EMPRESARIAL E ÀS RELEVANTES CONTRIBUIÇÕES PRESTADAS AO DESENVOLVIMENTO ECONÔMICO E SOCIAL DE NOSSA CIDADE.</t>
+  </si>
+  <si>
     <t>2521</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto - Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2521/veto_integral_ao_projeto_de_lei_053_2025_autor_paulo_de_telecio-psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2521/veto_integral_ao_projeto_de_lei_053_2025_autor_paulo_de_telecio-psd.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI N° 053/2025 – AUTOR PAULO DE TELÉCIO-PSD - DISPÕE SOBRE A CRIAÇÃO DE UMA PLATAFORMA MUNICIPAL DE INTERMEDIAÇÃO DE EMPREGOS E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 8 DE MAIO DE 2025. APROVADO NA SESSÃO ORDINÁRIA DO DIA 15 DE MAIO DE 2025. PROTOCOLADO NA SECRETARIA DA CMA NO DIA 2 DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2577/veto_integral_ao_projeto_de_lei_n_030_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2577/veto_integral_ao_projeto_de_lei_n_030_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI N° 030/2025 – AUTOR PODER EXECUTIVO – (AUTOR DO PROJETO DE JAILSON FERREIRA-PT) - ALTERA E ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL N° 999/2014, QUE INSTITUI O PROGRAMA MUNICIPAL DE COMPRA DIRETA LOCAL DA AGRICULTURA FAMILIAR, CRIA A POLÍTICA MUNICIPAL DE FORTALECIMENTO DA AGRICULTURA FAMILIAR E ECONOMIA SOLIDÁRIA (PROMAFES) E DÁ OUTRAS PROVIDÊNCIAS. ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 20 DE MARÇO DE 2025. RECEBEU NOVA REDAÇÃO NO DIA 04 DE JUNHO DE 2025. APROVADO NA SESSÃO ORDINÁRIA DO DIA 05 DE JUNHO DE 2025. _x000D_
 _x000D_
 PROTOCOLADO NA SECRETARIA DA CMA NO DIA 25 DE JUNHO DE 2025 ÁS 11H40MIN.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2578/veto_integral_ao_projeto_de_lei_n_056_2025_autor_jailson_ferreira_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2578/veto_integral_ao_projeto_de_lei_n_056_2025_autor_jailson_ferreira_pt.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI N° 056/2025 – AUTOR PODER EXECUTIVO – (AUTOR DO PROJETO DE JAILSON FERREIRA-PT) - INSTITUI A POLÍTICA MUNICIPAL DE AGROECOLOGIA E PRODUÇÃO ORGÂNICA DE APODI (PMAPO) E ESTABELECE AS DIRETRIZES PARA O PLANO MUNICIPAL DE AGROECOLOGIA E PRODUÇÃO ORGÂNICA. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 15 DE MAIO DE 2025. APROVADO NA SESSÃO ORDINÁRIA DO DIA 05 DE JUNHO DE 2025. PROTOCOLADO NA SECRETARIA DA CMA NO DIA 26 DE JUNHO DE 2025 ÁS 9H35MIN.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>CONTA</t>
   </si>
   <si>
     <t>Prestação de Contas do Municipio de Apodi</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2487/balanco_patrimonial_2024_-_prestacao_de_contas_da_pmapodi_referente_a_2024.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2487/balanco_patrimonial_2024_-_prestacao_de_contas_da_pmapodi_referente_a_2024.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS ANUAIS DE GOVERNO DO MUNICÍPIO DE APODI/RN, REFERENTES AO EXERCÍCIO DE 2024. APRESENTADO NA SESSÃO ORDINÁRIA DO DIA 8 DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>RELATÓRIO DE GESTÃO FISCAL / RECEITA CORRENTE</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2272/relatorio_de_gestao_fiscal_-_rgf_-_1o_quadrimestre_de_2024.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2272/relatorio_de_gestao_fiscal_-_rgf_-_1o_quadrimestre_de_2024.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DE GESTÃO FISCAL – RGF DA PREFEITURA MUNICIPAL DE APODI, REFERENTE AO 3º QUADRIMESTRE DE 2024</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2539/relatorio_de_gestao_fiscal_-_rgf_-_1o_quadrimestre_de_2025.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2539/relatorio_de_gestao_fiscal_-_rgf_-_1o_quadrimestre_de_2025.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DE GESTÃO FISCAL – RGF DA PREFEITURA MUNICIPAL DE APODI, REFERENTE AO 1º QUADRIMESTRE DE 2025</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>ARQPL</t>
   </si>
   <si>
     <t>ARQUIVAMENTO DAS PROPOSIÇÕES-LEGISLATURA 2021-2024</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2268/diario_oficial_-_arquivo_ato_da_mesa_diretora_n_001_2025_-_arquivamento_das_proposicoes__20250127_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2268/diario_oficial_-_arquivo_ato_da_mesa_diretora_n_001_2025_-_arquivamento_das_proposicoes__20250127_0001.pdf</t>
   </si>
   <si>
     <t>ARQUIVAMENTO DAS PROPOSIÇÕES- LEGISLATURA - 2021 A 2024 - A Mesa Diretora com fulcro no artigo 89 do Regimento dessa Casa Legislativa, determina o arquivamento de todas a proposições apresentadas na Legislatura de 2021 a 2024 que estão sem parecer ou com parecer contrário das Comissões competentes (Anexo)</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>MREP</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2537/mocao_de_repudio_n_001_2025_autor_railton_diogenes_mdb_20250606_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2537/mocao_de_repudio_n_001_2025_autor_railton_diogenes_mdb_20250606_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO Nº 001/2025 – AUTOR RAILTON DIÓGENES-MDB; SUBSCRITA PELOS VEREADORES DE APODI -  A COMPANHIA DE AGUAS E ESGOTOS DO RIO GRANDE DO NORTE (CAERN) – PELO MOTIVO PELOS VÁRIOS COMPROMISSOS NÃO CUMPRINDO NA QUESTÃO DO SANEAMENTO BÁSICO DE APODI, SENDO RECORRENTE PELA COMPANHIA, O QUE ACARRETA DANOS AMBIENTAIS INCALCULÁVEIS.</t>
   </si>
   <si>
+    <t>2801</t>
+  </si>
+  <si>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2801/mocao_de_repudio_no_002.2025_-_autor_angelo_de_dagmar-pp.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPÚDIO Nº 002/2025 – AUTOR ÂNGELO DE DAGMAR-PP - MANIFESTA SEU VEEMENTE REPÚDIO ÀS DECLARAÇÕES DA DEPUTADA FEDERAL NATÁLIA BONAVIDES, QUE DEFENDEU O FIM DA POLÍCIA MILITAR. A POLÍCIA MILITAR É UMA INSTITUIÇÃO FUNDAMENTAL PARA A MANUTENÇÃO DA ORDEM PÚBLICA, A PROTEÇÃO DA POPULAÇÃO E A PRESERVAÇÃO DA SEGURANÇA EM TODO O TERRITÓRIO NACIONAL.</t>
+  </si>
+  <si>
     <t>2715</t>
   </si>
   <si>
     <t>ANEXO</t>
   </si>
   <si>
     <t>ANEXO LOA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2715/anexos_do_projeto_de_lei_no_096_2025__autor_poder_executivo_loa.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2715/anexos_do_projeto_de_lei_no_096_2025__autor_poder_executivo_loa.pdf</t>
   </si>
   <si>
     <t>ANEXOS DO PROJETO DE LEI Nº 096/2025 – AUTOR PODER EXECUTIVO – ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE APODI/RN PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS. (LOA)</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>ANEXO PPA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2718/anexos_do_projeto_de_lei_no_087_2025__autor_poder_executivo_ppa.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2718/anexos_do_projeto_de_lei_no_087_2025__autor_poder_executivo_ppa.pdf</t>
   </si>
   <si>
     <t>ANEXOS DO PROJETO DE LEI Nº 087/2025 – AUTOR PODER EXECUTIVO - DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE APODI PARA O QUADRIÊNIO 2026-2029 E DÁ OUTRAS PROVIDÊNCIAS. DESPACHADO E ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 4 DE SETEMBRO DE 2025. (PPA)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6224,67 +6926,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2262/projeto_de_lei_no_001-2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2263/projeto_de_lei_no_002-2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2264/projeto_de_lei_no_003-2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2265/projeto_de_lei_n_004-2025_autor_poder_executivo__20250113_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2266/projeto_de_lei_n_005-2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2267/projeto_de_lei_n_006-2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2269/projeto_de_lei_n_007_2025_autor_poder_executivo_20250128_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2274/projeto_de_lei_n_008_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2282/projeto_de_lei_n_009_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2289/projeto_de_lei_n_010_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2290/projeto_de_lei_n_011_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2291/projeto_de_lei_n_012_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2292/projeto_de_lei_n_013_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2293/projeto_de_lei_n_014_2025_autor_ednarte_silveira_mdb_20250206_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2296/projeto_de_lei_n_015_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2297/projeto_de_lei_n_016_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2309/projeto_de_lei_n_017_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2310/projeto_de_lei_n_018_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2311/projeto_de_lei_n_019_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2312/projeto_de_lei_n_020_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2323/projeto_de_lei_n_021_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2336/projeto_de_lei_n_022_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2340/projeto_de_lei_n_023_2025_autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2346/projeto_de_lei_n_024_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2362/projeto_de_lei_n_025_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2365/projeto_de_lei_n_026_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2366/projeto_de_lei_n_027_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2367/projeto_de_lei_n_028_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2368/projeto_de_lei_n_029_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2369/projeto_de_lei_n_030_2025_autor_jailson_ferreira_pt_nova_redacao_4.6.20251.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2370/projeto_de_lei_n_031_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2371/projeto_de_lei_n_032_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2372/projeto_de_lei_n_033_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2373/projeto_de_lei_n_034_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2374/projeto_de_lei_n_035_2025_autor_ronaldo_adriane_psdb_20250401_0001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2375/projeto_de_lei_no_036.2025_autor_laete_oliveira_mdb_aprovado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2376/projeto_de_lei_n_037_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2377/projeto_de_lei_n_038_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2446/projeto_de_lei_n_039_2025_autor_ronaldo_adriane_psdb_20250409_0001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2447/projeto_de_lei_n_040_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2448/projeto_de_lei_n_041_2025_autores_jailson-pp_e_paulo_de_telecio-psd.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2454/projeto_de_lei_n_042_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2455/projeto_de_lei_n_043_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2467/projeto_de_lei_n_044_2025_autor_ednarte_silveira_mdb_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2468/projeto_de_lei_n_045_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2469/projeto_de_lei_n_046_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2470/projeto_de_lei_n_047_2025_autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2481/projeto_de_lei_n_048_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2482/projeto_de_lei_n_049_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2483/projeto_de_lei_n_050_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2484/projeto_de_lei_n_051_2025_autor_mesa_diretora_2025-2026_20250506_0001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2485/projeto_de_lei_n_052_2025_autor_ronaldo_adriane_psdb_20250506_0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2486/projeto_de_lei_n_053_2025_autor_paulo_de_telecio_psd__20250507_0001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2488/projeto_de_lei_n_054_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2490/projeto_de_lei_n_055_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2493/projeto_de_lei_n_056_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2495/projeto_de_lei_n_057_2025_autor_ronaldo_adriane_psdb_nova_redacao_11.6.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2501/projeto_de_lei_n_058_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2504/projeto_de_lei_n_059_2025_autor_ednarte_silveira_mdb_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2505/projeto_de_lei_n_60_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2513/projeto_de_lei_n_061_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2514/projeto_de_lei_n_062_2025_autor_angelo_suassuna_pp_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2538/projeto_de_lei_n_063_2025_poder_executivo_aprovado_18.6.2025_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2542/projeto_de_lei_n_064_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2543/projeto_de_lei_n_065_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2555/projeto_de_lei_n_066_2025_autor_mesa_diretora_2025-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2556/projeto_de_lei_n_067_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2563/projeto_de_lei_n_068_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2564/projeto_de_lei_n_069_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2565/projeto_de_lei_n_070_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2579/projeto_de_lei_n_071_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2580/projeto_de_lei_n_072_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2581/projeto_de_lei_n_073_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2582/projeto_de_lei_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2583/projeto_de_lei_no_075_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2584/projeto_de_lei_n_076_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2585/projeto_de_lei_n_077_2025_autores_jailson_ferreira-pt_antonio_marcos-mdbgalinho.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2586/projeto_de_lei_n_078_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2602/projeto_de_lei_n_079_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2603/projeto_de_lei_n_080_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2604/projeto_de_lei_n_081_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2605/projeto_de_lei_n_082_2025_autor_ednarte_silveira_mdb_nova_redacao_10.9.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2622/projeto_de_lei_n_083_2025_autor_angelo_de_dagmar_pp_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2625/projeto_de_lei_n_084_2025_auitor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2633/projeto_de_lei_n_085_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2644/projeto_de_lei_n_086_2025_autor_ronaldo_adriane_psdb_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2652/projeto_de_lei_n_087_2025_autor_executivo_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2668/projeto_de_lei_n_088_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2669/projeto_de_lei_no_089_2025_autor_filipe_gustavo_pp.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2681/projeto_de_lei_no_090_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2684/projeto_de_lei_no_091.2025_autor_jailson_ferreira-pt_nova_redacao_9.10.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2685/projeto_de_lei_no_092.2025__autores_jailson_ferreira-pt_e_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2695/projeto_de_lei_no_093.2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2698/projeto_de_lei_no_094_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2712/projeto_de_lei_no_095_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2714/projeto_de_lei_no_096_2025__autor_poder_executivo_loa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2719/projeto_de_lei_n_097.2025__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2728/projeto_de_lei_no_098.2025_autor_angelo_de_dagmar-pp.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2729/projeto_de_lei_no_099.2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2733/projeto_de_lei_n_100.2025__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2775/projeto_de_lei_no_101.2025__autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2778/projeto_de_lei_no_102.2025__autor_ronaldo_adriane-psdb.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2783/projeto_de_lei_no_103.2025__autor_angelo_de_dagmar-pp.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2785/projeto_de_lei_no_104.2025__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2786/projeto_de_lei_no_105.2025__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2324/projeto_de_decreto_legislativo_n_001_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2378/projeto_de_decreto_legislativo_n_002_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2379/projeto_de_decreto_legislativo_n_003_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2380/projeto_de_decreto_legislativo_n_004_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2449/projeto_de_decreto_legislativo_n_005_2025_autor_laete_oliveira__20250409_0001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2450/projeto_de_decreto_legislativo_n_006_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2502/projeto_de_decreto_legislativo_n_007_2025_-_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2576/projeto_de_decreto_legislativo_n_008_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2587/projeto_de_decreto_legislativo_n_009_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2606/projeto_de_decreto_legislativo_n_010_2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2607/projeto_de_decreto_legislativo_n_011_2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2628/projeto_de_decreto_legislativo_n_012_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2634/projeto_de_decreto_legislativo_n_013_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2670/projeto_de_decreto_legislativo_n_014.2025_autor_angelo_de_dagmar_pp.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2671/projeto_de_decreto_legislativo_no_015_2025_autor_railton_diogenes_mdb1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2676/projeto_de_decreto_legislativo_no_016_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2702/projeto_de_decreto_legislativo_no_017_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2706/projeto_de_decreto_legislativo_no_018_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2717/projeto_de_decreto_legislativo_no_019_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2723/projeto_de_decreto_legislativo_no_020.2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2734/projeto_de_decreto_legislativo_no_021.2025__autor_paulo_de_telecio-psd.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2735/projeto_de_decreto_legislativo_no_022.2025__autor_filipe_gustavo-pp_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2748/projeto_de_decreto_legislativo_no_023.2025__autor_angelo_de_dagmar-pp_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2759/projeto_de_decreto_legislativo_no_024.2025__autor_marcos_carvalho_galinho-mdb.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2772/projeto_de_decreto_legislativo_no_025.2025__autor_jailson_ferreira-pt_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2784/projeto_de_decreto_legislativo_no_026.2025__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2302/projeto_de_resolucao_n_001_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2381/projeto_de_resolucao_n_002_2025_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2480/projeto_de_resolucao_n_003_2025_autores_laete-mdb_e_ednarte-mdb.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2550/projeto_de_resolucao_n_004_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2749/projeto_de_resolucao_no_005.2025__autor_andreazo_alves-pp_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2713/emenda_modificativa_no_01_2025__autor_comissao_de_constituicao_justica_e_redacao_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2273/indicacao_n_001_2025_autor_laete_oliveira_mdb_20250203_0001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2275/indicacao_n_002_2025_autor_jailson_ferreira_pt_20250204_0001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_n_003_2025_autor_jailson_ferreira_pt_20250204_0001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2277/indicacao_n_004_2025_autor_railton_diogenes_mdb_20250204_0001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2278/indicacao_n_005_2025_autor_railton_diogenes_mdb_20250204_0001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2279/indicacao_n_006_2025_autor_railton_diogenes_mdb_20250204_0001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2280/indicacao_n_007_2025_autor_andreazo_alves_pp_20250204_0001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2281/indicacao_n_008_2025_autor_andreazo_alves_pp_20250204_0001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2285/indicacao_n_009_2024_autor_galinho_marcos_carvalho_20250205_0001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2286/indicacao_n_010_2024_autor_galinho_marcos_carvalho_20250205_0001.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2287/indicacao_n_011_2025_autor_paulo_de_telecio_psd_20250206_0001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2288/indicacao_n_012_2025_autor_ednarte_silveira_mdb_20250206_0001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2294/indicacao_n_013_2025_autor_paulo_de_telecio_psd__20250210_0001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2295/indicacao_n_014_2025_autor_paulo_de_telecio_psd__20250210_0001.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2298/indicacao_n_015_2025_autor_carlinhos_de_dandao_psd_20250211_0001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2299/indicacao_n_016_2025_autor_carlinhos_de_dandao_psd_20250211_0001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2300/indicacao_n_017_2025_autor_carlinhos_de_dandao_psd_20250211_0001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2301/indicacao_n_018_2025_autor_ednarte_silveira_mdb_20250211_0001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2304/indicacao_n_019_2025_autor_junior_carlos_psd_20250211_0001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2305/indicacao_n_020_2025_autor_junior_carlos_psd_20250211_0002.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2314/indicacao_n_021_2025_autor_jailson_ferreira_pt_20250217_0001.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2315/indicacao_n_022_2025_autor_jailson_ferreira_pt_20250217_0001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2316/indicacao_n_023_2025_autor_laete_oliveira_mdb_20250217_0001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2317/indicacao_n_024_2025_autor_laete_oliveira_mdb_20250217_0001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2318/indicacao_n_025_2025_autor_laete_oliveira_mdb_20250217_0001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2320/indicacao_n_026_2025_autor_galinho_mdb_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2321/indicacao_n_027_2025_autor_galinho_mdb_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2322/indicacao_n_028_2025_autor_galinho_mdb_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2325/indicacao_n_029_2025_autor_andreazo_alves_pp_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2326/indicacao_n_030_2025_autor_calinhos_de_dandao_psd_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2327/indicacao_n_031_2025_autor_calinhos_de_dandao_psd_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2328/indicacao_n_032_2025_autor_calinhos_de_dandao_psd_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2329/indicacao_n_033_2025_autor_paulo_de_telecio_psd_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2330/indicacao_n_034_2025_autor_paulo_de_telecio_psd_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2332/indicacao_n_035_2025_autor_railton_diogenes_mdb__20250219_0001.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2333/indicacao_n_036_2025_autor_railton_diogenes_mdb__20250219_0001.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2334/indicacao_n_037_2025_autor_ronaldo_psdb_20250219_0001.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2335/indicacao_n_038_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2342/indicacao_n_039_2025_autor_ronaldo_psdb_20250221_0001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2343/indicacao_n_040_2025_autor_jailson_ferreira_pt_20250224_0001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2344/indicacao_n_041_2025_autor_jailson_ferreira_pt_20250224_0001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_n_042_2025_autor_ednarte_silveira_mdb_20250224_0001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_n_043_2025_autor_ednarte_silveira_mdb_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_n_044_2025_autor_paulo_de_telecio_psd_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_n_045_2025_autor_paulo_de_telecio_psd_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2350/indicacao_n_046_2025_autor_railton_diogenes_mdb_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2351/indicacao_n_047_2025_autor_ronaldo_adriane_psdb_20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2352/indicacao_n_048_2025_autor_andreazo_alves_pp_20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_n_049_2025_autor_junior_carlos_psd_20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2354/indicacao_n_050_2025_autor_junior_carlos_psd_20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_n_051_2025_autor_ronaldo_adriane_psdb__20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_n_052_2025_carlinhos_de_dandao_psd__20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2357/indicacao_n_053_2025_carlinhos_de_dandao_psd__20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_n_054_2025_railton_diogenes_mdb_20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2359/indicacao_n_055_2025_railton_diogenes_mdb_20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2360/indicacao_n_056_2025_autor_laete_oliveira_mdb_20250307_0001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2398/indicacao_n_057_2025_autor_ronaldo_psdb.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2399/indicacao_n_058_2025_autor_ronaldo_psdb.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2400/indicacao_n_059_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2401/indicacao_n_060_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2402/indicacao_n_061_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2403/indicacao_n_062_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_n_063_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2405/indicacao_n_064_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2406/indicacao_n_065_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2407/indicacao_n_066_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2408/indicacao_n_067_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2409/indicacao_n_068_2025_autor_filipe_gustavo_pp.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2410/indicacao_n_059_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_n_070_2025_autor_ronaldo_psdb.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2412/indicacao_n_071_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_n_072_2025_carlinhos_de_dandao_psd.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2414/indicacao_n_073_2025_autor_ronaldo_psdb.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2415/indicacao_n_074_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao_n_075_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2417/indicacao_n_076_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2418/indicacao_n_077_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2419/indicacao_n_078_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_n_079_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2421/indicacao_n_080_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2422/indicacao_n_082_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2423/indicacao_n_082_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2424/indicacao_n_083_2025_autor_calinhos_de_dandao_psd.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2425/indicacao_n_084_2025_autor_calinhos_de_dandao_psd.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2426/indicacao_n_085_2025_autor_calinhos_de_dandao_psd.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2427/indicacao_n_086_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_n_087_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_n_088_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_n_089_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_n_090_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2432/indicacao_n_091_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2433/indicacao_n_092_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2434/indicacao_n_093_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2435/indicacao_n_094_2025_autor_galinho_mdb_20250407_0001.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_n_095_2025_autor_ronaldo_adriane_psdb_20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_n_096_2025_autor_ronaldo_adriane_psdb_20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2440/indicacao_n_097_2025_autor_jailson_ferreira_pt_20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2441/indicacao_n_098_2025_autor_jailson_ferreira_pt_20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2442/indicacao_n_099_2025_-_autor_andreazo_alves-pp_20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao_n_100_2025_andreazo_alves_pp_20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_n_101_2025_autor_ednarte_silveira_mdb_20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_n_102_2025_autor_carlinhos_de_dandao_psd__20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_n_103_2025_autor_junior_souza_mdb_20250409_0001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2452/indicacao_n_104_2025_autor_junior_souza_mdb_20250409_0001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_n_105_2025_autor_junior_souza_mdb_20250409_0001.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2456/indicacao_n_106_2025_autor_junior_carlos_psd__20250409_0001.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_n_107_2025_autor_junior_carlos_psd__20250409_0001.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2459/indicacao_n_108_2025_autor_ronaldo_adriane_psdb_20250415_0001.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2460/indicacao_n_109_2025_autor_ronaldo_adriane_psdb_20250415_0001.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacao_n_110_2025_autor_carlinhos_de_dandao_psd__20250415_0001.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2462/indicacao_n_111_2025_autor_jailson_ferreira_pt_20250415_0001.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2463/indicacao_n_112_2025_autor_jailson_ferreira_pt_20250415_0001.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2464/indicacao_n_113_2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2465/indicacao_n_114_2025_autor_marcos_galinho_mdb__20250415_0001.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2473/indicacao_n_115_2025_autor_ronaldo_adriane_psdb_20250506_0001.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2474/indicacao_n_116_2025_autor_ronaldo_adriane_psdb_20250506_0001.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2475/indicacao_n_117_2025_autor_jailson_ferreira_pt_20250506_0001.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2476/indicacao_n_118_2025_autor_jailson_ferreira_pt_20250506_0001.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2477/indicacao_n_119_2025_autor_jailson_ferreira_pt_20250506_0001.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2478/indicacao_n_120_2025_autor_paulo_de_telecio_psd_20250507_0001.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2479/indicacao_n_121_2025_autor_laete_oliveira_mdb_20250507_0001.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_n_122_2025_autor_andreazo_alves_pp_20250513_0001.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_n_123_2025_autor_andreazo_alves_pp_20250513_0001.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2494/indicacao_n_124_2025_autor_railton_diogenes_mdb_20250514_0001.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_n_125_2025_autor_railton_diogenes_mdb_20250514_0001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2498/indicacao_n_127_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2503/indicacao_n_128_2025_-_autor_railton_diogenes-mdb_20250520_0001.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2508/indicacao_n_129_2025_autor_paulo_de_telecio_psd_20250520_0001.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_n_130_2025_autor_carlinos_de_dandao-psd_20250520_0001.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_n_131_2025_autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2511/indicacao_n_132_2025_autor_ronaldo_adriane-psdb_20250521_0001.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2512/indicacao_n_133_2025_autor_galinho_de_antonio_de_julio_mdb_20250521_0001.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2515/indicacao_n_134_2025_autor_carlinhos_de_dandao_psd__20250527_0001.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2516/indicacao_n_135_2025_autor_ronaldo_adriane_psdb__20250528_0001.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2517/indicacao_n_136_2025_autor_ronaldo_adriane_psdb__20250528_0001.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2522/indicacao_n_137_2025_autor_paulo_de_telecio_psd_20250602_0001.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2523/indicacao_n_138_2025_autor_ronaldo_adriane_psdb__20250603_0001.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2526/indicacao_n_139_2025_autores_angelo_e_carlinhos_de_dandao_20250603_0001.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_n_140_2025_autor_andreazo_alves_pp_20250603_0001.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2533/indicacao_n_141_2025_autor_marcos_carvalho_galinho_mdb.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_n_142_2025_autor_junior_souza_mdb_20250604_0001.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2535/indicacao_n_143_2025_autor_railton_diogenes_mdb_20250604_0001.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2536/indicacao_n_144_2025_autor_railton_diogenes_mdb_20250604_0001.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2541/indicacao_n_145_2025_autor_jailson_ferreira_pt_20250610_0001.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2545/indicacao_n_146_2025_autor_ronaldo_adriane_psdb_20250610_0001.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2546/indicacao_n_147_2025_autor_paulo_de_telecio-psd_20250610_0001.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2547/indicacao_n_148_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2548/indicacao_n_149_2025_autor_angelo_de_dagmar_pp_20250610_0001.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2549/indicacao_n_150_2025_autor_angelo_de_dagmar_pp_20250610_0001.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_n_151_2025_autor_ronaldo_adriane_psdb_.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_n_152_2025_autor_railton_diogenes_mdb_20250617_0001.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_n_153_2025_autor_railton_diogenes_mdb_20250617_0001.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_n_154_2025_autor_railton_diogenes_mdb_20250617_0001.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2561/indicacao_n_155_2025_autor_jailson_ferreira_pt_20250617_0001.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_n_156_2025_autor_carlinhos_de_dandao-psd_20250617_0001.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_n_157_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2567/indicacao_n_158_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2568/indicacao_n_159_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2570/indicacao_n_160_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2573/indicacao_n_161_2025_autor_marcos_carvalho_galinho_mdb.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2591/indicacao_n_162_2025_autor_jailson_ferreira_pt_.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2592/indicacao_n_163_2025_autor_marcos_carvalho_mdb_galinho.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2593/indicacao_n_164_2025_autor_marcos_carvalho_mdb_galinho.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2594/indicacao_n_165_2025_autor_marcos_carvalho_mdb_galinho.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2595/indicacao_n_166_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2596/indicacao_n_167_2025_aurtor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2599/indicacao_n_168_2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_n_169_2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_n_170_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2610/indicacao_n_171_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2611/indicacao_n_172_2025_autor_angelo_de_dagmar_pp.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2612/indicacao_n_173_2025_autor_angelo_de_dagmar_pp.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_n_174_2025_autor_angelo_de_dagmar_pp.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2614/indicacao_n_175_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_n_176_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2616/indicacao_n_177_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2617/indicacao_n_178_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2618/indicacao_n_179_2025_autor_carlinhos_de_dandao_psd.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2619/indicacao_n_180_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2620/indicacao_n_181_2025_autor_junior_carlos_psd1.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2621/indicacao_n_182_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2624/indicacao_n_183_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2629/indicacao_n_184_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_n_185_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_n_186_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_n_187_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2635/indicacao_n_188_2025_autor_marcos_carvalho_mdb_galinho.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2636/indicacao_n_189_2025_autor_marcos_carvalho_mdb_galinho.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2637/indicacao_n_190_2025_autor_marcos_carvalho_mdb_galinho.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2638/indicacao_n_191_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2639/indicacao_n_192_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2648/indicacao__n_193_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2649/indicacao_n_194_2025_autor_ronaldo_adriane_psdb_.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2651/indicacao__n_195_2025_autor_adreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2653/indicacao_n_196_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2654/indicacao_n_197_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2655/indicacao_n_198_2025_autor_carlinhos_de_dandao_pds.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_n_199_2025_autor_carlinhos_de_dandao_pds.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_n_200_2025_autor_angelo_de_dagmar_pp.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2658/indicacao_n_201_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_n_202_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_n_203_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_n_204_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2662/indicacao_n_205_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2672/indicacao_no_206_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2675/indicacao_no_207_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2687/indicacao_no_208_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2690/indicacao_no_209_2025_autor_marcos_carvalho_galinho_mdb1.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2691/indicacao_no_210_2025_autor_marcos_carvalho_galinho_mdb.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2692/indicacao_no_211_2025_autor_marcos_carvalho_galinho_mdb.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2693/indicacao_no_212_2025_autor_angelo_de_dagmar_pp.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2694/indicacao_no_213_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2696/indicacao_no_214_2025_autor_ronaldo_adriane_psdb_.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2697/indicacao_no_215_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2699/indicacao_no_216_2025_autor_paulo_de_telecio_psd_.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2703/indicacao_no_217_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_no_218_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2705/indicacao_no_219_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_no_220_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_no_221_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_no_222_2025_autor_marcos_carvalho_galinho_mdb.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2720/indicacao_no_223_2025__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2721/indicacao_no_224.2025__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2722/indicacao_no_225.2025__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2724/indicacao_no_226_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2725/indicacao_no_227_2025_autor_angelo_de_dagmar_pp.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2726/indicacao_no_228.2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2727/indicacao_no_229.2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2736/indicacao_no_230.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2737/indicacao_no_231.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2738/indicacao_no_232.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2739/indicacao_no_233.2025__autor_carlinhos_de_dandao-psd_-_.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2740/indicacao_no_234.2025__autor_ronaldo_adriane-psdb_-.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2742/indicacao_no_236.2025__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2744/indicacao_no_237.2025__autor_andreazo_alves-pp_.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2745/indicacao_no_238.2025__autor_andreazo_alves-pp_.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2746/indicacao_no_239.2025__autor_marcos_carvalho_galinho__mdb_1.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2747/indicacao_no_240.2025__autor_marcos_carvalho_galinho__mdb_1.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2751/indicacao_no_241.2025_autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2754/indicacao_no_242.2025__autor_junior_carlos__psd.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_no_243.2025__autor_junior_carlos__psd.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao_no_244.2025__autor_junior_carlos__psd.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_no_245.2025__autor_junior_carlos__psd.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2758/indicacao_no_246.2025__autor_junior_carlos__psd.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2762/indicacao_no_247.2025__autor_comissao_de_financas_e_orcamento_da_cma_subscrita_pelos_vereadores_de.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_no_248.2025__autor_comissao_de_financas_e_orcamento_da_cma_subscrita_pelos_vereadores_de.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2764/indicacao_no_249.2025__autor_comissao_de_financas_e_orcamento_da_cma_subscrita_pelos_vereadores_de.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2765/indicacao_no_250.2025__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2766/indicacao_no_251.2025__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2769/indicacao_no_252.2025__autor_angelo_de_dagmar-pp_.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2770/indicacao_no_253.2025__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_no_254.2025__autor_marcos_carvalho_galinho-mdb_.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2773/indicacao_no_255.2025__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2774/indicacao_no_256.2025__autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2776/indicacao_no_257.2025__autor_junior_souza-mdb.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2777/indicacao_no_258.2025__autor_junior_souza-mdb.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2781/indicacao_no_259.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2782/indicacao_no_260.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2787/indicacao_no_261.2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2788/indicacao_no_262.2025__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2789/indicacao_no_263.2025__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2790/indicacao_no_264.2025__autor_andreazo_alves-pp_.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2791/indicacao_no_265.2025__autor_junior_carlos-psd.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2792/indicacao_no_266.2025__autor_junior_carlos-psd.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2793/indicacao_no_267.2025__autor_junior_carlos-psd.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2270/requerimento_n_001_2025_autor_laete_oliveira_mdb_20250203_0001.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2271/requerimento_n_002_2025_autor_laete_oliveira_mdb_20250203_0001.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2283/requerimento_n_003_2025_autor_andreazo_alves_pp_20250205_0001.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2284/requerimento_n_004_2025_autor_paulo_de_telecio_psd_20250206_0001.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2319/requerimento_n_005_2025_autor_laete_oliveira_mdb_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2338/requerimento_n_006_2025_autor_junior_souza_mdb_20250219_0001.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2339/requerimento_n_007_2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2361/requerimento_n_008_2025_autor_laete_oliveira_mdb_20250307_0001.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2382/requerimento_n_009_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2383/requerimento_n_010_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2384/requerimento_n_011_2025_autor_bancada_de_oposicao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2385/requerimento_n_012_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2386/requerimento_n_013_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2387/requerimento_n_014_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2388/requerimento_n_015_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2389/requerimento_n_016_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2390/requerimento_n_017_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2391/requerimento_n_018_2025_autor_laete_oliveira_mdb_20250402_0001.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2458/requerimento_n_019_2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2466/requerimento_n_020_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2471/requerimento_n_021_2025_autor_ednarte_silveira_mdb_20250505_0001.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2507/requerimento_n_022_2025_autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2540/requerimento_n_023_2025_autor_laete_oliveira_mdb_20250610_0001.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2544/requerimento_n_024_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2588/requerimento_n_025_2025_aurtor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2589/requerimento_n_026_2025_aurtor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2608/requerimento_n_027_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2645/requerimento_n_028_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2646/requerimento_n_029_2025_autor_paulo_de_telecio_psd_.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2647/requeriento_n_030_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2650/requerimento_n_031_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2663/requerimento_n_032_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2674/requerimento_no_033_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2678/requerimento_no_034_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2679/requerimento_no_035_2025_autor_railton_diogenes_mdb_.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2680/requerimento_no_036_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2682/requerimento_n_037_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2686/requerimento_n_038_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2688/requerimento_no_039_2025_autor_comissao_de_financas_e_orcamento_da_cma_2025-2026.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2689/requerimento_no_040_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2711/requerimento_no_041_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2716/requerimento_no_042_2025_autor_railton_diogenes_-_mdb_.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2731/requerimento_no_043.2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2732/requerimento_no_044.2025_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2750/requerimento_no_045.2025_autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2761/requerimento_no_046.2025_autores_junior_carlos-psd_paulo_telecio-psd_carlinhos-psd_e_jailson-pt_.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2767/requerimento_no_047.2025__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2306/mocao_de_pesar_autor_angelo_de_dagmar-pp_chica_tenorio_20250213_0001.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2307/mocao_de_pesar_n_002_2025_autor_jailson-pt_paulo_de_tarso_20250213_0001.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2308/mocao_de_pesar_n_003_2025_autor_ednarte-mdb_aldinho_20250213_0001.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2313/mocao_de_pesar_n_004_2025_autor_jailson_ferreira_pt_idalino_20250217_0001.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2331/mocao_de_pesar_n_005_2025_autor_junior_souza_mdb_tazinho_20250219_0001.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2341/mocao_de_pesar_n_006_autor_junior_souza_mdb_20250220_0001.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2363/mocao_de_pesar_n_007_2025_autor_ednarte_silveira_mdb_20250310_0001.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2392/mocao_de_pesar_n_008_2025_autor_paulo_de_telecio_psd_dona_betinha.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2393/mocao_de_pesar_n_009_2025_autor_railton_diogenes_mdb_gilberto_gago.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2436/mocao_de_pesar_n_010_2025_autor_junior_carlos__20250407_0001.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2437/mocao_de_pesar_n_011_2025_autor_junior_carlos__20250407_0001.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2472/mocao_de_pesar_n_012_2025_autor_ednarte_silveira_mdb_20250505_0001.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2489/mocao_de_pesar_n_013_2025_autor_poder_legislativo_20250509_0001.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2506/mocao_de_pesar_n_014_2025_autor_laete_oliveira-mdb_20250521_0001.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2519/mocao_de_pesar_n_015_2025_autor_junior_souza_mdb_20250528_0001.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2520/mocao_de_pesar_n_016_2025_autor_junior_souza_mdb_20250529_0001.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2532/mocao_de_pesar_n_017_2025_autor_poder_legislativo_20250604_0001.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2571/mocao_de_pesar_n_018_2025_autor_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2590/mocao_de_pesar_n_019_2025_autor_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2601/mocao_de_pesar_n_020_2025_autor_carlinhos_de_dandao_psd.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2626/mocao_de_pesar_n_021_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2640/mocao_de_pesar_n_022_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2665/mocao_de_pesar_no_023.2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2666/mocao_de_pesar_no_024.2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2677/mocao_de_pesar_no_027_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2710/mocao_de_pesar_no_028_2025_autor_jailson_ferreira_-_pt_-_silviano_acioly.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2752/mocao_de_pesar_no_029.2025_autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2303/mocao_de_aplausos_e_congratulacoes_n_001_2025_autor_ronaldo_psdb_20250211_0001.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2337/mocao_de_apalusos_e_congratulacoes_n_002_2025_autor_railton_mdb_20250219_0001.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2364/mocao_de_aplausos_e_congratualcoes_n_003_2025_autor_galinho_marcos_mdb.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2394/mocao_de_aplausos_e_congratualcoes_n_004_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2395/mocao_de_aplausos_e_congratualcoes_n_005_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2396/mocao_de_aplausos_e_congratulacoes_n_006_2025_autor_junior_souza_20250404_0001.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2397/mocao_de_aplausos_e_congratulacoes_n_007_2025_autor_junior_souza_20250404_0001.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2499/mocao_de_aplausos_e_congratualcoes_n_008_2025_autor_ednarte_mdb_20250514_0001.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2500/mocao_de_aplausos_e_congratualcoes_n_009_2025_autor_ednarte_mdb__20250514_0001.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2518/mocao_de_apoio_n_010_2025_autor_junior_souza_mdb_20250528_0001.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2524/mocao_de_aplausos_e_congratulacoes_n_011_2025_autor_carlinhospsd_20250603_0001.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2525/mocao_de_aplausos_e_congratulacoes_n_012_2025_autor_carlinhospsd_20250603_0001.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2527/mocao_de_aplausos_e_congratulacoes_n_013_2025_autor_carlinhospsd_20250603_0001.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2529/mocao_de_aplausos_e_congratulacoes_n_014_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2530/mocao_de_aplausos_e_congratulacoes_n_015_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2531/mocao_de_aplausos_e_congratulacoes_n_016_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2551/mocao_de_aplausos_e_congratulacoes_n_017_2025_autor_junior_souza_20250611_0001.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2552/mocao_de_aplausos_e_congratulacoes_n_018_2025_autor_junior_souza_20250611_0001.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2553/mocao_de_aplausos_e_congratulacoes_n_019_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2554/mocao_de_aplausos_e_congratulacoes_n_020_2025_autor_railton_mdb_20250611_0001.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2569/mocao_de_aplausos_e_congratulacoes_n_021_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2572/mocao_de_aplausos_e_congratulacoes_n_022_20225_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2574/mocao_de_aplausos_e_congratualcoes_n_023_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2575/mocao_de_aplausos_e_congratualcoes_n_024_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2597/mocao_de_aplausos_e_congratulacoes_n_025_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2598/mocao_de_aplausos_e_congratulacoes_n_026_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2623/mocao_de_aplausos_e_congratulacoes_n_027_2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2627/mocao_de_aplausos_e_congratulacoes_n_028_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2641/requerimento_n_029_2025_autor_paulo_de_telecio_psd_.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2642/mocao_de_aplausos_e_congratulacoes_n_030_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2643/mocao_de_aplausos_e_congratulacoes_n_031_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2664/mocao_de_aplausos_e_congratulacoes_n_032_2025_autor_laete_oliveira.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2683/mocao_de_aplausos_e_congratulacoes_no_033_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2700/mocao_de_aplausos_e_congratulacoes_no_034_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2701/mocao_de_aplausos_e_congratulacoes_no_035_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2730/mocao_de_aplausos_e_congratulacoes_no_036.2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2743/mocao_de_aplausos_e_congratulacoes_n_037.2025__autor_ronaldo_adriane-psdb_-_.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2753/mocao_de_aplausos_e_congratulacoes_no_038.2025_autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2760/mocao_de_aplausos_e_congratulacoes_no_039.2025__autor_marcos_carvalho_galinho-mdb_.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2768/mocao_de_aplausos_e_congratulacoes_no_040.2025__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2779/mocao_de_aplausos_e_congratulacoes_no_041.2025__autor_filipe_gustavo-pp_.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2780/mocao_de_aplausos_e_congratulacoes_no_042.2025__autor_paulo_de_telecio-psd_-_.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2521/veto_integral_ao_projeto_de_lei_053_2025_autor_paulo_de_telecio-psd.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2577/veto_integral_ao_projeto_de_lei_n_030_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2578/veto_integral_ao_projeto_de_lei_n_056_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2487/balanco_patrimonial_2024_-_prestacao_de_contas_da_pmapodi_referente_a_2024.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2272/relatorio_de_gestao_fiscal_-_rgf_-_1o_quadrimestre_de_2024.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2539/relatorio_de_gestao_fiscal_-_rgf_-_1o_quadrimestre_de_2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2268/diario_oficial_-_arquivo_ato_da_mesa_diretora_n_001_2025_-_arquivamento_das_proposicoes__20250127_0001.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2537/mocao_de_repudio_n_001_2025_autor_railton_diogenes_mdb_20250606_0001.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2715/anexos_do_projeto_de_lei_no_096_2025__autor_poder_executivo_loa.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2718/anexos_do_projeto_de_lei_no_087_2025__autor_poder_executivo_ppa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2262/projeto_de_lei_no_001-2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2263/projeto_de_lei_no_002-2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2264/projeto_de_lei_no_003-2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2265/projeto_de_lei_n_004-2025_autor_poder_executivo__20250113_0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2266/projeto_de_lei_n_005-2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2267/projeto_de_lei_n_006-2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2269/projeto_de_lei_n_007_2025_autor_poder_executivo_20250128_0001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2274/projeto_de_lei_n_008_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2282/projeto_de_lei_n_009_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2289/projeto_de_lei_n_010_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2290/projeto_de_lei_n_011_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2291/projeto_de_lei_n_012_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2292/projeto_de_lei_n_013_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2293/projeto_de_lei_n_014_2025_autor_ednarte_silveira_mdb_20250206_0001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2296/projeto_de_lei_n_015_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2297/projeto_de_lei_n_016_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2309/projeto_de_lei_n_017_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2310/projeto_de_lei_n_018_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2311/projeto_de_lei_n_019_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2312/projeto_de_lei_n_020_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2323/projeto_de_lei_n_021_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2336/projeto_de_lei_n_022_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2340/projeto_de_lei_n_023_2025_autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2346/projeto_de_lei_n_024_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2362/projeto_de_lei_n_025_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2365/projeto_de_lei_n_026_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2366/projeto_de_lei_n_027_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2367/projeto_de_lei_n_028_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2368/projeto_de_lei_n_029_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2369/projeto_de_lei_n_030_2025_autor_jailson_ferreira_pt_nova_redacao_4.6.20251.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2370/projeto_de_lei_n_031_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2371/projeto_de_lei_n_032_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2372/projeto_de_lei_n_033_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2373/projeto_de_lei_n_034_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2374/projeto_de_lei_n_035_2025_autor_ronaldo_adriane_psdb_20250401_0001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2375/projeto_de_lei_no_036.2025_autor_laete_oliveira_mdb_aprovado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2376/projeto_de_lei_n_037_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2377/projeto_de_lei_n_038_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2446/projeto_de_lei_n_039_2025_autor_ronaldo_adriane_psdb_20250409_0001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2447/projeto_de_lei_n_040_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2448/projeto_de_lei_n_041_2025_autores_jailson-pp_e_paulo_de_telecio-psd.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2454/projeto_de_lei_n_042_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2455/projeto_de_lei_n_043_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2467/projeto_de_lei_n_044_2025_autor_ednarte_silveira_mdb_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2468/projeto_de_lei_n_045_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2469/projeto_de_lei_n_046_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2470/projeto_de_lei_n_047_2025_autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2481/projeto_de_lei_n_048_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2482/projeto_de_lei_n_049_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2483/projeto_de_lei_n_050_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2484/projeto_de_lei_n_051_2025_autor_mesa_diretora_2025-2026_20250506_0001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2485/projeto_de_lei_n_052_2025_autor_ronaldo_adriane_psdb_20250506_0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2486/projeto_de_lei_n_053_2025_autor_paulo_de_telecio_psd__20250507_0001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2488/projeto_de_lei_n_054_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2490/projeto_de_lei_n_055_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2493/projeto_de_lei_n_056_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2495/projeto_de_lei_n_057_2025_autor_ronaldo_adriane_psdb_nova_redacao_11.6.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2501/projeto_de_lei_n_058_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2504/projeto_de_lei_n_059_2025_autor_ednarte_silveira_mdb_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2505/projeto_de_lei_n_60_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2513/projeto_de_lei_n_061_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2514/projeto_de_lei_n_062_2025_autor_angelo_suassuna_pp_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2538/projeto_de_lei_n_063_2025_poder_executivo_aprovado_18.6.2025_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2542/projeto_de_lei_n_064_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2543/projeto_de_lei_n_065_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2555/projeto_de_lei_n_066_2025_autor_mesa_diretora_2025-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2556/projeto_de_lei_n_067_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2563/projeto_de_lei_n_068_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2564/projeto_de_lei_n_069_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2565/projeto_de_lei_n_070_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2579/projeto_de_lei_n_071_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2580/projeto_de_lei_n_072_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2581/projeto_de_lei_n_073_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2582/projeto_de_lei_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2583/projeto_de_lei_no_075_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2584/projeto_de_lei_n_076_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2585/projeto_de_lei_n_077_2025_autores_jailson_ferreira-pt_antonio_marcos-mdbgalinho.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2586/projeto_de_lei_n_078_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2602/projeto_de_lei_n_079_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2603/projeto_de_lei_n_080_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2604/projeto_de_lei_n_081_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2605/projeto_de_lei_n_082_2025_autor_ednarte_silveira_mdb_nova_redacao_10.9.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2622/projeto_de_lei_n_083_2025_autor_angelo_de_dagmar_pp_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2625/projeto_de_lei_n_084_2025_auitor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2633/projeto_de_lei_n_085_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2644/projeto_de_lei_n_086_2025_autor_ronaldo_adriane_psdb_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2652/projeto_de_lei_n_087_2025_autor_executivo_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2668/projeto_de_lei_n_088_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2669/projeto_de_lei_no_089_2025_autor_filipe_gustavo_pp.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2681/projeto_de_lei_no_090_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2684/projeto_de_lei_no_091.2025_autor_jailson_ferreira-pt_nova_redacao_9.10.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2685/projeto_de_lei_no_092.2025__autores_jailson_ferreira-pt_e_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2695/projeto_de_lei_no_093.2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2698/projeto_de_lei_no_094_2025_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2712/projeto_de_lei_no_095_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2714/projeto_de_lei_no_096_2025__autor_poder_executivo_loa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2719/projeto_de_lei_n_097.2025__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2728/projeto_de_lei_no_098.2025_autor_angelo_de_dagmar-pp.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2729/projeto_de_lei_no_099.2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2733/projeto_de_lei_n_100.2025__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2775/projeto_de_lei_no_101.2025__autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2778/projeto_de_lei_no_102.2025__autor_ronaldo_adriane-psdb.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2783/projeto_de_lei_no_103.2025__autor_angelo_de_dagmar-pp.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2785/projeto_de_lei_no_104.2025__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2786/projeto_de_lei_no_105.2025__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2794/projeto_de_lei_no_106.2025__autor_railton_diogenes-mdb_-_nova_redacao_25.11.25_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2796/projeto_de_lei_no_107.2025__autor_laete_oliveira-mdb_-_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2797/projeto_de_lei_no_108.2025__autor_laete_oliveira-mdb_-_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2803/projeto_de_lei_no_109.2025__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2815/projeto_de_lei_no_110.2025_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2817/projeto_de_lei_no_111.2025__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2818/projeto_de_lei_no_112.2025__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2831/projeto_de_lei_no_113.2025__autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2832/projeto_de_lei_no_114.2025__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2833/projeto_de_lei_no_115.2025__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2841/projeto_de_lei_no_116.2025__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2842/projeto_de_lei_no_117.2025__autor_poder_executivo_-_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2843/projeto_de_lei_no_118.2025__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2844/projeto_de_lei_no_119.2025__autor_ronaldo_adriane_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2848/projeto_de_lei_no_120.2025__autor_mesa_diretora_2025-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2849/projeto_de_lei_no_121.2025__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2853/projeto_de_lei_no_122.2025__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2854/projeto_de_lei_no_123.2025__autor_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2855/projeto_de_lei_no_124.2025__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2324/projeto_de_decreto_legislativo_n_001_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2378/projeto_de_decreto_legislativo_n_002_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2379/projeto_de_decreto_legislativo_n_003_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2380/projeto_de_decreto_legislativo_n_004_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2449/projeto_de_decreto_legislativo_n_005_2025_autor_laete_oliveira__20250409_0001.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2450/projeto_de_decreto_legislativo_n_006_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2502/projeto_de_decreto_legislativo_n_007_2025_-_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2576/projeto_de_decreto_legislativo_n_008_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2587/projeto_de_decreto_legislativo_n_009_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2606/projeto_de_decreto_legislativo_n_010_2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2607/projeto_de_decreto_legislativo_n_011_2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2628/projeto_de_decreto_legislativo_n_012_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2634/projeto_de_decreto_legislativo_n_013_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2670/projeto_de_decreto_legislativo_n_014.2025_autor_angelo_de_dagmar_pp.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2671/projeto_de_decreto_legislativo_no_015_2025_autor_railton_diogenes_mdb1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2676/projeto_de_decreto_legislativo_no_016_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2702/projeto_de_decreto_legislativo_no_017_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2706/projeto_de_decreto_legislativo_no_018_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2717/projeto_de_decreto_legislativo_no_019_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2723/projeto_de_decreto_legislativo_no_020.2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2734/projeto_de_decreto_legislativo_no_021.2025__autor_paulo_de_telecio-psd.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2735/projeto_de_decreto_legislativo_no_022.2025__autor_filipe_gustavo-pp_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2748/projeto_de_decreto_legislativo_no_023.2025__autor_angelo_de_dagmar-pp_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2759/projeto_de_decreto_legislativo_no_024.2025__autor_marcos_carvalho_galinho-mdb.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2772/projeto_de_decreto_legislativo_no_025.2025__autor_jailson_ferreira-pt_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2784/projeto_de_decreto_legislativo_no_026.2025__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2824/projeto_de_decreto_legislativo_no_027.2025__autor_junior_carlos-psd_.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2828/projeto_de_decreto_legislativo_no_028.2025__autor_junior_souza-mdb.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2302/projeto_de_resolucao_n_001_2025_autor_mesa_diretora_2025-2026_20250205_0001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2381/projeto_de_resolucao_n_002_2025_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2480/projeto_de_resolucao_n_003_2025_autores_laete-mdb_e_ednarte-mdb.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2550/projeto_de_resolucao_n_004_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2749/projeto_de_resolucao_no_005.2025__autor_andreazo_alves-pp_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2713/emenda_modificativa_no_01_2025__autor_comissao_de_constituicao_justica_e_redacao_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2859/emenda_substitutiva_n_001.2025_-_autor_poder_legislativo_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2273/indicacao_n_001_2025_autor_laete_oliveira_mdb_20250203_0001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2275/indicacao_n_002_2025_autor_jailson_ferreira_pt_20250204_0001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_n_003_2025_autor_jailson_ferreira_pt_20250204_0001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2277/indicacao_n_004_2025_autor_railton_diogenes_mdb_20250204_0001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2278/indicacao_n_005_2025_autor_railton_diogenes_mdb_20250204_0001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2279/indicacao_n_006_2025_autor_railton_diogenes_mdb_20250204_0001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2280/indicacao_n_007_2025_autor_andreazo_alves_pp_20250204_0001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2281/indicacao_n_008_2025_autor_andreazo_alves_pp_20250204_0001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2285/indicacao_n_009_2024_autor_galinho_marcos_carvalho_20250205_0001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2286/indicacao_n_010_2024_autor_galinho_marcos_carvalho_20250205_0001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2287/indicacao_n_011_2025_autor_paulo_de_telecio_psd_20250206_0001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2288/indicacao_n_012_2025_autor_ednarte_silveira_mdb_20250206_0001.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2294/indicacao_n_013_2025_autor_paulo_de_telecio_psd__20250210_0001.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2295/indicacao_n_014_2025_autor_paulo_de_telecio_psd__20250210_0001.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2298/indicacao_n_015_2025_autor_carlinhos_de_dandao_psd_20250211_0001.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2299/indicacao_n_016_2025_autor_carlinhos_de_dandao_psd_20250211_0001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2300/indicacao_n_017_2025_autor_carlinhos_de_dandao_psd_20250211_0001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2301/indicacao_n_018_2025_autor_ednarte_silveira_mdb_20250211_0001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2304/indicacao_n_019_2025_autor_junior_carlos_psd_20250211_0001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2305/indicacao_n_020_2025_autor_junior_carlos_psd_20250211_0002.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2314/indicacao_n_021_2025_autor_jailson_ferreira_pt_20250217_0001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2315/indicacao_n_022_2025_autor_jailson_ferreira_pt_20250217_0001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2316/indicacao_n_023_2025_autor_laete_oliveira_mdb_20250217_0001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2317/indicacao_n_024_2025_autor_laete_oliveira_mdb_20250217_0001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2318/indicacao_n_025_2025_autor_laete_oliveira_mdb_20250217_0001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2320/indicacao_n_026_2025_autor_galinho_mdb_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2321/indicacao_n_027_2025_autor_galinho_mdb_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2322/indicacao_n_028_2025_autor_galinho_mdb_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2325/indicacao_n_029_2025_autor_andreazo_alves_pp_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2326/indicacao_n_030_2025_autor_calinhos_de_dandao_psd_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2327/indicacao_n_031_2025_autor_calinhos_de_dandao_psd_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2328/indicacao_n_032_2025_autor_calinhos_de_dandao_psd_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2329/indicacao_n_033_2025_autor_paulo_de_telecio_psd_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2330/indicacao_n_034_2025_autor_paulo_de_telecio_psd_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2332/indicacao_n_035_2025_autor_railton_diogenes_mdb__20250219_0001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2333/indicacao_n_036_2025_autor_railton_diogenes_mdb__20250219_0001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2334/indicacao_n_037_2025_autor_ronaldo_psdb_20250219_0001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2335/indicacao_n_038_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2342/indicacao_n_039_2025_autor_ronaldo_psdb_20250221_0001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2343/indicacao_n_040_2025_autor_jailson_ferreira_pt_20250224_0001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2344/indicacao_n_041_2025_autor_jailson_ferreira_pt_20250224_0001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_n_042_2025_autor_ednarte_silveira_mdb_20250224_0001.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_n_043_2025_autor_ednarte_silveira_mdb_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_n_044_2025_autor_paulo_de_telecio_psd_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_n_045_2025_autor_paulo_de_telecio_psd_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2350/indicacao_n_046_2025_autor_railton_diogenes_mdb_20250225_0001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2351/indicacao_n_047_2025_autor_ronaldo_adriane_psdb_20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2352/indicacao_n_048_2025_autor_andreazo_alves_pp_20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_n_049_2025_autor_junior_carlos_psd_20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2354/indicacao_n_050_2025_autor_junior_carlos_psd_20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_n_051_2025_autor_ronaldo_adriane_psdb__20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_n_052_2025_carlinhos_de_dandao_psd__20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2357/indicacao_n_053_2025_carlinhos_de_dandao_psd__20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_n_054_2025_railton_diogenes_mdb_20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2359/indicacao_n_055_2025_railton_diogenes_mdb_20250226_0001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2360/indicacao_n_056_2025_autor_laete_oliveira_mdb_20250307_0001.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2398/indicacao_n_057_2025_autor_ronaldo_psdb.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2399/indicacao_n_058_2025_autor_ronaldo_psdb.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2400/indicacao_n_059_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2401/indicacao_n_060_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2402/indicacao_n_061_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2403/indicacao_n_062_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_n_063_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2405/indicacao_n_064_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2406/indicacao_n_065_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2407/indicacao_n_066_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2408/indicacao_n_067_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2409/indicacao_n_068_2025_autor_filipe_gustavo_pp.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2410/indicacao_n_059_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_n_070_2025_autor_ronaldo_psdb.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2412/indicacao_n_071_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_n_072_2025_carlinhos_de_dandao_psd.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2414/indicacao_n_073_2025_autor_ronaldo_psdb.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2415/indicacao_n_074_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2416/indicacao_n_075_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2417/indicacao_n_076_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2418/indicacao_n_077_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2419/indicacao_n_078_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2420/indicacao_n_079_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2421/indicacao_n_080_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2422/indicacao_n_082_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2423/indicacao_n_082_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2424/indicacao_n_083_2025_autor_calinhos_de_dandao_psd.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2425/indicacao_n_084_2025_autor_calinhos_de_dandao_psd.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2426/indicacao_n_085_2025_autor_calinhos_de_dandao_psd.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2427/indicacao_n_086_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_n_087_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_n_088_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_n_089_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_n_090_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2432/indicacao_n_091_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2433/indicacao_n_092_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2434/indicacao_n_093_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2435/indicacao_n_094_2025_autor_galinho_mdb_20250407_0001.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_n_095_2025_autor_ronaldo_adriane_psdb_20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_n_096_2025_autor_ronaldo_adriane_psdb_20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2440/indicacao_n_097_2025_autor_jailson_ferreira_pt_20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2441/indicacao_n_098_2025_autor_jailson_ferreira_pt_20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2442/indicacao_n_099_2025_-_autor_andreazo_alves-pp_20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao_n_100_2025_andreazo_alves_pp_20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_n_101_2025_autor_ednarte_silveira_mdb_20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_n_102_2025_autor_carlinhos_de_dandao_psd__20250408_0001.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_n_103_2025_autor_junior_souza_mdb_20250409_0001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2452/indicacao_n_104_2025_autor_junior_souza_mdb_20250409_0001.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_n_105_2025_autor_junior_souza_mdb_20250409_0001.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2456/indicacao_n_106_2025_autor_junior_carlos_psd__20250409_0001.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_n_107_2025_autor_junior_carlos_psd__20250409_0001.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2459/indicacao_n_108_2025_autor_ronaldo_adriane_psdb_20250415_0001.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2460/indicacao_n_109_2025_autor_ronaldo_adriane_psdb_20250415_0001.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacao_n_110_2025_autor_carlinhos_de_dandao_psd__20250415_0001.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2462/indicacao_n_111_2025_autor_jailson_ferreira_pt_20250415_0001.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2463/indicacao_n_112_2025_autor_jailson_ferreira_pt_20250415_0001.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2464/indicacao_n_113_2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2465/indicacao_n_114_2025_autor_marcos_galinho_mdb__20250415_0001.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2473/indicacao_n_115_2025_autor_ronaldo_adriane_psdb_20250506_0001.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2474/indicacao_n_116_2025_autor_ronaldo_adriane_psdb_20250506_0001.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2475/indicacao_n_117_2025_autor_jailson_ferreira_pt_20250506_0001.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2476/indicacao_n_118_2025_autor_jailson_ferreira_pt_20250506_0001.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2477/indicacao_n_119_2025_autor_jailson_ferreira_pt_20250506_0001.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2478/indicacao_n_120_2025_autor_paulo_de_telecio_psd_20250507_0001.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2479/indicacao_n_121_2025_autor_laete_oliveira_mdb_20250507_0001.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_n_122_2025_autor_andreazo_alves_pp_20250513_0001.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_n_123_2025_autor_andreazo_alves_pp_20250513_0001.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2494/indicacao_n_124_2025_autor_railton_diogenes_mdb_20250514_0001.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_n_125_2025_autor_railton_diogenes_mdb_20250514_0001.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2498/indicacao_n_127_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2503/indicacao_n_128_2025_-_autor_railton_diogenes-mdb_20250520_0001.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2508/indicacao_n_129_2025_autor_paulo_de_telecio_psd_20250520_0001.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_n_130_2025_autor_carlinos_de_dandao-psd_20250520_0001.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_n_131_2025_autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2511/indicacao_n_132_2025_autor_ronaldo_adriane-psdb_20250521_0001.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2512/indicacao_n_133_2025_autor_galinho_de_antonio_de_julio_mdb_20250521_0001.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2515/indicacao_n_134_2025_autor_carlinhos_de_dandao_psd__20250527_0001.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2516/indicacao_n_135_2025_autor_ronaldo_adriane_psdb__20250528_0001.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2517/indicacao_n_136_2025_autor_ronaldo_adriane_psdb__20250528_0001.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2522/indicacao_n_137_2025_autor_paulo_de_telecio_psd_20250602_0001.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2523/indicacao_n_138_2025_autor_ronaldo_adriane_psdb__20250603_0001.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2526/indicacao_n_139_2025_autores_angelo_e_carlinhos_de_dandao_20250603_0001.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_n_140_2025_autor_andreazo_alves_pp_20250603_0001.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2533/indicacao_n_141_2025_autor_marcos_carvalho_galinho_mdb.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_n_142_2025_autor_junior_souza_mdb_20250604_0001.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2535/indicacao_n_143_2025_autor_railton_diogenes_mdb_20250604_0001.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2536/indicacao_n_144_2025_autor_railton_diogenes_mdb_20250604_0001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2541/indicacao_n_145_2025_autor_jailson_ferreira_pt_20250610_0001.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2545/indicacao_n_146_2025_autor_ronaldo_adriane_psdb_20250610_0001.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2546/indicacao_n_147_2025_autor_paulo_de_telecio-psd_20250610_0001.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2547/indicacao_n_148_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2548/indicacao_n_149_2025_autor_angelo_de_dagmar_pp_20250610_0001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2549/indicacao_n_150_2025_autor_angelo_de_dagmar_pp_20250610_0001.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_n_151_2025_autor_ronaldo_adriane_psdb_.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_n_152_2025_autor_railton_diogenes_mdb_20250617_0001.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_n_153_2025_autor_railton_diogenes_mdb_20250617_0001.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_n_154_2025_autor_railton_diogenes_mdb_20250617_0001.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2561/indicacao_n_155_2025_autor_jailson_ferreira_pt_20250617_0001.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_n_156_2025_autor_carlinhos_de_dandao-psd_20250617_0001.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_n_157_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2567/indicacao_n_158_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2568/indicacao_n_159_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2570/indicacao_n_160_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2573/indicacao_n_161_2025_autor_marcos_carvalho_galinho_mdb.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2591/indicacao_n_162_2025_autor_jailson_ferreira_pt_.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2592/indicacao_n_163_2025_autor_marcos_carvalho_mdb_galinho.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2593/indicacao_n_164_2025_autor_marcos_carvalho_mdb_galinho.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2594/indicacao_n_165_2025_autor_marcos_carvalho_mdb_galinho.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2595/indicacao_n_166_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2596/indicacao_n_167_2025_aurtor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2599/indicacao_n_168_2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_n_169_2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_n_170_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2610/indicacao_n_171_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2611/indicacao_n_172_2025_autor_angelo_de_dagmar_pp.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2612/indicacao_n_173_2025_autor_angelo_de_dagmar_pp.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_n_174_2025_autor_angelo_de_dagmar_pp.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2614/indicacao_n_175_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_n_176_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2616/indicacao_n_177_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2617/indicacao_n_178_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2618/indicacao_n_179_2025_autor_carlinhos_de_dandao_psd.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2619/indicacao_n_180_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2620/indicacao_n_181_2025_autor_junior_carlos_psd1.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2621/indicacao_n_182_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2624/indicacao_n_183_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2629/indicacao_n_184_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_n_185_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_n_186_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_n_187_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2635/indicacao_n_188_2025_autor_marcos_carvalho_mdb_galinho.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2636/indicacao_n_189_2025_autor_marcos_carvalho_mdb_galinho.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2637/indicacao_n_190_2025_autor_marcos_carvalho_mdb_galinho.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2638/indicacao_n_191_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2639/indicacao_n_192_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2648/indicacao__n_193_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2649/indicacao_n_194_2025_autor_ronaldo_adriane_psdb_.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2651/indicacao__n_195_2025_autor_adreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2653/indicacao_n_196_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2654/indicacao_n_197_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2655/indicacao_n_198_2025_autor_carlinhos_de_dandao_pds.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_n_199_2025_autor_carlinhos_de_dandao_pds.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_n_200_2025_autor_angelo_de_dagmar_pp.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2658/indicacao_n_201_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_n_202_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_n_203_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_n_204_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2662/indicacao_n_205_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2672/indicacao_no_206_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2675/indicacao_no_207_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2687/indicacao_no_208_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2690/indicacao_no_209_2025_autor_marcos_carvalho_galinho_mdb1.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2691/indicacao_no_210_2025_autor_marcos_carvalho_galinho_mdb.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2692/indicacao_no_211_2025_autor_marcos_carvalho_galinho_mdb.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2693/indicacao_no_212_2025_autor_angelo_de_dagmar_pp.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2694/indicacao_no_213_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2696/indicacao_no_214_2025_autor_ronaldo_adriane_psdb_.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2697/indicacao_no_215_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2699/indicacao_no_216_2025_autor_paulo_de_telecio_psd_.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2703/indicacao_no_217_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_no_218_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2705/indicacao_no_219_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_no_220_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_no_221_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_no_222_2025_autor_marcos_carvalho_galinho_mdb.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2720/indicacao_no_223_2025__autor_laete_oliveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2721/indicacao_no_224.2025__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2722/indicacao_no_225.2025__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2724/indicacao_no_226_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2725/indicacao_no_227_2025_autor_angelo_de_dagmar_pp.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2726/indicacao_no_228.2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2727/indicacao_no_229.2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2736/indicacao_no_230.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2737/indicacao_no_231.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2738/indicacao_no_232.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2739/indicacao_no_233.2025__autor_carlinhos_de_dandao-psd_-_.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2740/indicacao_no_234.2025__autor_ronaldo_adriane-psdb_-.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2742/indicacao_no_236.2025__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2744/indicacao_no_237.2025__autor_andreazo_alves-pp_.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2745/indicacao_no_238.2025__autor_andreazo_alves-pp_.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2746/indicacao_no_239.2025__autor_marcos_carvalho_galinho__mdb_1.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2747/indicacao_no_240.2025__autor_marcos_carvalho_galinho__mdb_1.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2751/indicacao_no_241.2025_autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2754/indicacao_no_242.2025__autor_junior_carlos__psd.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_no_243.2025__autor_junior_carlos__psd.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2756/indicacao_no_244.2025__autor_junior_carlos__psd.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_no_245.2025__autor_junior_carlos__psd.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2758/indicacao_no_246.2025__autor_junior_carlos__psd.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2762/indicacao_no_247.2025__autor_comissao_de_financas_e_orcamento_da_cma_subscrita_pelos_vereadores_de.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_no_248.2025__autor_comissao_de_financas_e_orcamento_da_cma_subscrita_pelos_vereadores_de.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2764/indicacao_no_249.2025__autor_comissao_de_financas_e_orcamento_da_cma_subscrita_pelos_vereadores_de.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2765/indicacao_no_250.2025__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2766/indicacao_no_251.2025__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2769/indicacao_no_252.2025__autor_angelo_de_dagmar-pp_.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2770/indicacao_no_253.2025__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2771/indicacao_no_254.2025__autor_marcos_carvalho_galinho-mdb_.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2773/indicacao_no_255.2025__autor_ronaldo_adriane-psdb_.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2774/indicacao_no_256.2025__autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2776/indicacao_no_257.2025__autor_junior_souza-mdb.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2777/indicacao_no_258.2025__autor_junior_souza-mdb.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2781/indicacao_no_259.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2782/indicacao_no_260.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2787/indicacao_no_261.2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2788/indicacao_no_262.2025__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2789/indicacao_no_263.2025__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2790/indicacao_no_264.2025__autor_andreazo_alves-pp_.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2791/indicacao_no_265.2025__autor_junior_carlos-psd.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2792/indicacao_no_266.2025__autor_junior_carlos-psd.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2793/indicacao_no_267.2025__autor_junior_carlos-psd.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2798/indicacao_no_268.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2799/indicacao_no_269.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2800/indicacao_no_270.2025__autor_comissao_de_financas_e_orcamento_da_cma.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2802/indicacao_no_271.2025__autor_vereadores_de_apodi_.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2807/indicacao_no_272.2025__autor_ronaldo_adriane-psdb__.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2808/indicacao_no_273.2025__autor_ronaldo_adriane-psdb__.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2809/indicacao_no_274.2025__autor_andreazo_alves-pp_.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2810/indicacao_no_275.2025__autor_carlinhos_de_dandao-psd_.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2811/indicacao_no_276.2025__autor_junior_carlos-psd.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2812/indicacao_no_277.2025__autor_junior_carlos-psd.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2816/ndicacao_no_278.2025__autor_ednarte_silveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2819/indicacao_no_279.2025__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2820/indicacao_no_280.2025__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2821/indicacao_no_281.2025__autor_angelo_de_dagmar-pp_.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2822/indicacao_no_282.2025__autor_angelo_de_dagmar-pp_.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2825/indicacao_no_283.2025__autor_jailson_ferreira-pt_.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2826/indicacao_no_284.2025__autor_jailson_ferreira-pt_.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2834/indicacao_no_285.2025__autor_ednarte_silveira-mdb_-__.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2835/indicacao_no_286.2025__autor_ednarte_silveira-mdb_-__.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2836/indicacao_no_287.2025__autor_railton_diogenes__mdb_.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2837/indicacao_no_288.2025__autor_railton_diogenes__mdb_.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_no_289.2025__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_no_290.2025__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2840/indicacao_no_291.2025__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_no_292.2025__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2847/indicacao_no_293.2025__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2850/indicacao_no_294.2025__autor_andreazo_alves-pp_.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2851/indicacao_no_295.2025__autor_andreazo_alves-pp_.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2852/indicacao_no_296.2025__autor_andreazo_alves-pp_.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_no_297.2025__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2858/indicacao_no_298.2025__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2270/requerimento_n_001_2025_autor_laete_oliveira_mdb_20250203_0001.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2271/requerimento_n_002_2025_autor_laete_oliveira_mdb_20250203_0001.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2283/requerimento_n_003_2025_autor_andreazo_alves_pp_20250205_0001.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2284/requerimento_n_004_2025_autor_paulo_de_telecio_psd_20250206_0001.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2319/requerimento_n_005_2025_autor_laete_oliveira_mdb_20250218_0001.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2338/requerimento_n_006_2025_autor_junior_souza_mdb_20250219_0001.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2339/requerimento_n_007_2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2361/requerimento_n_008_2025_autor_laete_oliveira_mdb_20250307_0001.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2382/requerimento_n_009_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2383/requerimento_n_010_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2384/requerimento_n_011_2025_autor_bancada_de_oposicao.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2385/requerimento_n_012_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2386/requerimento_n_013_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2387/requerimento_n_014_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2388/requerimento_n_015_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2389/requerimento_n_016_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2390/requerimento_n_017_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2391/requerimento_n_018_2025_autor_laete_oliveira_mdb_20250402_0001.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2458/requerimento_n_019_2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2466/requerimento_n_020_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2471/requerimento_n_021_2025_autor_ednarte_silveira_mdb_20250505_0001.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2507/requerimento_n_022_2025_autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2540/requerimento_n_023_2025_autor_laete_oliveira_mdb_20250610_0001.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2544/requerimento_n_024_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2588/requerimento_n_025_2025_aurtor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2589/requerimento_n_026_2025_aurtor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2608/requerimento_n_027_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2645/requerimento_n_028_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2646/requerimento_n_029_2025_autor_paulo_de_telecio_psd_.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2647/requeriento_n_030_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2650/requerimento_n_031_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2663/requerimento_n_032_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2674/requerimento_no_033_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2678/requerimento_no_034_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2679/requerimento_no_035_2025_autor_railton_diogenes_mdb_.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2680/requerimento_no_036_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2682/requerimento_n_037_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2686/requerimento_n_038_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2688/requerimento_no_039_2025_autor_comissao_de_financas_e_orcamento_da_cma_2025-2026.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2689/requerimento_no_040_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2711/requerimento_no_041_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2716/requerimento_no_042_2025_autor_railton_diogenes_-_mdb_.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2731/requerimento_no_043.2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2732/requerimento_no_044.2025_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2750/requerimento_no_045.2025_autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2761/requerimento_no_046.2025_autores_junior_carlos-psd_paulo_telecio-psd_carlinhos-psd_e_jailson-pt_.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2767/requerimento_no_047.2025__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2829/requerimento_no_048.2025__autor_laete_oliveira-mdb_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2306/mocao_de_pesar_autor_angelo_de_dagmar-pp_chica_tenorio_20250213_0001.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2307/mocao_de_pesar_n_002_2025_autor_jailson-pt_paulo_de_tarso_20250213_0001.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2308/mocao_de_pesar_n_003_2025_autor_ednarte-mdb_aldinho_20250213_0001.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2313/mocao_de_pesar_n_004_2025_autor_jailson_ferreira_pt_idalino_20250217_0001.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2331/mocao_de_pesar_n_005_2025_autor_junior_souza_mdb_tazinho_20250219_0001.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2341/mocao_de_pesar_n_006_autor_junior_souza_mdb_20250220_0001.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2363/mocao_de_pesar_n_007_2025_autor_ednarte_silveira_mdb_20250310_0001.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2392/mocao_de_pesar_n_008_2025_autor_paulo_de_telecio_psd_dona_betinha.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2393/mocao_de_pesar_n_009_2025_autor_railton_diogenes_mdb_gilberto_gago.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2436/mocao_de_pesar_n_010_2025_autor_junior_carlos__20250407_0001.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2437/mocao_de_pesar_n_011_2025_autor_junior_carlos__20250407_0001.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2472/mocao_de_pesar_n_012_2025_autor_ednarte_silveira_mdb_20250505_0001.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2489/mocao_de_pesar_n_013_2025_autor_poder_legislativo_20250509_0001.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2506/mocao_de_pesar_n_014_2025_autor_laete_oliveira-mdb_20250521_0001.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2519/mocao_de_pesar_n_015_2025_autor_junior_souza_mdb_20250528_0001.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2520/mocao_de_pesar_n_016_2025_autor_junior_souza_mdb_20250529_0001.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2532/mocao_de_pesar_n_017_2025_autor_poder_legislativo_20250604_0001.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2571/mocao_de_pesar_n_018_2025_autor_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2590/mocao_de_pesar_n_019_2025_autor_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2601/mocao_de_pesar_n_020_2025_autor_carlinhos_de_dandao_psd.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2626/mocao_de_pesar_n_021_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2640/mocao_de_pesar_n_022_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2665/mocao_de_pesar_no_023.2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2666/mocao_de_pesar_no_024.2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2677/mocao_de_pesar_no_027_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2710/mocao_de_pesar_no_028_2025_autor_jailson_ferreira_-_pt_-_silviano_acioly.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2752/mocao_de_pesar_no_029.2025_autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2795/mocao_de_pesar_no_030.2025_autor_angelo_de_dagmar-pp.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2827/mocao_de_pesar_no_031.2025__autor_junior_souza-mdb_-.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2303/mocao_de_aplausos_e_congratulacoes_n_001_2025_autor_ronaldo_psdb_20250211_0001.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2337/mocao_de_apalusos_e_congratulacoes_n_002_2025_autor_railton_mdb_20250219_0001.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2364/mocao_de_aplausos_e_congratualcoes_n_003_2025_autor_galinho_marcos_mdb.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2394/mocao_de_aplausos_e_congratualcoes_n_004_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2395/mocao_de_aplausos_e_congratualcoes_n_005_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2396/mocao_de_aplausos_e_congratulacoes_n_006_2025_autor_junior_souza_20250404_0001.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2397/mocao_de_aplausos_e_congratulacoes_n_007_2025_autor_junior_souza_20250404_0001.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2499/mocao_de_aplausos_e_congratualcoes_n_008_2025_autor_ednarte_mdb_20250514_0001.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2500/mocao_de_aplausos_e_congratualcoes_n_009_2025_autor_ednarte_mdb__20250514_0001.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2518/mocao_de_apoio_n_010_2025_autor_junior_souza_mdb_20250528_0001.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2524/mocao_de_aplausos_e_congratulacoes_n_011_2025_autor_carlinhospsd_20250603_0001.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2525/mocao_de_aplausos_e_congratulacoes_n_012_2025_autor_carlinhospsd_20250603_0001.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2527/mocao_de_aplausos_e_congratulacoes_n_013_2025_autor_carlinhospsd_20250603_0001.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2529/mocao_de_aplausos_e_congratulacoes_n_014_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2530/mocao_de_aplausos_e_congratulacoes_n_015_2025_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2531/mocao_de_aplausos_e_congratulacoes_n_016_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2551/mocao_de_aplausos_e_congratulacoes_n_017_2025_autor_junior_souza_20250611_0001.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2552/mocao_de_aplausos_e_congratulacoes_n_018_2025_autor_junior_souza_20250611_0001.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2553/mocao_de_aplausos_e_congratulacoes_n_019_2025_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2554/mocao_de_aplausos_e_congratulacoes_n_020_2025_autor_railton_mdb_20250611_0001.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2569/mocao_de_aplausos_e_congratulacoes_n_021_2025_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2572/mocao_de_aplausos_e_congratulacoes_n_022_20225_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2574/mocao_de_aplausos_e_congratualcoes_n_023_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2575/mocao_de_aplausos_e_congratualcoes_n_024_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2597/mocao_de_aplausos_e_congratulacoes_n_025_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2598/mocao_de_aplausos_e_congratulacoes_n_026_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2623/mocao_de_aplausos_e_congratulacoes_n_027_2025_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2627/mocao_de_aplausos_e_congratulacoes_n_028_2025_autor_ronaldo_adriane_psdb.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2641/requerimento_n_029_2025_autor_paulo_de_telecio_psd_.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2642/mocao_de_aplausos_e_congratulacoes_n_030_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2643/mocao_de_aplausos_e_congratulacoes_n_031_2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2664/mocao_de_aplausos_e_congratulacoes_n_032_2025_autor_laete_oliveira.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2683/mocao_de_aplausos_e_congratulacoes_no_033_2025_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2700/mocao_de_aplausos_e_congratulacoes_no_034_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2701/mocao_de_aplausos_e_congratulacoes_no_035_2025_autor_paulo_de_telecio_psd.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2730/mocao_de_aplausos_e_congratulacoes_no_036.2025_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2743/mocao_de_aplausos_e_congratulacoes_n_037.2025__autor_ronaldo_adriane-psdb_-_.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2753/mocao_de_aplausos_e_congratulacoes_no_038.2025_autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2760/mocao_de_aplausos_e_congratulacoes_no_039.2025__autor_marcos_carvalho_galinho-mdb_.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2768/mocao_de_aplausos_e_congratulacoes_no_040.2025__autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2779/mocao_de_aplausos_e_congratulacoes_no_041.2025__autor_filipe_gustavo-pp_.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2780/mocao_de_aplausos_e_congratulacoes_no_042.2025__autor_paulo_de_telecio-psd_-_.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2804/mocao_de_aplausos_e_congratulacoes_no_043.2025__autor_jailson_ferreira-pt__.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2805/mocao_de_aplausos_e_congratulacoes_no_044.2025__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2806/mocao_de_aplausos_e_congratulacoes_no_045.2025__autor_jailson_ferreira-pt.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2813/mocao_de_aplausos_e_congratulacoes_no_046.2025__autor_carlinhos_de_dandao-psd_.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2814/mocao_de_aplausos_e_congratulacoes_no_047.2025__autor_carlinhos_de_dandao-psd_.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2823/mocao_de_aplausos_e_congratulacoes_no_048.2025__autor_junior_carlos-psd_.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2830/mocao_de_aplausos_e_congratulacoes_no_049.2025__autor_filipe_gustavo-pp_.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2845/mocao_de_aplausos_e_congratulacoes_no_050.2025__autor_railton_diogenes-mdb_.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2856/mocao_de_aplausos_e_congratulacoes_no_051.2025__autor_ednarte_silveira-mdb_.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2521/veto_integral_ao_projeto_de_lei_053_2025_autor_paulo_de_telecio-psd.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2577/veto_integral_ao_projeto_de_lei_n_030_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2578/veto_integral_ao_projeto_de_lei_n_056_2025_autor_jailson_ferreira_pt.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2487/balanco_patrimonial_2024_-_prestacao_de_contas_da_pmapodi_referente_a_2024.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2272/relatorio_de_gestao_fiscal_-_rgf_-_1o_quadrimestre_de_2024.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2539/relatorio_de_gestao_fiscal_-_rgf_-_1o_quadrimestre_de_2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2268/diario_oficial_-_arquivo_ato_da_mesa_diretora_n_001_2025_-_arquivamento_das_proposicoes__20250127_0001.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2537/mocao_de_repudio_n_001_2025_autor_railton_diogenes_mdb_20250606_0001.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2801/mocao_de_repudio_no_002.2025_-_autor_angelo_de_dagmar-pp.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2715/anexos_do_projeto_de_lei_no_096_2025__autor_poder_executivo_loa.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2025/2718/anexos_do_projeto_de_lei_no_087_2025__autor_poder_executivo_ppa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H533"/>
+  <dimension ref="A1:H599"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="53.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="71.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="172" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="171.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -9008,11124 +9710,12840 @@
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
         <v>68</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>443</v>
       </c>
       <c r="H106" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>445</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>10</v>
+        <v>446</v>
       </c>
       <c r="D107" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>177</v>
+      </c>
+      <c r="G107" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="F107" t="s">
-[...2 lines deleted...]
-      <c r="G107" s="1" t="s">
+      <c r="H107" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>449</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
         <v>450</v>
       </c>
-      <c r="B108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D108" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>451</v>
       </c>
       <c r="H108" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>453</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>21</v>
+        <v>454</v>
       </c>
       <c r="D109" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F109" t="s">
         <v>77</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="H109" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>25</v>
+        <v>458</v>
       </c>
       <c r="D110" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>139</v>
+        <v>77</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="H110" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>29</v>
+        <v>462</v>
       </c>
       <c r="D111" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E111" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="H111" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>33</v>
+        <v>466</v>
       </c>
       <c r="D112" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E112" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>463</v>
+        <v>68</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="H112" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>37</v>
+        <v>470</v>
       </c>
       <c r="D113" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E113" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>177</v>
+        <v>68</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="H113" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>41</v>
+        <v>474</v>
       </c>
       <c r="D114" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E114" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="H114" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>46</v>
+        <v>478</v>
       </c>
       <c r="D115" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E115" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="H115" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>50</v>
+        <v>482</v>
       </c>
       <c r="D116" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E116" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>476</v>
+        <v>68</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="H116" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>55</v>
+        <v>486</v>
       </c>
       <c r="D117" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E117" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>476</v>
+        <v>139</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="H117" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>59</v>
+        <v>490</v>
       </c>
       <c r="D118" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E118" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>139</v>
+        <v>13</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="H118" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>63</v>
+        <v>494</v>
       </c>
       <c r="D119" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E119" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>177</v>
+        <v>13</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>486</v>
+        <v>495</v>
       </c>
       <c r="H119" t="s">
-        <v>487</v>
+        <v>496</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>488</v>
+        <v>497</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>67</v>
+        <v>498</v>
       </c>
       <c r="D120" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E120" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>267</v>
+        <v>139</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>489</v>
+        <v>499</v>
       </c>
       <c r="H120" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>72</v>
+        <v>502</v>
       </c>
       <c r="D121" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E121" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>177</v>
+        <v>503</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>492</v>
+        <v>504</v>
       </c>
       <c r="H121" t="s">
-        <v>493</v>
+        <v>505</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>76</v>
+        <v>507</v>
       </c>
       <c r="D122" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E122" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>139</v>
+        <v>13</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>495</v>
+        <v>508</v>
       </c>
       <c r="H122" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>81</v>
+        <v>511</v>
       </c>
       <c r="D123" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E123" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>498</v>
+        <v>512</v>
       </c>
       <c r="H123" t="s">
-        <v>499</v>
+        <v>513</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>500</v>
+        <v>514</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>85</v>
+        <v>515</v>
       </c>
       <c r="D124" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E124" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>139</v>
+        <v>13</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>501</v>
+        <v>516</v>
       </c>
       <c r="H124" t="s">
-        <v>502</v>
+        <v>517</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>503</v>
+        <v>518</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>89</v>
+        <v>519</v>
       </c>
       <c r="D125" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="E125" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>144</v>
+        <v>68</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>504</v>
+        <v>520</v>
       </c>
       <c r="H125" t="s">
-        <v>505</v>
+        <v>521</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>506</v>
+        <v>522</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>93</v>
+        <v>10</v>
       </c>
       <c r="D126" t="s">
-        <v>446</v>
+        <v>523</v>
       </c>
       <c r="E126" t="s">
-        <v>447</v>
+        <v>524</v>
       </c>
       <c r="F126" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>507</v>
+        <v>525</v>
       </c>
       <c r="H126" t="s">
-        <v>508</v>
+        <v>526</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>509</v>
+        <v>527</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>97</v>
+        <v>17</v>
       </c>
       <c r="D127" t="s">
-        <v>446</v>
+        <v>523</v>
       </c>
       <c r="E127" t="s">
-        <v>447</v>
+        <v>524</v>
       </c>
       <c r="F127" t="s">
-        <v>144</v>
+        <v>98</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="H127" t="s">
-        <v>511</v>
+        <v>529</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>512</v>
+        <v>530</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="D128" t="s">
-        <v>446</v>
+        <v>523</v>
       </c>
       <c r="E128" t="s">
-        <v>447</v>
+        <v>524</v>
       </c>
       <c r="F128" t="s">
-        <v>377</v>
+        <v>77</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>513</v>
+        <v>531</v>
       </c>
       <c r="H128" t="s">
-        <v>514</v>
+        <v>532</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>515</v>
+        <v>533</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>106</v>
+        <v>25</v>
       </c>
       <c r="D129" t="s">
-        <v>446</v>
+        <v>523</v>
       </c>
       <c r="E129" t="s">
-        <v>447</v>
+        <v>524</v>
       </c>
       <c r="F129" t="s">
-        <v>267</v>
+        <v>139</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>516</v>
+        <v>534</v>
       </c>
       <c r="H129" t="s">
-        <v>517</v>
+        <v>535</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>518</v>
+        <v>536</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>110</v>
+        <v>29</v>
       </c>
       <c r="D130" t="s">
-        <v>446</v>
+        <v>523</v>
       </c>
       <c r="E130" t="s">
-        <v>447</v>
+        <v>524</v>
       </c>
       <c r="F130" t="s">
-        <v>519</v>
+        <v>77</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>520</v>
+        <v>537</v>
       </c>
       <c r="H130" t="s">
-        <v>521</v>
+        <v>538</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>522</v>
+        <v>539</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>114</v>
+        <v>33</v>
       </c>
       <c r="D131" t="s">
-        <v>446</v>
+        <v>523</v>
       </c>
       <c r="E131" t="s">
-        <v>447</v>
+        <v>524</v>
       </c>
       <c r="F131" t="s">
-        <v>42</v>
+        <v>540</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>523</v>
+        <v>541</v>
       </c>
       <c r="H131" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>118</v>
+        <v>37</v>
       </c>
       <c r="D132" t="s">
-        <v>446</v>
+        <v>523</v>
       </c>
       <c r="E132" t="s">
-        <v>447</v>
+        <v>524</v>
       </c>
       <c r="F132" t="s">
-        <v>139</v>
+        <v>177</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>526</v>
+        <v>544</v>
       </c>
       <c r="H132" t="s">
-        <v>527</v>
+        <v>545</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>528</v>
+        <v>546</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D133" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E133" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F133" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
       <c r="H133" t="s">
-        <v>532</v>
+        <v>548</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>533</v>
+        <v>549</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="D134" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E134" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F134" t="s">
-        <v>377</v>
+        <v>42</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>534</v>
+        <v>550</v>
       </c>
       <c r="H134" t="s">
-        <v>535</v>
+        <v>551</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>536</v>
+        <v>552</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="D135" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E135" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F135" t="s">
-        <v>537</v>
+        <v>553</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>538</v>
+        <v>554</v>
       </c>
       <c r="H135" t="s">
-        <v>539</v>
+        <v>555</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>540</v>
+        <v>556</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="D136" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E136" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F136" t="s">
-        <v>77</v>
+        <v>553</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>541</v>
+        <v>557</v>
       </c>
       <c r="H136" t="s">
-        <v>542</v>
+        <v>558</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>543</v>
+        <v>559</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D137" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E137" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F137" t="s">
-        <v>98</v>
+        <v>139</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>544</v>
+        <v>560</v>
       </c>
       <c r="H137" t="s">
-        <v>545</v>
+        <v>561</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>546</v>
+        <v>562</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="D138" t="s">
-        <v>547</v>
+        <v>523</v>
       </c>
       <c r="E138" t="s">
-        <v>548</v>
+        <v>524</v>
       </c>
       <c r="F138" t="s">
-        <v>549</v>
+        <v>177</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>550</v>
+        <v>563</v>
       </c>
       <c r="H138" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>552</v>
+        <v>565</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="D139" t="s">
-        <v>553</v>
+        <v>523</v>
       </c>
       <c r="E139" t="s">
-        <v>554</v>
+        <v>524</v>
       </c>
       <c r="F139" t="s">
-        <v>77</v>
+        <v>267</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>555</v>
+        <v>566</v>
       </c>
       <c r="H139" t="s">
-        <v>556</v>
+        <v>567</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>557</v>
+        <v>568</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>17</v>
+        <v>72</v>
       </c>
       <c r="D140" t="s">
-        <v>553</v>
+        <v>523</v>
       </c>
       <c r="E140" t="s">
-        <v>554</v>
+        <v>524</v>
       </c>
       <c r="F140" t="s">
-        <v>42</v>
+        <v>177</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>558</v>
+        <v>569</v>
       </c>
       <c r="H140" t="s">
-        <v>559</v>
+        <v>570</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>560</v>
+        <v>571</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="D141" t="s">
-        <v>553</v>
+        <v>523</v>
       </c>
       <c r="E141" t="s">
-        <v>554</v>
+        <v>524</v>
       </c>
       <c r="F141" t="s">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>561</v>
+        <v>572</v>
       </c>
       <c r="H141" t="s">
-        <v>562</v>
+        <v>573</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>563</v>
+        <v>574</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="D142" t="s">
-        <v>553</v>
+        <v>523</v>
       </c>
       <c r="E142" t="s">
-        <v>554</v>
+        <v>524</v>
       </c>
       <c r="F142" t="s">
-        <v>177</v>
+        <v>42</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>564</v>
+        <v>575</v>
       </c>
       <c r="H142" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>566</v>
+        <v>577</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="D143" t="s">
-        <v>553</v>
+        <v>523</v>
       </c>
       <c r="E143" t="s">
-        <v>554</v>
+        <v>524</v>
       </c>
       <c r="F143" t="s">
-        <v>177</v>
+        <v>139</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>567</v>
+        <v>578</v>
       </c>
       <c r="H143" t="s">
-        <v>568</v>
+        <v>579</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>33</v>
+        <v>89</v>
       </c>
       <c r="D144" t="s">
-        <v>553</v>
+        <v>523</v>
       </c>
       <c r="E144" t="s">
-        <v>554</v>
+        <v>524</v>
       </c>
       <c r="F144" t="s">
-        <v>177</v>
+        <v>144</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
       <c r="H144" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>93</v>
       </c>
       <c r="D145" t="s">
-        <v>553</v>
+        <v>523</v>
       </c>
       <c r="E145" t="s">
-        <v>554</v>
+        <v>524</v>
       </c>
       <c r="F145" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="H145" t="s">
-        <v>574</v>
+        <v>585</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>575</v>
+        <v>586</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>41</v>
+        <v>97</v>
       </c>
       <c r="D146" t="s">
-        <v>553</v>
+        <v>523</v>
       </c>
       <c r="E146" t="s">
-        <v>554</v>
+        <v>524</v>
       </c>
       <c r="F146" t="s">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>576</v>
+        <v>587</v>
       </c>
       <c r="H146" t="s">
-        <v>577</v>
+        <v>588</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>578</v>
+        <v>589</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
       <c r="D147" t="s">
-        <v>553</v>
+        <v>523</v>
       </c>
       <c r="E147" t="s">
-        <v>554</v>
+        <v>524</v>
       </c>
       <c r="F147" t="s">
-        <v>519</v>
+        <v>377</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>579</v>
+        <v>590</v>
       </c>
       <c r="H147" t="s">
-        <v>580</v>
+        <v>591</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>581</v>
+        <v>592</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>50</v>
+        <v>106</v>
       </c>
       <c r="D148" t="s">
-        <v>553</v>
+        <v>523</v>
       </c>
       <c r="E148" t="s">
-        <v>554</v>
+        <v>524</v>
       </c>
       <c r="F148" t="s">
-        <v>519</v>
+        <v>267</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>582</v>
+        <v>593</v>
       </c>
       <c r="H148" t="s">
-        <v>583</v>
+        <v>594</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>584</v>
+        <v>595</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>55</v>
+        <v>110</v>
       </c>
       <c r="D149" t="s">
-        <v>553</v>
+        <v>523</v>
       </c>
       <c r="E149" t="s">
-        <v>554</v>
+        <v>524</v>
       </c>
       <c r="F149" t="s">
-        <v>144</v>
+        <v>596</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>585</v>
+        <v>597</v>
       </c>
       <c r="H149" t="s">
-        <v>586</v>
+        <v>598</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>587</v>
+        <v>599</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>59</v>
+        <v>114</v>
       </c>
       <c r="D150" t="s">
-        <v>553</v>
+        <v>523</v>
       </c>
       <c r="E150" t="s">
-        <v>554</v>
+        <v>524</v>
       </c>
       <c r="F150" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>588</v>
+        <v>600</v>
       </c>
       <c r="H150" t="s">
-        <v>589</v>
+        <v>601</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>590</v>
+        <v>602</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>63</v>
+        <v>118</v>
       </c>
       <c r="D151" t="s">
-        <v>553</v>
+        <v>523</v>
       </c>
       <c r="E151" t="s">
-        <v>554</v>
+        <v>524</v>
       </c>
       <c r="F151" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>591</v>
+        <v>603</v>
       </c>
       <c r="H151" t="s">
-        <v>592</v>
+        <v>604</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>593</v>
+        <v>605</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>67</v>
+        <v>122</v>
       </c>
       <c r="D152" t="s">
-        <v>553</v>
+        <v>523</v>
       </c>
       <c r="E152" t="s">
-        <v>554</v>
+        <v>524</v>
       </c>
       <c r="F152" t="s">
-        <v>144</v>
+        <v>540</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>594</v>
+        <v>606</v>
       </c>
       <c r="H152" t="s">
-        <v>595</v>
+        <v>607</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>596</v>
+        <v>608</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>72</v>
+        <v>126</v>
       </c>
       <c r="D153" t="s">
+        <v>523</v>
+      </c>
+      <c r="E153" t="s">
+        <v>524</v>
+      </c>
+      <c r="F153" t="s">
         <v>553</v>
       </c>
-      <c r="E153" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G153" s="1" t="s">
-        <v>598</v>
+        <v>609</v>
       </c>
       <c r="H153" t="s">
-        <v>599</v>
+        <v>610</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>600</v>
+        <v>611</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D154" t="s">
-        <v>553</v>
+        <v>612</v>
       </c>
       <c r="E154" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="F154" t="s">
-        <v>597</v>
+        <v>51</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>601</v>
+        <v>614</v>
       </c>
       <c r="H154" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>603</v>
+        <v>616</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>81</v>
+        <v>17</v>
       </c>
       <c r="D155" t="s">
-        <v>553</v>
+        <v>612</v>
       </c>
       <c r="E155" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="F155" t="s">
-        <v>597</v>
+        <v>377</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>604</v>
+        <v>617</v>
       </c>
       <c r="H155" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>606</v>
+        <v>619</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="D156" t="s">
-        <v>553</v>
+        <v>612</v>
       </c>
       <c r="E156" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="F156" t="s">
-        <v>68</v>
+        <v>620</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>607</v>
+        <v>621</v>
       </c>
       <c r="H156" t="s">
-        <v>608</v>
+        <v>622</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>609</v>
+        <v>623</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="D157" t="s">
-        <v>553</v>
+        <v>612</v>
       </c>
       <c r="E157" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="F157" t="s">
-        <v>463</v>
+        <v>77</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>610</v>
+        <v>624</v>
       </c>
       <c r="H157" t="s">
-        <v>611</v>
+        <v>625</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>626</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>29</v>
+      </c>
+      <c r="D158" t="s">
         <v>612</v>
       </c>
-      <c r="B158" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E158" t="s">
-        <v>554</v>
+        <v>613</v>
       </c>
       <c r="F158" t="s">
-        <v>463</v>
+        <v>98</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>613</v>
+        <v>627</v>
       </c>
       <c r="H158" t="s">
-        <v>614</v>
+        <v>628</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>615</v>
+        <v>629</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="D159" t="s">
-        <v>553</v>
+        <v>630</v>
       </c>
       <c r="E159" t="s">
-        <v>554</v>
+        <v>631</v>
       </c>
       <c r="F159" t="s">
-        <v>42</v>
+        <v>632</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>616</v>
+        <v>633</v>
       </c>
       <c r="H159" t="s">
-        <v>617</v>
+        <v>634</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>618</v>
+        <v>635</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="D160" t="s">
-        <v>553</v>
+        <v>636</v>
       </c>
       <c r="E160" t="s">
-        <v>554</v>
+        <v>637</v>
       </c>
       <c r="F160" t="s">
-        <v>42</v>
+        <v>638</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>619</v>
+        <v>639</v>
       </c>
       <c r="H160" t="s">
-        <v>620</v>
+        <v>640</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>621</v>
+        <v>641</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="D161" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E161" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F161" t="s">
         <v>77</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>622</v>
+        <v>644</v>
       </c>
       <c r="H161" t="s">
-        <v>623</v>
+        <v>645</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>624</v>
+        <v>646</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="D162" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E162" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F162" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>625</v>
+        <v>647</v>
       </c>
       <c r="H162" t="s">
-        <v>626</v>
+        <v>648</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>627</v>
+        <v>649</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>114</v>
+        <v>21</v>
       </c>
       <c r="D163" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E163" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F163" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>628</v>
+        <v>650</v>
       </c>
       <c r="H163" t="s">
-        <v>629</v>
+        <v>651</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>630</v>
+        <v>652</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>118</v>
+        <v>25</v>
       </c>
       <c r="D164" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E164" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F164" t="s">
-        <v>519</v>
+        <v>177</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>631</v>
+        <v>653</v>
       </c>
       <c r="H164" t="s">
-        <v>632</v>
+        <v>654</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>633</v>
+        <v>655</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>122</v>
+        <v>29</v>
       </c>
       <c r="D165" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E165" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F165" t="s">
-        <v>519</v>
+        <v>177</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>634</v>
+        <v>656</v>
       </c>
       <c r="H165" t="s">
-        <v>635</v>
+        <v>657</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>636</v>
+        <v>658</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>126</v>
+        <v>33</v>
       </c>
       <c r="D166" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E166" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F166" t="s">
-        <v>519</v>
+        <v>177</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>637</v>
+        <v>659</v>
       </c>
       <c r="H166" t="s">
-        <v>638</v>
+        <v>660</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>639</v>
+        <v>661</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>130</v>
+        <v>37</v>
       </c>
       <c r="D167" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E167" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F167" t="s">
         <v>98</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>640</v>
+        <v>662</v>
       </c>
       <c r="H167" t="s">
-        <v>641</v>
+        <v>663</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>642</v>
+        <v>664</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>134</v>
+        <v>41</v>
       </c>
       <c r="D168" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E168" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F168" t="s">
-        <v>597</v>
+        <v>98</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>643</v>
+        <v>665</v>
       </c>
       <c r="H168" t="s">
-        <v>644</v>
+        <v>666</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>645</v>
+        <v>667</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>138</v>
+        <v>46</v>
       </c>
       <c r="D169" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E169" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F169" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>646</v>
+        <v>668</v>
       </c>
       <c r="H169" t="s">
-        <v>647</v>
+        <v>669</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>648</v>
+        <v>670</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>143</v>
+        <v>50</v>
       </c>
       <c r="D170" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E170" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F170" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>649</v>
+        <v>671</v>
       </c>
       <c r="H170" t="s">
-        <v>650</v>
+        <v>672</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>651</v>
+        <v>673</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>148</v>
+        <v>55</v>
       </c>
       <c r="D171" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E171" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F171" t="s">
         <v>144</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>652</v>
+        <v>674</v>
       </c>
       <c r="H171" t="s">
-        <v>653</v>
+        <v>675</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>654</v>
+        <v>676</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>152</v>
+        <v>59</v>
       </c>
       <c r="D172" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E172" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F172" t="s">
-        <v>144</v>
+        <v>68</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>655</v>
+        <v>677</v>
       </c>
       <c r="H172" t="s">
-        <v>656</v>
+        <v>678</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>657</v>
+        <v>679</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>156</v>
+        <v>63</v>
       </c>
       <c r="D173" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E173" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F173" t="s">
-        <v>177</v>
+        <v>144</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>658</v>
+        <v>680</v>
       </c>
       <c r="H173" t="s">
-        <v>659</v>
+        <v>681</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>660</v>
+        <v>682</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>160</v>
+        <v>67</v>
       </c>
       <c r="D174" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E174" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F174" t="s">
-        <v>177</v>
+        <v>144</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>661</v>
+        <v>683</v>
       </c>
       <c r="H174" t="s">
-        <v>662</v>
+        <v>684</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>663</v>
+        <v>685</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>164</v>
+        <v>72</v>
       </c>
       <c r="D175" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E175" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F175" t="s">
-        <v>139</v>
+        <v>686</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>664</v>
+        <v>687</v>
       </c>
       <c r="H175" t="s">
-        <v>665</v>
+        <v>688</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>666</v>
+        <v>689</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>168</v>
+        <v>76</v>
       </c>
       <c r="D176" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E176" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F176" t="s">
-        <v>68</v>
+        <v>686</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>667</v>
+        <v>690</v>
       </c>
       <c r="H176" t="s">
-        <v>668</v>
+        <v>691</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>669</v>
+        <v>692</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>172</v>
+        <v>81</v>
       </c>
       <c r="D177" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E177" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F177" t="s">
-        <v>139</v>
+        <v>686</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>670</v>
+        <v>693</v>
       </c>
       <c r="H177" t="s">
-        <v>671</v>
+        <v>694</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>672</v>
+        <v>695</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>176</v>
+        <v>85</v>
       </c>
       <c r="D178" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E178" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F178" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>673</v>
+        <v>696</v>
       </c>
       <c r="H178" t="s">
-        <v>674</v>
+        <v>697</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>675</v>
+        <v>698</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>181</v>
+        <v>89</v>
       </c>
       <c r="D179" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E179" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F179" t="s">
-        <v>42</v>
+        <v>540</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>676</v>
+        <v>699</v>
       </c>
       <c r="H179" t="s">
-        <v>677</v>
+        <v>700</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>678</v>
+        <v>701</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>186</v>
+        <v>93</v>
       </c>
       <c r="D180" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E180" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F180" t="s">
-        <v>68</v>
+        <v>540</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>679</v>
+        <v>702</v>
       </c>
       <c r="H180" t="s">
-        <v>680</v>
+        <v>703</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>681</v>
+        <v>704</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>190</v>
+        <v>97</v>
       </c>
       <c r="D181" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E181" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F181" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>682</v>
+        <v>705</v>
       </c>
       <c r="H181" t="s">
-        <v>683</v>
+        <v>706</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>684</v>
+        <v>707</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>194</v>
+        <v>102</v>
       </c>
       <c r="D182" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E182" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F182" t="s">
-        <v>144</v>
+        <v>42</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>685</v>
+        <v>708</v>
       </c>
       <c r="H182" t="s">
-        <v>686</v>
+        <v>709</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>687</v>
+        <v>710</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>198</v>
+        <v>106</v>
       </c>
       <c r="D183" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E183" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F183" t="s">
-        <v>144</v>
+        <v>77</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>688</v>
+        <v>711</v>
       </c>
       <c r="H183" t="s">
-        <v>689</v>
+        <v>712</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>690</v>
+        <v>713</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>202</v>
+        <v>110</v>
       </c>
       <c r="D184" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E184" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F184" t="s">
-        <v>177</v>
+        <v>77</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>691</v>
+        <v>714</v>
       </c>
       <c r="H184" t="s">
-        <v>692</v>
+        <v>715</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>693</v>
+        <v>716</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>206</v>
+        <v>114</v>
       </c>
       <c r="D185" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E185" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F185" t="s">
-        <v>139</v>
+        <v>77</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>694</v>
+        <v>717</v>
       </c>
       <c r="H185" t="s">
-        <v>695</v>
+        <v>718</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>696</v>
+        <v>719</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>210</v>
+        <v>118</v>
       </c>
       <c r="D186" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E186" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F186" t="s">
-        <v>98</v>
+        <v>596</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>697</v>
+        <v>720</v>
       </c>
       <c r="H186" t="s">
-        <v>698</v>
+        <v>721</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>699</v>
+        <v>722</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>214</v>
+        <v>122</v>
       </c>
       <c r="D187" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E187" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F187" t="s">
-        <v>463</v>
+        <v>596</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>700</v>
+        <v>723</v>
       </c>
       <c r="H187" t="s">
-        <v>701</v>
+        <v>724</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>702</v>
+        <v>725</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>218</v>
+        <v>126</v>
       </c>
       <c r="D188" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E188" t="s">
-        <v>554</v>
+        <v>643</v>
+      </c>
+      <c r="F188" t="s">
+        <v>596</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>703</v>
+        <v>726</v>
       </c>
       <c r="H188" t="s">
-        <v>704</v>
+        <v>727</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>705</v>
+        <v>728</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>222</v>
+        <v>130</v>
       </c>
       <c r="D189" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E189" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F189" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>706</v>
+        <v>729</v>
       </c>
       <c r="H189" t="s">
-        <v>707</v>
+        <v>730</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>708</v>
+        <v>731</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>226</v>
+        <v>134</v>
       </c>
       <c r="D190" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E190" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F190" t="s">
-        <v>597</v>
+        <v>686</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>709</v>
+        <v>732</v>
       </c>
       <c r="H190" t="s">
-        <v>710</v>
+        <v>733</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>711</v>
+        <v>734</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>230</v>
+        <v>138</v>
       </c>
       <c r="D191" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E191" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F191" t="s">
-        <v>597</v>
+        <v>686</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
       <c r="H191" t="s">
-        <v>713</v>
+        <v>736</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>714</v>
+        <v>737</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>234</v>
+        <v>143</v>
       </c>
       <c r="D192" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E192" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F192" t="s">
-        <v>177</v>
+        <v>686</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>715</v>
+        <v>738</v>
       </c>
       <c r="H192" t="s">
-        <v>716</v>
+        <v>739</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>717</v>
+        <v>740</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>238</v>
+        <v>148</v>
       </c>
       <c r="D193" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E193" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F193" t="s">
-        <v>177</v>
+        <v>144</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>718</v>
+        <v>741</v>
       </c>
       <c r="H193" t="s">
-        <v>719</v>
+        <v>742</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>720</v>
+        <v>743</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>242</v>
+        <v>152</v>
       </c>
       <c r="D194" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E194" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F194" t="s">
-        <v>77</v>
+        <v>144</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>721</v>
+        <v>744</v>
       </c>
       <c r="H194" t="s">
-        <v>722</v>
+        <v>745</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>723</v>
+        <v>746</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>246</v>
+        <v>156</v>
       </c>
       <c r="D195" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E195" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F195" t="s">
-        <v>139</v>
+        <v>177</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>724</v>
+        <v>747</v>
       </c>
       <c r="H195" t="s">
-        <v>725</v>
+        <v>748</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>726</v>
+        <v>749</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>250</v>
+        <v>160</v>
       </c>
       <c r="D196" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E196" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F196" t="s">
-        <v>139</v>
+        <v>177</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>727</v>
+        <v>750</v>
       </c>
       <c r="H196" t="s">
-        <v>728</v>
+        <v>751</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>729</v>
+        <v>752</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>254</v>
+        <v>164</v>
       </c>
       <c r="D197" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E197" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F197" t="s">
-        <v>68</v>
+        <v>139</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>730</v>
+        <v>753</v>
       </c>
       <c r="H197" t="s">
-        <v>731</v>
+        <v>754</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>732</v>
+        <v>755</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>258</v>
+        <v>168</v>
       </c>
       <c r="D198" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E198" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F198" t="s">
-        <v>144</v>
+        <v>68</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>733</v>
+        <v>756</v>
       </c>
       <c r="H198" t="s">
-        <v>734</v>
+        <v>757</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>735</v>
+        <v>758</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>262</v>
+        <v>172</v>
       </c>
       <c r="D199" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E199" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F199" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>736</v>
+        <v>759</v>
       </c>
       <c r="H199" t="s">
-        <v>737</v>
+        <v>760</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>738</v>
+        <v>761</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>266</v>
+        <v>176</v>
       </c>
       <c r="D200" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E200" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F200" t="s">
         <v>42</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>739</v>
+        <v>762</v>
       </c>
       <c r="H200" t="s">
-        <v>740</v>
+        <v>763</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>741</v>
+        <v>764</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>271</v>
+        <v>181</v>
       </c>
       <c r="D201" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E201" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F201" t="s">
         <v>42</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>742</v>
+        <v>765</v>
       </c>
       <c r="H201" t="s">
-        <v>743</v>
+        <v>766</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>744</v>
+        <v>767</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>275</v>
+        <v>186</v>
       </c>
       <c r="D202" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E202" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F202" t="s">
-        <v>98</v>
+        <v>68</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>745</v>
+        <v>768</v>
       </c>
       <c r="H202" t="s">
-        <v>746</v>
+        <v>769</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>279</v>
+        <v>190</v>
       </c>
       <c r="D203" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E203" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F203" t="s">
-        <v>463</v>
+        <v>68</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>748</v>
+        <v>771</v>
       </c>
       <c r="H203" t="s">
-        <v>749</v>
+        <v>772</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>750</v>
+        <v>773</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>283</v>
+        <v>194</v>
       </c>
       <c r="D204" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E204" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F204" t="s">
-        <v>463</v>
+        <v>144</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>751</v>
+        <v>774</v>
       </c>
       <c r="H204" t="s">
-        <v>752</v>
+        <v>775</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>753</v>
+        <v>776</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>287</v>
+        <v>198</v>
       </c>
       <c r="D205" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E205" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F205" t="s">
-        <v>463</v>
+        <v>144</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>754</v>
+        <v>777</v>
       </c>
       <c r="H205" t="s">
-        <v>755</v>
+        <v>778</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>756</v>
+        <v>779</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>291</v>
+        <v>202</v>
       </c>
       <c r="D206" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E206" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F206" t="s">
-        <v>377</v>
+        <v>177</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>757</v>
+        <v>780</v>
       </c>
       <c r="H206" t="s">
-        <v>758</v>
+        <v>781</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>759</v>
+        <v>782</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>295</v>
+        <v>206</v>
       </c>
       <c r="D207" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E207" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F207" t="s">
-        <v>377</v>
+        <v>139</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>760</v>
+        <v>783</v>
       </c>
       <c r="H207" t="s">
-        <v>761</v>
+        <v>784</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>762</v>
+        <v>785</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>299</v>
+        <v>210</v>
       </c>
       <c r="D208" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E208" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F208" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>763</v>
+        <v>786</v>
       </c>
       <c r="H208" t="s">
-        <v>764</v>
+        <v>787</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>765</v>
+        <v>788</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>303</v>
+        <v>214</v>
       </c>
       <c r="D209" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E209" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F209" t="s">
-        <v>42</v>
+        <v>540</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>766</v>
+        <v>789</v>
       </c>
       <c r="H209" t="s">
-        <v>767</v>
+        <v>790</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>768</v>
+        <v>791</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>307</v>
+        <v>218</v>
       </c>
       <c r="D210" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E210" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>643</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>769</v>
+        <v>792</v>
       </c>
       <c r="H210" t="s">
-        <v>770</v>
+        <v>793</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>771</v>
+        <v>794</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>311</v>
+        <v>222</v>
       </c>
       <c r="D211" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E211" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F211" t="s">
         <v>139</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>772</v>
+        <v>795</v>
       </c>
       <c r="H211" t="s">
-        <v>773</v>
+        <v>796</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>774</v>
+        <v>797</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>315</v>
+        <v>226</v>
       </c>
       <c r="D212" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E212" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F212" t="s">
-        <v>463</v>
+        <v>686</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>775</v>
+        <v>798</v>
       </c>
       <c r="H212" t="s">
-        <v>776</v>
+        <v>799</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>777</v>
+        <v>800</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>319</v>
+        <v>230</v>
       </c>
       <c r="D213" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E213" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F213" t="s">
-        <v>177</v>
+        <v>686</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>778</v>
+        <v>801</v>
       </c>
       <c r="H213" t="s">
-        <v>779</v>
+        <v>802</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>780</v>
+        <v>803</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>323</v>
+        <v>234</v>
       </c>
       <c r="D214" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E214" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F214" t="s">
         <v>177</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>781</v>
+        <v>804</v>
       </c>
       <c r="H214" t="s">
-        <v>782</v>
+        <v>805</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>783</v>
+        <v>806</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>327</v>
+        <v>238</v>
       </c>
       <c r="D215" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E215" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F215" t="s">
-        <v>98</v>
+        <v>177</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>784</v>
+        <v>807</v>
       </c>
       <c r="H215" t="s">
-        <v>785</v>
+        <v>808</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>786</v>
+        <v>809</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>332</v>
+        <v>242</v>
       </c>
       <c r="D216" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E216" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F216" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>787</v>
+        <v>810</v>
       </c>
       <c r="H216" t="s">
-        <v>788</v>
+        <v>811</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>789</v>
+        <v>812</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>336</v>
+        <v>246</v>
       </c>
       <c r="D217" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E217" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F217" t="s">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>790</v>
+        <v>813</v>
       </c>
       <c r="H217" t="s">
-        <v>791</v>
+        <v>814</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>792</v>
+        <v>815</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>340</v>
+        <v>250</v>
       </c>
       <c r="D218" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E218" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F218" t="s">
         <v>139</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>793</v>
+        <v>816</v>
       </c>
       <c r="H218" t="s">
-        <v>794</v>
+        <v>817</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>795</v>
+        <v>818</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>344</v>
+        <v>254</v>
       </c>
       <c r="D219" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E219" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F219" t="s">
-        <v>139</v>
+        <v>68</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>796</v>
+        <v>819</v>
       </c>
       <c r="H219" t="s">
-        <v>797</v>
+        <v>820</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>798</v>
+        <v>821</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>348</v>
+        <v>258</v>
       </c>
       <c r="D220" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E220" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F220" t="s">
-        <v>463</v>
+        <v>144</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>799</v>
+        <v>822</v>
       </c>
       <c r="H220" t="s">
-        <v>800</v>
+        <v>823</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>801</v>
+        <v>824</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>352</v>
+        <v>262</v>
       </c>
       <c r="D221" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E221" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F221" t="s">
-        <v>597</v>
+        <v>144</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>802</v>
+        <v>825</v>
       </c>
       <c r="H221" t="s">
-        <v>803</v>
+        <v>826</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>804</v>
+        <v>827</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>356</v>
+        <v>266</v>
       </c>
       <c r="D222" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E222" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F222" t="s">
-        <v>597</v>
+        <v>42</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>805</v>
+        <v>828</v>
       </c>
       <c r="H222" t="s">
-        <v>806</v>
+        <v>829</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>807</v>
+        <v>830</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>360</v>
+        <v>271</v>
       </c>
       <c r="D223" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E223" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F223" t="s">
-        <v>597</v>
+        <v>42</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>808</v>
+        <v>831</v>
       </c>
       <c r="H223" t="s">
-        <v>809</v>
+        <v>832</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>810</v>
+        <v>833</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>364</v>
+        <v>275</v>
       </c>
       <c r="D224" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E224" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F224" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>811</v>
+        <v>834</v>
       </c>
       <c r="H224" t="s">
-        <v>812</v>
+        <v>835</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>813</v>
+        <v>836</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>368</v>
+        <v>279</v>
       </c>
       <c r="D225" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E225" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F225" t="s">
-        <v>139</v>
+        <v>540</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>814</v>
+        <v>837</v>
       </c>
       <c r="H225" t="s">
-        <v>815</v>
+        <v>838</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>816</v>
+        <v>839</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>372</v>
+        <v>283</v>
       </c>
       <c r="D226" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E226" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F226" t="s">
-        <v>68</v>
+        <v>540</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>817</v>
+        <v>840</v>
       </c>
       <c r="H226" t="s">
-        <v>818</v>
+        <v>841</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>819</v>
+        <v>842</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>376</v>
+        <v>287</v>
       </c>
       <c r="D227" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E227" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F227" t="s">
-        <v>463</v>
+        <v>540</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>820</v>
+        <v>843</v>
       </c>
       <c r="H227" t="s">
-        <v>821</v>
+        <v>844</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>822</v>
+        <v>845</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>381</v>
+        <v>291</v>
       </c>
       <c r="D228" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E228" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F228" t="s">
-        <v>463</v>
+        <v>377</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>823</v>
+        <v>846</v>
       </c>
       <c r="H228" t="s">
-        <v>824</v>
+        <v>847</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>825</v>
+        <v>848</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>385</v>
+        <v>295</v>
       </c>
       <c r="D229" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E229" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F229" t="s">
-        <v>42</v>
+        <v>377</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>826</v>
+        <v>849</v>
       </c>
       <c r="H229" t="s">
-        <v>827</v>
+        <v>850</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>828</v>
+        <v>851</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>389</v>
+        <v>299</v>
       </c>
       <c r="D230" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E230" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F230" t="s">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>829</v>
+        <v>852</v>
       </c>
       <c r="H230" t="s">
-        <v>830</v>
+        <v>853</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>831</v>
+        <v>854</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>394</v>
+        <v>303</v>
       </c>
       <c r="D231" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E231" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F231" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>832</v>
+        <v>855</v>
       </c>
       <c r="H231" t="s">
-        <v>833</v>
+        <v>856</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>834</v>
+        <v>857</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>398</v>
+        <v>307</v>
       </c>
       <c r="D232" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E232" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F232" t="s">
-        <v>519</v>
+        <v>686</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>835</v>
+        <v>858</v>
       </c>
       <c r="H232" t="s">
-        <v>836</v>
+        <v>859</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>837</v>
+        <v>860</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>402</v>
+        <v>311</v>
       </c>
       <c r="D233" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E233" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F233" t="s">
         <v>139</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>838</v>
+        <v>861</v>
       </c>
       <c r="H233" t="s">
-        <v>839</v>
+        <v>862</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>840</v>
+        <v>863</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>406</v>
+        <v>315</v>
       </c>
       <c r="D234" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E234" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F234" t="s">
-        <v>139</v>
+        <v>540</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>841</v>
+        <v>864</v>
       </c>
       <c r="H234" t="s">
-        <v>842</v>
+        <v>865</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>843</v>
+        <v>866</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>410</v>
+        <v>319</v>
       </c>
       <c r="D235" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E235" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F235" t="s">
-        <v>42</v>
+        <v>177</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>844</v>
+        <v>867</v>
       </c>
       <c r="H235" t="s">
-        <v>845</v>
+        <v>868</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>846</v>
+        <v>869</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>414</v>
+        <v>323</v>
       </c>
       <c r="D236" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E236" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F236" t="s">
-        <v>42</v>
+        <v>177</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>847</v>
+        <v>870</v>
       </c>
       <c r="H236" t="s">
-        <v>848</v>
+        <v>871</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>849</v>
+        <v>872</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>418</v>
+        <v>327</v>
       </c>
       <c r="D237" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E237" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F237" t="s">
         <v>98</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>850</v>
+        <v>873</v>
       </c>
       <c r="H237" t="s">
-        <v>851</v>
+        <v>874</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>852</v>
+        <v>875</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>422</v>
+        <v>332</v>
       </c>
       <c r="D238" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E238" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F238" t="s">
         <v>98</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>853</v>
+        <v>876</v>
       </c>
       <c r="H238" t="s">
-        <v>854</v>
+        <v>877</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>855</v>
+        <v>878</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>426</v>
+        <v>336</v>
       </c>
       <c r="D239" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E239" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F239" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>856</v>
+        <v>879</v>
       </c>
       <c r="H239" t="s">
-        <v>857</v>
+        <v>880</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>858</v>
+        <v>881</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>430</v>
+        <v>340</v>
       </c>
       <c r="D240" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E240" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F240" t="s">
-        <v>597</v>
+        <v>139</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>859</v>
+        <v>882</v>
       </c>
       <c r="H240" t="s">
-        <v>860</v>
+        <v>883</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>861</v>
+        <v>884</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>434</v>
+        <v>344</v>
       </c>
       <c r="D241" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E241" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F241" t="s">
-        <v>476</v>
+        <v>139</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>862</v>
+        <v>885</v>
       </c>
       <c r="H241" t="s">
-        <v>863</v>
+        <v>886</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>864</v>
+        <v>887</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>438</v>
+        <v>348</v>
       </c>
       <c r="D242" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E242" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F242" t="s">
-        <v>476</v>
+        <v>540</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>865</v>
+        <v>888</v>
       </c>
       <c r="H242" t="s">
-        <v>866</v>
+        <v>889</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>867</v>
+        <v>890</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>442</v>
+        <v>352</v>
       </c>
       <c r="D243" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E243" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F243" t="s">
-        <v>476</v>
+        <v>686</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>868</v>
+        <v>891</v>
       </c>
       <c r="H243" t="s">
-        <v>869</v>
+        <v>892</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>870</v>
+        <v>893</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>871</v>
+        <v>356</v>
       </c>
       <c r="D244" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E244" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F244" t="s">
-        <v>463</v>
+        <v>686</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>872</v>
+        <v>894</v>
       </c>
       <c r="H244" t="s">
-        <v>873</v>
+        <v>895</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>874</v>
+        <v>896</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>875</v>
+        <v>360</v>
       </c>
       <c r="D245" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E245" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F245" t="s">
-        <v>463</v>
+        <v>686</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>876</v>
+        <v>897</v>
       </c>
       <c r="H245" t="s">
-        <v>877</v>
+        <v>898</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>878</v>
+        <v>899</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>879</v>
+        <v>364</v>
       </c>
       <c r="D246" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E246" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F246" t="s">
         <v>139</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>880</v>
+        <v>900</v>
       </c>
       <c r="H246" t="s">
-        <v>881</v>
+        <v>901</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>882</v>
+        <v>902</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>883</v>
+        <v>368</v>
       </c>
       <c r="D247" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E247" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F247" t="s">
         <v>139</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>884</v>
+        <v>903</v>
       </c>
       <c r="H247" t="s">
-        <v>885</v>
+        <v>904</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>886</v>
+        <v>905</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>887</v>
+        <v>372</v>
       </c>
       <c r="D248" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E248" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F248" t="s">
-        <v>597</v>
+        <v>68</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>888</v>
+        <v>906</v>
       </c>
       <c r="H248" t="s">
-        <v>889</v>
+        <v>907</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>890</v>
+        <v>908</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>891</v>
+        <v>376</v>
       </c>
       <c r="D249" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E249" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F249" t="s">
-        <v>42</v>
+        <v>540</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
       <c r="H249" t="s">
-        <v>893</v>
+        <v>910</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>894</v>
+        <v>911</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>895</v>
+        <v>381</v>
       </c>
       <c r="D250" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E250" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F250" t="s">
-        <v>42</v>
+        <v>540</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>896</v>
+        <v>912</v>
       </c>
       <c r="H250" t="s">
-        <v>897</v>
+        <v>913</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>898</v>
+        <v>914</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>899</v>
+        <v>385</v>
       </c>
       <c r="D251" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E251" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F251" t="s">
-        <v>476</v>
+        <v>42</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>900</v>
+        <v>915</v>
       </c>
       <c r="H251" t="s">
-        <v>901</v>
+        <v>916</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>902</v>
+        <v>917</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>903</v>
+        <v>389</v>
       </c>
       <c r="D252" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E252" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F252" t="s">
-        <v>519</v>
+        <v>42</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>904</v>
+        <v>918</v>
       </c>
       <c r="H252" t="s">
-        <v>905</v>
+        <v>919</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>906</v>
+        <v>920</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>907</v>
+        <v>394</v>
       </c>
       <c r="D253" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E253" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F253" t="s">
-        <v>139</v>
+        <v>68</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>908</v>
+        <v>921</v>
       </c>
       <c r="H253" t="s">
-        <v>909</v>
+        <v>922</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>910</v>
+        <v>923</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>911</v>
+        <v>398</v>
       </c>
       <c r="D254" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E254" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F254" t="s">
-        <v>139</v>
+        <v>596</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>912</v>
+        <v>924</v>
       </c>
       <c r="H254" t="s">
-        <v>913</v>
+        <v>925</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>914</v>
+        <v>926</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>915</v>
+        <v>402</v>
       </c>
       <c r="D255" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E255" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F255" t="s">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>916</v>
+        <v>927</v>
       </c>
       <c r="H255" t="s">
-        <v>917</v>
+        <v>928</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>918</v>
+        <v>929</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>919</v>
+        <v>406</v>
       </c>
       <c r="D256" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E256" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F256" t="s">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>920</v>
+        <v>930</v>
       </c>
       <c r="H256" t="s">
-        <v>921</v>
+        <v>931</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>923</v>
+        <v>410</v>
       </c>
       <c r="D257" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E257" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F257" t="s">
         <v>42</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>924</v>
+        <v>933</v>
       </c>
       <c r="H257" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>926</v>
+        <v>935</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>927</v>
+        <v>414</v>
       </c>
       <c r="D258" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E258" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F258" t="s">
-        <v>144</v>
+        <v>42</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>928</v>
+        <v>936</v>
       </c>
       <c r="H258" t="s">
-        <v>929</v>
+        <v>937</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>930</v>
+        <v>938</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>931</v>
+        <v>418</v>
       </c>
       <c r="D259" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E259" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F259" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>932</v>
+        <v>939</v>
       </c>
       <c r="H259" t="s">
-        <v>933</v>
+        <v>940</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>934</v>
+        <v>941</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>935</v>
+        <v>422</v>
       </c>
       <c r="D260" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E260" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F260" t="s">
         <v>98</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
       <c r="H260" t="s">
-        <v>937</v>
+        <v>943</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>938</v>
+        <v>944</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>939</v>
+        <v>426</v>
       </c>
       <c r="D261" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E261" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F261" t="s">
-        <v>98</v>
+        <v>68</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="H261" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>943</v>
+        <v>430</v>
       </c>
       <c r="D262" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E262" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F262" t="s">
-        <v>177</v>
+        <v>686</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="H262" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>947</v>
+        <v>434</v>
       </c>
       <c r="D263" t="s">
+        <v>642</v>
+      </c>
+      <c r="E263" t="s">
+        <v>643</v>
+      </c>
+      <c r="F263" t="s">
         <v>553</v>
       </c>
-      <c r="E263" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G263" s="1" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="H263" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>951</v>
+        <v>438</v>
       </c>
       <c r="D264" t="s">
+        <v>642</v>
+      </c>
+      <c r="E264" t="s">
+        <v>643</v>
+      </c>
+      <c r="F264" t="s">
         <v>553</v>
       </c>
-      <c r="E264" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G264" s="1" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="H264" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>955</v>
+        <v>442</v>
       </c>
       <c r="D265" t="s">
+        <v>642</v>
+      </c>
+      <c r="E265" t="s">
+        <v>643</v>
+      </c>
+      <c r="F265" t="s">
         <v>553</v>
       </c>
-      <c r="E265" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G265" s="1" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="H265" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>959</v>
+        <v>446</v>
       </c>
       <c r="D266" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E266" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F266" t="s">
-        <v>177</v>
+        <v>540</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>960</v>
       </c>
       <c r="H266" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
         <v>962</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
+        <v>450</v>
+      </c>
+      <c r="D267" t="s">
+        <v>642</v>
+      </c>
+      <c r="E267" t="s">
+        <v>643</v>
+      </c>
+      <c r="F267" t="s">
+        <v>540</v>
+      </c>
+      <c r="G267" s="1" t="s">
         <v>963</v>
       </c>
-      <c r="D267" t="s">
-[...8 lines deleted...]
-      <c r="G267" s="1" t="s">
+      <c r="H267" t="s">
         <v>964</v>
-      </c>
-[...1 lines deleted...]
-        <v>965</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
+        <v>965</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>454</v>
+      </c>
+      <c r="D268" t="s">
+        <v>642</v>
+      </c>
+      <c r="E268" t="s">
+        <v>643</v>
+      </c>
+      <c r="F268" t="s">
+        <v>139</v>
+      </c>
+      <c r="G268" s="1" t="s">
         <v>966</v>
       </c>
-      <c r="B268" t="s">
-[...2 lines deleted...]
-      <c r="C268" t="s">
+      <c r="H268" t="s">
         <v>967</v>
-      </c>
-[...13 lines deleted...]
-        <v>969</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
+        <v>968</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>458</v>
+      </c>
+      <c r="D269" t="s">
+        <v>642</v>
+      </c>
+      <c r="E269" t="s">
+        <v>643</v>
+      </c>
+      <c r="F269" t="s">
+        <v>139</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H269" t="s">
         <v>970</v>
-      </c>
-[...19 lines deleted...]
-        <v>973</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>975</v>
+        <v>462</v>
       </c>
       <c r="D270" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E270" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F270" t="s">
-        <v>139</v>
+        <v>686</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>976</v>
+        <v>972</v>
       </c>
       <c r="H270" t="s">
-        <v>977</v>
+        <v>973</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>979</v>
+        <v>466</v>
       </c>
       <c r="D271" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E271" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F271" t="s">
-        <v>519</v>
+        <v>42</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>980</v>
+        <v>975</v>
       </c>
       <c r="H271" t="s">
-        <v>981</v>
+        <v>976</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>982</v>
+        <v>977</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>983</v>
+        <v>470</v>
       </c>
       <c r="D272" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E272" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F272" t="s">
-        <v>597</v>
+        <v>42</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>984</v>
+        <v>978</v>
       </c>
       <c r="H272" t="s">
-        <v>985</v>
+        <v>979</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>986</v>
+        <v>980</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>987</v>
+        <v>474</v>
       </c>
       <c r="D273" t="s">
+        <v>642</v>
+      </c>
+      <c r="E273" t="s">
+        <v>643</v>
+      </c>
+      <c r="F273" t="s">
         <v>553</v>
       </c>
-      <c r="E273" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G273" s="1" t="s">
-        <v>988</v>
+        <v>981</v>
       </c>
       <c r="H273" t="s">
-        <v>989</v>
+        <v>982</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>990</v>
+        <v>983</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>991</v>
+        <v>478</v>
       </c>
       <c r="D274" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E274" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F274" t="s">
-        <v>139</v>
+        <v>596</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>992</v>
+        <v>984</v>
       </c>
       <c r="H274" t="s">
-        <v>993</v>
+        <v>985</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>994</v>
+        <v>986</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>995</v>
+        <v>482</v>
       </c>
       <c r="D275" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E275" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F275" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="H275" t="s">
-        <v>997</v>
+        <v>988</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>998</v>
+        <v>989</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>999</v>
+        <v>486</v>
       </c>
       <c r="D276" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E276" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F276" t="s">
         <v>139</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1000</v>
+        <v>990</v>
       </c>
       <c r="H276" t="s">
-        <v>1001</v>
+        <v>991</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1002</v>
+        <v>992</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1003</v>
+        <v>490</v>
       </c>
       <c r="D277" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E277" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F277" t="s">
-        <v>1004</v>
+        <v>42</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1005</v>
+        <v>993</v>
       </c>
       <c r="H277" t="s">
-        <v>1006</v>
+        <v>994</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1007</v>
+        <v>995</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1008</v>
+        <v>494</v>
       </c>
       <c r="D278" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E278" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F278" t="s">
-        <v>98</v>
+        <v>42</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1009</v>
+        <v>996</v>
       </c>
       <c r="H278" t="s">
-        <v>1010</v>
+        <v>997</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1011</v>
+        <v>998</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1012</v>
+        <v>498</v>
       </c>
       <c r="D279" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E279" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F279" t="s">
-        <v>519</v>
+        <v>42</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1013</v>
+        <v>999</v>
       </c>
       <c r="H279" t="s">
-        <v>1014</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1015</v>
+        <v>1001</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1016</v>
+        <v>502</v>
       </c>
       <c r="D280" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E280" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F280" t="s">
-        <v>476</v>
+        <v>144</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1017</v>
+        <v>1002</v>
       </c>
       <c r="H280" t="s">
-        <v>1018</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1019</v>
+        <v>1004</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1020</v>
+        <v>507</v>
       </c>
       <c r="D281" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E281" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F281" t="s">
-        <v>177</v>
+        <v>77</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1021</v>
+        <v>1005</v>
       </c>
       <c r="H281" t="s">
-        <v>1022</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1023</v>
+        <v>1007</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1024</v>
+        <v>511</v>
       </c>
       <c r="D282" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E282" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F282" t="s">
-        <v>177</v>
+        <v>98</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1025</v>
+        <v>1008</v>
       </c>
       <c r="H282" t="s">
-        <v>1026</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1027</v>
+        <v>1010</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1028</v>
+        <v>515</v>
       </c>
       <c r="D283" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E283" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F283" t="s">
-        <v>42</v>
+        <v>98</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1029</v>
+        <v>1011</v>
       </c>
       <c r="H283" t="s">
-        <v>1030</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1031</v>
+        <v>1013</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1032</v>
+        <v>519</v>
       </c>
       <c r="D284" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E284" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F284" t="s">
-        <v>139</v>
+        <v>177</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1033</v>
+        <v>1014</v>
       </c>
       <c r="H284" t="s">
-        <v>1034</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1035</v>
+        <v>1016</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1036</v>
+        <v>1017</v>
       </c>
       <c r="D285" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E285" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F285" t="s">
-        <v>144</v>
+        <v>177</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1037</v>
+        <v>1018</v>
       </c>
       <c r="H285" t="s">
-        <v>1038</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1039</v>
+        <v>1020</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1040</v>
+        <v>1021</v>
       </c>
       <c r="D286" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E286" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F286" t="s">
-        <v>98</v>
+        <v>42</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1041</v>
+        <v>1022</v>
       </c>
       <c r="H286" t="s">
-        <v>1042</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1043</v>
+        <v>1024</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1044</v>
+        <v>1025</v>
       </c>
       <c r="D287" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E287" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F287" t="s">
-        <v>267</v>
+        <v>139</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1045</v>
+        <v>1026</v>
       </c>
       <c r="H287" t="s">
-        <v>1046</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1047</v>
+        <v>1028</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1048</v>
+        <v>1029</v>
       </c>
       <c r="D288" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E288" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F288" t="s">
-        <v>267</v>
+        <v>177</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1049</v>
+        <v>1030</v>
       </c>
       <c r="H288" t="s">
-        <v>1050</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1051</v>
+        <v>1032</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1052</v>
+        <v>1033</v>
       </c>
       <c r="D289" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E289" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F289" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1053</v>
+        <v>1034</v>
       </c>
       <c r="H289" t="s">
-        <v>1054</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1055</v>
+        <v>1036</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1056</v>
+        <v>1037</v>
       </c>
       <c r="D290" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E290" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F290" t="s">
-        <v>177</v>
+        <v>686</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1057</v>
+        <v>1038</v>
       </c>
       <c r="H290" t="s">
-        <v>1058</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1059</v>
+        <v>1040</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1060</v>
+        <v>1041</v>
       </c>
       <c r="D291" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E291" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F291" t="s">
-        <v>177</v>
+        <v>68</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1061</v>
+        <v>1042</v>
       </c>
       <c r="H291" t="s">
-        <v>1062</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1063</v>
+        <v>1044</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1064</v>
+        <v>1045</v>
       </c>
       <c r="D292" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E292" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F292" t="s">
-        <v>177</v>
+        <v>139</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1065</v>
+        <v>1046</v>
       </c>
       <c r="H292" t="s">
-        <v>1066</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1067</v>
+        <v>1048</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1068</v>
+        <v>1049</v>
       </c>
       <c r="D293" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E293" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F293" t="s">
-        <v>42</v>
+        <v>596</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1069</v>
+        <v>1050</v>
       </c>
       <c r="H293" t="s">
-        <v>1070</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1071</v>
+        <v>1052</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1072</v>
+        <v>1053</v>
       </c>
       <c r="D294" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E294" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F294" t="s">
-        <v>597</v>
+        <v>686</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1073</v>
+        <v>1054</v>
       </c>
       <c r="H294" t="s">
-        <v>1074</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1075</v>
+        <v>1056</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1076</v>
+        <v>1057</v>
       </c>
       <c r="D295" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E295" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F295" t="s">
-        <v>68</v>
+        <v>139</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1077</v>
+        <v>1058</v>
       </c>
       <c r="H295" t="s">
-        <v>1078</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1079</v>
+        <v>1060</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1080</v>
+        <v>1061</v>
       </c>
       <c r="D296" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E296" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F296" t="s">
         <v>139</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1081</v>
+        <v>1062</v>
       </c>
       <c r="H296" t="s">
-        <v>1082</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1083</v>
+        <v>1064</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1084</v>
+        <v>1065</v>
       </c>
       <c r="D297" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E297" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F297" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1085</v>
+        <v>1066</v>
       </c>
       <c r="H297" t="s">
-        <v>1086</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1087</v>
+        <v>1068</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1088</v>
+        <v>1069</v>
       </c>
       <c r="D298" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E298" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F298" t="s">
         <v>139</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1089</v>
+        <v>1070</v>
       </c>
       <c r="H298" t="s">
-        <v>1090</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1091</v>
+        <v>1072</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1092</v>
+        <v>1073</v>
       </c>
       <c r="D299" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E299" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F299" t="s">
-        <v>519</v>
+        <v>1074</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1093</v>
+        <v>1075</v>
       </c>
       <c r="H299" t="s">
-        <v>1094</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1095</v>
+        <v>1077</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1096</v>
+        <v>1078</v>
       </c>
       <c r="D300" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E300" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F300" t="s">
-        <v>42</v>
+        <v>98</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1097</v>
+        <v>1079</v>
       </c>
       <c r="H300" t="s">
-        <v>1098</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1099</v>
+        <v>1081</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1100</v>
+        <v>1082</v>
       </c>
       <c r="D301" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E301" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F301" t="s">
-        <v>519</v>
+        <v>596</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1101</v>
+        <v>1083</v>
       </c>
       <c r="H301" t="s">
-        <v>1102</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1103</v>
+        <v>1085</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1104</v>
+        <v>1086</v>
       </c>
       <c r="D302" t="s">
+        <v>642</v>
+      </c>
+      <c r="E302" t="s">
+        <v>643</v>
+      </c>
+      <c r="F302" t="s">
         <v>553</v>
       </c>
-      <c r="E302" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G302" s="1" t="s">
-        <v>1105</v>
+        <v>1087</v>
       </c>
       <c r="H302" t="s">
-        <v>1106</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1107</v>
+        <v>1089</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1108</v>
+        <v>1090</v>
       </c>
       <c r="D303" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E303" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F303" t="s">
-        <v>519</v>
+        <v>177</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1109</v>
+        <v>1091</v>
       </c>
       <c r="H303" t="s">
-        <v>1110</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1111</v>
+        <v>1093</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1112</v>
+        <v>1094</v>
       </c>
       <c r="D304" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E304" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F304" t="s">
-        <v>77</v>
+        <v>177</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1113</v>
+        <v>1095</v>
       </c>
       <c r="H304" t="s">
-        <v>1114</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1115</v>
+        <v>1097</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1116</v>
+        <v>1098</v>
       </c>
       <c r="D305" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E305" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F305" t="s">
-        <v>139</v>
+        <v>42</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1117</v>
+        <v>1099</v>
       </c>
       <c r="H305" t="s">
-        <v>1118</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1119</v>
+        <v>1101</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1120</v>
+        <v>1102</v>
       </c>
       <c r="D306" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E306" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F306" t="s">
-        <v>476</v>
+        <v>139</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1121</v>
+        <v>1103</v>
       </c>
       <c r="H306" t="s">
-        <v>1122</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1123</v>
+        <v>1105</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1124</v>
+        <v>1106</v>
       </c>
       <c r="D307" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E307" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F307" t="s">
-        <v>476</v>
+        <v>144</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1125</v>
+        <v>1107</v>
       </c>
       <c r="H307" t="s">
-        <v>1126</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1127</v>
+        <v>1109</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1128</v>
+        <v>1110</v>
       </c>
       <c r="D308" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E308" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F308" t="s">
-        <v>144</v>
+        <v>98</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1129</v>
+        <v>1111</v>
       </c>
       <c r="H308" t="s">
-        <v>1130</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1131</v>
+        <v>1113</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1132</v>
+        <v>1114</v>
       </c>
       <c r="D309" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E309" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F309" t="s">
-        <v>139</v>
+        <v>267</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1133</v>
+        <v>1115</v>
       </c>
       <c r="H309" t="s">
-        <v>1134</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1135</v>
+        <v>1117</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1136</v>
+        <v>1118</v>
       </c>
       <c r="D310" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E310" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F310" t="s">
         <v>267</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1137</v>
+        <v>1119</v>
       </c>
       <c r="H310" t="s">
-        <v>1138</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1139</v>
+        <v>1121</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1140</v>
+        <v>1122</v>
       </c>
       <c r="D311" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E311" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F311" t="s">
-        <v>267</v>
+        <v>139</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1141</v>
+        <v>1123</v>
       </c>
       <c r="H311" t="s">
-        <v>1142</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1143</v>
+        <v>1125</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1144</v>
+        <v>1126</v>
       </c>
       <c r="D312" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E312" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F312" t="s">
-        <v>267</v>
+        <v>177</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1145</v>
+        <v>1127</v>
       </c>
       <c r="H312" t="s">
-        <v>1146</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1147</v>
+        <v>1129</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1148</v>
+        <v>1130</v>
       </c>
       <c r="D313" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E313" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F313" t="s">
         <v>177</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1149</v>
+        <v>1131</v>
       </c>
       <c r="H313" t="s">
-        <v>1150</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1151</v>
+        <v>1133</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1152</v>
+        <v>1134</v>
       </c>
       <c r="D314" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E314" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F314" t="s">
         <v>177</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1153</v>
+        <v>1135</v>
       </c>
       <c r="H314" t="s">
-        <v>1154</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1155</v>
+        <v>1137</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1156</v>
+        <v>1138</v>
       </c>
       <c r="D315" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E315" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F315" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1157</v>
+        <v>1139</v>
       </c>
       <c r="H315" t="s">
-        <v>1158</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1159</v>
+        <v>1141</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1160</v>
+        <v>1142</v>
       </c>
       <c r="D316" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E316" t="s">
-        <v>554</v>
+        <v>643</v>
+      </c>
+      <c r="F316" t="s">
+        <v>686</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1161</v>
+        <v>1143</v>
       </c>
       <c r="H316" t="s">
-        <v>1162</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1163</v>
+        <v>1145</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1164</v>
+        <v>1146</v>
       </c>
       <c r="D317" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E317" t="s">
-        <v>554</v>
+        <v>643</v>
+      </c>
+      <c r="F317" t="s">
+        <v>68</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1165</v>
+        <v>1147</v>
       </c>
       <c r="H317" t="s">
-        <v>1166</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1167</v>
+        <v>1149</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1168</v>
+        <v>1150</v>
       </c>
       <c r="D318" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E318" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F318" t="s">
-        <v>463</v>
+        <v>139</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1169</v>
+        <v>1151</v>
       </c>
       <c r="H318" t="s">
-        <v>1170</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1171</v>
+        <v>1153</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1172</v>
+        <v>1154</v>
       </c>
       <c r="D319" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E319" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F319" t="s">
-        <v>463</v>
+        <v>139</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1173</v>
+        <v>1155</v>
       </c>
       <c r="H319" t="s">
-        <v>1174</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1175</v>
+        <v>1157</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1176</v>
+        <v>1158</v>
       </c>
       <c r="D320" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E320" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F320" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1177</v>
+        <v>1159</v>
       </c>
       <c r="H320" t="s">
-        <v>1178</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1179</v>
+        <v>1161</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1180</v>
+        <v>1162</v>
       </c>
       <c r="D321" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E321" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F321" t="s">
-        <v>144</v>
+        <v>596</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1181</v>
+        <v>1163</v>
       </c>
       <c r="H321" t="s">
-        <v>1182</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1183</v>
+        <v>1165</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1184</v>
+        <v>1166</v>
       </c>
       <c r="D322" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E322" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F322" t="s">
-        <v>139</v>
+        <v>42</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1185</v>
+        <v>1167</v>
       </c>
       <c r="H322" t="s">
-        <v>1186</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1187</v>
+        <v>1169</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1188</v>
+        <v>1170</v>
       </c>
       <c r="D323" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E323" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F323" t="s">
-        <v>98</v>
+        <v>596</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1189</v>
+        <v>1171</v>
       </c>
       <c r="H323" t="s">
-        <v>1190</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1191</v>
+        <v>1173</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1192</v>
+        <v>1174</v>
       </c>
       <c r="D324" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E324" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F324" t="s">
-        <v>463</v>
+        <v>596</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1193</v>
+        <v>1175</v>
       </c>
       <c r="H324" t="s">
-        <v>1194</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1195</v>
+        <v>1177</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1196</v>
+        <v>1178</v>
       </c>
       <c r="D325" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E325" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F325" t="s">
-        <v>463</v>
+        <v>596</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1197</v>
+        <v>1179</v>
       </c>
       <c r="H325" t="s">
-        <v>1198</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1199</v>
+        <v>1181</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1200</v>
+        <v>1182</v>
       </c>
       <c r="D326" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E326" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F326" t="s">
-        <v>519</v>
+        <v>77</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1201</v>
+        <v>1183</v>
       </c>
       <c r="H326" t="s">
-        <v>1202</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1203</v>
+        <v>1185</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1204</v>
+        <v>1186</v>
       </c>
       <c r="D327" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E327" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F327" t="s">
-        <v>519</v>
+        <v>139</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1205</v>
+        <v>1187</v>
       </c>
       <c r="H327" t="s">
-        <v>1206</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1207</v>
+        <v>1189</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1208</v>
+        <v>1190</v>
       </c>
       <c r="D328" t="s">
+        <v>642</v>
+      </c>
+      <c r="E328" t="s">
+        <v>643</v>
+      </c>
+      <c r="F328" t="s">
         <v>553</v>
       </c>
-      <c r="E328" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G328" s="1" t="s">
-        <v>1209</v>
+        <v>1191</v>
       </c>
       <c r="H328" t="s">
-        <v>1210</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1211</v>
+        <v>1193</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1212</v>
+        <v>1194</v>
       </c>
       <c r="D329" t="s">
+        <v>642</v>
+      </c>
+      <c r="E329" t="s">
+        <v>643</v>
+      </c>
+      <c r="F329" t="s">
         <v>553</v>
       </c>
-      <c r="E329" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G329" s="1" t="s">
-        <v>1213</v>
+        <v>1195</v>
       </c>
       <c r="H329" t="s">
-        <v>1214</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1215</v>
+        <v>1197</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1216</v>
+        <v>1198</v>
       </c>
       <c r="D330" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E330" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F330" t="s">
-        <v>177</v>
+        <v>144</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1217</v>
+        <v>1199</v>
       </c>
       <c r="H330" t="s">
-        <v>1218</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1219</v>
+        <v>1201</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1220</v>
+        <v>1202</v>
       </c>
       <c r="D331" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E331" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F331" t="s">
-        <v>98</v>
+        <v>139</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1221</v>
+        <v>1203</v>
       </c>
       <c r="H331" t="s">
-        <v>1222</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1223</v>
+        <v>1205</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1224</v>
+        <v>1206</v>
       </c>
       <c r="D332" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E332" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F332" t="s">
-        <v>139</v>
+        <v>267</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1225</v>
+        <v>1207</v>
       </c>
       <c r="H332" t="s">
-        <v>1226</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1227</v>
+        <v>1209</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1228</v>
+        <v>1210</v>
       </c>
       <c r="D333" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E333" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F333" t="s">
-        <v>98</v>
+        <v>267</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1229</v>
+        <v>1211</v>
       </c>
       <c r="H333" t="s">
-        <v>1230</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1231</v>
+        <v>1213</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1232</v>
+        <v>1214</v>
       </c>
       <c r="D334" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E334" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F334" t="s">
-        <v>42</v>
+        <v>267</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1233</v>
+        <v>1215</v>
       </c>
       <c r="H334" t="s">
-        <v>1234</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1235</v>
+        <v>1217</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1236</v>
+        <v>1218</v>
       </c>
       <c r="D335" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E335" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F335" t="s">
-        <v>42</v>
+        <v>177</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1237</v>
+        <v>1219</v>
       </c>
       <c r="H335" t="s">
-        <v>1238</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1239</v>
+        <v>1221</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1240</v>
+        <v>1222</v>
       </c>
       <c r="D336" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E336" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F336" t="s">
-        <v>597</v>
+        <v>177</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1241</v>
+        <v>1223</v>
       </c>
       <c r="H336" t="s">
-        <v>1242</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1243</v>
+        <v>1225</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1244</v>
+        <v>1226</v>
       </c>
       <c r="D337" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E337" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F337" t="s">
-        <v>597</v>
+        <v>68</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1245</v>
+        <v>1227</v>
       </c>
       <c r="H337" t="s">
-        <v>1246</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1247</v>
+        <v>1229</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1248</v>
+        <v>1230</v>
       </c>
       <c r="D338" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E338" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>643</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1249</v>
+        <v>1231</v>
       </c>
       <c r="H338" t="s">
-        <v>1250</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1251</v>
+        <v>1233</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1252</v>
+        <v>1234</v>
       </c>
       <c r="D339" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E339" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>643</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1253</v>
+        <v>1235</v>
       </c>
       <c r="H339" t="s">
-        <v>1254</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1255</v>
+        <v>1237</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1256</v>
+        <v>1238</v>
       </c>
       <c r="D340" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E340" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F340" t="s">
-        <v>98</v>
+        <v>540</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1257</v>
+        <v>1239</v>
       </c>
       <c r="H340" t="s">
-        <v>1258</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1259</v>
+        <v>1241</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1260</v>
+        <v>1242</v>
       </c>
       <c r="D341" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E341" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F341" t="s">
-        <v>463</v>
+        <v>540</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1261</v>
+        <v>1243</v>
       </c>
       <c r="H341" t="s">
-        <v>1262</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1263</v>
+        <v>1245</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1264</v>
+        <v>1246</v>
       </c>
       <c r="D342" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E342" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F342" t="s">
-        <v>177</v>
+        <v>144</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1265</v>
+        <v>1247</v>
       </c>
       <c r="H342" t="s">
-        <v>1266</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1267</v>
+        <v>1249</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1268</v>
+        <v>1250</v>
       </c>
       <c r="D343" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E343" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F343" t="s">
-        <v>177</v>
+        <v>144</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1269</v>
+        <v>1251</v>
       </c>
       <c r="H343" t="s">
-        <v>1270</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1271</v>
+        <v>1253</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1272</v>
+        <v>1254</v>
       </c>
       <c r="D344" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E344" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F344" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1273</v>
+        <v>1255</v>
       </c>
       <c r="H344" t="s">
-        <v>1274</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1275</v>
+        <v>1257</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1276</v>
+        <v>1258</v>
       </c>
       <c r="D345" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E345" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F345" t="s">
-        <v>463</v>
+        <v>98</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1277</v>
+        <v>1259</v>
       </c>
       <c r="H345" t="s">
-        <v>1278</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1279</v>
+        <v>1261</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1280</v>
+        <v>1262</v>
       </c>
       <c r="D346" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E346" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F346" t="s">
-        <v>98</v>
+        <v>540</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1281</v>
+        <v>1263</v>
       </c>
       <c r="H346" t="s">
-        <v>1282</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1283</v>
+        <v>1265</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1284</v>
+        <v>1266</v>
       </c>
       <c r="D347" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E347" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F347" t="s">
-        <v>519</v>
+        <v>540</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1285</v>
+        <v>1267</v>
       </c>
       <c r="H347" t="s">
-        <v>1286</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1287</v>
+        <v>1269</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1288</v>
+        <v>1270</v>
       </c>
       <c r="D348" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E348" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F348" t="s">
-        <v>519</v>
+        <v>596</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1289</v>
+        <v>1271</v>
       </c>
       <c r="H348" t="s">
-        <v>1290</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1291</v>
+        <v>1273</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1292</v>
+        <v>1274</v>
       </c>
       <c r="D349" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E349" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F349" t="s">
-        <v>519</v>
+        <v>596</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1293</v>
+        <v>1275</v>
       </c>
       <c r="H349" t="s">
-        <v>1294</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1295</v>
+        <v>1277</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1296</v>
+        <v>1278</v>
       </c>
       <c r="D350" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E350" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F350" t="s">
-        <v>267</v>
+        <v>596</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1297</v>
+        <v>1279</v>
       </c>
       <c r="H350" t="s">
-        <v>1298</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1299</v>
+        <v>1281</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1300</v>
+        <v>1282</v>
       </c>
       <c r="D351" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E351" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F351" t="s">
         <v>177</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1301</v>
+        <v>1283</v>
       </c>
       <c r="H351" t="s">
-        <v>1302</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1303</v>
+        <v>1285</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1304</v>
+        <v>1286</v>
       </c>
       <c r="D352" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E352" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F352" t="s">
-        <v>139</v>
+        <v>177</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1305</v>
+        <v>1287</v>
       </c>
       <c r="H352" t="s">
-        <v>1306</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1307</v>
+        <v>1289</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1308</v>
+        <v>1290</v>
       </c>
       <c r="D353" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E353" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F353" t="s">
-        <v>463</v>
+        <v>98</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1309</v>
+        <v>1291</v>
       </c>
       <c r="H353" t="s">
-        <v>1310</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1311</v>
+        <v>1293</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1312</v>
+        <v>1294</v>
       </c>
       <c r="D354" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E354" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F354" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1313</v>
+        <v>1295</v>
       </c>
       <c r="H354" t="s">
-        <v>1314</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1315</v>
+        <v>1297</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1316</v>
+        <v>1298</v>
       </c>
       <c r="D355" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E355" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F355" t="s">
         <v>98</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1317</v>
+        <v>1299</v>
       </c>
       <c r="H355" t="s">
-        <v>1318</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1319</v>
+        <v>1301</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1320</v>
+        <v>1302</v>
       </c>
       <c r="D356" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E356" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F356" t="s">
         <v>42</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1321</v>
+        <v>1303</v>
       </c>
       <c r="H356" t="s">
-        <v>1322</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1323</v>
+        <v>1305</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1324</v>
+        <v>1306</v>
       </c>
       <c r="D357" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E357" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F357" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1325</v>
+        <v>1307</v>
       </c>
       <c r="H357" t="s">
-        <v>1326</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1327</v>
+        <v>1309</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1328</v>
+        <v>1310</v>
       </c>
       <c r="D358" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E358" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F358" t="s">
-        <v>139</v>
+        <v>686</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1329</v>
+        <v>1311</v>
       </c>
       <c r="H358" t="s">
-        <v>1330</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1331</v>
+        <v>1313</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1332</v>
+        <v>1314</v>
       </c>
       <c r="D359" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E359" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F359" t="s">
-        <v>139</v>
+        <v>686</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1333</v>
+        <v>1315</v>
       </c>
       <c r="H359" t="s">
-        <v>1334</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1335</v>
+        <v>1317</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1336</v>
+        <v>1318</v>
       </c>
       <c r="D360" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E360" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F360" t="s">
-        <v>519</v>
+        <v>267</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1337</v>
+        <v>1319</v>
       </c>
       <c r="H360" t="s">
-        <v>1338</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1339</v>
+        <v>1321</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1340</v>
+        <v>1322</v>
       </c>
       <c r="D361" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E361" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F361" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1341</v>
+        <v>1323</v>
       </c>
       <c r="H361" t="s">
-        <v>1342</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1343</v>
+        <v>1325</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1344</v>
+        <v>1326</v>
       </c>
       <c r="D362" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E362" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F362" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1345</v>
+        <v>1327</v>
       </c>
       <c r="H362" t="s">
-        <v>1346</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1347</v>
+        <v>1329</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1348</v>
+        <v>1330</v>
       </c>
       <c r="D363" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E363" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F363" t="s">
-        <v>139</v>
+        <v>540</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1349</v>
+        <v>1331</v>
       </c>
       <c r="H363" t="s">
-        <v>1350</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1351</v>
+        <v>1333</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1352</v>
+        <v>1334</v>
       </c>
       <c r="D364" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E364" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F364" t="s">
-        <v>98</v>
+        <v>177</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1353</v>
+        <v>1335</v>
       </c>
       <c r="H364" t="s">
-        <v>1354</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1355</v>
+        <v>1337</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1356</v>
+        <v>1338</v>
       </c>
       <c r="D365" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E365" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F365" t="s">
-        <v>267</v>
+        <v>177</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1357</v>
+        <v>1339</v>
       </c>
       <c r="H365" t="s">
-        <v>1358</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1359</v>
+        <v>1341</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1360</v>
+        <v>1342</v>
       </c>
       <c r="D366" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E366" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F366" t="s">
-        <v>68</v>
+        <v>144</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1361</v>
+        <v>1343</v>
       </c>
       <c r="H366" t="s">
-        <v>1362</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1363</v>
+        <v>1345</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>1364</v>
+        <v>1346</v>
       </c>
       <c r="D367" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E367" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F367" t="s">
-        <v>177</v>
+        <v>540</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1365</v>
+        <v>1347</v>
       </c>
       <c r="H367" t="s">
-        <v>1366</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1367</v>
+        <v>1349</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1368</v>
+        <v>1350</v>
       </c>
       <c r="D368" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E368" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F368" t="s">
-        <v>1369</v>
+        <v>98</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1370</v>
+        <v>1351</v>
       </c>
       <c r="H368" t="s">
-        <v>1371</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1372</v>
+        <v>1353</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1373</v>
+        <v>1354</v>
       </c>
       <c r="D369" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E369" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F369" t="s">
-        <v>1369</v>
+        <v>596</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1374</v>
+        <v>1355</v>
       </c>
       <c r="H369" t="s">
-        <v>1375</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1376</v>
+        <v>1357</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>1377</v>
+        <v>1358</v>
       </c>
       <c r="D370" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E370" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F370" t="s">
-        <v>1369</v>
+        <v>596</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1378</v>
+        <v>1359</v>
       </c>
       <c r="H370" t="s">
-        <v>1379</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1380</v>
+        <v>1361</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1381</v>
+        <v>1362</v>
       </c>
       <c r="D371" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E371" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F371" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1382</v>
+        <v>1363</v>
       </c>
       <c r="H371" t="s">
-        <v>1383</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1384</v>
+        <v>1365</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>1385</v>
+        <v>1366</v>
       </c>
       <c r="D372" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E372" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F372" t="s">
-        <v>139</v>
+        <v>267</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1386</v>
+        <v>1367</v>
       </c>
       <c r="H372" t="s">
-        <v>1387</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1388</v>
+        <v>1369</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>1389</v>
+        <v>1370</v>
       </c>
       <c r="D373" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E373" t="s">
-        <v>554</v>
+        <v>643</v>
+      </c>
+      <c r="F373" t="s">
+        <v>177</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>952</v>
+        <v>1371</v>
       </c>
       <c r="H373" t="s">
-        <v>1390</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1391</v>
+        <v>1373</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>1392</v>
+        <v>1374</v>
       </c>
       <c r="D374" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E374" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F374" t="s">
-        <v>68</v>
+        <v>139</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1393</v>
+        <v>1375</v>
       </c>
       <c r="H374" t="s">
-        <v>1394</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1395</v>
+        <v>1377</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>1396</v>
+        <v>1378</v>
       </c>
       <c r="D375" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E375" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F375" t="s">
-        <v>98</v>
+        <v>540</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1397</v>
+        <v>1379</v>
       </c>
       <c r="H375" t="s">
-        <v>1398</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1399</v>
+        <v>1381</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>1400</v>
+        <v>1382</v>
       </c>
       <c r="D376" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E376" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F376" t="s">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1401</v>
+        <v>1383</v>
       </c>
       <c r="H376" t="s">
-        <v>1402</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1403</v>
+        <v>1385</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>1404</v>
+        <v>1386</v>
       </c>
       <c r="D377" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E377" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F377" t="s">
-        <v>519</v>
+        <v>98</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1405</v>
+        <v>1387</v>
       </c>
       <c r="H377" t="s">
-        <v>1406</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1407</v>
+        <v>1389</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>1408</v>
+        <v>1390</v>
       </c>
       <c r="D378" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E378" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F378" t="s">
-        <v>519</v>
+        <v>42</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1409</v>
+        <v>1391</v>
       </c>
       <c r="H378" t="s">
-        <v>1410</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1411</v>
+        <v>1393</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>1412</v>
+        <v>1394</v>
       </c>
       <c r="D379" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E379" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F379" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1413</v>
+        <v>1395</v>
       </c>
       <c r="H379" t="s">
-        <v>1414</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1415</v>
+        <v>1397</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>1416</v>
+        <v>1398</v>
       </c>
       <c r="D380" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E380" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F380" t="s">
-        <v>463</v>
+        <v>139</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1417</v>
+        <v>1399</v>
       </c>
       <c r="H380" t="s">
-        <v>1418</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1419</v>
+        <v>1401</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>1420</v>
+        <v>1402</v>
       </c>
       <c r="D381" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E381" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F381" t="s">
-        <v>463</v>
+        <v>139</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1421</v>
+        <v>1403</v>
       </c>
       <c r="H381" t="s">
-        <v>1422</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1423</v>
+        <v>1405</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>1424</v>
+        <v>1406</v>
       </c>
       <c r="D382" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E382" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F382" t="s">
-        <v>463</v>
+        <v>596</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1425</v>
+        <v>1407</v>
       </c>
       <c r="H382" t="s">
-        <v>1426</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1427</v>
+        <v>1409</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>1428</v>
+        <v>1410</v>
       </c>
       <c r="D383" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E383" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F383" t="s">
-        <v>463</v>
+        <v>77</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1429</v>
+        <v>1411</v>
       </c>
       <c r="H383" t="s">
-        <v>1430</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1431</v>
+        <v>1413</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>1432</v>
+        <v>1414</v>
       </c>
       <c r="D384" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E384" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F384" t="s">
-        <v>463</v>
+        <v>139</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1433</v>
+        <v>1415</v>
       </c>
       <c r="H384" t="s">
-        <v>1434</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1435</v>
+        <v>1417</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>1436</v>
+        <v>1418</v>
       </c>
       <c r="D385" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E385" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F385" t="s">
-        <v>1369</v>
+        <v>139</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1437</v>
+        <v>1419</v>
       </c>
       <c r="H385" t="s">
-        <v>1438</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1439</v>
+        <v>1421</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>1440</v>
+        <v>1422</v>
       </c>
       <c r="D386" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E386" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F386" t="s">
-        <v>1369</v>
+        <v>98</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1441</v>
+        <v>1423</v>
       </c>
       <c r="H386" t="s">
-        <v>1442</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1443</v>
+        <v>1425</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>1444</v>
+        <v>1426</v>
       </c>
       <c r="D387" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E387" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F387" t="s">
-        <v>1369</v>
+        <v>267</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1445</v>
+        <v>1427</v>
       </c>
       <c r="H387" t="s">
-        <v>1446</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1447</v>
+        <v>1429</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>1448</v>
+        <v>1430</v>
       </c>
       <c r="D388" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E388" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F388" t="s">
-        <v>139</v>
+        <v>68</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1449</v>
+        <v>1431</v>
       </c>
       <c r="H388" t="s">
-        <v>1450</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1451</v>
+        <v>1433</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1452</v>
+        <v>1434</v>
       </c>
       <c r="D389" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E389" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F389" t="s">
-        <v>139</v>
+        <v>177</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1453</v>
+        <v>1435</v>
       </c>
       <c r="H389" t="s">
-        <v>1454</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1455</v>
+        <v>1437</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1456</v>
+        <v>1438</v>
       </c>
       <c r="D390" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E390" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F390" t="s">
-        <v>267</v>
+        <v>1439</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1457</v>
+        <v>1440</v>
       </c>
       <c r="H390" t="s">
-        <v>1458</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1459</v>
+        <v>1442</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>1460</v>
+        <v>1443</v>
       </c>
       <c r="D391" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E391" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F391" t="s">
-        <v>68</v>
+        <v>1439</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1461</v>
+        <v>1444</v>
       </c>
       <c r="H391" t="s">
-        <v>1462</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1463</v>
+        <v>1446</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>1464</v>
+        <v>1447</v>
       </c>
       <c r="D392" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E392" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F392" t="s">
-        <v>519</v>
+        <v>1439</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1465</v>
+        <v>1448</v>
       </c>
       <c r="H392" t="s">
-        <v>1466</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1467</v>
+        <v>1450</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>1468</v>
+        <v>1451</v>
       </c>
       <c r="D393" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E393" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F393" t="s">
-        <v>139</v>
+        <v>686</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1469</v>
+        <v>1452</v>
       </c>
       <c r="H393" t="s">
-        <v>1470</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1471</v>
+        <v>1454</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>1472</v>
+        <v>1455</v>
       </c>
       <c r="D394" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E394" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F394" t="s">
-        <v>77</v>
+        <v>139</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1473</v>
+        <v>1456</v>
       </c>
       <c r="H394" t="s">
-        <v>1474</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1475</v>
+        <v>1458</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>1476</v>
+        <v>1459</v>
       </c>
       <c r="D395" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E395" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>643</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1477</v>
+        <v>1022</v>
       </c>
       <c r="H395" t="s">
-        <v>1478</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1479</v>
+        <v>1461</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>1480</v>
+        <v>1462</v>
       </c>
       <c r="D396" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E396" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F396" t="s">
-        <v>476</v>
+        <v>68</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1481</v>
+        <v>1463</v>
       </c>
       <c r="H396" t="s">
-        <v>1482</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1483</v>
+        <v>1465</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>1484</v>
+        <v>1466</v>
       </c>
       <c r="D397" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E397" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F397" t="s">
-        <v>1369</v>
+        <v>98</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1485</v>
+        <v>1467</v>
       </c>
       <c r="H397" t="s">
-        <v>1486</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1487</v>
+        <v>1469</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1488</v>
+        <v>1470</v>
       </c>
       <c r="D398" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E398" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F398" t="s">
-        <v>1369</v>
+        <v>98</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1489</v>
+        <v>1471</v>
       </c>
       <c r="H398" t="s">
-        <v>1490</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1491</v>
+        <v>1473</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1492</v>
+        <v>1474</v>
       </c>
       <c r="D399" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E399" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F399" t="s">
-        <v>139</v>
+        <v>596</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1493</v>
+        <v>1475</v>
       </c>
       <c r="H399" t="s">
-        <v>1494</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1495</v>
+        <v>1477</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1496</v>
+        <v>1478</v>
       </c>
       <c r="D400" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E400" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F400" t="s">
-        <v>68</v>
+        <v>596</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1497</v>
+        <v>1479</v>
       </c>
       <c r="H400" t="s">
-        <v>1498</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1499</v>
+        <v>1481</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>1500</v>
+        <v>1482</v>
       </c>
       <c r="D401" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E401" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F401" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1501</v>
+        <v>1483</v>
       </c>
       <c r="H401" t="s">
-        <v>1502</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1503</v>
+        <v>1485</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1504</v>
+        <v>1486</v>
       </c>
       <c r="D402" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E402" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F402" t="s">
-        <v>98</v>
+        <v>540</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1505</v>
+        <v>1487</v>
       </c>
       <c r="H402" t="s">
-        <v>1506</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1507</v>
+        <v>1489</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1508</v>
+        <v>1490</v>
       </c>
       <c r="D403" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E403" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F403" t="s">
-        <v>463</v>
+        <v>540</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1509</v>
+        <v>1491</v>
       </c>
       <c r="H403" t="s">
-        <v>1510</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1511</v>
+        <v>1493</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>1512</v>
+        <v>1494</v>
       </c>
       <c r="D404" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E404" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F404" t="s">
-        <v>463</v>
+        <v>540</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1513</v>
+        <v>1495</v>
       </c>
       <c r="H404" t="s">
-        <v>1514</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1515</v>
+        <v>1497</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1516</v>
+        <v>1498</v>
       </c>
       <c r="D405" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="E405" t="s">
-        <v>554</v>
+        <v>643</v>
       </c>
       <c r="F405" t="s">
-        <v>463</v>
+        <v>540</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1517</v>
+        <v>1499</v>
       </c>
       <c r="H405" t="s">
-        <v>1518</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1519</v>
+        <v>1501</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>10</v>
+        <v>1502</v>
       </c>
       <c r="D406" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E406" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F406" t="s">
-        <v>77</v>
+        <v>540</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1522</v>
+        <v>1503</v>
       </c>
       <c r="H406" t="s">
-        <v>1523</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1524</v>
+        <v>1505</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>17</v>
+        <v>1506</v>
       </c>
       <c r="D407" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E407" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F407" t="s">
-        <v>77</v>
+        <v>1439</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1525</v>
+        <v>1507</v>
       </c>
       <c r="H407" t="s">
-        <v>1526</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1527</v>
+        <v>1509</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>21</v>
+        <v>1510</v>
       </c>
       <c r="D408" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E408" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F408" t="s">
-        <v>98</v>
+        <v>1439</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1528</v>
+        <v>1511</v>
       </c>
       <c r="H408" t="s">
-        <v>1529</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1530</v>
+        <v>1513</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>25</v>
+        <v>1514</v>
       </c>
       <c r="D409" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E409" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F409" t="s">
-        <v>144</v>
+        <v>1439</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1531</v>
+        <v>1515</v>
       </c>
       <c r="H409" t="s">
-        <v>1532</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1533</v>
+        <v>1517</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>29</v>
+        <v>1518</v>
       </c>
       <c r="D410" t="s">
+        <v>642</v>
+      </c>
+      <c r="E410" t="s">
+        <v>643</v>
+      </c>
+      <c r="F410" t="s">
+        <v>139</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="H410" t="s">
         <v>1520</v>
-      </c>
-[...10 lines deleted...]
-        <v>1535</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1536</v>
+        <v>1521</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>33</v>
+        <v>1522</v>
       </c>
       <c r="D411" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E411" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F411" t="s">
-        <v>476</v>
+        <v>139</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1537</v>
+        <v>1523</v>
       </c>
       <c r="H411" t="s">
-        <v>1538</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1539</v>
+        <v>1525</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>37</v>
+        <v>1526</v>
       </c>
       <c r="D412" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E412" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F412" t="s">
-        <v>476</v>
+        <v>267</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1540</v>
+        <v>1527</v>
       </c>
       <c r="H412" t="s">
-        <v>1541</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1542</v>
+        <v>1529</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>41</v>
+        <v>1530</v>
       </c>
       <c r="D413" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E413" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F413" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1543</v>
+        <v>1531</v>
       </c>
       <c r="H413" t="s">
-        <v>1544</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1545</v>
+        <v>1533</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>46</v>
+        <v>1534</v>
       </c>
       <c r="D414" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E414" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F414" t="s">
-        <v>144</v>
+        <v>596</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1546</v>
+        <v>1535</v>
       </c>
       <c r="H414" t="s">
-        <v>1547</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1548</v>
+        <v>1537</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>50</v>
+        <v>1538</v>
       </c>
       <c r="D415" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E415" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F415" t="s">
-        <v>77</v>
+        <v>139</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1549</v>
+        <v>1539</v>
       </c>
       <c r="H415" t="s">
-        <v>1550</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1551</v>
+        <v>1541</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>55</v>
+        <v>1542</v>
       </c>
       <c r="D416" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E416" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F416" t="s">
-        <v>1552</v>
+        <v>77</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1553</v>
+        <v>1543</v>
       </c>
       <c r="H416" t="s">
-        <v>1554</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1555</v>
+        <v>1545</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>59</v>
+        <v>1546</v>
       </c>
       <c r="D417" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E417" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F417" t="s">
-        <v>77</v>
+        <v>553</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1556</v>
+        <v>1547</v>
       </c>
       <c r="H417" t="s">
-        <v>1557</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1558</v>
+        <v>1549</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>63</v>
+        <v>1550</v>
       </c>
       <c r="D418" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E418" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F418" t="s">
-        <v>42</v>
+        <v>553</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1559</v>
+        <v>1551</v>
       </c>
       <c r="H418" t="s">
-        <v>1560</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1561</v>
+        <v>1553</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>67</v>
+        <v>1554</v>
       </c>
       <c r="D419" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E419" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F419" t="s">
-        <v>42</v>
+        <v>1439</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1562</v>
+        <v>1555</v>
       </c>
       <c r="H419" t="s">
-        <v>1563</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1564</v>
+        <v>1557</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>72</v>
+        <v>1558</v>
       </c>
       <c r="D420" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E420" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F420" t="s">
-        <v>77</v>
+        <v>1439</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1565</v>
+        <v>1559</v>
       </c>
       <c r="H420" t="s">
-        <v>1566</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1567</v>
+        <v>1561</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>76</v>
+        <v>1562</v>
       </c>
       <c r="D421" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E421" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F421" t="s">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1568</v>
+        <v>1563</v>
       </c>
       <c r="H421" t="s">
-        <v>1569</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1570</v>
+        <v>1565</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>81</v>
+        <v>1566</v>
       </c>
       <c r="D422" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E422" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F422" t="s">
-        <v>144</v>
+        <v>68</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1571</v>
+        <v>1567</v>
       </c>
       <c r="H422" t="s">
-        <v>1572</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1573</v>
+        <v>1569</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>85</v>
+        <v>1570</v>
       </c>
       <c r="D423" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E423" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F423" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1574</v>
+        <v>1571</v>
       </c>
       <c r="H423" t="s">
-        <v>1575</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D424" t="s">
+        <v>642</v>
+      </c>
+      <c r="E424" t="s">
+        <v>643</v>
+      </c>
+      <c r="F424" t="s">
+        <v>98</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="H424" t="s">
         <v>1576</v>
-      </c>
-[...19 lines deleted...]
-        <v>1578</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D425" t="s">
+        <v>642</v>
+      </c>
+      <c r="E425" t="s">
+        <v>643</v>
+      </c>
+      <c r="F425" t="s">
+        <v>540</v>
+      </c>
+      <c r="G425" s="1" t="s">
         <v>1579</v>
       </c>
-      <c r="B425" t="s">
-[...14 lines deleted...]
-      <c r="G425" s="1" t="s">
+      <c r="H425" t="s">
         <v>1580</v>
-      </c>
-[...1 lines deleted...]
-        <v>1581</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
         <v>1582</v>
       </c>
-      <c r="B426" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D426" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E426" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F426" t="s">
-        <v>68</v>
+        <v>540</v>
       </c>
       <c r="G426" s="1" t="s">
         <v>1583</v>
       </c>
       <c r="H426" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
         <v>1585</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>102</v>
+        <v>1586</v>
       </c>
       <c r="D427" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E427" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F427" t="s">
-        <v>77</v>
+        <v>540</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="H427" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>106</v>
+        <v>1590</v>
       </c>
       <c r="D428" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E428" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F428" t="s">
-        <v>77</v>
+        <v>1439</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="H428" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>110</v>
+        <v>1594</v>
       </c>
       <c r="D429" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E429" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F429" t="s">
-        <v>139</v>
+        <v>1439</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
       <c r="H429" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>114</v>
+        <v>1598</v>
       </c>
       <c r="D430" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E430" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F430" t="s">
-        <v>139</v>
+        <v>1439</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1595</v>
+        <v>1599</v>
       </c>
       <c r="H430" t="s">
-        <v>1596</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1597</v>
+        <v>1601</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>118</v>
+        <v>1602</v>
       </c>
       <c r="D431" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E431" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F431" t="s">
-        <v>139</v>
+        <v>638</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="H431" t="s">
-        <v>1599</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1600</v>
+        <v>1605</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>122</v>
+        <v>1606</v>
       </c>
       <c r="D432" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E432" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F432" t="s">
-        <v>77</v>
+        <v>139</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1601</v>
+        <v>1607</v>
       </c>
       <c r="H432" t="s">
-        <v>1602</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1603</v>
+        <v>1609</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>126</v>
+        <v>1610</v>
       </c>
       <c r="D433" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E433" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F433" t="s">
-        <v>77</v>
+        <v>139</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1604</v>
+        <v>1611</v>
       </c>
       <c r="H433" t="s">
-        <v>1605</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1606</v>
+        <v>1613</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>130</v>
+        <v>1614</v>
       </c>
       <c r="D434" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E434" t="s">
-        <v>1521</v>
+        <v>643</v>
+      </c>
+      <c r="F434" t="s">
+        <v>98</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1607</v>
+        <v>1615</v>
       </c>
       <c r="H434" t="s">
-        <v>1608</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1609</v>
+        <v>1617</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>134</v>
+        <v>1618</v>
       </c>
       <c r="D435" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E435" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F435" t="s">
-        <v>98</v>
+        <v>686</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1610</v>
+        <v>1619</v>
       </c>
       <c r="H435" t="s">
-        <v>1611</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1612</v>
+        <v>1621</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>138</v>
+        <v>1622</v>
       </c>
       <c r="D436" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E436" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F436" t="s">
-        <v>77</v>
+        <v>540</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1613</v>
+        <v>1623</v>
       </c>
       <c r="H436" t="s">
-        <v>1614</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1615</v>
+        <v>1625</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>143</v>
+        <v>1626</v>
       </c>
       <c r="D437" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E437" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F437" t="s">
-        <v>77</v>
+        <v>540</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1616</v>
+        <v>1627</v>
       </c>
       <c r="H437" t="s">
-        <v>1617</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1618</v>
+        <v>1629</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>148</v>
+        <v>1630</v>
       </c>
       <c r="D438" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E438" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F438" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1619</v>
+        <v>1631</v>
       </c>
       <c r="H438" t="s">
-        <v>1620</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1621</v>
+        <v>1633</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>152</v>
+        <v>1634</v>
       </c>
       <c r="D439" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E439" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F439" t="s">
-        <v>139</v>
+        <v>177</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1622</v>
+        <v>1635</v>
       </c>
       <c r="H439" t="s">
-        <v>1623</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1624</v>
+        <v>1637</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>156</v>
+        <v>1638</v>
       </c>
       <c r="D440" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E440" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F440" t="s">
         <v>177</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1625</v>
+        <v>1639</v>
       </c>
       <c r="H440" t="s">
-        <v>1626</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1627</v>
+        <v>1641</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>160</v>
+        <v>1642</v>
       </c>
       <c r="D441" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E441" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F441" t="s">
-        <v>177</v>
+        <v>267</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1628</v>
+        <v>1643</v>
       </c>
       <c r="H441" t="s">
-        <v>1629</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1630</v>
+        <v>1645</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>164</v>
+        <v>1646</v>
       </c>
       <c r="D442" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E442" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F442" t="s">
-        <v>98</v>
+        <v>267</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1631</v>
+        <v>1647</v>
       </c>
       <c r="H442" t="s">
-        <v>1632</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1633</v>
+        <v>1649</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>168</v>
+        <v>1650</v>
       </c>
       <c r="D443" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E443" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F443" t="s">
         <v>42</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1634</v>
+        <v>1651</v>
       </c>
       <c r="H443" t="s">
-        <v>1635</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1636</v>
+        <v>1653</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>172</v>
+        <v>1654</v>
       </c>
       <c r="D444" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E444" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F444" t="s">
-        <v>1369</v>
+        <v>42</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1637</v>
+        <v>1655</v>
       </c>
       <c r="H444" t="s">
-        <v>1638</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1639</v>
+        <v>1657</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>176</v>
+        <v>1658</v>
       </c>
       <c r="D445" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E445" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F445" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1640</v>
+        <v>1659</v>
       </c>
       <c r="H445" t="s">
-        <v>1641</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1642</v>
+        <v>1661</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>181</v>
+        <v>1662</v>
       </c>
       <c r="D446" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E446" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F446" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1643</v>
+        <v>1663</v>
       </c>
       <c r="H446" t="s">
-        <v>1644</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1645</v>
+        <v>1665</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>186</v>
+        <v>1666</v>
       </c>
       <c r="D447" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E447" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F447" t="s">
         <v>177</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1646</v>
+        <v>1667</v>
       </c>
       <c r="H447" t="s">
-        <v>1647</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1648</v>
+        <v>1669</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>190</v>
+        <v>1670</v>
       </c>
       <c r="D448" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E448" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F448" t="s">
-        <v>42</v>
+        <v>177</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1649</v>
+        <v>1671</v>
       </c>
       <c r="H448" t="s">
-        <v>1650</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1651</v>
+        <v>1673</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>194</v>
+        <v>1674</v>
       </c>
       <c r="D449" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E449" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F449" t="s">
-        <v>177</v>
+        <v>42</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1652</v>
+        <v>1675</v>
       </c>
       <c r="H449" t="s">
-        <v>1653</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1654</v>
+        <v>1677</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>198</v>
+        <v>1678</v>
       </c>
       <c r="D450" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E450" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F450" t="s">
         <v>42</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1655</v>
+        <v>1679</v>
       </c>
       <c r="H450" t="s">
-        <v>1656</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1657</v>
+        <v>1681</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>202</v>
+        <v>1682</v>
       </c>
       <c r="D451" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E451" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F451" t="s">
-        <v>1552</v>
+        <v>42</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1658</v>
+        <v>1683</v>
       </c>
       <c r="H451" t="s">
-        <v>1659</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1660</v>
+        <v>1685</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>206</v>
+        <v>1686</v>
       </c>
       <c r="D452" t="s">
-        <v>1520</v>
+        <v>642</v>
       </c>
       <c r="E452" t="s">
-        <v>1521</v>
+        <v>643</v>
       </c>
       <c r="F452" t="s">
         <v>177</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1661</v>
+        <v>1687</v>
       </c>
       <c r="H452" t="s">
-        <v>1662</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1663</v>
+        <v>1689</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>10</v>
+        <v>1690</v>
       </c>
       <c r="D453" t="s">
-        <v>1664</v>
+        <v>642</v>
       </c>
       <c r="E453" t="s">
-        <v>1665</v>
+        <v>643</v>
       </c>
       <c r="F453" t="s">
-        <v>267</v>
+        <v>177</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1666</v>
+        <v>1691</v>
       </c>
       <c r="H453" t="s">
-        <v>1667</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1668</v>
+        <v>1693</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>17</v>
+        <v>1694</v>
       </c>
       <c r="D454" t="s">
-        <v>1664</v>
+        <v>642</v>
       </c>
       <c r="E454" t="s">
-        <v>1665</v>
+        <v>643</v>
       </c>
       <c r="F454" t="s">
-        <v>42</v>
+        <v>98</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1669</v>
+        <v>1695</v>
       </c>
       <c r="H454" t="s">
-        <v>1670</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1671</v>
+        <v>1697</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>21</v>
+        <v>1698</v>
       </c>
       <c r="D455" t="s">
-        <v>1664</v>
+        <v>642</v>
       </c>
       <c r="E455" t="s">
-        <v>1665</v>
+        <v>643</v>
       </c>
       <c r="F455" t="s">
-        <v>68</v>
+        <v>98</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1672</v>
+        <v>1699</v>
       </c>
       <c r="H455" t="s">
-        <v>1673</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1674</v>
+        <v>1701</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>25</v>
+        <v>1702</v>
       </c>
       <c r="D456" t="s">
-        <v>1664</v>
+        <v>642</v>
       </c>
       <c r="E456" t="s">
-        <v>1665</v>
+        <v>643</v>
       </c>
       <c r="F456" t="s">
-        <v>42</v>
+        <v>98</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1675</v>
+        <v>1703</v>
       </c>
       <c r="H456" t="s">
-        <v>1676</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1677</v>
+        <v>1705</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>29</v>
+        <v>1706</v>
       </c>
       <c r="D457" t="s">
-        <v>1664</v>
+        <v>642</v>
       </c>
       <c r="E457" t="s">
-        <v>1665</v>
+        <v>643</v>
       </c>
       <c r="F457" t="s">
-        <v>476</v>
+        <v>177</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1678</v>
+        <v>1707</v>
       </c>
       <c r="H457" t="s">
-        <v>1679</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1680</v>
+        <v>1709</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>33</v>
+        <v>1710</v>
       </c>
       <c r="D458" t="s">
-        <v>1664</v>
+        <v>642</v>
       </c>
       <c r="E458" t="s">
-        <v>1665</v>
+        <v>643</v>
       </c>
       <c r="F458" t="s">
-        <v>476</v>
+        <v>177</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1681</v>
+        <v>1711</v>
       </c>
       <c r="H458" t="s">
-        <v>1682</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1683</v>
+        <v>1713</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="D459" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E459" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F459" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1684</v>
+        <v>1716</v>
       </c>
       <c r="H459" t="s">
-        <v>1685</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1686</v>
+        <v>1718</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D460" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E460" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F460" t="s">
-        <v>144</v>
+        <v>77</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1687</v>
+        <v>1719</v>
       </c>
       <c r="H460" t="s">
-        <v>1688</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1689</v>
+        <v>1721</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="D461" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E461" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F461" t="s">
-        <v>177</v>
+        <v>98</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1690</v>
+        <v>1722</v>
       </c>
       <c r="H461" t="s">
-        <v>1691</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1692</v>
+        <v>1724</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D462" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E462" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F462" t="s">
-        <v>463</v>
+        <v>144</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1693</v>
+        <v>1725</v>
       </c>
       <c r="H462" t="s">
-        <v>1694</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1695</v>
+        <v>1727</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D463" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E463" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F463" t="s">
-        <v>463</v>
+        <v>77</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1696</v>
+        <v>1728</v>
       </c>
       <c r="H463" t="s">
-        <v>1697</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1698</v>
+        <v>1730</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="D464" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E464" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F464" t="s">
-        <v>68</v>
+        <v>553</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1699</v>
+        <v>1731</v>
       </c>
       <c r="H464" t="s">
-        <v>1700</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1701</v>
+        <v>1733</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="D465" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E465" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F465" t="s">
-        <v>1702</v>
+        <v>553</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1703</v>
+        <v>1734</v>
       </c>
       <c r="H465" t="s">
-        <v>1704</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1705</v>
+        <v>1736</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="D466" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E466" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F466" t="s">
         <v>77</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1706</v>
+        <v>1737</v>
       </c>
       <c r="H466" t="s">
-        <v>1707</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1708</v>
+        <v>1739</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="D467" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E467" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F467" t="s">
-        <v>476</v>
+        <v>144</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1709</v>
+        <v>1740</v>
       </c>
       <c r="H467" t="s">
-        <v>1710</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1711</v>
+        <v>1742</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="D468" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E468" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F468" t="s">
-        <v>476</v>
+        <v>77</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1712</v>
+        <v>1743</v>
       </c>
       <c r="H468" t="s">
-        <v>1713</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>55</v>
+      </c>
+      <c r="D469" t="s">
         <v>1714</v>
       </c>
-      <c r="B469" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E469" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F469" t="s">
-        <v>1702</v>
+        <v>1746</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1715</v>
+        <v>1747</v>
       </c>
       <c r="H469" t="s">
-        <v>1716</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1717</v>
+        <v>1749</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="D470" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E470" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F470" t="s">
-        <v>1702</v>
+        <v>77</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1718</v>
+        <v>1750</v>
       </c>
       <c r="H470" t="s">
-        <v>1719</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1720</v>
+        <v>1752</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="D471" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E471" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F471" t="s">
-        <v>1702</v>
+        <v>42</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1721</v>
+        <v>1753</v>
       </c>
       <c r="H471" t="s">
-        <v>1722</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1723</v>
+        <v>1755</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>93</v>
+        <v>67</v>
       </c>
       <c r="D472" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E472" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F472" t="s">
-        <v>597</v>
+        <v>42</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1724</v>
+        <v>1756</v>
       </c>
       <c r="H472" t="s">
-        <v>1725</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1726</v>
+        <v>1758</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>97</v>
+        <v>72</v>
       </c>
       <c r="D473" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E473" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F473" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1727</v>
+        <v>1759</v>
       </c>
       <c r="H473" t="s">
-        <v>1728</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1729</v>
+        <v>1761</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>102</v>
+        <v>76</v>
       </c>
       <c r="D474" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E474" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F474" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1730</v>
+        <v>1762</v>
       </c>
       <c r="H474" t="s">
-        <v>1731</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1732</v>
+        <v>1764</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>106</v>
+        <v>81</v>
       </c>
       <c r="D475" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E475" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F475" t="s">
-        <v>476</v>
+        <v>144</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1733</v>
+        <v>1765</v>
       </c>
       <c r="H475" t="s">
-        <v>1734</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1735</v>
+        <v>1767</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="D476" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E476" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F476" t="s">
-        <v>476</v>
+        <v>77</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1736</v>
+        <v>1768</v>
       </c>
       <c r="H476" t="s">
-        <v>1737</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1738</v>
+        <v>1770</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>114</v>
+        <v>89</v>
       </c>
       <c r="D477" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E477" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F477" t="s">
-        <v>42</v>
+        <v>553</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>952</v>
+        <v>1771</v>
       </c>
       <c r="H477" t="s">
-        <v>1739</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1740</v>
+        <v>1773</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>118</v>
+        <v>93</v>
       </c>
       <c r="D478" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E478" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F478" t="s">
         <v>68</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>952</v>
+        <v>1774</v>
       </c>
       <c r="H478" t="s">
-        <v>1741</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1742</v>
+        <v>1776</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>122</v>
+        <v>97</v>
       </c>
       <c r="D479" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E479" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F479" t="s">
-        <v>144</v>
+        <v>68</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1743</v>
+        <v>1777</v>
       </c>
       <c r="H479" t="s">
-        <v>1744</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1745</v>
+        <v>1779</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>126</v>
+        <v>102</v>
       </c>
       <c r="D480" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E480" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F480" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1746</v>
+        <v>1780</v>
       </c>
       <c r="H480" t="s">
-        <v>1747</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1748</v>
+        <v>1782</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>130</v>
+        <v>106</v>
       </c>
       <c r="D481" t="s">
-        <v>1664</v>
+        <v>1714</v>
       </c>
       <c r="E481" t="s">
-        <v>1665</v>
+        <v>1715</v>
       </c>
       <c r="F481" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1749</v>
+        <v>1783</v>
       </c>
       <c r="H481" t="s">
-        <v>1750</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1751</v>
+        <v>1785</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="D482" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E482" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F482" t="s">
         <v>139</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1754</v>
+        <v>1786</v>
       </c>
       <c r="H482" t="s">
-        <v>1755</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1756</v>
+        <v>1788</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>17</v>
+        <v>114</v>
       </c>
       <c r="D483" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E483" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F483" t="s">
-        <v>177</v>
+        <v>139</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1757</v>
+        <v>1789</v>
       </c>
       <c r="H483" t="s">
-        <v>1758</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1759</v>
+        <v>1791</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>21</v>
+        <v>118</v>
       </c>
       <c r="D484" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E484" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F484" t="s">
-        <v>519</v>
+        <v>139</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1760</v>
+        <v>1792</v>
       </c>
       <c r="H484" t="s">
-        <v>1761</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1762</v>
+        <v>1794</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>25</v>
+        <v>122</v>
       </c>
       <c r="D485" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E485" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F485" t="s">
-        <v>144</v>
+        <v>77</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1763</v>
+        <v>1795</v>
       </c>
       <c r="H485" t="s">
-        <v>1764</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1765</v>
+        <v>1797</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>29</v>
+        <v>126</v>
       </c>
       <c r="D486" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E486" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F486" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1766</v>
+        <v>1798</v>
       </c>
       <c r="H486" t="s">
-        <v>1767</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1768</v>
+        <v>1800</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>33</v>
+        <v>130</v>
       </c>
       <c r="D487" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E487" t="s">
-        <v>1753</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>1715</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1769</v>
+        <v>1801</v>
       </c>
       <c r="H487" t="s">
-        <v>1770</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1771</v>
+        <v>1803</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>37</v>
+        <v>134</v>
       </c>
       <c r="D488" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E488" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F488" t="s">
-        <v>476</v>
+        <v>98</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1772</v>
+        <v>1804</v>
       </c>
       <c r="H488" t="s">
-        <v>1773</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1774</v>
+        <v>1806</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>41</v>
+        <v>138</v>
       </c>
       <c r="D489" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E489" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F489" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1775</v>
+        <v>1807</v>
       </c>
       <c r="H489" t="s">
-        <v>1776</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1777</v>
+        <v>1809</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>46</v>
+        <v>143</v>
       </c>
       <c r="D490" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E490" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F490" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1778</v>
+        <v>1810</v>
       </c>
       <c r="H490" t="s">
-        <v>1779</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1780</v>
+        <v>1812</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>50</v>
+        <v>148</v>
       </c>
       <c r="D491" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E491" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F491" t="s">
-        <v>476</v>
+        <v>77</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1781</v>
+        <v>1813</v>
       </c>
       <c r="H491" t="s">
-        <v>1782</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1783</v>
+        <v>1815</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>55</v>
+        <v>152</v>
       </c>
       <c r="D492" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E492" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F492" t="s">
-        <v>597</v>
+        <v>139</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1784</v>
+        <v>1816</v>
       </c>
       <c r="H492" t="s">
-        <v>1785</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1786</v>
+        <v>1818</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>59</v>
+        <v>156</v>
       </c>
       <c r="D493" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E493" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F493" t="s">
-        <v>597</v>
+        <v>177</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1787</v>
+        <v>1819</v>
       </c>
       <c r="H493" t="s">
-        <v>1788</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1789</v>
+        <v>1821</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>63</v>
+        <v>160</v>
       </c>
       <c r="D494" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E494" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F494" t="s">
-        <v>597</v>
+        <v>177</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1790</v>
+        <v>1822</v>
       </c>
       <c r="H494" t="s">
-        <v>1791</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1792</v>
+        <v>1824</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>67</v>
+        <v>164</v>
       </c>
       <c r="D495" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E495" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F495" t="s">
-        <v>68</v>
+        <v>98</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1793</v>
+        <v>1825</v>
       </c>
       <c r="H495" t="s">
-        <v>1794</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1795</v>
+        <v>1827</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>72</v>
+        <v>168</v>
       </c>
       <c r="D496" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E496" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F496" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1796</v>
+        <v>1828</v>
       </c>
       <c r="H496" t="s">
-        <v>1797</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1798</v>
+        <v>1830</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>76</v>
+        <v>172</v>
       </c>
       <c r="D497" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E497" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F497" t="s">
-        <v>177</v>
+        <v>1439</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1799</v>
+        <v>1831</v>
       </c>
       <c r="H497" t="s">
-        <v>1800</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1801</v>
+        <v>1833</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>81</v>
+        <v>176</v>
       </c>
       <c r="D498" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E498" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F498" t="s">
-        <v>476</v>
+        <v>77</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1802</v>
+        <v>1834</v>
       </c>
       <c r="H498" t="s">
-        <v>1803</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1804</v>
+        <v>1836</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>85</v>
+        <v>181</v>
       </c>
       <c r="D499" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E499" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F499" t="s">
-        <v>476</v>
+        <v>77</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1805</v>
+        <v>1837</v>
       </c>
       <c r="H499" t="s">
-        <v>1806</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1807</v>
+        <v>1839</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>89</v>
+        <v>186</v>
       </c>
       <c r="D500" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E500" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F500" t="s">
-        <v>77</v>
+        <v>177</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1808</v>
+        <v>1840</v>
       </c>
       <c r="H500" t="s">
-        <v>1809</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1810</v>
+        <v>1842</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>93</v>
+        <v>190</v>
       </c>
       <c r="D501" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E501" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F501" t="s">
-        <v>177</v>
+        <v>42</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1811</v>
+        <v>1843</v>
       </c>
       <c r="H501" t="s">
-        <v>1812</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1813</v>
+        <v>1845</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>97</v>
+        <v>194</v>
       </c>
       <c r="D502" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E502" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F502" t="s">
-        <v>98</v>
+        <v>177</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1814</v>
+        <v>1846</v>
       </c>
       <c r="H502" t="s">
-        <v>1815</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1816</v>
+        <v>1848</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>102</v>
+        <v>198</v>
       </c>
       <c r="D503" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E503" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F503" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1817</v>
+        <v>1849</v>
       </c>
       <c r="H503" t="s">
-        <v>1818</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1819</v>
+        <v>1851</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>106</v>
+        <v>202</v>
       </c>
       <c r="D504" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E504" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F504" t="s">
-        <v>42</v>
+        <v>1746</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1820</v>
+        <v>1852</v>
       </c>
       <c r="H504" t="s">
-        <v>1821</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1822</v>
+        <v>1854</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>110</v>
+        <v>206</v>
       </c>
       <c r="D505" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E505" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F505" t="s">
-        <v>42</v>
+        <v>177</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1823</v>
+        <v>1855</v>
       </c>
       <c r="H505" t="s">
-        <v>1824</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1825</v>
+        <v>1857</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>114</v>
+        <v>210</v>
       </c>
       <c r="D506" t="s">
-        <v>1752</v>
+        <v>1714</v>
       </c>
       <c r="E506" t="s">
-        <v>1753</v>
+        <v>1715</v>
       </c>
       <c r="F506" t="s">
-        <v>463</v>
+        <v>77</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1826</v>
+        <v>1858</v>
       </c>
       <c r="H506" t="s">
-        <v>1827</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1828</v>
+        <v>1860</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>118</v>
+        <v>10</v>
       </c>
       <c r="D507" t="s">
-        <v>1752</v>
+        <v>1861</v>
       </c>
       <c r="E507" t="s">
-        <v>1753</v>
+        <v>1862</v>
       </c>
       <c r="F507" t="s">
-        <v>463</v>
+        <v>267</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1829</v>
+        <v>1863</v>
       </c>
       <c r="H507" t="s">
-        <v>1830</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1831</v>
+        <v>1865</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>122</v>
+        <v>17</v>
       </c>
       <c r="D508" t="s">
-        <v>1752</v>
+        <v>1861</v>
       </c>
       <c r="E508" t="s">
-        <v>1753</v>
+        <v>1862</v>
       </c>
       <c r="F508" t="s">
-        <v>476</v>
+        <v>42</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1832</v>
+        <v>1866</v>
       </c>
       <c r="H508" t="s">
-        <v>1833</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1834</v>
+        <v>1868</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>126</v>
+        <v>21</v>
       </c>
       <c r="D509" t="s">
-        <v>1752</v>
+        <v>1861</v>
       </c>
       <c r="E509" t="s">
-        <v>1753</v>
+        <v>1862</v>
       </c>
       <c r="F509" t="s">
-        <v>139</v>
+        <v>68</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1835</v>
+        <v>1869</v>
       </c>
       <c r="H509" t="s">
-        <v>1836</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1837</v>
+        <v>1871</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="D510" t="s">
-        <v>1752</v>
+        <v>1861</v>
       </c>
       <c r="E510" t="s">
-        <v>1753</v>
+        <v>1862</v>
       </c>
       <c r="F510" t="s">
-        <v>177</v>
+        <v>42</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1838</v>
+        <v>1872</v>
       </c>
       <c r="H510" t="s">
-        <v>1839</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1840</v>
+        <v>1874</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>134</v>
+        <v>29</v>
       </c>
       <c r="D511" t="s">
-        <v>1752</v>
+        <v>1861</v>
       </c>
       <c r="E511" t="s">
-        <v>1753</v>
+        <v>1862</v>
       </c>
       <c r="F511" t="s">
-        <v>177</v>
+        <v>553</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1841</v>
+        <v>1875</v>
       </c>
       <c r="H511" t="s">
-        <v>1842</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1843</v>
+        <v>1877</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="D512" t="s">
-        <v>1752</v>
+        <v>1861</v>
       </c>
       <c r="E512" t="s">
-        <v>1753</v>
+        <v>1862</v>
       </c>
       <c r="F512" t="s">
-        <v>177</v>
+        <v>553</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1844</v>
+        <v>1878</v>
       </c>
       <c r="H512" t="s">
-        <v>1845</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1846</v>
+        <v>1880</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>143</v>
+        <v>37</v>
       </c>
       <c r="D513" t="s">
-        <v>1752</v>
+        <v>1861</v>
       </c>
       <c r="E513" t="s">
-        <v>1753</v>
+        <v>1862</v>
       </c>
       <c r="F513" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1847</v>
+        <v>1881</v>
       </c>
       <c r="H513" t="s">
-        <v>1848</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1849</v>
+        <v>1883</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>148</v>
+        <v>41</v>
       </c>
       <c r="D514" t="s">
-        <v>1752</v>
+        <v>1861</v>
       </c>
       <c r="E514" t="s">
-        <v>1753</v>
+        <v>1862</v>
       </c>
       <c r="F514" t="s">
-        <v>463</v>
+        <v>144</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1850</v>
+        <v>1884</v>
       </c>
       <c r="H514" t="s">
-        <v>1851</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1852</v>
+        <v>1886</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>152</v>
+        <v>46</v>
       </c>
       <c r="D515" t="s">
-        <v>1752</v>
+        <v>1861</v>
       </c>
       <c r="E515" t="s">
-        <v>1753</v>
+        <v>1862</v>
       </c>
       <c r="F515" t="s">
-        <v>144</v>
+        <v>177</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1853</v>
+        <v>1887</v>
       </c>
       <c r="H515" t="s">
-        <v>1854</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1855</v>
+        <v>1889</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>156</v>
+        <v>50</v>
       </c>
       <c r="D516" t="s">
-        <v>1752</v>
+        <v>1861</v>
       </c>
       <c r="E516" t="s">
-        <v>1753</v>
+        <v>1862</v>
       </c>
       <c r="F516" t="s">
-        <v>144</v>
+        <v>540</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1856</v>
+        <v>1890</v>
       </c>
       <c r="H516" t="s">
-        <v>1857</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1858</v>
+        <v>1892</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="D517" t="s">
-        <v>1752</v>
+        <v>1861</v>
       </c>
       <c r="E517" t="s">
-        <v>1753</v>
+        <v>1862</v>
       </c>
       <c r="F517" t="s">
-        <v>177</v>
+        <v>540</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1859</v>
+        <v>1893</v>
       </c>
       <c r="H517" t="s">
-        <v>1860</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>59</v>
+      </c>
+      <c r="D518" t="s">
         <v>1861</v>
       </c>
-      <c r="B518" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E518" t="s">
-        <v>1753</v>
+        <v>1862</v>
       </c>
       <c r="F518" t="s">
-        <v>139</v>
+        <v>68</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1862</v>
+        <v>1896</v>
       </c>
       <c r="H518" t="s">
-        <v>1863</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1864</v>
+        <v>1898</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>168</v>
+        <v>63</v>
       </c>
       <c r="D519" t="s">
-        <v>1752</v>
+        <v>1861</v>
       </c>
       <c r="E519" t="s">
-        <v>1753</v>
+        <v>1862</v>
       </c>
       <c r="F519" t="s">
-        <v>42</v>
+        <v>638</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1865</v>
+        <v>1899</v>
       </c>
       <c r="H519" t="s">
-        <v>1866</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1867</v>
+        <v>1901</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>172</v>
+        <v>67</v>
       </c>
       <c r="D520" t="s">
-        <v>1752</v>
+        <v>1861</v>
       </c>
       <c r="E520" t="s">
-        <v>1753</v>
+        <v>1862</v>
       </c>
       <c r="F520" t="s">
-        <v>519</v>
+        <v>77</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1868</v>
+        <v>1902</v>
       </c>
       <c r="H520" t="s">
-        <v>1869</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1870</v>
+        <v>1904</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>176</v>
+        <v>72</v>
       </c>
       <c r="D521" t="s">
-        <v>1752</v>
+        <v>1861</v>
       </c>
       <c r="E521" t="s">
-        <v>1753</v>
+        <v>1862</v>
       </c>
       <c r="F521" t="s">
-        <v>177</v>
+        <v>553</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1871</v>
+        <v>1905</v>
       </c>
       <c r="H521" t="s">
-        <v>1872</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1873</v>
+        <v>1907</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>181</v>
+        <v>76</v>
       </c>
       <c r="D522" t="s">
-        <v>1752</v>
+        <v>1861</v>
       </c>
       <c r="E522" t="s">
-        <v>1753</v>
+        <v>1862</v>
       </c>
       <c r="F522" t="s">
-        <v>377</v>
+        <v>553</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1874</v>
+        <v>1908</v>
       </c>
       <c r="H522" t="s">
-        <v>1875</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1876</v>
+        <v>1910</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>186</v>
+        <v>81</v>
       </c>
       <c r="D523" t="s">
-        <v>1752</v>
+        <v>1861</v>
       </c>
       <c r="E523" t="s">
-        <v>1753</v>
+        <v>1862</v>
       </c>
       <c r="F523" t="s">
-        <v>144</v>
+        <v>638</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1877</v>
+        <v>1911</v>
       </c>
       <c r="H523" t="s">
-        <v>1878</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1879</v>
+        <v>1913</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="D524" t="s">
-        <v>1880</v>
+        <v>1861</v>
       </c>
       <c r="E524" t="s">
-        <v>1881</v>
+        <v>1862</v>
       </c>
       <c r="F524" t="s">
-        <v>13</v>
+        <v>638</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1882</v>
+        <v>1914</v>
       </c>
       <c r="H524" t="s">
-        <v>1883</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1884</v>
+        <v>1916</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>37</v>
+        <v>89</v>
       </c>
       <c r="D525" t="s">
-        <v>1880</v>
+        <v>1861</v>
       </c>
       <c r="E525" t="s">
-        <v>1881</v>
+        <v>1862</v>
       </c>
       <c r="F525" t="s">
-        <v>13</v>
+        <v>638</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1885</v>
+        <v>1917</v>
       </c>
       <c r="H525" t="s">
-        <v>1886</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1887</v>
+        <v>1919</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="D526" t="s">
-        <v>1880</v>
+        <v>1861</v>
       </c>
       <c r="E526" t="s">
-        <v>1881</v>
+        <v>1862</v>
       </c>
       <c r="F526" t="s">
-        <v>13</v>
+        <v>686</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1888</v>
+        <v>1920</v>
       </c>
       <c r="H526" t="s">
-        <v>1889</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1890</v>
+        <v>1922</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="D527" t="s">
-        <v>1891</v>
+        <v>1861</v>
       </c>
       <c r="E527" t="s">
-        <v>1892</v>
+        <v>1862</v>
       </c>
       <c r="F527" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1893</v>
+        <v>1923</v>
       </c>
       <c r="H527" t="s">
-        <v>1894</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1895</v>
+        <v>1925</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="D528" t="s">
-        <v>1896</v>
+        <v>1861</v>
       </c>
       <c r="E528" t="s">
-        <v>1897</v>
+        <v>1862</v>
       </c>
       <c r="F528" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1898</v>
+        <v>1926</v>
       </c>
       <c r="H528" t="s">
-        <v>1899</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1900</v>
+        <v>1928</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>17</v>
+        <v>106</v>
       </c>
       <c r="D529" t="s">
-        <v>1896</v>
+        <v>1861</v>
       </c>
       <c r="E529" t="s">
-        <v>1897</v>
+        <v>1862</v>
       </c>
       <c r="F529" t="s">
-        <v>13</v>
+        <v>553</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1901</v>
+        <v>1929</v>
       </c>
       <c r="H529" t="s">
-        <v>1902</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1903</v>
+        <v>1931</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="D530" t="s">
-        <v>1904</v>
+        <v>1861</v>
       </c>
       <c r="E530" t="s">
-        <v>1905</v>
+        <v>1862</v>
+      </c>
+      <c r="F530" t="s">
+        <v>553</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1906</v>
+        <v>1932</v>
       </c>
       <c r="H530" t="s">
-        <v>1907</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1908</v>
+        <v>1934</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="D531" t="s">
-        <v>1909</v>
+        <v>1861</v>
       </c>
       <c r="E531" t="s">
-        <v>1910</v>
+        <v>1862</v>
       </c>
       <c r="F531" t="s">
-        <v>177</v>
+        <v>42</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1911</v>
+        <v>1022</v>
       </c>
       <c r="H531" t="s">
-        <v>1912</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1913</v>
+        <v>1936</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="D532" t="s">
-        <v>1914</v>
+        <v>1861</v>
       </c>
       <c r="E532" t="s">
-        <v>1915</v>
+        <v>1862</v>
       </c>
       <c r="F532" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1916</v>
+        <v>1022</v>
       </c>
       <c r="H532" t="s">
-        <v>1917</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1918</v>
+        <v>1938</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
+        <v>122</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1862</v>
+      </c>
+      <c r="F533" t="s">
+        <v>144</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>126</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1862</v>
+      </c>
+      <c r="F534" t="s">
+        <v>42</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>130</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1862</v>
+      </c>
+      <c r="F535" t="s">
+        <v>42</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>134</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1862</v>
+      </c>
+      <c r="F536" t="s">
+        <v>267</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>138</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1862</v>
+      </c>
+      <c r="F537" t="s">
+        <v>553</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
         <v>10</v>
       </c>
-      <c r="D533" t="s">
-[...5 lines deleted...]
-      <c r="F533" t="s">
+      <c r="D538" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F538" t="s">
+        <v>139</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>17</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F539" t="s">
+        <v>177</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>21</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F540" t="s">
+        <v>596</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>25</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F541" t="s">
+        <v>144</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>29</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F542" t="s">
+        <v>42</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>33</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F543" t="s">
+        <v>553</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>37</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F544" t="s">
+        <v>553</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>41</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F545" t="s">
+        <v>68</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>46</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F546" t="s">
+        <v>68</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H546" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>50</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F547" t="s">
+        <v>553</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="H547" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>55</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F548" t="s">
+        <v>686</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="H548" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>59</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F549" t="s">
+        <v>686</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="H549" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>63</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F550" t="s">
+        <v>686</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="H550" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>67</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F551" t="s">
+        <v>68</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="H551" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>72</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F552" t="s">
+        <v>68</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="H552" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>76</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F553" t="s">
+        <v>177</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>81</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F554" t="s">
+        <v>553</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>85</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F555" t="s">
+        <v>553</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>89</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F556" t="s">
+        <v>77</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>93</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F557" t="s">
+        <v>177</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>97</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F558" t="s">
+        <v>98</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>102</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F559" t="s">
+        <v>68</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>106</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E560" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F560" t="s">
+        <v>42</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>110</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E561" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F561" t="s">
+        <v>42</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>114</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E562" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F562" t="s">
+        <v>540</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>118</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E563" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F563" t="s">
+        <v>540</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>122</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E564" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F564" t="s">
+        <v>553</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>126</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E565" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F565" t="s">
+        <v>139</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>130</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F566" t="s">
+        <v>177</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>134</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E567" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F567" t="s">
+        <v>177</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>138</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E568" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F568" t="s">
+        <v>177</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>143</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E569" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F569" t="s">
+        <v>77</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>148</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E570" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F570" t="s">
+        <v>540</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>152</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E571" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F571" t="s">
+        <v>144</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>156</v>
+      </c>
+      <c r="D572" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E572" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F572" t="s">
+        <v>144</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>160</v>
+      </c>
+      <c r="D573" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E573" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F573" t="s">
+        <v>177</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>164</v>
+      </c>
+      <c r="D574" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E574" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F574" t="s">
+        <v>139</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>168</v>
+      </c>
+      <c r="D575" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E575" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F575" t="s">
+        <v>42</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>172</v>
+      </c>
+      <c r="D576" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E576" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F576" t="s">
+        <v>596</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>176</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E577" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F577" t="s">
+        <v>177</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>181</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E578" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F578" t="s">
+        <v>377</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>186</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E579" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F579" t="s">
+        <v>144</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>190</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E580" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F580" t="s">
+        <v>42</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>194</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E581" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F581" t="s">
+        <v>42</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>198</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E582" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F582" t="s">
+        <v>42</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>202</v>
+      </c>
+      <c r="D583" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E583" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F583" t="s">
+        <v>686</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>206</v>
+      </c>
+      <c r="D584" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E584" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F584" t="s">
+        <v>686</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>210</v>
+      </c>
+      <c r="D585" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E585" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F585" t="s">
+        <v>540</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>214</v>
+      </c>
+      <c r="D586" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E586" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F586" t="s">
+        <v>377</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>218</v>
+      </c>
+      <c r="D587" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E587" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F587" t="s">
+        <v>177</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>222</v>
+      </c>
+      <c r="D588" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E588" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F588" t="s">
+        <v>68</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>33</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E589" t="s">
+        <v>2110</v>
+      </c>
+      <c r="F589" t="s">
         <v>13</v>
       </c>
-      <c r="G533" s="1" t="s">
-[...3 lines deleted...]
-        <v>1921</v>
+      <c r="G589" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>37</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E590" t="s">
+        <v>2110</v>
+      </c>
+      <c r="F590" t="s">
+        <v>13</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>41</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E591" t="s">
+        <v>2110</v>
+      </c>
+      <c r="F591" t="s">
+        <v>13</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>25</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E592" t="s">
+        <v>2121</v>
+      </c>
+      <c r="F592" t="s">
+        <v>13</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>10</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E593" t="s">
+        <v>2126</v>
+      </c>
+      <c r="F593" t="s">
+        <v>13</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>17</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E594" t="s">
+        <v>2126</v>
+      </c>
+      <c r="F594" t="s">
+        <v>13</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>10</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E595" t="s">
+        <v>2134</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>10</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E596" t="s">
+        <v>2139</v>
+      </c>
+      <c r="F596" t="s">
+        <v>177</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>17</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E597" t="s">
+        <v>2139</v>
+      </c>
+      <c r="F597" t="s">
+        <v>267</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>10</v>
+      </c>
+      <c r="D598" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E598" t="s">
+        <v>2147</v>
+      </c>
+      <c r="F598" t="s">
+        <v>13</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>10</v>
+      </c>
+      <c r="D599" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E599" t="s">
+        <v>2151</v>
+      </c>
+      <c r="F599" t="s">
+        <v>13</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2153</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -20618,50 +23036,116 @@
     <hyperlink ref="G509" r:id="rId508"/>
     <hyperlink ref="G510" r:id="rId509"/>
     <hyperlink ref="G511" r:id="rId510"/>
     <hyperlink ref="G512" r:id="rId511"/>
     <hyperlink ref="G513" r:id="rId512"/>
     <hyperlink ref="G514" r:id="rId513"/>
     <hyperlink ref="G515" r:id="rId514"/>
     <hyperlink ref="G516" r:id="rId515"/>
     <hyperlink ref="G517" r:id="rId516"/>
     <hyperlink ref="G518" r:id="rId517"/>
     <hyperlink ref="G519" r:id="rId518"/>
     <hyperlink ref="G520" r:id="rId519"/>
     <hyperlink ref="G521" r:id="rId520"/>
     <hyperlink ref="G522" r:id="rId521"/>
     <hyperlink ref="G523" r:id="rId522"/>
     <hyperlink ref="G524" r:id="rId523"/>
     <hyperlink ref="G525" r:id="rId524"/>
     <hyperlink ref="G526" r:id="rId525"/>
     <hyperlink ref="G527" r:id="rId526"/>
     <hyperlink ref="G528" r:id="rId527"/>
     <hyperlink ref="G529" r:id="rId528"/>
     <hyperlink ref="G530" r:id="rId529"/>
     <hyperlink ref="G531" r:id="rId530"/>
     <hyperlink ref="G532" r:id="rId531"/>
     <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>