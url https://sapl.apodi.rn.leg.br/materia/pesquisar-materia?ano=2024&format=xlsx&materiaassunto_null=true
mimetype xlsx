--- v0 (2025-11-05)
+++ v1 (2026-05-09)
@@ -54,4040 +54,4040 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projetos de Lei Ordinária (PL)</t>
   </si>
   <si>
     <t>ALAN JEFFERSON DA SILVEIRA PINTO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1845/projeto_de_lei_n_508_2024_autor_poder_executivo_20240117_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1845/projeto_de_lei_n_508_2024_autor_poder_executivo_20240117_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 508/2024 - AUTOR PODER EXECUTIVO - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, A FAVOR DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL DE APODI, NO VALOR DE R$ 668.703,81 (SEISCENTOS E SESSENTA E OITO MIL SETECENTOS E TRÊS REAIS E OITENTA E UM CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS - PROJETO FAMÍLIA GUARDIÃ - BANCO SANTANDER BRASIL S/A.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1846/projeto_de_lei_n_509_2024_autor_poder_executivo_20240117_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1846/projeto_de_lei_n_509_2024_autor_poder_executivo_20240117_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 509/2024 - AUTOR PODER EXECUTIVO - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, A FAVOR DO FUNDO MUNICIPAL DE SAÚDE DE APODI, NO VALOR DE R$ 1.877,000,00 (UM MILHÃO OITOCENTOS E SETENTA E SETE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS - SERVIÇO DE ATENDIMENTO DOMICILIAR AO IDOSO (SADI).</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1847/projeto_de_lei_n_510_2024_autor_poder_executivo_20240117_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1847/projeto_de_lei_n_510_2024_autor_poder_executivo_20240117_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 510/2024 - AUTOR PODER EXECUTIVO - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, A FAVOR DO SECRETARIA MUNICIPAL DE TURISMO, NO VALOR DE R$ 926.000,00 (NOVECENTOS E VINTE SEIS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS - MANUTENÇÃO DAS AÇÕES DE EVENTOS E TURISMO.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>LAETE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1851/projeto_de_lei_n_511_2024_-_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1851/projeto_de_lei_n_511_2024_-_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 511/2024 – AUTOR LAETE OLIVEIRA-MDB – DISPÕE SOBRE A DENOMINAÇÃO DA AVENIDA ODEZIO BRILHANTE, LOCALIZADA NO SÍTIO DO GÓIS, ZONA RURAL DO MUNICIPIO DE APODI E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>ANGELO DE DAGMAR</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1852/projeto_de_lei_n_512_2024_-_autor_angelo_de_dagmar_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1852/projeto_de_lei_n_512_2024_-_autor_angelo_de_dagmar_sd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 512/2024 – AUTOR ÂNGELO DE DAGMAR-SD - DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS AGRICULTORES E (AS) FAMILIARES IZAURO CAMILO DE OLIVEIRA DA COMUNIDADE DE LAGOA DO CLEMENTINO - APODI- RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>Mesa Diretora 2023-2024</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1857/projeto_de_lei_n_513_2024_-_autor_mesa_diretora_2023-2024.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1857/projeto_de_lei_n_513_2024_-_autor_mesa_diretora_2023-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 513/2024 – AUTOR MESA DIRETORA 2023-2024 – DISPÕE SOBRE A MODIFICAÇÃO DA TABELADAS DIÁRIAS DE VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE APODI-RN E DÁ OUTRAS PROVIDÊNCIAS. APROVADO NA SESSÃO ORDINÁRIA DO DIA 8 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1858/projeto_de_lei_n_514_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1858/projeto_de_lei_n_514_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 514/2023 - AUTOR PODER EXECUTIVO - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, A FAVOR DA CÂMARA MUNICIPAL DE APODI, NO VALOR DE R$ 285.000,00 (DUZENTOS E OITENTA E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS - MANUTENÇÃO DAS ATIVIDADES E SERVIÇOS ADMINISTRATIVOS DA CÂMARA MUNICIPAL DE VEREADORES DE APODI.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>ANDREAZO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1861/projeto_de_lei_n_515_2024_autor_andreazo_alves_pl_20240229_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1861/projeto_de_lei_n_515_2024_autor_andreazo_alves_pl_20240229_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 515/2024 - AUTOR ANDREAZO ALVES - PL- CONSIDERAR PATRIMÔNIO CULTURAL IMATERIAL DO APODI OS RETIROS CULTURAIS REALIZADOS PELOS CRISTÃOS NO PERÍODO CARNAVALESCO. ENCAMINHANDO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 22 DE FEVEREIRO DE 2024. RECEBEU UMA NOVA REDAÇÃO DO DIA 28 DE FEVEREIRO DE 2024. APROVADO NA SESSÃO ORDINÁRIA DO DIA 29 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1862/projeto_de_lei_n_516_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1862/projeto_de_lei_n_516_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 516/2024 - AUTOR PODER EXECUTIVO – DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA REPOSIÇÃO SALARIAL AOS SERVIDORES RELACIONADOS NA LEI COMPLEMENTAR Nº 1740 DE 05 DE AGOSTO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1866/projeto_de_lei_n_517_2024_autor_poder_executivo_20240227_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1866/projeto_de_lei_n_517_2024_autor_poder_executivo_20240227_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 517/2024 - AUTOR PODER EXECUTIVO - AUTORIZA O MUNICÍPIO DE APODI A RECEBER EM DOAÇÃO IMÓVEL RURAL LOCALIZADO NA COMUNIDADE DENOMINADA ÁGUA FRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1867/projeto_de_lei_n_518_2024_autor_poder_executivo_20240227_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1867/projeto_de_lei_n_518_2024_autor_poder_executivo_20240227_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 518/2024 - AUTOR PODER EXECUTIVO - AUTORIZA O MUNICÍPIO A CELEBRAR O MUNÍCIPIO A CELEBRAR ACORDO DE COOPERAÇÃO TÉCNICA E FINANCEIRA COM O SERVIÇO DE APOIO ÁS MICRO E PEQUENAS EMPRESAS DO RIO GRANDE DO NORTE - SEBRAE/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1868/projeto_de_lei_n_519_2024_autor_poder_executivo_20240227_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1868/projeto_de_lei_n_519_2024_autor_poder_executivo_20240227_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 519/2024 - AUTOR PODER EXECUTIVO - AUTORIZA O MUNICÍPIO A CONCEDER AUXÍLIO FINANCEIRO DESTINADO A AUXILIAR NA REALIZAÇÃO DE PESQUISA TÉCNICA SOBRE OS IMPACTOS ECONÔMICOS DO CARNAVAL 2024, CUJAS AÇÕES SÃO PROMOVIDAS PELA CÂMARA DOS DIRIGENTES LOJISTAS DE APODI - CDL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1869/projeto_de_lei_n_520_2024_autor_laete_oliveira_mdb_20240227_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1869/projeto_de_lei_n_520_2024_autor_laete_oliveira_mdb_20240227_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 520/2024 - AUTOR LAETE OLIVEIRA - MDB - DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES DO PROJETO DE ASSENTAMENTO DE CAIÇARA, ZONA RURAL DO MUNICÍPIO DE APODI, RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1882/projeto_de_lei_n_521_2024_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1882/projeto_de_lei_n_521_2024_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 521/2024 - AUTOR LAETE OLIVEIRA-MDB - DISPÕE SOBRE A DENOMINAÇÃO DA PRAÇA DE EMÍDIA SALES DE OLIVEIRA, LOCALIZADA NO SÍTIO QUEIMADAS, ZONA RURAL DO MUNICÍPIO DE APODI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>CHARTON RÊGO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1883/projeto_de_lei_n_522_2024_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1883/projeto_de_lei_n_522_2024_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 522/2024 - AUTOR CHARTON RÊGO-MDB - DISPÕE SOBRE A INSTITUIÇÃO DE CADASTRO E DO CARTÃO DE IDENTIFICAÇÃO PARA PESSOA COM ''DOENÇAS AUTOIMUNES GRAVES E DEFICIÊNCIAS'' NO MUNICÍPIO DE APODI - RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1884/projeto_de_lei_n_523_2024_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1884/projeto_de_lei_n_523_2024_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 523/2024 - AUTOR CHARTON RÊGO-MDB - FICA ASSEGURADO AS PESSOAS COM DEFICIÊNCIAS, DOENÇAS AUTOIMUNES GRAVES E FIBROMIALGIA E A UM ACOMPANHANTE (CASO NECESSÁRIO), O DIREITO Á MEIA-ENTRADA NAS SESSÕES DE CINEMA, TEATRO, ESPETÁCULOS ESPORTIVOS, SHOWS, PARQUES, CIRCOS E OUTROS EVENTOS CULTURAIS E ESPORTIVOS REALIZADOS NO MUNICÍPIO DE APODI - RN.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1897/projeto_de_lei_n_524_2024_-_autor_poder_executivo_nova_redacao.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1897/projeto_de_lei_n_524_2024_-_autor_poder_executivo_nova_redacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 524/2024 - AUTOR PODER EXECUTIVO - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, A FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, NO VALOR DE R$ 41.000,00 (QUARENTA E UM MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS - MANUTENÇÃO DAS ATIVIDADES E SERVIÇOS ADMINISTRATIVOS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>ADAILTON TARGINO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1910/projeto_de_lei_n_525_2024_-_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1910/projeto_de_lei_n_525_2024_-_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 525/2024 - AUTOR ADAILTON TARGINO - MDB - DISPÕE SOBRE Á CRIAÇÃO DO DIA DO ASSOCIATIVISMO NO MUNICÍPIO DE APODI A SER COMEMORADO NO DIA 30 DE ABRIL DE CADA ANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1911/projeto_de_lei_n_526_2024_-_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1911/projeto_de_lei_n_526_2024_-_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 526/2024 - AUTOR ADAILTON TARGINO - MDB - DÁ A DENOMINAÇÃO DE RUA NOSSA SENHORA DE FÁTIMA NA ÁREA DE EXPANSÃO NO DISTRITO DE SOLEDADE NA CIDADE DE APODI-RN E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1912/projeto_de_lei_n_527_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1912/projeto_de_lei_n_527_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 527/2024 - AUTOR PODER EXECUTIVO - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO FISCAL DO MUNICÍPIO DE APODI, A FAVOR DA SECRETARIA MUNICIPAL DE JUVENTUDE, ESPORTE E LAZER, NO VALOR DE R$ 25.100,00 (VINTE E CINCO MIL E CEM REAIS), E DÁ OUTRAS PROVIDÊNCIAS - CONSTRUÇÃO DE QUADRAS DE ESPORTES NO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1915/projeto_de_lei_n_528_2024_-_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1915/projeto_de_lei_n_528_2024_-_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 528/2024 - AUTOR ADAILTON TARGINO - MDB - DÁ A DENOMINAÇÃO DE RUA VALDOMIRO BARBOSA NA ÁREA DE EXPANSÃO NO DISTRITO DE SOLEDADE NA CIDADE DE APODI-RN E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1923/projeto_de_lei_n_529_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1923/projeto_de_lei_n_529_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 529/2024 - AUTOR PODER EXECUTIVO - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, A FAVOR DO FUNDO MUNICIPAL DE SAÚDE DE APODI, NO VALOR R$ 450,000,00 (QUATROCENTOS E CINQUENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS - MANUTENÇÃO DAS AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE - ATENÇÃO PRIMÁRIA - ESTRATÉGIA SAÚDE DA FAMÍLIA - ESF.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1924/projeto_de_lei_n_530_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1924/projeto_de_lei_n_530_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 530/2024 - AUTOR PODER EXECUTIVO - Autoriza o executivo municipal a abrir crédito adicional especial, a favor do FUNDO MUNICIPAL DE SAÚDE DE APODI, no valor R$ 1.560,000,00 (UM MILHÃO QUINHENTOS E SESSENTA MIL REAIS) e dá outras providências - Complementação da União - Piso Salarial Nacional de Enfermeiros, Técnicos e Auxiliares de Enfermagem.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1929/projeto_de_lei_n_531_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1929/projeto_de_lei_n_531_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 531/2024 - AUTOR PODER EXECUTIVO - AUTORIZA O MUNICÍPIO A REALIZAR CESSÃO DE IMÓVEL Á ASSOCIAÇÃO COMUNITÁRIA DOS PEQUENOS AGRICULTORES DO SÍTIO CÁPUA - ACPASC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1930/projeto_de_lei_n_532_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1930/projeto_de_lei_n_532_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 532/2024 - AUTOR PODER EXECUTIVO - PROJETO DE LEI N° 532/2024 - AUTOR PODER EXECUTIVO - DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE APODI PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1931/projeto_de_lei_n_533_2024_autor_laete_oliveira_mdb_20240516_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1931/projeto_de_lei_n_533_2024_autor_laete_oliveira_mdb_20240516_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 533/2024 - AUTOR LAETE OLIVEIRA-MDB - INSTITUI O "DIA DO MISSIONÁRIO CRISTÃO” NO MUNICÍPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>ADAILTON TARGINO, WELLINGTON CRISTINO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1932/projeto_de_lei_n_534_2024_-_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1932/projeto_de_lei_n_534_2024_-_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 534/2024 - AUTOR ADAILTON TARGINO-MDB; SUBSCRITO PELO VEREADOR WELLINGTON CRISTINO-PP – DISPÕE SOBRE À CRIAÇÃO DO DIA MUNICIPAL DE ENFRENTAMENTO À PSICOFOBIA NO CALENDÁRIO OFICIAL DO MUNICIPIO DE APODI/RN, E DÁ OUTRAS PROVIDÊNCIAS. ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 9 DE MAIO DE 2024. APROVADO NA SESSÃO ORDINÁRIA DO DIA 16 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1933/projeto_de_lei_n_535_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1933/projeto_de_lei_n_535_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 535/2024 - AUTOR PODER EXECUTIVO - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, A FAVOR DA SECRETARIA DE EDUCAÇÃO, NO VALOR DE R$ 220.275,55 (DUZENTOS E VINTE MIL DUZENTOS E SETENTA E CINCO REAIS E CINQUENTA E CINCO CENTAVOS), E DÁ OUTRAS PROVIDÊNCIAS - MANUTENÇÃO DAS AÇÕES DE TRANSPORTES ESCOLAR DO ENSINO FUNDAMENTAL DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1954/projeto_de_lei_n_536_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1954/projeto_de_lei_n_536_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 536/2024 - AUTOR PODER EXECUTIVO – AUTORIZA O MUNICIPIO A REALIZAR CESSÃO DE IMÓVEL À ASSOCIAÇÃO COMUNITÁRIA DOS PEQUENOS AGRICULTORES DO SÍTIO SANTA CRUZ I, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1955/projeto_de_lei_n_537_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1955/projeto_de_lei_n_537_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 537/2024 - AUTOR PODER EXECUTIVO – DISPÕE SOBRE AS CONDIÇÕES PARA CONCESSÃO DOS BENEFÍCIOS EVENTUAIS AOS CIDADÃOS E ÀS FAMÍLIAS DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICIPIO DE APODI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1956/projeto_de_lei_n_538_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1956/projeto_de_lei_n_538_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 538/2024 - AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO FISCAL DO MUNICÍPIO DE APODI, A FAVOR DA GESTÃO DAS OPERAÇÕES ESPECIAIS, NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS – PAVIMENTAÇÕES DAS RUAS ADALGIZA DA SILVEIRA PINTO, JOSÉ JERONILDES CABRAL, VALDEMIRA LOPES CABRAL NO BAIRRO BICENTENÁRIO APODI-RN.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1957/projeto_de_lei_n_539_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1957/projeto_de_lei_n_539_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 539/2024 - AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO FISCAL DO MUNICÍPIO DE APODI, A FAVOR DA SECRETARIA MUNICIPAL DE JUVENTUDE, ESPORTE E LAZER, NO VALOR DE R$ 10.000,00 (DEZ MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS – EMENDAS IMPOSITIVAS - PREMIAÇÕES DE CAMPEONATOS – AUTORES GILVAN ALVES-SD E ANDREAZO ALVES-PP</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1958/projeto_de_lei_n_540_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1958/projeto_de_lei_n_540_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 540/2024 - AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, A FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA, RECURSOS HÍDRICOS, MEIO AMBIENTE E PESCA, NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS – EMENDAS IMPOSITIVAS – INVESTIMENTO EM SISTEMA DE ADUTORA QUE ABASTECE O SÍTIO RETIRO R$ 20.000,00 AUTOR CHARTON RÊGO-MDB; CONSTRUÇÃO DE BASE PARA CAIXA D’ÁGUA DO SÍTIO PITOMBEIRA R$ 30.000,00 – AUTOR ADAILTON TARGINO-MDB.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1959/projeto_de_lei_n_541_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1959/projeto_de_lei_n_541_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 541/2024 - AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR DA SECRETARIA DO GABINETE DO PREFEITO NO VALOR DE R$ 20.000,00 (VINTE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1960/projeto_de_lei_n_542_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1960/projeto_de_lei_n_542_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 542/2024 - AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, A FAVOR DO FUNDO MUNICIPAL DE SAÚDE DE APODI, NO VALOR DE R$ 46.000,00 (QUARENTA E SEIS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS – EMENDAS IMPOSITIVAS – CONSTRUÇÕES E INSTALAÇÕES DE ACADEMIAS E PARQUES INFANTIS – AUTORES CHARTON REGO-MDB, EDNARTE SILVEIRA-MDB E ADAILTON TARGINO-MDB.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1961/projeto_de_lei_n_543_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1961/projeto_de_lei_n_543_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 543/2024 - AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR DA SECRETARIA MUNICIPAL DE TURISMO, NO VALOR DE R$ 10.000,00 (DEZ MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS – EMENDA IMPOSITIVA – EVENTOS CULTURAIS E COMEMORATIVOS - AUTOR LAETE OLIVEIRA.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1962/projeto_de_lei_n_544_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1962/projeto_de_lei_n_544_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 544/2024 - AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR DA SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO VALOR DE R$ 20.000,00 (VINTE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS – EMENDAS IMPOSITIVAS – AUTOR CHARTON REGO-MDB.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1974/projeto_de_lei_n_545_2024_autor_charton_rego_mdb_nova_reacao.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1974/projeto_de_lei_n_545_2024_autor_charton_rego_mdb_nova_reacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 545/2024 – AUTOR CHARTON RÊGO-MDB - CRIA E INSTITUI, NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE APODI, O EVENTO DE CULTURA GOSPEL ''APODI CELEBRA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1975/projeto_de_lei_n_546_2024_autor_charton_rego_mdb_nova_redacao.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1975/projeto_de_lei_n_546_2024_autor_charton_rego_mdb_nova_redacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 546/2024 – AUTOR CHARTON RÊGO-MDB - CRIA E INSTITUI NO MUNICIPIO DE APODI-RN O EVENTO RELIGIOSO DENOMINADO ''MARCHA PARA JESUS" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1986/projeto_de_lei_n_547_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1986/projeto_de_lei_n_547_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 547/2024 – AUTOR PODER EXECUTIVO – PROMOVE ADEQUAÇÃO ORÇAMENTÁIRA NO ÂMBITO DO MUNICÍPIO DE APODI E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR DE R$ 280.285,80 (DUZENTOS E OITENTA MIL DUZENTOS E OITENTA E CINCO REAIS E OITENTA CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1987/projeto_de_lei_n_548_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1987/projeto_de_lei_n_548_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 548/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA, RECURSOS HÍDRICOS, MEIO AMBIENTE E PESCA, NO VALOR DE R$ 2.500,00 (DOIS MIL E QUINHENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1988/projeto_de_lei_n_549_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1988/projeto_de_lei_n_549_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 549/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR DO FUNDO MUNICIPAL DE SAÚDE DE APODI, NO VALOR DE R$ 5.000,00 (CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>JÚNIOR SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1989/projeto_de_lei_n_550_2024_autor_junior_souza_mdb_20240528_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1989/projeto_de_lei_n_550_2024_autor_junior_souza_mdb_20240528_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 550/2024 – AUTOR JÚNIOR SOUZA – MDB - INSTITUI O "DIA DO RIO E DA LAGOA" E, DÁ OUTRAS PROVIDÊNCIAS - DATA COMEMORATIVA.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>RAILTON DIÓGENES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1990/projeto_de_lei_n_551_2024_autor_railton_diogenes_mdb_20240528_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1990/projeto_de_lei_n_551_2024_autor_railton_diogenes_mdb_20240528_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 551/2024 – AUTOR RAILTON DIÓGENES – MDB - DÁ DENOMINAÇÃO À QUADRA DE ESPORTES DO BAIRRO GARILANDIA, DE QUADRA ESPORTES ALAÌRES DIAS DE FREITAS (LALÁ) NA CIDADE DE APODI-RN E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1992/projeto_de_lei_n_552_2024_autor_laete_oliveira_mdb_nova_redacao_20240701_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1992/projeto_de_lei_n_552_2024_autor_laete_oliveira_mdb_nova_redacao_20240701_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 552/2024 – AUTOR LAETE OLIVEIRA – MDB – INSTITUI O CONSELHO MUNICIPAL DE FOMENTO AO DESENVOLVIMENTO RURAL SUSTENTÁVEL DA AGRICULTURA FAMILIAR E DO AGRONEGÓCIO DO MUNICIPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1993/projeto_de_lei_n_553_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1993/projeto_de_lei_n_553_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 553/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR DA SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO VALOR DE R$ 578.238,38 (QUINHENTOS E SETENTA E OITO MIL DUZENTOS E TRINTA E OITO REAIS E TRINTA E OITO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1994/projeto_de_lei_n_554_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1994/projeto_de_lei_n_554_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 554/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, A FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, NO VALOR DE R$ 95.449,81 (NOVENTA E CINCO MIL QUATROCENTOS E QUARENTA E NOVE REAIS E OITENTA E UM CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1995/projeto_de_lei_n_555_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1995/projeto_de_lei_n_555_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 555/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL DE APODI, NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1996/projeto_de_lei_n_556_2024_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1996/projeto_de_lei_n_556_2024_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 556/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, A FAVOR DO FUNDO MUNICIPAL DE SAÚDE DE APODI, NO VALOR DE R$ 5.000,00 (CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1997/projeto_de_lei_n_557_2024_autor_adailton_targinomdb_nova_redacao_20240618_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1997/projeto_de_lei_n_557_2024_autor_adailton_targinomdb_nova_redacao_20240618_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 557/2024 – AUTOR ADAILTON TARGINO-MDB -  INSTITUI O PROGRAMA “CUIDANDO DE QUEM CUIDA”, VISANDO PROMOVER AÇÕES DE ORIENTAÇÃO E ATENÇÃO ÀS MÃES ATÍPICAS NO MUNICÍPIO DE APODI/RN, E ESTABELECE A SEMANA DA FAMÍLIA ATÍPICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2009/projeto_de_lei_n_558_2024_autor_junior_souza_mdb_20240610_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2009/projeto_de_lei_n_558_2024_autor_junior_souza_mdb_20240610_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 558/2024 – AUTOR JÚNIOR SOUZA-MDB - DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DO ACAMPAMENTO VIVA A PAZ (AAVP), DO MUNICÍPIO DE APODI – RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>CARLINHOS DE DANDÃO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2012/projeto_de_lei_n_559_2024_autor_carlin_de_dandao_psd_20240611_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2012/projeto_de_lei_n_559_2024_autor_carlin_de_dandao_psd_20240611_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 559/2024 – AUTOR CARLIN DE DANDÃO – PSD - DÁ A DENOMINAÇÃO DE RUA SEBASTIÃO BARBOSA NETO (TIÃO CANELA) NA ÁREA DE EXPANSÃO NO SÍTIO DO GOIS NA CIDADE DE APODI/RN E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2013/projeto_de_lei_n_560_2024_autor_andreazo_alves_pp_20240611_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2013/projeto_de_lei_n_560_2024_autor_andreazo_alves_pp_20240611_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 560/2024 – AUTOR ANDREAZO ALVES-PP - DISPÕE SOBRE A DENOMINAÇÃO DE CALÇAMENTO, ACADEMIA E PARQUINHO CESIRA ALVES GAMA DE LIMA, LOCALIZADA NO SÍTIO CARPINA, ZONA RURAL DO MUNICÍPIO DE APODI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2017/projeto_de_lei_n_561_2024_autor_laete_oliveira_mdb_20240613_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2017/projeto_de_lei_n_561_2024_autor_laete_oliveira_mdb_20240613_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 561/2024 – AUTOR LAETE OLIVEIRA-MDB – DISPÕE SOBRE A DENOMINAÇÃO DE VILA DO SOSSEGO LOCALIZADA NO DISTRITO DO CÓRREGO, ZONA RURAL DO MUNICIPIO DE APODI E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2019/projeto_de_lei_n_562_2024_autor_junior_souza_mdb_20240614_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2019/projeto_de_lei_n_562_2024_autor_junior_souza_mdb_20240614_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 562/2024 – AUTOR JUNIOR SOUZA MDB - DENOMINA DE UBS ISADORA DANTAS FERNANDES A UNIDADE BÁSICA DE SAÚDE DO BAIRRO BICO TORTO NA CIDADE DE APODI – RIO GRANDE DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2020/projeto_de_lei_n_563_2024_autor_poder_executivo_20240617_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2020/projeto_de_lei_n_563_2024_autor_poder_executivo_20240617_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 563/2024 – AUTOR PODER EXECUTIVO - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO FISCAL DO MUNICÍPIO DE APODI, A FAVOR DA SECRETARIA MUNICIPAL DE JUVENTUDE, ESPORTE E LAZER, NO VALOR DE R$ 15.000,00 (QUINZE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2021/projeto_de_lei_n_564_2024_autor_poder_executivo_20240617_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2021/projeto_de_lei_n_564_2024_autor_poder_executivo_20240617_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 564/2024 – AUTOR PODER EXECUTIVO -AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR DO FUNDO MUNICIPAL DE SAÚDE DE APODI, NO VALOR DE R$ 1.100.000,00 (UM MILHÃO E CEM MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2034/projeto_de_lei_n_565_2024_autor_poder_executivo_20240618_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2034/projeto_de_lei_n_565_2024_autor_poder_executivo_20240618_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 565/2024 – AUTOR PODER EXECUTIVO - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, NO VALOR DE R$ 5.000,00 (CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS. APROVADO NA SESSÃO ORDINÁRIA DO DIA 20 DE JUNHO DE 2024.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2035/projeto_de_lei_n_566_2024_autor_laete_oliveira_mdb_20240626_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2035/projeto_de_lei_n_566_2024_autor_laete_oliveira_mdb_20240626_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 566/2024 – AUTOR LAETE OLIVEIRA-MDB – DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA DE CONVIVÊNCIA PEDRO ONOFRE BATISTA LOCALIZADA NA COMUNIDADE DE ÁGUA FRIA, ZONA RURAL DO MUNICIPIO DE APODI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2127/projeto_de_lei_n_567_2024_autor_poder_executivo_20240710_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2127/projeto_de_lei_n_567_2024_autor_poder_executivo_20240710_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 567/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR DO FUNDO MUNICIPAL DE SAÚDE DE APODI, NO VALOR DE R$ 1.000.000,00 (UM MILHÃO DE REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2128/projeto_de_lei_n_568_2024_autor_poder_executivo_20240711_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2128/projeto_de_lei_n_568_2024_autor_poder_executivo_20240711_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 568/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR DO FUNDO MUNICIPAL DE SAÚDE DE APODI, NO VALOR DE R$ 399.991,00 (TREZENTOS E NOVENTA E NOVE MIL, NOVECENTOS E NOVENTA E UM REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2129/projeto_de_lei_n_569_2024_autor_poder_executivo_20240717_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2129/projeto_de_lei_n_569_2024_autor_poder_executivo_20240717_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 569/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, A FAVOR SECRETARIA MUNICIPAL DE EDUCAÇÃO, NO VALOR DE R$ 362.463,90 (TREZENTOS E SESSENTA E DOIS MIL, QUATROCENTOS E SESSENTA E TRÊS REAIS E NOVENTA CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2130/projeto_de_lei_n_570_2024_autor_poder_executivo_20240717_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2130/projeto_de_lei_n_570_2024_autor_poder_executivo_20240717_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 570/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR SECRETARIA MUNICIPAL DE AGRICULTURA, RECURSOS HÍDRICOS, MEIO AMBIENTE E PESCA, NO VALOR DE R$ 10.950,00 (DEZ MIL NOVECENTOS E CINQUENTA REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2131/projeto_de_lei_n_571_2024_autor_poder_executivo_20240729_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2131/projeto_de_lei_n_571_2024_autor_poder_executivo_20240729_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 571/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR SECRETARIA MUNICIPAL DE EDUCAÇÃO, NO VALOR DE R$ 4.000,00 (QUATRO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS. (EMENDA IMPOSITIVA VEREADOR EDNARTE SILVEIRA-MDB)</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2132/projeto_de_lei_n_572_2024_autor_poder_executivo_20240729_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2132/projeto_de_lei_n_572_2024_autor_poder_executivo_20240729_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 572/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR SECRETARIA MUNICIPAL DE AGRICULTURA, RECURSOS HÍDRICOS, MEIO AMBIENTE E PESCA, NO VALOR DE R$ 4.131,00 (QUATRO MIL, CENTO E TRINTA E UM REAIS) E DÁ OUTRAS PROVIDÊNCIAS. (EMENDA IMPOSITIVA VEREADOR EDNARTE SILVEIRA-MDB)</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2133/projeto_de_lei_n_573_2024_autor_poder_executivo_20240729_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2133/projeto_de_lei_n_573_2024_autor_poder_executivo_20240729_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 573/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR SECRETARIA MUNICIPAL DE JUVENTUDE, ESPORTE E LAZER, NO VALOR DE R$ 8.000,00 (OITO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS. (EMENDA IMPOSITIVA VEREADOR JÚNIOR SOUZA-MDB)</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2134/projeto_de_lei_n_574_2024_autor_poder_executivo_20240729_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2134/projeto_de_lei_n_574_2024_autor_poder_executivo_20240729_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 574/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR GESTÃO DAS OPERAÇÕES ESPECIAIS, NO VALOR DE R$ 85.000,00 (OITENTA E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2135/projeto_de_lei_n_575_2024_autor_poder_executivo_20240730_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2135/projeto_de_lei_n_575_2024_autor_poder_executivo_20240730_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 575/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR DA CÂMARA MUNICIPAL DE VEREADORES DE APODI, NO VALOR DE R$ 118.900,00 (CENTO E DEZOITO MIL E NOVECENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2141/projeto_de_lei_n_576_2024_autor_charton_rego_nova_redacao_20240814_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2141/projeto_de_lei_n_576_2024_autor_charton_rego_nova_redacao_20240814_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 576/2024 - RECEBEU NOVA REDAÇÃO NO DIA 14/08/2024 - DISPÕE SOBRE A DENOMINAÇÃO DE VILA EDIVALDO OLIVEIRA DA SILVA (VILA DE SEU EDIVALDO) LOCALIZADA NO DISTRITO DE SOLEDADE, ZONA RURAL DO MUNICIPIO DE APODI E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2148/projeto_de_lei_n_577_2024_autor_poder_executivo_20240814_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2148/projeto_de_lei_n_577_2024_autor_poder_executivo_20240814_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 577/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, A FAVOR SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO VALOR DE R$ 70.000,00 (SETENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2149/projeto_de_lei_n_578_2024_autor_poder_executivo_20240814_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2149/projeto_de_lei_n_578_2024_autor_poder_executivo_20240814_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 578/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS, NO VALOR DE R$ 30.022,00 (TRINTA MIL E VINTE E DOIS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2150/projeto_de_lei_n_579_2024_autor_charton_rego_mdb_20240814_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2150/projeto_de_lei_n_579_2024_autor_charton_rego_mdb_20240814_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 579/2024 – AUTOR CHARTON RÊGO-MDB – DISPÕE SOBRE A DENOMINAÇÃO DA PRAÇA ANTÔNIA DOS SANTOS DE OLIVEIRA E SILVA (ANTÔNIA DE NENÉM) LOCALIZADA NO DISTRITO DE SOLEDADE, ZONA RURAL DO MUNICIPIO DE APODI E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2168/projeto_de_lei_n_580_2024_autor_poder_executivo_20240916_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2168/projeto_de_lei_n_580_2024_autor_poder_executivo_20240916_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 580/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA, RECURSOS HÍDRICOS, MEIO AMBIENTE E PESCA, NO VALOR DE R$ 43.400,00 (QUARENTA E TRÊS MIL E QUATROCENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS - EMENDA IMPOSITIVA DE AUTORIA DO VEREADOR ÂNGELO SUASSUNA – PP. ENCAMINHANDO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 19 DE SETEMBRO DE 2024</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2171/projeto_de_lei_n_581_2024_autor_poder_executivo_loa_2025.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2171/projeto_de_lei_n_581_2024_autor_poder_executivo_loa_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 581/2024 - AUTOR PODER EXECUTIVO - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE APODI/RN PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>EDNARTE SILVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2172/projeto_de_lei_n_582_2024_autor_ednarte_silveira_mdb_20241010_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2172/projeto_de_lei_n_582_2024_autor_ednarte_silveira_mdb_20241010_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 582/2024 - AUTOR EDNARTE SILVEIRA-MDB - DECLARA DE UTILIDADE PÚBLICA O GRUPO DE JOVENS AMIGOS DE CRISTO – JAC, COM SEDE NO DISTRITO DE MELANCIAS - APODI- RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2177/projeto_de_lei_n_583_2024_autor_poder_executivo_20241015_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2177/projeto_de_lei_n_583_2024_autor_poder_executivo_20241015_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 583/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA, RECURSOS HÍDRICOS, MEIO AMBIENTE E PESCA, NO VALOR DE R$ 21.335,67 (VINTE E UM MIL, TREZENTOS E TRINTA E CINCO REAIS E SESSENTA E SETE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS - EMENDA IMPOSITIVA DE AUTORIA DO VEREADOR EDNARTE SILVEIRA-MDB</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>JÚNIOR CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2179/projeto_de_lei_n_584_2024_autor_junior_carlos_psd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2179/projeto_de_lei_n_584_2024_autor_junior_carlos_psd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 584/2024 -  AUTOR JÚNIOR CARLOS-PSD - ALTERA A LEI MUNICIPAL 292/1997, QUE RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES DO SÍTIO AMENO, MUNICIPIO DE APODI-RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2183/projeto_de_lei_n_585_2024_autor_junior_souza_mdb_20241025_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2183/projeto_de_lei_n_585_2024_autor_junior_souza_mdb_20241025_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 585/2024 - AUTOR JÚNIOR SOUZA-MDB - DECLARA DE UTILIDADE PÚBLICA A ASSOCIACAO DOS AGRICULTORES E AGRICULTORAS DO SITIO SANTA ROSA II, DO MUNICÍPIO DE APODI – RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2184/projeto_de_lei_n_586_2024_autor_poder_executivo_20241029_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2184/projeto_de_lei_n_586_2024_autor_poder_executivo_20241029_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 586/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 16.500,00 (DEZESSEIS MIL E QUINHENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS – DESTINADO A SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS (MANUTENÇÃO DAS ESTRADAS VICINAIS)</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2185/projeto_de_lei_n_587_2024_autor_poder_executivo_20241029_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2185/projeto_de_lei_n_587_2024_autor_poder_executivo_20241029_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 587/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 60.000,00 (SESSENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS – DESTINADO A SECRETARIA MUNICIPAL DE AGRICULTURA, RECURSOS HÍDRICOS, MEIO AMBIENTE E PESCA (MANUTENÇÃO DE POÇO TUBULARES E ARTESIANOS)</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2186/projeto_de_lei_n_588_2024_autor_poder_executivo_20241029_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2186/projeto_de_lei_n_588_2024_autor_poder_executivo_20241029_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 587/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 555.000,00 (QUINHENTOS E CINQUENTA E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS – DESTINADO A SECRETARIA MUNICIPAL DE EDUCAÇÃO (MANUTENÇÃO DAS AÇÕES DE TRANSPORTE ESCOLAR E DAS ATIVIDADES DO ENSINO FUNDAMENTAL DA REDE MUNICIPAL DE ENSINO DE APODI)</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_n_589_2024_autor_poder_executivo__20241031_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_n_589_2024_autor_poder_executivo__20241031_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 589/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 192.000,00 (CENTO E NOVENTA E DOIS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS – DESTINADO A REFORÇO DE DOTAÇÕES ORÇAMENTÁRIAS DE SECRETARIAS DIVERSAS</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_n_590_2024_autor_poder_executivo_20241105_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_n_590_2024_autor_poder_executivo_20241105_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 590/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, A FAVOR DA CÂMARA MUNICIPAL DE VEREADORES DE APODI, NO VALOR DE R$ 283.095,92 (DUZENTOS E OITENTA E TRÊS MIL, NOVENTA E CINCO REAIS E NOVENTA E DOIS CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS - DESTINADO A REFORÇO DE DOTAÇÕES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2212/projeto_de_lei_n_591_2024_autor_poder_executivo_20241108_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2212/projeto_de_lei_n_591_2024_autor_poder_executivo_20241108_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 591/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 62.000,00 (SESSENTA E DOIS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS – DESTINADO A REFORÇO DE DOTAÇÕES ORÇAMENTÁRIAS DE SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS PÚBLICAS.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>FILIPE GUSTAVO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2213/projeto_de_lei_n_592_2024_autor_filipe_gustavo_pp_20241108_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2213/projeto_de_lei_n_592_2024_autor_filipe_gustavo_pp_20241108_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 592/2024 – AUTOR FILIPE GUSTAVO-PP - DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO SERTÃO CULTURAL APODI – ASCA, DO MUNICÍPIO DE APODI – RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2215/projeto_de_lei_n_593_2024_autor_poder_executivo_20241111_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2215/projeto_de_lei_n_593_2024_autor_poder_executivo_20241111_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 593/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 1.423.000,00 (UM MILHÃO, QUATROCENTOS E VINTE E TRÊS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS – DESTINADO A REFORÇO DE DOTAÇÕES ORÇAMENTÁRIAS DE SECRETARIAS DIVERSAS</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2216/projeto_de_lei_n_594_2024_autor_laete_oliveira_mdb_20241111_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2216/projeto_de_lei_n_594_2024_autor_laete_oliveira_mdb_20241111_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 594/2024 – AUTOR LAETE OLIVEIRA-MDB - DISPÕE SOBRE A PROIBIÇÃO DO USO DE APARELHOS DE TELEFONIA CELULAR E DISPOSITIVOS ELETRÔNICOS PORTÁTEIS PARA FINS NÃO PEDAGÓGICOS EM SALAS DE AULA DAS ESCOLAS DO MUNICÍPIO DE APODI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2217/projeto_de_lei_n_595_2024_autor_adailton_targino_mdb_20241112_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2217/projeto_de_lei_n_595_2024_autor_adailton_targino_mdb_20241112_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 595/2024 – AUTOR ADAILTON TARGINO-MDB - DÁ A DENOMINAÇÃO DE RUA VALDEMIRA NOGUEIRA DA SILVA FREITAS NA ÁREA DE EXPANSÃO NO DISTRITO DE SOLEDADE NA CIDADE DE APODI-RN E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2218/projeto_de_lei_n_596_2024_autor_adailton_targino_mdb_20241112_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2218/projeto_de_lei_n_596_2024_autor_adailton_targino_mdb_20241112_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 596/2024 – AUTOR ADAILTON TARGINO-MDB – DÁ A DENOMINAÇÃO DE RUA SEBASTIÃO FÉLIX DE MENEZES (PARÊA) NA ÁREA DE EXPANSÃO NO DISTRITO DE SOLEDADE NA CIDADE DE APODI-RN E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2219/projeto_de_lei_n_597_2024_autor_adailton_targino_mdb_20241112_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2219/projeto_de_lei_n_597_2024_autor_adailton_targino_mdb_20241112_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 597/2024 – AUTOR ADAILTON TARGINO-MDB – DÁ A DENOMINAÇÃO DE RUA REINALDO RAIMUNDO DE SENA NA ÁREA DE EXPANSÃO NO DISTRITO DE SOLEDADE NA CIDADE DE APODI-RN E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2220/projeto_de_lei_n_598_2024_autor_adailton_targino_mdb_20241112_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2220/projeto_de_lei_n_598_2024_autor_adailton_targino_mdb_20241112_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 598/2024 – AUTOR ADAILTON TARGINO-MDB - DÁ A DENOMINAÇÃO DE RUA MARIA VANDA DE OLIVEIRA NA ÁREA DE EXPANSÃO NO DISTRITO DE SOLEDADE NA CIDADE DE APODI-RN E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2221/projeto_de_lei_n_599_2024_autor_adailton_targino_mdb_20241112_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2221/projeto_de_lei_n_599_2024_autor_adailton_targino_mdb_20241112_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 599/2024 – AUTOR ADAILTON TARGINO-MDB -  DÁ A DENOMINAÇÃO DE RUA OLANIR DE SENA NA ÁREA DE EXPANSÃO NO DISTRITO DE SOLEDADE NA CIDADE DE APODI-RN E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2222/projeto_de_lei_n_600_2024_autor_poder_executivo_20241113_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2222/projeto_de_lei_n_600_2024_autor_poder_executivo_20241113_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 600/2024 – AUTOR PODER EXECUTIVO – DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 260.000,00 (DUZENTOS E SESSENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS – DESTINADO A REFORÇO DE DOTAÇÕES ORÇAMENTÁRIAS DO FUNDO MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2223/projeto_de_lei_n_601_2024_autor_poder_executivo__20241113_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2223/projeto_de_lei_n_601_2024_autor_poder_executivo__20241113_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 601/2024 – AUTOR PODER EXECUTIVO – DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 850.000,00 (OITOCENTOS E CINQUENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS – DESTINADO A REFORÇO DE DOTAÇÕES ORÇAMENTÁRIAS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2224/projeto_de_lei_n_602_2024_autor_poder_executivo__20241113_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2224/projeto_de_lei_n_602_2024_autor_poder_executivo__20241113_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 602/2024 – AUTOR PODER EXECUTIVO – DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 144.500,00 (CENTO E QUARENTA E QUATRO MIL E QUINHENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS – DESTINADO A REFORÇO DE DOTAÇÕES ORÇAMENTÁRIAS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>ANGELO DE DAGMAR, FILIPE GUSTAVO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2228/projeto_de_lei_n_603_2024_autor_filipe_gustavo_pp_20241114_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2228/projeto_de_lei_n_603_2024_autor_filipe_gustavo_pp_20241114_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 603/2024 AUTORES FILIPE GUSTAVO-PP E ANGELO DE DAGMAR-PP - DÁ DENOMINAÇÃO DE RUAS (MARIA DA CONCEIÇÃO MAIA; EDIJALMA FERNANDES DE FREITAS; EPIFÂNIO CIRILO BEZERRA; E, PEDRO ANTÔNIO NETO - PEDRINHO DE LOLOIA) NA EXPANSÃO / PROLONGAMENTO URBANO NO BAIRRO IPE NA CIDADE DE APODI-RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2230/projeto_de_lei_n_604_2024_autor_poder_executivo_20241119_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2230/projeto_de_lei_n_604_2024_autor_poder_executivo_20241119_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 604/2024 – AUTOR PODER EXECUTIVO – AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 199.250,00 (CENTO E NOVENTA E NOVE MIL E DUZENTOS E CINQUENTA REAIS) E DÁ OUTRAS PROVIDÊNCIAS – DESTINADO A REFORÇO DE DOTAÇÕES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2234/projeto_de_lei_n_605_2024_autor_charton_rego_mdb_20241119_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2234/projeto_de_lei_n_605_2024_autor_charton_rego_mdb_20241119_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 605/2024 – AUTOR CHARTON REGO-MDB - DÁ DENOMINAÇÃO DE MEMORIAL PAULO GUILHERME SILVEIRA DE MENEZES, NO (CANTEIRO 4 ENTRE O CANTEIRO 1 E 2) LOCALIZADO À RUA JOÃO NOGUEIRA, CENTRO, NO ÂMBITO DO MUNICÍPIO DE APODI-RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2235/projeto_de_lei_n_606_2024_autor_charton_rego_mdb_20241119_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2235/projeto_de_lei_n_606_2024_autor_charton_rego_mdb_20241119_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 606/2024 – AUTOR CHARTON REGO-MDB - DÁ A DENOMINAÇÃO DA TRAVESSA FRANCISCA NAZARÉ DE OLIVEIRA NO DISTRITO DE MELANCIAS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2238/projeto_de_lei_n_607_2024_autor_laete_oliveira_mdb_20241127_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2238/projeto_de_lei_n_607_2024_autor_laete_oliveira_mdb_20241127_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 607/2024 - AUTOR LAETE OLIVEIRA - MDB - DISPÕE SOBRE A DENOMINAÇÃO DE PASSAGEM MOLHADA JOCA LIBÂNIO, LOCALIZADA NO SÍTIO RETIRO, ZONA RURAL DO MUNICÍPIO DE APODI E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 RETIRADO DE PAUTA E ARQUIVADO A PEDIDO DO AUTOR NA SESSÃO ORDINÁRIA DO DIA 28 DE NOVEMBRO DE 2024.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2239/projeto_de_lei_n_608_2024_autor_laete_oliveira_mdb_20241125_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2239/projeto_de_lei_n_608_2024_autor_laete_oliveira_mdb_20241125_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 608/2024 - AUTOR LAETE OLIVEIRA - MDB - DISPÕE SOBRE A DENOMINAÇÃO DE PASSAGEM MOLHADA ANTÔNIO DE ALBUQUERQUE, LOCALIZADA NO SÍTIO CACHOEIRA, ZONA RURAL DO MUNICÍPIO DE APODI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2242/projeto_de_lei_n_609_2024_autor_carlin_de_dandao_psd_20241126_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2242/projeto_de_lei_n_609_2024_autor_carlin_de_dandao_psd_20241126_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 609/2024 – AUTOR CARLIN DE DANDÃO-PSD - DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ATLÉTICA E CULTURAL ESCOLINHA DO PETINHA – AACEP, DO MUNICÍPIO DE APODI – RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2243/projeto_de_lei_n_610_2024_autor_poder_executivo_20241127_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2243/projeto_de_lei_n_610_2024_autor_poder_executivo_20241127_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 610/2024 – AUTOR PODER EXECUTIVO – DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 1.021.000,00 (UM MILHÃO E VINTE E UM MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS – DESTINADO A REFORÇO DE DOTAÇÕES ORÇAMENTÁRIAS – PASEP (OBRIGAÇÕES TRIBUTÁRIAS E CONTRIBUTIVAS) – PRECATÓRIOS (SENTENÇAS JUDICIAIS).</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2246/projeto_de_lei_n_611_2024_autor_poder_executivo_20241129_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2246/projeto_de_lei_n_611_2024_autor_poder_executivo_20241129_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 611/2024 – AUTOR PODER EXECUTIVO – DISPÕE SOBRE A AUTORIZAÇÃO DE ALIENAÇÃO MEDIANTE DOAÇÃO DE IMÓVEL EM QUE FUNCIONA A ESCOLA MUNICIPAL LOURDES MOTA À FUNDAÇÃO UNIVERSIDADE DO ESTADO DO RIO GRANDE DO NORTE – FUERN, PARA FINS DE INSTALAÇÃO DO CAMPUS DA UERN NO MUNICIPIO DE APODI-RN._x000D_
 _x000D_
 ARQUIVADO NO DIA 18 DE DEZEMBRO DE 2024, CONFORME SOLICITAÇÃO DO PREFEITO MUNICIPAL NO OFICIO Nº 135/2024, PARA RETIRAR DE TRAMITAÇÃO E DEFERIDO PELO PRESIDENTA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_n_612_2024_autor_poder_executivo_20241129_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_n_612_2024_autor_poder_executivo_20241129_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 612/2024 – AUTOR PODER EXECUTIVO – DISPÕE O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 494.026,00 (QUATROCENTOS E NOVENTA E QUATRO MIL E VINTE E SEIS REAIS) E DÁ OUTRAS PROVIDÊNCIAS – DESTINADO A REFORÇO DE DOTAÇÕES ORÇAMENTÁRIAS – SECRETARIAS DIVERSAS.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2248/projeto_de_lei_n_613_2024_autor_junior_carlos_psd_20241202_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2248/projeto_de_lei_n_613_2024_autor_junior_carlos_psd_20241202_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 613/2024 -  AUTOR JÚNIOR CARLOS-PSD - DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BOTAFOGO CULTURAL E DESPORTIVA DO BICO TORTO - ABCDBT, DO MUNICÍPIO DE APODI – RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2249/projeto_de_lei_n_614_2024_autor_charton_rego_mdb_20241204_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2249/projeto_de_lei_n_614_2024_autor_charton_rego_mdb_20241204_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 614/2024 – AUTOR CHARTON REGO-MDB - DISPÕE SOBRE A DENOMINAÇÃO DA ACADEMIA AO AR LIVRE DE SEVERIANA MARIA DO ESPIRITO SANTO, LOCALIZADA NO P.A PARAISO, ZONA RURAL DO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2250/projeto_de_lei_n_615_2024_autor_charton_rego_mdb_20241204_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2250/projeto_de_lei_n_615_2024_autor_charton_rego_mdb_20241204_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 615/2024 – AUTOR CHARTON REGO-MDB - DISPÕE SOBRE A DENOMINAÇÃO DA PRAÇA DE CONVIVÊNCIA ANTÔNIO TARGINO DA COSTA, LOCALIZADA NO P.A PARAISO, ZONA RURAL DO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2251/projeto_de_lei_n_616_2024_autor_charton_rego_mdb__20241204_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2251/projeto_de_lei_n_616_2024_autor_charton_rego_mdb__20241204_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 616/2024 – AUTOR CHARTON REGO-MDB - DISPÕE SOBRE A DENOMINAÇÃO QUADRA DE AREIA, LOCALIZADA NO P.A PARAISO, ZONA RURAL DO MUNICÍPIO DE APODI DE QUADRA DE AREIA ÍKARO RAVÍ.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2252/projeto_de_lei_n_617_2024_autor_charton_rego_mdb_20241204_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2252/projeto_de_lei_n_617_2024_autor_charton_rego_mdb_20241204_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 617/2024 – AUTOR CHARTON REGO-MDB - DISPÕE SOBRE A DENOMINAÇÃO QUADRA DE VÔLEI, LOCALIZADA NO P.A PARAISO, ZONA RURAL DO MUNICÍPIO DE APODI DE QUADRA DE VÔLEI FRANCISCO FERREIRA DE FREITAS.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2253/projeto_de_lei_n_618_2024_autor_laete_oliveira_mdb_20241204_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2253/projeto_de_lei_n_618_2024_autor_laete_oliveira_mdb_20241204_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 618/2024 - AUTOR LAETE OLIVEIRA - MDB - DISPÕE SOBRE A DENOMINAÇÃO DE PASSAGEM MOLHADA DOS LIBÂNIOS, LOCALIZADA NO SÍTIO RETIRO, ZONA RURAL DO MUNICÍPIO DE APODI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2255/projeto_de_lei_n_619_2024_autor_adailton_targino_mdb_20241209_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2255/projeto_de_lei_n_619_2024_autor_adailton_targino_mdb_20241209_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 619/2024 – AUTOR ADAILTON TARGINO-MDB – DÁ A DENOMINAÇÃO DE RUA ANTÔNIO MANOEL DA COSTA NA ÁREA DE EXPANSÃO NO DISTRITO DE SOLEDADE NA CIDADE DE APODI-RN E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2256/projeto_de_lei_n_620_2024_autor_adailton_targino_mdb_20241209_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2256/projeto_de_lei_n_620_2024_autor_adailton_targino_mdb_20241209_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 620/2024 – AUTOR ADAILTON TARGINO-MDB – DÁ A DENOMINAÇÃO DE RUA VILA MARGARIDA NA ÁREA DE EXPANSÃO NO DISTRITO DE SOLEDADE NA CIDADE DE APODI-RN E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2257/oficio_n_621_2024_autor_poder_executivo_20241210_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2257/oficio_n_621_2024_autor_poder_executivo_20241210_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 621/2024 – AUTOR PODER EXECUTIVO – DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVA PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 650.000,00 (SEISCENTOS E CINQUENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS – DESTINADO A REFORÇO DE DOTAÇÕES ORÇAMENTÁRIAS – MANUTENÇÃO DAS AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE – ATENÇÃO PRIMÁRIA – AGENTES COMUNITÁRIOS DE SAÚDE – ACS</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2258/projeto_de_lei_n_622_2024_autor_mesa_diretora.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2258/projeto_de_lei_n_622_2024_autor_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 622/2024 – AUTOR MESA DIRETORA – DETERMINA ÍNDICE DE REAJUSTE PARA OS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE APODI-RN E DÁ OUTRAS PROVIDÊNCIAS. APROVADO NA SESSÃO ORDINÁRIA DO DIA 12 DE DEZEMBRO DE 2024.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2259/projeto_de_lei_n_623_2024_autor_mesa_diretora.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2259/projeto_de_lei_n_623_2024_autor_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 623/2024 – AUTOR MESA DIRETORA – TRANSFORMA CARGOS DE PROVIMENTO EM COMISSÃO NO QUADRO DE PESSOAL DA CÂMARA DE VEREADORES DO MUNICÍPIO DE APODI E DÁ OUTRAS PROVIDÊNCIAS. APROVADO NA SESSÃO ORDINÁRIA DO DIA 12 DE DEZEMBRO DE 2024.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2260/projeto_de_lei_n_624_2024_autor_mesa_diretora.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2260/projeto_de_lei_n_624_2024_autor_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 624/2024 – AUTOR MESA DIRETORA – DISPÕE SOBRE A MODIFICAÇÃO DOS ARTIGOS E INCISOS DA LEI MUNICIPAL Nº. 2.090/2023, DE 30 DE OUTUBRO DE 2023, QUE ESTABELECE A COTA PARA O EXERCÍCIO DA ATIVIDADE PARLAMENTAR MUNICIPAL - CEAPM, E DÁ OUTRAS PROVIDENCIAS. APROVADO NA SESSÃO ORDINÁRIA DO DIA 12 DE DEZEMBRO DE 2024.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>Projetos de Decreto Legislativo (PDC)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1853/projeto_de_decreto_legislativo_n_056_2024_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1853/projeto_de_decreto_legislativo_n_056_2024_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 56/2024 – AUTOR JÚNIOR SOUZA-MDB - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO APODIENSE” AO ILUSTRÍSSIMO SR. RICHARD AUGUST MÜLLER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>GILVAN ALVES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1864/projeto_de_decreto_legislativo_n_057_2024_autor_gilvan_alves_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1864/projeto_de_decreto_legislativo_n_057_2024_autor_gilvan_alves_sd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 057/2024 – AUTOR GILVAN ALVES-SD – DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO APODIENSE” AO ILUSTRÍSSIMO SR. ANTONIO BORJA DE ALMEIDA JÚNIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1865/projeto_de_decreto_legislativo_n_058_2024_autor_gilvan_alves_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1865/projeto_de_decreto_legislativo_n_058_2024_autor_gilvan_alves_sd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 058/2024 – AUTOR GILVAN ALVES-SD – DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO APODIENSE” AO ILUSTRÍSSIMO SR. FRANCISCO UBIRACY FEITOZA PASCOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1891/projeto_de_decreto_legislativo_n_059_2024_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1891/projeto_de_decreto_legislativo_n_059_2024_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 59/2024 – AUTOR ADAILTON TARGINO-MDB - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO APODIENSE” AO ILUSTRÍSSIMO SR. FRANCISCO PAULO RAMON ROCHA PAIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1895/projeto_de_decreto_legislativo_n_060_2024_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1895/projeto_de_decreto_legislativo_n_060_2024_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 60/2024 – AUTOR ADAILTON TARGINO-MDB - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO APODIENSE” AO ILUSTRÍSSIMO SR. ELIAQUIM AMINADABE HAMUL DANTAS RODRIGUES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>WELLINGTON CRISTINO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1967/projeto_de_decreto_legislativo_n_061_2024_autor_wellington_pp_20240521_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1967/projeto_de_decreto_legislativo_n_061_2024_autor_wellington_pp_20240521_0001.pdf</t>
   </si>
   <si>
     <t>¬PROJETO DE DECRETO LEGISLATIVO Nº 061/2024 -  AUTOR WELLINGTON CRISTINO-PP - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃ APODIENSE” A ILUSTRÍSSIMA SRA. MARIA MICHELINE DE ABRANTES FARIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1968/projeto_de_decreto_legislativo_n_062_2024_autor_wellington_pp_20240521_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1968/projeto_de_decreto_legislativo_n_062_2024_autor_wellington_pp_20240521_0001.pdf</t>
   </si>
   <si>
     <t>¬PROJETO DE DECRETO LEGISLATIVO Nº 062/2024 -  AUTOR WELLINGTON CRISTINO-PP - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃ APODIENSE” A ILUSTRÍSSIMA SRA. LUZIA MAIA LEITE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2125/projeto_de_decreto_legislativo_n_063_2024_autor_junior_souza_20240710_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2125/projeto_de_decreto_legislativo_n_063_2024_autor_junior_souza_20240710_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 063/2024 – AUTOR JÚNIOR SOUZA-MDB - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO APODIENSE” AO ILUSTRÍSSIMO SR. MARCELO FERNANDES DE QUEIROZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2136/projeto_de_decreto_legislativo_n_64_2024_autor_andreazo_alves_pp_20240731_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2136/projeto_de_decreto_legislativo_n_64_2024_autor_andreazo_alves_pp_20240731_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 064/2024 – AUTOR ANDREAZO ALVES-PP - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO APODIENSE” AO ILUSTRÍSSIMO SR. RAIMUNDO LUCIANO PINHEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2137/projeto_de_decreto_legislativo_n_65_2024_autor_andreazo_alves_pp_20240731_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2137/projeto_de_decreto_legislativo_n_65_2024_autor_andreazo_alves_pp_20240731_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 065/2024 – AUTOR ANDREAZO ALVES-PP - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO APODIENSE” AO ILUSTRÍSSIMO SR. SEBASTIÃO ARTUR BATISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>ALEXANDRE BEVENUTO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2138/projeto_de_decreto_legislativo_n_66_2024_autor_alexandre_bevenut_20240731_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2138/projeto_de_decreto_legislativo_n_66_2024_autor_alexandre_bevenut_20240731_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 066/2024 – AUTOR ALEXANDRE BEVENUTO-UNIÃO BRASIL - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃ APODIENSE” A ILUSTRÍSSIMA SR.ª ANA MARIA CARDOSO DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2139/projeto_de_decreto_legislativo_n_067_2024_autor_railton_diogenes_20240801_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2139/projeto_de_decreto_legislativo_n_067_2024_autor_railton_diogenes_20240801_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 067/2024 – AUTOR RAILTON DIÓGENES-MDB - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO APODIENSE” AO ILUSTRÍSSIMO SR. GILMARIO DO VALE DE MELO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2152/projeto_de_decreto_leislativo_n_068_2024_autor_angelo_suassuna__20240826_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2152/projeto_de_decreto_leislativo_n_068_2024_autor_angelo_suassuna__20240826_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 068/2024 – AUTOR ÂNGELO SUASSUNA – PP - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO APODIENSE” AO ILUSTRÍSSIMO SR. MARLOS VINICIUS GURGEL MAGNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2163/projeto_de_decreto_legislativo_n_069_2024_autor_charton_rego_mdb_20240912_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2163/projeto_de_decreto_legislativo_n_069_2024_autor_charton_rego_mdb_20240912_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 069/2024 – AUTOR CHARTON RÊGO-MDB - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO APODIENSE” AO ILUSTRÍSSIMO SR. MARCOS SEVERO DE AMORIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2188/projeto_de_decreto_legislativo_n_070_2024_autor_andreazo_alvespp_20241030_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2188/projeto_de_decreto_legislativo_n_070_2024_autor_andreazo_alvespp_20241030_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 070/2024 – AUTOR ANDREAZO ALVES-PP - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO APODIENSE” AO ILUSTRÍSSIMO SR. CLEONE SILVA DE LIMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2236/projeto_de_decreto_legislativo_n_071_2024_autor_adailton_targino_20241121_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2236/projeto_de_decreto_legislativo_n_071_2024_autor_adailton_targino_20241121_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 071/2024 - AUTOR ADAILTON TARGINO - MDB - DISPÕE SOBRE A OUTORGA DE ''TÍTULO DE CIDADÃ APODIENSE'' A ILUSTRÍSSIMA SRA.  MARIA DO CARMO FERNANDES DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2237/projeto_de_decreto_legislativo_n_072_2024_autor_adailton_targino_20241121_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2237/projeto_de_decreto_legislativo_n_072_2024_autor_adailton_targino_20241121_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 072/2024 - AUTOR ADAILTON TARGINO - MDB - DISPÕE SOBRE A OUTORGA DE ''TÍTULO DE CIDADÃO APODIENSE'' AO ILUSTRÍSSIMO SR. RÔMULO ALEXANDRE DE SOUSA DANTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2241/projeto_de_decreto_legislativo_n_073_2024_autor_filipe_gustavo__20241125_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2241/projeto_de_decreto_legislativo_n_073_2024_autor_filipe_gustavo__20241125_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 073/2024 - AUTOR FILIPE GUSTAVO-PP - DISPÕE SOBRE A OUTORGA DE ''TÍTULO DE CIDADÃ APODIENSE'' A ILUSTRÍSSIMA SRA.  BRENDA ALINE PEREIRA MIRANDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2244/projeto_de_decreto_legislativo__n_074_2024_autor_junior_souza_20241127_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2244/projeto_de_decreto_legislativo__n_074_2024_autor_junior_souza_20241127_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 074/2024 – AUTOR JÚNIOR SOUZA-MDB - DISPÕE SOBRE A OUTORGA DE “TÍTULO DE CIDADÃO APODIENSE” AO ILUSTRÍSSIMO SR. ALDO DE MEDEIROS LIMA FILHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2245/projeto_de_decreto_legislativo_n_075_2024_autor_adailton_targino_20241128_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2245/projeto_de_decreto_legislativo_n_075_2024_autor_adailton_targino_20241128_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 075/2024 - AUTOR ADAILTON TARGINO - MDB - DISPÕE SOBRE A OUTORGA DE ''TÍTULO DE CIDADÃO APODIENSE'' AO ILUSTRÍSSIMO SR. DANIEL LIMA SAMPAIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Projetos de Resolução (PRC)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1856/projeto_de_resolucao_n_060_2024_autor_mesa_diretora_2023-2024.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1856/projeto_de_resolucao_n_060_2024_autor_mesa_diretora_2023-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 60/2024 – AUTOR MESA DIRETORA 2023-2024 – DISPÕE SOBRE A REGULAMENTAÇÃO DA LEI MUNICIPAL Nº 2.090/2023 DE 30 DE OUTUBRO, VERBA INDENIZATÓRIA – AUXÍLIO – ALIMENTAÇÃO AOS VEREADORES E COMISSIONADO DA CÂMARA MUNICIPAL DE APODI-RN E DÁ OUTRAS PROVIDENCIAS. APROVADO NA SESSÃO ORDINÁRIA DO DIA 8 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1885/projeto_de_resolucao_n_061_2024_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1885/projeto_de_resolucao_n_061_2024_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 61/2024 – AUTOR JÚNIOR SOUZA-MDB - CONCEDE MEDALHA DE HONRA AO MÉRITO “WALTER DE BRITO GUERRA” A SENHORA LEYLLA CARLA DANTAS DE SENA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICIPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2058/projeto_de_resolucao_n_62_2024_autor_ednarte_silveira_mdb_20240627_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2058/projeto_de_resolucao_n_62_2024_autor_ednarte_silveira_mdb_20240627_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 62/2024 – AUTOR EDNARTE SILVEIRA-MDB – CONCEDE A “COMENDA SAÚDE EM DESTAQUE ANDREW SAMUEL” A SENHORA ANA PAULA FERREIRA DE SOUZA, DE ACORDO COM A LEI MUNICIPAL Nº 1.609/2020 DE 16 DE MARÇO DE 2020. ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 27 DE JUNHO DE 2024.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2140/projeto_de_resolucao_n_063_2024_autor_railton_diogenes_mdb_20240801_0002.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2140/projeto_de_resolucao_n_063_2024_autor_railton_diogenes_mdb_20240801_0002.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 063/2024 – AUTOR RAILTON DIÓGENES-MDB - CONCEDE MEDALHA DE HONRA AO MÉRITO “WALTER DE BRITO GUERRA”, AO SENHOR ANTONIO GOMES DE ALMEIDA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2158/projeto_de_resolucao_n_064_2024_autor_charton_rego_mdb__20240830_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2158/projeto_de_resolucao_n_064_2024_autor_charton_rego_mdb__20240830_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 064/2024 – AUTOR CHARTON REGO – MDB - CONCEDE A "COMENDA ARTÍSTICO-CULTURAL NETA VIANA - SEBASTIANA VIANA DE SOUZA BEZERRA" AO SENHOR DANILO NIKSON DE OLIVEIRA PENHA, DE ACORDO COM A LEI MUNICIPAL N.º 1.283/2018 DE 19 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2180/projeto_de_resolucao_n_065_2024_autor_laete_oliveira_mdb_20241023_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2180/projeto_de_resolucao_n_065_2024_autor_laete_oliveira_mdb_20241023_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 065/2024 - AUTOR LAETE OLIVEIRA-MDB - INSTITUI NA CÂMARA MUNICIPAL DE APODI - RN, O PORTAL DEMOCRÁTICO LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2201/projeto_de_resolucao_n_066_2024_autor_laete_nova_redacao_20241114_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2201/projeto_de_resolucao_n_066_2024_autor_laete_nova_redacao_20241114_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 066/2024 – AUTOR LAETE OLIVEIRA-MDB - DISPÕE SOBRE A CRIAÇÃO DA FRENTE PARLAMENTAR DE APOIO ÀS MÃES ATÍPICAS E ÀS PESSOAS COM DEFICIÊNCIA (PCD) E DÁ OUTRAS PROVIDÊNCIAS. ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 7 DE NOVEMBRO DE 2024. RECEBEU NOVA REDAÇÃO NO DIA 13/11/2024. APROVADO NA SESSÃO ORDINÁRIA DIA 14 DE NOVEMBRO DE 2024.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações (IND)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1849/indicacao_n_820_2024_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1849/indicacao_n_820_2024_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 820/2024 – AUTOR ADAILTON TARGIONO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, NO SENTIDO DE SOLICITAR A EQUIPE RESPONSÁVEL DA SECRETARIA MUNICIPAL DE URBANISMOS E SERVIÇOS URBANOS, FAZER IMPLANTAÇÃO DE NOVOS BRAÇOS COM LUMINÁRIAS NOS POSTES QUE NÃO TEM NO ASSENTAMENTO PARAÍSO, MAIS ESPECIFICAMENTE NO LOTE DO PASTOR OSMAR. ESTA MESMA SOLICITAÇÃO FOI FEITA NO DIA 16 DE SETEMBRO DE 2022 E A SEGUNDA SOLICITAÇÃO FEITA EM 28 DE ABRIL DE 2023 ATÉ AGORA NÃO FOI ATENDIDA.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1860/indicacao_n_821_2024_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1860/indicacao_n_821_2024_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 821/2024 - AUTOR ANDREAZO ALVES - PL - ALAN JEFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS SOLICITAR A COLOCAÇÃO DE LUMINÁRIAS PÚBLICAS NAS RUAS POR TRAZ DO POSTO APODI, NA QUAL NÃO EXISTE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1863/indicacao_n_822_2024_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1863/indicacao_n_822_2024_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 822/2024 – AUTOR ADAILTON TARGINO – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, NO SENTIDO DE DISPONIBILIZAR ATRAVÉS DE DOAÇÃO, TERRENO PARA À CONSTRUÇÃO DA SEDE PRÓPRIA DA ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE APODI – ACEMA. MELHORANDO O ATENDIMENTO AOS MICROS E PEQUENOS EMPRESÁRIOS, FOMENTANDO ASSIM A ECONOMIA LOCAL.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1870/indicacao_n_823_2024_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1870/indicacao_n_823_2024_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 823/2024 - AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, NO SENTIDO DE CRIAR UMA CATEGORIA NA MARATONA DE EMANCIPAÇÃO DO MUNICÍPIO, ONDE HAJA À PARTICIPAÇÃO COM PREMIAÇÃO DAS PESSOAS COM DEFICIÊNCIA – PCD.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1876/indicacao_n_824_2024_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1876/indicacao_n_824_2024_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 824/2024 - AUTOR ANDREAZO ALVES - PL - ALAN JEFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMOS E SERVIÇOS URBANOS QUE SEJA FEITO O SERVIÇO DE ROÇO DE MATO NA RUA ALMIRANTE BARROSO.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1877/indicacao_n_825_2024_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1877/indicacao_n_825_2024_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1887/indicacao_n_826_2024_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1887/indicacao_n_826_2024_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 826/2024 - AUTOR CARLINHOS DE DANDÃO-PSB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO DO MUNICÍPIO DE APODI, NO SENTIDO DE QUE SE FAÇA A MANUTENÇÃO DA CAIXA D’AGUA DO SITIO LAGE DO MEIO, VIZINHO A GIDEL E GILBERTO.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1888/indicacao_n_827_2024_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1888/indicacao_n_827_2024_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 827/2024 - AUTOR CARLINHOS DE DANDÃO-PSB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO DO MUNICÍPIO DE APODI, NO SENTIDO DE QUE SE FAÇA A REPOSIÇÃO DOS REFLETORES DA QUADRA DE ESPORTE DO ASSENTAMENTO MOACIR LUCENA.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1889/indicacao_n_828_2024_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1889/indicacao_n_828_2024_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 828/2024 - AUTOR ANDREAZO ALVES-PL - ALAN JEFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMOS E SERVIÇOS URBANOS QUE SEJA FEITO O SERVIÇO DE ROÇO DE MATO NA RUA TIRADENTES.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1890/indicacao_n_829_2024_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1890/indicacao_n_829_2024_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 829/2024 - AUTOR ANDREAZO ALVES-PL - ALAN JEFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMOS E SERVIÇOS URBANOS QUE SEJA FEITO O SERVIÇO DE TROCA DE LUZ NA PONTE METÁLICA DO SÍTIO BAMBURRAL.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1892/indicacao_n_830_2024_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1892/indicacao_n_830_2024_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 830/2024 - AUTOR CHARTON RÊGO-MDB - PREFEITURA MUNICIPAL DE APODI QUE SE DIGNE EM REALIZAR VISTORIAS NAS REDES DE ILUMINAÇÃO E REALIZAR TROCAS(NECESSÁRIAS) NOS POSTES DO SÍTIO SÃO FRANCISCO E CÓRREGO II, ESSA ÚLTIMA, NAS DEPENDÊNCIAS DA RESIDÊNCIA DO PRESBÍTERO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1893/indicacao_n_831_2024_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1893/indicacao_n_831_2024_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 831/2024 - AUTOR CHARTON RÊGO-MDB - PREFEITURA MUNICIPAL DE APODI QUE SE DIGNE EM REALIZAR O SERVIÇO DE REVITALIZAÇÃO DA ESTRADA VICINAL QUE DÁ ACESSO AO SÍTIO SÃO LOURENCINHO QUE DEVIDO AS CHUVAS, O MATERIAL FOI LEVADO DEIXANDO AS BOEIRAS À MOSTRA.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1894/indicacao_n_832_2024_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1894/indicacao_n_832_2024_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 832/2024 - AUTOR CHARTON RÊGO-MDB - PREFEITURA MUNICIPAL DE APODI QUE SE DIGNE EM REALIZAR O SERVIÇO DE REVITALIZAÇÃO DA ESTRADA VICINAL QUE DÁ ACESSO AOS SÍTIOS URBANOS E CÓRREGO II.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1901/indicacao_n_833_2024_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1901/indicacao_n_833_2024_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 833/2024 - AUTOR ANDREAZO ALVES - PL - SENHOR PREFEITO MUNICIPAL DE APODI, ALAN JEFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMOS E SERVIÇOS URBANOS QUE POSSA ANALISAR A POSSIBILIDADE DE INSTALAR LIXEIRAS PARA A COLETA DE LIXO NA RUA MARECHAL FLORIANO PEIXOTO (BAIRRO COHAB).</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1902/indicacao_n_834_2024_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1902/indicacao_n_834_2024_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 834/2024 - AUTOR ANDREAZO ALVES - PL - SENHOR PREFEITO MUNICIPAL DE APODI, ALAN JEFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMOS E SERVIÇOS URBANOS QUE SEJA FEITO O SERVIÇO DE MANUTENÇÃO E TROCA DAS LÂMPADAS DA RUA RAIMUNDO CABRAL DOS SANTOS (PORTAL DA CHAPADA).</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1903/indicacao_n_835_2024_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1903/indicacao_n_835_2024_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 835/2024 - AUTOR ANDREAZO ALVES - PL - SENHOR PREFEITO MUNICIPAL DE APODI, ALAN JEFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMOS E SERVIÇOS URBANOS QUE ESTUDE A POSSIBILIDADE DE COLOCAR UMA COLETORA POLI GUINDASTE NA RUA DOUTOR IRAN FERNANDES DA COSTA (ESQUINA COM A AVENIDA DEPUTADO VINGT ROSADO).</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1913/indicacao_n_836_2024_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1913/indicacao_n_836_2024_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 836/2024 - AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, NO SENTIDO DE SOLICITAR A EQUIPE RESPONSÁVEL DA SECRETARIA MUNICIPAL DE OBRAS, FAZER INSTALAÇÃO DE POSTES COM LUMINÁRIAS NO ACAMPAMENTO SANTA CATARINA, DA VILA ATÉ A PARADA DE ÔNIBUS.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1922/indicacao_n_837_2024_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1922/indicacao_n_837_2024_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 837/2024 - AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, NO SENTIDO DE SOLICITAR À SECRETARIA MUNICIPAL DE OBRAS E EQUIPE RESPONSÁVEL REALIZAR A RECUPERAÇÃO DAS ESTRADAS QUE LIGAM AO SÍTIO GARAPA.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1926/indicacao_n_838_2024_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1926/indicacao_n_838_2024_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 838/2024 - AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, NO SENTIDO DE REALIZAR A OPERAÇÃO TAPA-BURACO NAS RUAS DA CIDADE. DEVIDO AS FORTES CHUVAS ALGUMAS RUAS APRESENTAM BURACOS QUE PODEM OCASIONAR ACIDENTES.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1934/indicacao_n_839_2024_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1934/indicacao_n_839_2024_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 839/2024 - AUTOR ANDREAZO ALVES-PP - ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS REALIZAR O SERVIÇO DE RECUPERAÇÃO DAS RUAS RAIMUNDO GOMES DE OLIVEIRA E DIONÍSIO COSME DE ANDRADE (BAIRRO SÃO JOSÉ).</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1935/indicacao_n_840_2024_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1935/indicacao_n_840_2024_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 840/2024 - AUTOR ANDREAZO ALVES-PP - ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMOS E SERVIÇOS URBANOS QUE SEJA FEITO O SERVIÇO DE LIMPEZA DOS CANTEIROS CENTRAIS DA BR 405, ONDE OS MORADORES CAMINHAM DIARIAMENTE.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1936/indicacao_n_841_2024_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1936/indicacao_n_841_2024_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 841/2024 - AUTOR ANDREAZO ALVES-PP - ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS QUE SEJA FEITO O SERVIÇO DE MANUTENÇÃO DOS BANCOS NA ORLA DA LAGOA DO APODI.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1937/indicacao_n_842_2024_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1937/indicacao_n_842_2024_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 842/2024 - AUTOR LAETE OLIVEIRA-MDB - ALAN JEFFERSON DA SILVEIRA, QUE EMPREENDA ESFORÇOS PARA EXECUÇÃO DE CONSTRUÇÃO DA PASSAGEM MOLHADA NO SITIO RETIRO, ZONA RURAL DE APODI-RN.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1938/indicacao_n_843_2024_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1938/indicacao_n_843_2024_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 843/2024 - AUTOR LAETE OLIVEIRA-MDB - ALAN JEFFERSON DA SILVEIRA, QUE EMPREENDA ESFORÇOS PARA EXECUÇÃO DE CONSTRUÇÃO DA PASSAGEM MOLHADA NO SITIO CÓRREGO 2, ZONA RURAL DE APODI-RN.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1939/indicacao_n_844_2024_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1939/indicacao_n_844_2024_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 844/2024 - AUTOR LAETE OLIVEIRA-MDB - ALAN JEFFERSON DA SILVEIRA, QUE EMPREENDA ESFORÇOS PARA EXECUÇÃO DE CONSTRUÇÃO DA PASSAGEM MOLHADA NO RIACHO DO CÓRREGO, SÍTIO RETIRO, ZONA RURAL DE APODI-RN.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/</t>
+    <t>http://sapl.apodi.rn.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 845/2024 - AUTOR LAETE OLIVEIRA-MDB - ALAN JEFFERSON DA SILVEIRA, QUE EMPREENDA ESFORÇOS PARA EXECUÇÃO DE CONSTRUÇÃO DA PASSAGEM MOLHADA NO SITIO CACHOEIRA, ZONA RURAL DE APODI-RN.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1943/indicacao_n_846_2024_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1943/indicacao_n_846_2024_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 846/2024 - AUTOR CHARTON RÊGO-MDB - PREFEITURA MUNICIPAL DE APODI QUE SE DIGNE EM INSTALAR POSTES PARA ILUMINAÇÃO NA PARTE INTERNA E FINAL NO CEMITÉRIO LOCALIZADO NO BAIRRO IPE.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1963/indicacao_n_847_2024_autor_wellington_cristino_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1963/indicacao_n_847_2024_autor_wellington_cristino_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 847/2024 - AUTOR WELLINGTON CRISTINO-PP – AO PREFEITO MUNICIPAL DE APODI - ALAN JEFFERSON DA SILVEIRA PINTO, QUE ESTUDE A POSSIBILIDADE DE DOAÇÃO DE UM TERRENO PÚBLICO PARA CONSTRUÇÃO DA SEDE DO CENTRO DE ATENÇÃO PSICOSSOCIAL (CAPS)</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1964/indicacao_n_848_2024_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1964/indicacao_n_848_2024_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 848/2024 – AUTOR ANDREAZO ALVES-PP - AO PREFEITO MUNICIPAL DE APODI - ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMOS E SERVIÇOS URBANOS - COLOCAR UMA COLETORA DE LIXO NA RUA MARECHAL FLORIANO ESQUINA COM A RUA EUCLIDES PEREIRA TORRES.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1965/indicacao_n_849_2024_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1965/indicacao_n_849_2024_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 849/2024 – AUTOR ANDREAZO ALVES-PP - AO PREFEITO MUNICIPAL DE APODI - ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMOS E SERVIÇOS URBANOS – QUE SEJA FEITO O SERVIÇO DE LIMPEZA DA RUA MANOEL VALDEVINO DE OLIVEIRA (BAIRRO COHAB)</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1966/indicacao_n_850_2024_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1966/indicacao_n_850_2024_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 850/2024 - AUTOR ADAILTON TARGINO - MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, NO SENTIDO DE SOLICITAR Á SECRETARIA MUNICIPAL DE OBRAS E EQUIPE RESPONSÁVEL INSTALAÇÃO DE UMA LOMBADA NA RUA JOSUÉ SIZENANDO, NO BAIRRO RODOVIÁRIO.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1969/indicacao_n_851_2024_-_autor_andreazo_alves_pp_20240521_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1969/indicacao_n_851_2024_-_autor_andreazo_alves_pp_20240521_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 851/2024 – AUTOR ANDREAZO ALVES-PP - ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE REALIZAR DOAÇÃO DE TERRENO PARA IGREJA QUADRANGULAR NO BAIRRO BAIXA DO CAIC OU ADJACENTES. A IGREJA REALIZA SEUS TRABALHOS A 17 ANOS NO BAIRRO, TRAZENDO MOMENTOS ESPIRITUAIS A TODA COMUNIDADE.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1971/indicacao_n_852_2024_autor_charton_rego_mdb_20240522_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1971/indicacao_n_852_2024_autor_charton_rego_mdb_20240522_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 852/2024 - AUTOR CHARTON RÊGO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, QUE SE DIGNE EM REALIZAR SERVIÇO DE REVITALIZAÇÃO DE REDE DE ESGOTO NOS CRUZAMENTOS ENTRE AS RUAS PROFESSORA AURI DE ACETO MOTA, RAIMUNDO GURGEL FILHO COM A RUA PROFESSORA LUZINETE CANELA, BAIRRO PEQUÉ, NAS PROXIMIDADES DO COMÉRCIO DE JAIR GOMES.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1978/indicacao_n_853_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1978/indicacao_n_853_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 853/2024 - AUTOR WELLINGTON CRISTINO-PP – ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, E A SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS NO SENTIDO DE FAZER A IMPLEMENTAÇÃO DE DUAS LOMBADAS NA RUA MANOEL PEDRO VIANA NO BAIRRO CRUZ DE ALMA NA CIDADE DE APODI/RN.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1979/indicacao_n_854_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1979/indicacao_n_854_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 854/2024 - AUTOR WELLINGTON CRISTINO-PP – ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, E A SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS NO SENTIDO DE FAZER A CONSTRUÇÃO DE UMA PONTE METÁLICA NO SÍTIO BARRA NA ZONA RURAL DE APODI/RN, CONTEMPLANDO A ÁREA LOCALIZADA ENTRE A ANTIGA ESCOLA E A CAPELA DO SÍTIO, A APROXIMADAMENTE 6 KM DE DISTÂNCIA DO CENTRO URBANO.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1980/indicacao_n_855_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1980/indicacao_n_855_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 855/2024 - AUTOR WELLINGTON CRISTINO-PP – ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, E A SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS NO SENTIDO DE FAZER A IMPLEMENTAÇÃO DE UMA ACADEMIA POPULAR NO SÍTIO LARGO, ZONA RURAL DE APODI/RN.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1981/indicacao_n_856_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1981/indicacao_n_856_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 856/2024 - AUTOR WELLINGTON CRISTINO-PP – ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, E A SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS NO SENTIDO DE FAZER A REVITALIZAÇÃO DA PRAÇA SÃO FRANCISCO, COM INSTALAÇÃO DE UMA ACADEMIA POPULAR E ÁREA PARA CAMINHADA AO REDOR DA PRAÇA E MESAS EM ALVENARIA PELA SUA EXTENSÃO, LOCALIZADA ENTRE AS RUAS CEL. JOÃO DE BRITO E CEL. JOÃO JAZIMO, PRÓXIMO À FEIRA LIVRE EM APODI/RN.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1982/indicacao_n_857_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1982/indicacao_n_857_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 857/2024 - AUTOR WELLINGTON CRISTINO-PP – ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, E A SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS NO SENTIDO DE FAZER A IMPLEMENTAÇÃO DE UMA LOMBADA NA AVENIDA VAN ROSADO COM A RUA INGÁ NO CONJUNTO COHAB NA CIDADE DE APODI/RN.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1983/indicacao_n_858_2024_autor_andreazo_alves_pp_20240528_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1983/indicacao_n_858_2024_autor_andreazo_alves_pp_20240528_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 858/2024 - AUTOR ANDREAZO ALVES-PP – ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, QUE SEJA FEITO REVITALIZAÇÃO DAS ESTRADAS DO POÇO DE TILON.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1984/indicacao_n_859_2024_autor_adailton_targino_mdb_20240528_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1984/indicacao_n_859_2024_autor_adailton_targino_mdb_20240528_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 859/2024 - AUTOR ADAILTON TARGINO-MDB – ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, NO SENTIDO DE SOLICITAR A EQUIPE RESPONSÁVEL DA SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTE E SERVIÇOS URBANOS, FAZER UMA REVISÃO NA PARTE ELÉTRICA DO SÍTIO JUAZEIRO II (BERNARDOS) COM URGÊNCIA CONFORME A SEGUIR: REVISÃO DAS LÂMPADAS QUEIMADAS; RELÉ; IMPLANTAÇÃO DE NOVOS BRAÇOS COM LUMINÁRIAS NOS POSTES QUE NÃO TEM.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1991/indicacao_n_860_2024_autor_gilvan_alves_sd_20240529_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1991/indicacao_n_860_2024_autor_gilvan_alves_sd_20240529_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 860/2024 - AUTOR GILVAN ALVES-SD – ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, E A SECRETARIA DE OBRAS, NO SENTIDO SOLICITAR A INSTALAÇÃO DE DUAS LOMBADAS (REDUTORES DE VELOCIDADE) NA RUA ERIONE MARINHO DE PAIVA NO MUNICÍPIO DE APODI/RN.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1998/indicacao_n_861_2024_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1998/indicacao_n_861_2024_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 861/2024 – AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, NO SENTIDO DE SOLICITAR À SECRETARIA MUNICIPAL DE OBRAS E EQUIPE RESPONSÁVEL INSTALAÇÃO DE UMA LOMBADA NA PRAÇA DA REDENÇÃO PRÓXIMO À CASA DE VALDIR MORAIS.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1999/indicacao_n_862_2024_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1999/indicacao_n_862_2024_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 862/2024 – AUTOR ANDREAZO ALVES-PP - PREFEITO MUNICIPAL DE APODI, ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, QUE SEJA FEITO A REVITALIZAÇÃO DAS ESTRADAS DA REGIÃO DA PEDRA.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2000/indicacao_n_863_2024_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2000/indicacao_n_863_2024_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 863/2024 – AUTOR ANDREAZO ALVES-PP - PREFEITO MUNICIPAL DE APODI, ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS PARA QUE SEJA REALIZADA A COLOCAÇÃO DE ILUMINAÇÃO NA RUA QUE LIGA A QUADRA DO BAIRRO GARILÂNDIA.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2001/indicacao_n_864_2024_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2001/indicacao_n_864_2024_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 864/2024 – AUTOR LAETE OLIVEIRA-MDB - PREFEITO MUNICIPAL DE APODI, ALAN JEFFERSON DA SILVEIRA PINTO, QUE EMPREENDA ESFORÇOS PARA EXECUÇÃO DE REFORMA E ADEQUAÇÕES NA ESTRUTURA FÍSICA DA ESCOLA NEVAL MACHADO BARROS NO SÍTIO CARNAÚBA SECA.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2002/indicacao_n_865_2024_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2002/indicacao_n_865_2024_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 865/2024 – AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, NO SENTIDO DE SOLICITAR À SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTE E SERVIÇOS URBANOS E EQUIPE RESPONSÁVEL REALIZAR COM URGÊNCIA MUTIRÃO COM DE LIMPEZA NA RUA REIS MAGOS. COLOCANDO LIXEIRA, FAZENDO ROÇO DO MATO E RETIRADA DE ENTULHOS E LIXO.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2003/indicacao_n_866_2024_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2003/indicacao_n_866_2024_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 866/2024 – AUTOR CHARTON RÊGO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, QUE SE DIGNE EM REALIZAR SERVIÇO DE REVITALIZAÇÃO DE ESTRADA VICINAL COM ACESSOS ENTRE A NOVA DESCOBERTA AO PLANALTO, MOACIR LUCENA E A AGRÍCOLA.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2004/indicacao_n_867_2024_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2004/indicacao_n_867_2024_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 867/2024 – AUTOR CHARTON RÊGO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, QUE SE DIGNE EM REALIZAR REPOSIÇÕES DE LUMINÁRIAS DE LED NOS ASSENTAMENTOS PARAÍSO E LAGE DO MEIO QUE SE ENCONTRAM COM SETORES ÀS ESCURAS.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2011/indicacao_n_868_2024_autor_wellington_cristino_pp_20240611_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2011/indicacao_n_868_2024_autor_wellington_cristino_pp_20240611_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 868/2024 - AUTOR WELLINGTON CRISTINO-PP – ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, E A SECRETARIA MUNICIPAL DE SAÚDE NO SENTIDO DE FAZER A DIGITALIZAÇÃO DOS SISTEMAS DE INFORMAÇÕES DO CAPS – CENTRO DE ATENÇÃO PSICOSSOCIAL.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2014/indicacao_n_869_2024_autor_andreazo_alves_pp_20240611_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2014/indicacao_n_869_2024_autor_andreazo_alves_pp_20240611_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 869/2024 – AUTOR - AUTOR ANDREAZO ALVES-PP - PREFEITO MUNICIPAL DE APODI, ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, QUE SEJA FEITO O SERVIÇO DE LIMPEZA NA RUA PEDRO TORRES (PORTAL DA CHAPADA).</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2015/indicacao_n_870_2024_autor_andreazo_alves_pp_20240611_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2015/indicacao_n_870_2024_autor_andreazo_alves_pp_20240611_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 870/2024 – AUTOR - AUTOR ANDREAZO ALVES-PP - PREFEITO MUNICIPAL DE APODI, ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS REALIZAR O SERVIÇO DE RECUPERAÇÃO ASFÁLTICA E REVITALIZAÇÃO DO ESGOTO DA RUA ZULMIRA MARINHO.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2018/indicacao_n_871_2024_autor_charton_rego_mdb_20240613_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2018/indicacao_n_871_2024_autor_charton_rego_mdb_20240613_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 871/2024 – AUTOR CHARTON RÊGO-MDB - PREFEITO MUNICIPAL DE APODI, ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE EM REVITALIZAR (COM MATERIAL DE EXCELÊNCIA) AS ESTRADAS VICINAIS QUE INTERLIGAM AS COMUNIDADES RURAIS DE AURORA DA SERRA AO PARAÍSO/AGRÍCOLA, DE SÃO FRANCISCO AO PORTAL DA CHAPADA. BEM COMO REALIZAR REPOSIÇÃO DE LUMINÁRIAS (LED), NO ASSENTAMENTO LAGE DO MEIO E PARAÍSO.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2024/indicacao_n_872_2024_autor_andreazo_alves_pp_20240618_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2024/indicacao_n_872_2024_autor_andreazo_alves_pp_20240618_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 872/2024 – AUTOR ANDREAZO ALVES-PP -  PREFEITO MUNICIPAL DE APODI, ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, QUE SEJA FEITO O SERVIÇO DE REVITALIZAÇÃO NO DESVIO ENTRE O BAIRRO PEQUE E A BR 405.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2025/indicacao_n_873_2024_autor_ednarte_silveira_mdb_20240620_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2025/indicacao_n_873_2024_autor_ednarte_silveira_mdb_20240620_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 873/2024 – AUTOR EDNARTE SILVEIRA-MDB -  GETÚLIO BATISTA DA SILVA NETO – SUPERINTENDENTE REGIONAL DO DNIT NO ESTADO DO RIO GRANDE DO NORTE - getulio.neto@dnit.gov.br  REQUERENDO QUE SEJA IMPLANTADO UMA PROTEÇÃO NA CURVA DA BR 405 KM 79, BAIRRO BICO TORTO, MUNICIPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2028/indicacao_n_874_2024_autor_andreazo_alves_pp_20240625_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2028/indicacao_n_874_2024_autor_andreazo_alves_pp_20240625_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 874/2024 – AUTOR ANDREAZO ALVES-PP - ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, SOLICITA A COLOCAÇÃO DE UMA COLETORA DE LIXO NA RUA ABIU (BAIRRO COHAB).</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2029/indicacao_n_875_2024_autor_andreazo_alves_pp_20240625_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2029/indicacao_n_875_2024_autor_andreazo_alves_pp_20240625_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 875/2024 – AUTOR ANDREAZO ALVES-PP - ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, QUE SEJA FEITO O SERVIÇO DE ROÇO DE MATO NA RUA FRANCISCO CABRAL DA COSTA.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2032/indicacao_n_876_2024__autor_adailton_targino-mdb_20240626_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2032/indicacao_n_876_2024__autor_adailton_targino-mdb_20240626_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 876/2024 – AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, NO SENTIDO DE SOLICITAR À SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS E EQUIPE RESPONSÁVEL REALIZAR O ROÇO DO MATO DAS ESTRADAS DA REGIÃO DA PEDRA, MAS ESPECIFICAMENTE ENTRE OS SÍTIOS MUCAMBO E TRAÍRAS.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2033/indicacao_n_877_2024__autor_adailton_targino-mdb_20240626_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2033/indicacao_n_877_2024__autor_adailton_targino-mdb_20240626_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 877/2024 – AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, NO SENTIDO SOLICITAR À SECRETARIA MUNICIPAL DE OBRAS, REALIZAR A RECUPERAÇÃO DAS ESTRADAS VICINAIS DAS REGIÕES DA CHAPADA E REGIÃO DA PEDRA.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_n_878_2024__autor_andreazo_alves-pp__20240814_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_n_878_2024__autor_andreazo_alves-pp__20240814_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 878/2024 – AUTOR ANDREAZO ALVES-PP - ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, QUE SEJA FEITO O SERVIÇO DE LIMPEZA DE TERRENO E MANUTENÇÃO DA ILUMINAÇÃO NA RUA LEÃO DA SILVEIRA (BAIRRO GARILÂNDIA).</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2156/indicacao_n_879_2024_autor_charton_rego_mdb__20240830_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2156/indicacao_n_879_2024_autor_charton_rego_mdb__20240830_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 879/2024 – AUTOR CHARTON RÊGO-MDB - PREFEITO MUNICIPAL DE APODI, ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE EM REALIZAR REPOSIÇÃO DE ILUMINAÇÃO NOS ASSENTAMENTOS MOACIR LUCENA E LAGE DO MEIO, ASSIM COMO INSTALAR BRAÇO COM LUMINÁRIA NO ASSENTAMENTO PLANALTO, EXATAMENTE NO POSTE EM FRENTE À RESIDÊNCIA DE RANULFO.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2159/indicacao_n_880_2024_autor_charton_rego_mdb_20240902_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2159/indicacao_n_880_2024_autor_charton_rego_mdb_20240902_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 880/2024 – AUTOR CHARTON RÊGO-MDB - PREFEITO MUNICIPAL DE APODI, ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE EM REVITALIZAR ESTRADA VICINAL (EM PÉSSIMO ESTADO) QUE LIGA ACESSO ÀS COMUNIDADES DE QUIXABEIRINHA E IMÓVEL DO ALGODÃO.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2160/indicacao_n_881_2024_autor_adailton_targino_mdb_20240903_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2160/indicacao_n_881_2024_autor_adailton_targino_mdb_20240903_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 881/2024 – AUTOR ADAILTON TARGINO-MDB - PREFEITO MUNICIPAL DE APODI, ALAN JEFFERSON DA SILVEIRA PINTO, NO SENTIDO DE SOLICITAR A EQUIPE RESPONSÁVEL DA SECRETARIA MUNICIPAL DE OBRAS, FAZER INSTALAÇÃO DE 02 (DUAS) LUMINÁRIAS NO SÍTIO SÃO FRANCISCO, NO POSTES QUE FICAM EM FRENTE À CASA DE ELIÉZIO E LEANDRO.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2161/indicacao_n_882_2024_autor_carlin_de_dandao_psd_20240904_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2161/indicacao_n_882_2024_autor_carlin_de_dandao_psd_20240904_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 882/2024 – AUTOR CARLIN DE DANDÃO-PSD - PREFEITO MUNICIPAL DE APODI, ALAN JEFFERSON DA SILVEIRA PINTO, NO SENTIDO DE CONTRATAR UM GARI PARA SUBSTITUIR O GARI QUE SE ENCONTRA DE FÉRIAS NO DISTRITO DE SOLEDADE.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_n_883_2024_autor_carlin_de_dandao_psd_20240904_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_n_883_2024_autor_carlin_de_dandao_psd_20240904_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 883/2024 – AUTOR CARLIN DE DANDÃO-PSD - PREFEITO MUNICIPAL DE APODI, ALAN JEFFERSON DA SILVEIRA PINTO, NO SENTIDO DE COLOCAR O TAMBOR DE LIXO DO AÇOUGUE NOVAMENTE E AGILIZAR NA COLETA DE LIXO NO TAMBOR QUE FICA NA RUA MARGARIDA DE FREITAS, EM FRENTE AO MERCADO PUBLICO.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_n_884_2024_autor_junior_souza_mdb_20241015_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_n_884_2024_autor_junior_souza_mdb_20241015_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 884/2024 – AUTOR JÚNIOR SOUZA-MDB - A GOVERNADORA DO ESTADO DO RIO GRANDE DO NORTE - MARIA DE FÁTIMA BEZERRA, E BEM COMO ENCAMINHA CÓPIA A SENHORA MARIA DO SOCORRO DA SILVA BATISTA – SECRETÁRIA DE ESTADO DA EDUCAÇÃO, DA CULTURA, DO ESPORTE E DO LAZER, QUE SE DIGNE EXECUTAR OBRAS DE REFORMAS, PRINCIPALMENTE NAS INSTALAÇÕES ELÉTRICAS E HIDRÁULICAS, ALÉM DE AMPLIAÇÃO EM REFEITÓRIOS E OUTRAS ÁREAS FÍSICAS, PARA CONTEMPLAR CLIMATIZAÇÃO, PARA ATENDER AOS ALUNOS DA ESCOLA ESTADUAL FERREIRA PINTO NA CIDADE DE APODI-RN.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_n_885_2024_autor_junior_souza_mdb_20241015_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_n_885_2024_autor_junior_souza_mdb_20241015_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 885/2024 – AUTOR JÚNIOR SOUZA-MDB - A GOVERNADORA DO ESTADO DO RIO GRANDE DO NORTE - MARIA DE FÁTIMA BEZERRA, E BEM COMO ENCAMINHA CÓPIA A SENHORA MARIA DO SOCORRO DA SILVA BATISTA – SECRETÁRIA DE ESTADO DA EDUCAÇÃO, DA CULTURA, DO ESPORTE E DO LAZER, QUE SE DIGNE EXECUTAR OBRAS DE REFORMAS, PRINCIPALMENTE NAS INSTALAÇÕES ELÉTRICAS E HIDRÁULICAS, ALÉM DE AMPLIAÇÃO EM REFEITÓRIOS E OUTRAS ÁREAS FÍSICAS, PARA CONTEMPLAR CLIMATIZAÇÃO, PARA ATENDER AOS ALUNOS DA ESCOLA ESTADUAL VALDEMIRO PEDRO VIANA NA COMUNIDADE DE SANTA ROSA NO MUNICÍPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 886/2024 – AUTOR ANDREAZO ALVES-PP – ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, SOLICITA A COLOCAÇÃO DE UMA NOVA PLACA DE INAUGURAÇÃO NA PONTE DE BAMBURRAL POIS ACONTECEU UMA DEPREDAÇÃO.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2178/indicacao_n_887_2024_autor_charton_rego_mdb__20241016_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2178/indicacao_n_887_2024_autor_charton_rego_mdb__20241016_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 887/2024 – AUTOR CHARTON REGO-MDB – ALAN JEFFERSON DA SILVEIRA PINTO - PREFEITO MUNICIPAL DE APODI QUE SE DIGNE EM REALIZAR SERVIÇO DE ROÇO DE MATO, NO TERRENO BALDIO PREVIAMENTE ABANDONADO VIZINHO AO ENDEREÇO ANEXADO A SEGUIR: RUA RAIMUNDO NONATO CARLOS, 103, NO BAIRRO PODY DOS ENCANTOS, LOGO ATRÁS DA ESCOLA NOSSA SENHORA DA CONCEIÇÃO. ALÉM DE LOCALIZAR E COMUNICAR AO PROPRIETÁRIO SOBRE AS RESPONSABILIDADES PREVISTAS DA LEI MUNICIPAL Nº 1523/2019, QUE DISPÕE SOBRE MULTA PARA PROPRIETÁRIOS DE TERRENOS BALDIOS EM ÁREAS URBANAS ABANDONADAS.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2181/indicacao_n_888_2024_autor_laete_oliveira_mdb_20241023_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2181/indicacao_n_888_2024_autor_laete_oliveira_mdb_20241023_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 888/2024 - AUTOR LAETE OLIVEIRA-MDB - PREFEITO MUNICIPAL DE APODI-RN - ALAN JEFFERSON DA SILVEIRA PINTO, PARA QUE EMPREENDA ESFORÇOS PARA À CRIAÇÃO DE UM PARQUE MUNICIPAL NO MUNICÍPIO DE APODI-RN, PROMOVENDO UM ESPAÇO DE LAZER, CONVIVÊNCIA E PRESERVAÇÃO AMBIENTAL PARA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_n_889_2024_autor_laete_oliveira_mdb_20241023_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_n_889_2024_autor_laete_oliveira_mdb_20241023_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 889/2024 - AUTOR LAETE OLIVEIRA-MDB - PREFEITO MUNICIPAL DE APODI-RN - ALAN JEFFERSON DA SILVEIRA PINTO, PARA QUE EMPREENDA ESFORÇOS À CRIAÇÃO DE UM PROGRAMA DE MORADIA DESTINADO A MÃES ATÍPICAS NO MUNICÍPIO DE APODI-RN, OFERECENDO CONDIÇÕES HABITACIONAIS DIGNAS E ADAPTADAS ÀS NECESSIDADES DESSAS FAMÍLIAS, PROMOVENDO INCLUSÃO E QUALIDADE DE VIDA.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_n_890_2024_autor_charton_rego_mdb__20241029_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_n_890_2024_autor_charton_rego_mdb__20241029_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 890/2024 – AUTOR CHARTON RÊGO-MDB - PREFEITO MUNICIPAL DE APODI, ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE EM REALIZAR REPOSIÇÃO DE LUMINÁRIAS NA VILA EDIVALDO OLIVEIRA DA SILVA, NA COMUNIDADE SOLEDADE 2, NO DISTRITO DE SOLEDADE.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_n_891_2024_autor_rilton_diogenes_mdb_20241106_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_n_891_2024_autor_rilton_diogenes_mdb_20241106_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 891/2024 – AUTOR RAILTON DIÓGENES –MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, NO SENTIDO DE FAZER A RESTAURAÇÃO DA ACADEMIA DO BAIRRO IPE JÁ QUE A MESMA NECESSITA DO SERVIÇO PARA ESTA DISPONÍVEL PARA O BOM USO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_n_892_2024_autor_carlin_de_dandao_psd_20241106_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_n_892_2024_autor_carlin_de_dandao_psd_20241106_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 892/2024 – AUTOR CARLIN DE DANDÃO-PSD - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, NO SENTIDO DE RECUPERAR AS ESTRADAS VICINAIS QUE DÃO ACESSO AO SITIO SÃO FRANCISCO NA CHAPADA DO APODI-RN.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_n_893_2024_autor_andreazo_alves_pp_20241113_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_n_893_2024_autor_andreazo_alves_pp_20241113_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 893/2024 – AUTOR ANDREAZO ALVES-PP - ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, QUE SEJA FEITO O SERVIÇO DE RETIRADA DE ENTULHO NA RUA MOÉSIO HOLANDA (BACURAU 1).</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_n_894_2024_autor_andreazo_alves_pp_20241113_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_n_894_2024_autor_andreazo_alves_pp_20241113_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 894/2024 – AUTOR ANDREAZO ALVES-PP - ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, QUE SEJA FEITO O SERVIÇO DE ROÇO DE MATO NA RUA FRANCISCO CABRAL DA COSTA.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_n_895_2024_autor_andreazo_alves_pp_20241113_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_n_895_2024_autor_andreazo_alves_pp_20241113_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 895/2024 – AUTOR ANDREAZO ALVES-PP - ALAN JEFFERSON DA SILVEIRA PINTO, QUE SE DIGNE DETERMINAR A SECRETARIA MUNICIPAL DE URBANISMO E SERVIÇOS URBANOS, QUE SEJA FEITA A MANUTENÇÃO DO ALAMBRADO DA PRAÇA DO SKATE.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_n_896_2024_autor_charton_rego_mdb_20241119_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_n_896_2024_autor_charton_rego_mdb_20241119_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 896/2024 – AUTOR CHARTON REGO-MDB - PREFEITURA MUNICIPAL DE APODI QUE SE DIGNE EM REALIZAR PROJETO DE PAVIMENTAÇÃO AO ACESSO ENTRE O BAIRRO GARILANDIA, À DESTAQUE BRINDES E PRESENTES.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos (REQ)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1859/requerimento_n_209_2024_autor_alexandre_bevenuto_sem_partido.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1859/requerimento_n_209_2024_autor_alexandre_bevenuto_sem_partido.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 209/2024 - AUTOR ALEXANDRE ALVES - SEM PARTIDO - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, QUE EXPLIQUE O CONTRATO (Nº 09020001/2024) DE CONTRATAÇÃO DE UM ESCRITÓRIO DE ADVOCACIA ESPECIALIZADO PARA PRESTAÇÃO DE ASSESSORIA E CONSULTORIA JURÍDICA À PREFEITURA, PELO VALOR DE R$ 25.920.000,00 (VINTE E CINCO MILHÕES, NOVECENTOS E VINTE MIL REAIS), PELA VIGÊNCIA DE 12 MESES.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1874/requerimento_n_210_2024_autor_alexandre_bevenuto_sem_partido.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1874/requerimento_n_210_2024_autor_alexandre_bevenuto_sem_partido.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 210/2024 - AUTOR ALEXANDRE ALVES - SEM PARTIDO - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, NO SENTIDO DE EXPLICAR SE HOUVE O CUMPRIMENTO DA LEI Nº 1.406/2018 NO CARNAVAL DE 2024 – DENOMINADA LEI “PRATA DA CASA”, QUE DISPÕE SOBRE A CONTRATAÇÃO DE ARTISTAS, GRUPOS, BANDAS, MÚSICOS E AFINS, LOCAIS, PARA APRESENTAÇÃO E/OU EXPOSIÇÃO EM SHOWS, EXPOSIÇÕES, EVENTOS ARTÍSTICOS, CULTURAIS, MUSICAIS, E SIMILARES, QUE RECEBEREM SUBVENÇÕES SOCIAIS, OU FINANCEIRAS, OU AUXÍLIO FINANCEIRO DO PODER PÚBLICO MUNICIPAL OU “ATRAVÉS DELE”.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1875/requerimento_n_211_2024_autor_alexandre_bevenuto_sem_partido.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1875/requerimento_n_211_2024_autor_alexandre_bevenuto_sem_partido.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 211/2024 - AUTOR ALEXANDRE ALVES - SEM PARTIDO - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, NO SENTIDO DE ENVIAR CÓPIA NA ÍNTEGRA (EM PDF), DOS GASTOS COM ARTISTAS E BANDAS DO NOSSO MUNICÍPIO NO CARNAVAL 2024, DENTRE AS INFORMAÇÕES SOLICITAMOS OS REFERIDOS PROCEDIMENTOS LICITATÓRIOS, INCLUINDO OS EDITAIS, A DOCUMENTAÇÃO APRESENTADA PELOS LICITANTES, AS ATAS DE JULGAMENTO, OS CONTRATOS ASSINADOS E TODOS OS DOCUMENTOS COMPLEMENTARES, BEM COMO QUAISQUER OUTROS DOCUMENTOS QUE POSSAM ESTAR RELACIONADOS AOS MENCIONADOS PROCEDIMENTOS.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1879/requerimento_n_212_2024_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1879/requerimento_n_212_2024_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 212/2024 - AUTOR CHARTON RÊGO - MDB - SOLICITAR A ONG PETQUERIDO CNPJ: 689.349.394-00, QUE SE DIGNE EM ENVIAR PRESTAÇÃO DE CONTA DE SERVIÇOS PRESTADOS POR MEIO DE USO DE RECURSOS ORIUNDOS DE EMENDA IMPOSITIVA DESTINADAS A ESTA ONG. APROVADO NA SESSÃO ORDINÁRIA DO DIA 7 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1880/requerimento_n_213_2024_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1880/requerimento_n_213_2024_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 213/2024 - AUTOR CHARTON RÊGO - MDB - SOLICITAR A PREFEITURA MUNICIPAL DE APODI, SE DIGNE EM ENVIAR CÓPIAS DE NOTAS FISCAIS DO USO DE EMENDAS IMPOSITIVAS DESTINADAS PARA AQUISIÇÃO DE EQUIPAMENTOS E INVESTIMENTOS EM SEGURANÇA PÚBLICA NA CRECHE DO CAIC. APROVADO NA SESSÃO ORDINÁRIA DO DIA 7 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Poder Legislativo Apodiense</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1896/requerimento_n_214_2024_autor_vereadores_de_apodi_rn.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1896/requerimento_n_214_2024_autor_vereadores_de_apodi_rn.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 214/2024 – AUTOR VEREADORES DE APODI – A EXCELENTÍSSIMA SENHORA MARIA DE FÁTIMA BEZERRA, GOVERNADORA DO ESTADO DO RIO GRANDE DO NORTE, PARA QUE SEJA REALIZADO ESTUDO E INSTALAÇÃO DE UM COMITÊ RESPONSÁVEL PELA ANÁLISE DA DISPOSIÇÃO HÍDRICA NAS FRONTEIRAS DA CHAPADA DO APODI, POR MEIO DA PARCERIA ENTRE O PODER PÚBLICO, AS EMPRESAS INSTAURADAS NA REGIÃO E A SOCIEDADE CIVIL, PARA QUE SÓ ASSIM, AO FIM, SEJA POSSÍVEL INSTAURAR UM PLANO DE RECUPERAÇÃO E A MELHORA DA OFERTA E DISTRIBUIÇÃO DE ÁGUA, BEM COMO DE CONTENÇÃO AO AVANÇO PREDATÓRIO DA EXPLORAÇÃO HÍDRICA NA REGIÃO, CONFORME TEOR DO REQUERIMENTO EM ANEXO. APROVADO NA SESSÃO ORDINÁRIA DO DIA 14 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1918/requerimento_n_215_2024_autor_alexandre_bevenuto_uniao_brasil.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1918/requerimento_n_215_2024_autor_alexandre_bevenuto_uniao_brasil.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 215/2024 - AUTOR ALEXANDRE BEVENUTO - UNIÃO BRASIL - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, QUE EXPLIQUE O MOTIVO DO MUNICÍPIO DE APODI NÃO TER SIDO CONTEMPLADO COM UNIDADES HABITACIONAIS DO PROGRAMA MINHA CASA, MINHA VIDA NAS MODALIDADES ENTIDADES E RURAIS.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1919/requerimento_n_216_2024_autor_alexandre_bevenuto_uniao_brasil.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1919/requerimento_n_216_2024_autor_alexandre_bevenuto_uniao_brasil.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 216/2024 - AUTOR ALEXANDRE BEVENUTO - UNIÃO BRASIL - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, QUE REPASSE INFORMAÇÕES DA PAVIMENTAÇÃO DA RUA JOEL DO AMARAL GURGEL, PORQUE FOI INAUGURADA SEM A CONCLUSÃO DA OBRA.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1941/requerimento_n_217_2024_autor_filipe_gustavo_-_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1941/requerimento_n_217_2024_autor_filipe_gustavo_-_pp.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 217/2024 – AUTOR FILIPE GUSTAVO-PP - SOLICITAR A LICENÇA PARA TRATAR DE ASSUNTO DE INTERESSE PESSOAL, SEM REMUNERAÇÃO, PELO PERÍODO DE 60 (SESSENTA) DIAS, INICIANDO EM 10/05/2024 E RETORNANDO NO DIA 09/07/2024.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1942/requerimento_n_218_2024_autor_alexandre_bevenuto_uniao_brasil.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1942/requerimento_n_218_2024_autor_alexandre_bevenuto_uniao_brasil.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 218/2024 – AUTOR ALEXANDRE BEVENUTO-UNIÃO BRASIL - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, QUE REPASSE INFORMAÇÕES (VALORES, PRAZOS DE CONTRATOS) DE TODOS OS CONTRATOS DE ALUGUÉIS DE VEÍCULOS E PRÉDIOS DA PREFEITURA DE APODI.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2005/requerimento_n_219_2024_autor_andreazo_alves_pp.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2005/requerimento_n_219_2024_autor_andreazo_alves_pp.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 219/2024 – AUTOR ANDREAZO ALVES-PP - AO EXCELENTÍSSIMO SENHOR ALAN JEFFERSON DA SILVEIRA PINTO - PREFEITO MUNICIPAL DE APODI, NO SENTIDO DE ENVIAR O CRONOGRAMA DOS PRÓXIMOS LUGARES ONDE O MAQUINÁRIO RESPONSÁVEL PELA REVITALIZAÇÃO DAS ESTRADAS ESTARÃO.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2006/requerimento_n_220_2024_autor_alexandre_bevenuto_uniao_brasil.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2006/requerimento_n_220_2024_autor_alexandre_bevenuto_uniao_brasil.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 220/2024 – AUTOR ALEXANDRE BEVENUTO-UNIÃO BRASIL -  EXCELENTÍSSIMO SENHOR NEILTON DIÓGENES, DEPUTADO ESTADUAL, E AO EXCELENTÍSSIMO SENHOR ALAN JEFFERSON, PREFEITO MUNICIPAL DE APODI, SOBRE A FALA DO DEPUTADO QUANDO O MESMO CHAMOU O VEREADOR ALEXANDRE BEVENUTO PARA INTEGRAR AO GRUPO POLÍTICO DA SITUAÇÃO (MDB, PP, PSDB), QUE AS SECRETARIAS DE SAÚDE, AGRICULTURA E AÇÃO SOCIAL ESTARIAM SOB O COMANDO DO GRUPO DO DEPUTADO! ESSA CONVERSA ACONTECEU NA RESIDÊNCIA DO VEREADOR ALEXANDRE BEVENUTO, NO DIA 24 NOVEMBRO DE 2023.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2007/requerimento_n_221_2024_autor_alexandre_bevenuto_uniao_brasil.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2007/requerimento_n_221_2024_autor_alexandre_bevenuto_uniao_brasil.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 221/2024 – AUTOR ALEXANDRE BEVENUTO-UNIÃO BRASIL -  AO EXCELENTÍSSIMO SENHOR ALAN JEFFERSON DA SILVEIRA PINTO - PREFEITO MUNICIPAL DE APODI, QUE REPASSE RELAÇÕES DOS CONTRATADOS ATRAVÉS DAS SECRETARIAS DE SAÚDE, AGRICULTURA E AÇÃO SOCIAL NESTE ANO DE 2024.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2016/requerimento_n_222_2024_autor_alexandre_bevenuto_uniao_brasil__20240611_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2016/requerimento_n_222_2024_autor_alexandre_bevenuto_uniao_brasil__20240611_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 222/2024 – AUTOR ALEXANDRE BEVENUTO-UNIÃO BRASIL -  ESTERFSON GUILHERME CARVALHO PAIVA - SECRETÁRIO MUNICIPAL DE SAÚDE DE APODI-RN, SE DIGNE ENVIAR INFORMAÇÕES ATUALIZADAS SOBRE O CUMPRIMENTO DA LEI N° 1.897/2022, DE 13 DE SETEMBRO DE 2022, QUE DISPÕE SOBRE A OBRIGATORIEDADE DA PUBLICAÇÃO, NA INTERNET, DA LISTA DE ESPERA EM ORDEM CRONOLÓGICA, DOS PACIENTES QUE AGUARDAM POR CONSULTAS, EXAMES E INTERVENÇÕES CIRÚRGICAS OFERTADAS PELO SUS, E OUTROS PROCEDIMENTOS E SERVIÇOS OFERECIDOS PELA SECRETARIA DE SAÚDE DO MUNICÍPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2030/requerimento_n_223_2024_-_autor_alexandre_bevenuto_uniao_brasil_20240625_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2030/requerimento_n_223_2024_-_autor_alexandre_bevenuto_uniao_brasil_20240625_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 223/2024 - AUTOR ALEXANDRE BEVENUTO - UNIÃO BRASIL - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, QUE REPASSE INFORMAÇÕES DE TODOS OS COLABORADORES (SERVIDORES) DAS SECRETARIAS DE AGRICULTURA, AÇÃO SOCIAL E SAÚDE DE 2023.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2031/requerimento_n_224_2024_-_autor_alexandre_bevenuto_uniao_brasil_20240625_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2031/requerimento_n_224_2024_-_autor_alexandre_bevenuto_uniao_brasil_20240625_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 224/2024 - AUTOR ALEXANDRE BEVENUTO - UNIÃO BRASIL - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, QUE REPASSE INFORMAÇÕES DE TODOS OS VALORES GASTOS COM COMBUSTÍVEIS DA PREFEITURA DE APODI NO ANO DE 2023.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2145/requerimento_n_225_2024_autor_alexandre_bevenuto_20240813_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2145/requerimento_n_225_2024_autor_alexandre_bevenuto_20240813_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 225/2024 - AUTOR ALEXANDRE BEVENUTO - UNIÃO BRASIL - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, QUE ENVIE INFORMAÇÕES À RESPEITO DO ATUAL SECRETÁRIO DE SAÚDE, DEVENDO SER ENVIADA SUA FICHA FUNCIONAL COMPLETA, INCLUSIVE RELATIVA AO PERÍODO COMO SERVIDOR EFETIVO.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2175/requerimento_n_226_2024_autor_andreazo_alves_pp_20241015_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2175/requerimento_n_226_2024_autor_andreazo_alves_pp_20241015_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 226/2024 – AUTOR ANDREAZO ALVES-PP – AO PRESIDENTE DA CÂMARA MUNICIPAL DE APODI AO SENHOR ANTONIO DE SOUZA MAIA JUNIOR, VEM REQUERER A REALIZAÇÃO DE SESSÃO SOLENE NO DIA 29 DE OUTUBRO DE 2024 A SER REALIZADA NA INSTITUIÇÃO, PELOS 15 ANOS DE TRABALHO DO IFRN CAMPUS APODI, NA OCASIÃO EM QUE SE PRETENDE HOMENAGEAR OS SEUS SERVIDORES.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2202/requerimento_n_227_2024_autor_laete_oliveira_mdb_20241105_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2202/requerimento_n_227_2024_autor_laete_oliveira_mdb_20241105_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 227/2024 – AUTOR LAETE OLIVEIRA-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, PROVIDÊNCIAS LEGAIS SOBRE A REALIZAÇÃO DE ESTUDOS DE VIABILIDADE PARA A CRIAÇÃO DA SECRETARIA MUNICIPAL DE CULTURA NO ORGANOGRAMA DA MUNICIPALIDADE, COM A FINALIDADE DE FORTALECER E AMPLIAR AS POLÍTICAS PÚBLICAS EXTERNAS PARA A PROMOÇÃO, PRESERVAÇÃO E VALORIZAÇÃO DA CULTURA EM APODI/RN.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2203/requerimento_n_228_2024_autor_laete_oliveira_mdb_20241105_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2203/requerimento_n_228_2024_autor_laete_oliveira_mdb_20241105_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 228/2024 – AUTOR LAETE OLIVEIRA-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, PROVIDÊNCIAS LEGAIS SOBRE A REALIZAÇÃO DE ESTUDOS DE VIABILIDADE PARA A CRIAÇÃO DA SECRETARIA MUNICIPAL DA MULHER NO ORGANOGRAMA DA MUNICIPALIDADE, COM A FINALIDADE DE FORTALECER E AMPLIAR AS POLÍTICAS PÚBLICAS EXTERNAS PARA A MULHER EM APODI/RN.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2204/requerimento_n_229_2024_autor_laete_oliveira_mdb_20241105_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2204/requerimento_n_229_2024_autor_laete_oliveira_mdb_20241105_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 229/2024 – AUTOR LAETE OLIVEIRA-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, PROVIDÊNCIAS LEGAIS SOBRE A REALIZAÇÃO DE ESTUDOS DE VIABILIDADE PARA PROMOVER UMA REFORMA ADMINISTRATIVA QUE INCLUA NO ORGANOGRAMA DA MUNICIPALIDADE A CRIAÇÃO DE QUATRO COORDENADORIAS ADMINISTRATIVAS, COM O OBJETIVO DE ATENDER DE FORMA MAIS EFICAZ QUANTO ÀS DEMANDAS DA ZONA RURAL, ORGANIZADAS NAS REGIÕES DE AREIA, PEDRA, VALE E CHAPADA.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moções de Pesares (MP)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1848/mocao_de_pesar_autor_gilvan_alves_sd_20240201_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1848/mocao_de_pesar_autor_gilvan_alves_sd_20240201_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR GILVAN ALVES – SOLIDARIEDADE; SUBSCRITA PELOS VEREADORES JUNIOR SOUZA-MDB E FILIPE GUSTAVO-PL - PELO FALECIMENTO DO SENHOR ANTONIO DE OLIVEIRA JÚNIOR (JÚNIOR DE TOUCA) OCORRIDO RECENTEMENTE. APROVADA NA SESSÃO ORDINÁRIA DO 1º DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>COSTINHA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1854/mocao_de_pesar_dionisio_costa_autor_costinha_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1854/mocao_de_pesar_dionisio_costa_autor_costinha_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – COSTINHA-MDB - PELO FALECIMENTO DO SENHOR DIONÍSIO SOUZA DA COSTA OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1871/mocao_de_pesar_delmiro_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1871/mocao_de_pesar_delmiro_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ADAILTON TARGINO-MDB - PELO FALECIMENTO DO SR. DELMIRO FERREIRA DA SILVA OCORRIDO NO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1872/mocao_de_pesar_jorge_viana_autor_angelo_suassuna_sd_20240229_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1872/mocao_de_pesar_jorge_viana_autor_angelo_suassuna_sd_20240229_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ÂNGELO DE DAGMAR-SD; SUBSCRITO PELO VEREADOR JUNIOR SOUZA -  - MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JORGE VIANA (JORGE DE CASEMIRO), OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1878/mocao_de_pesar_humberto_da_costa_autor_alexandre_bevenuto.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1878/mocao_de_pesar_humberto_da_costa_autor_alexandre_bevenuto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ALEXANDRE ALVES - SEM PARTIDO - PELO FALECIMENTO DO JOVEM HUMBERTO DA COSTA OCORRIDO NO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1900/mocao_de_pesar_raimunda_alves_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1900/mocao_de_pesar_raimunda_alves_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ADAILTON TARGINO – MDB -  PELO FALECIMENTO DA SRA. RAIMUNDA ALVES DE OLIVEIRA MOREIRA OCORRIDO NO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1904/mocao_de_pesar_jose_de_arimateia_morais_lima_autor_gilvan_alves_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1904/mocao_de_pesar_jose_de_arimateia_morais_lima_autor_gilvan_alves_sd.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR GILVAN ALVES-SD -  PELO FALECIMENTO DO SENHOR JOSÉ DE ARIMATÉIA MORAIS LIMA MAIS CONHECIDO COMO ARIMATÉIA DE ZACARIAS EUFRÁSIO OCORRIDO RECENTEMENTE NO MUNICÍPIO DE NATAL-RN.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1905/mocao_de_pesar_autor_alexandre_bevenuto_sem_partido_20240321_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1905/mocao_de_pesar_autor_alexandre_bevenuto_sem_partido_20240321_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ALEXANDRE BEVENUTO-SEM PARTIDO -  PELO FALECIMENTO DO SENHOR JOSÉ LUCIMAR DA SILVA MAIS OCORRIDO NO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1907/mocao_de_pesar_alcides_de_cassimiro_autor_gilvan_alves_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1907/mocao_de_pesar_alcides_de_cassimiro_autor_gilvan_alves_sd.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR GILVAN ALVES – SD E SUBSCRITA PELOS VEREADORES DE APODI - PELO FALECIMENTO DO SR. FRANCISCO VIANA DA COSTA MAIS CONHECIDO COMO ALCIDES DE CASSIMIRO OCORRIDO RECENTEMENTE. APROVADA NA SESSÃO ORDINÁRIA DO DIA 27 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1908/mocao_de_pesar_autor_carlin_de_dandao_psb__20240404_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1908/mocao_de_pesar_autor_carlin_de_dandao_psb__20240404_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR CARLIN DE DANDÃO-PSB - PELO FALECIMENTO MARIA RODRIGUES DE SOUZA, CONHECIDA COMO MARIA DE DEDÉ DO SITIO DO GOIS.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1909/mocao_de_pesar_autor_railton_diogenes_mdb__20240404_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1909/mocao_de_pesar_autor_railton_diogenes_mdb__20240404_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR RAILTON DIOGENES-MDB - E SUBSCRITA PELOS VEREADORES DE APODI - PELO FALECIMENTO DA SENHORA MARIA VILMA PEREIRA GURGEL, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1917/mocao_de_pesar_francisca_das_chagas_moraes_autor_gilvan_alves_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1917/mocao_de_pesar_francisca_das_chagas_moraes_autor_gilvan_alves_sd.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR GILVAN ALVES- SD - PELO FALECIMENTO DO SRA. FRANCISCA DAS CHAGAS MORAES MAIS CONHECIDA COMO DONA NEGA DE NENÉM BEZERRA OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1921/mocao_de_pesar_airton_lopes_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1921/mocao_de_pesar_airton_lopes_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR JÚNIOR SOUZA-MDB - PELO FALECIMENTO DO SENHOR AIRTON LOPES DE MORAIS, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1927/mocao_de_pesar_otaciana_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1927/mocao_de_pesar_otaciana_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ADAILTON TARGINO-MDB - PELO FALECIMENTO DA SRA. OTACIANA RAIMUNDA DA COSTA OCORRIDO NO MUNICÍPIO DE APODI, UMA CIDADÃ QUE ESTÁ A MERECER A SAUDADE DA COMUNIDADE APODIENSE. OTACIANA RAIMUNDA VIÚVA DE HONORATO JOSÉ DE OLIVEIRA COMO ERA CONHECIDA, ERA MULHER VIRTUOSA E MUITO QUERIDA. OTACIANA FOI CASADA COM HONORATO E DESSA UNIÃO TEVE 08 (OITO) FILHOS: NERIALBA OLIVEIRA, MÁRCIA OLIVEIRA, NERIVANDA OLIVEIRA, NERIVAN OLIVEIRA, EDIVAN OLIVEIRA, FRANCISCO OLIVEIRA, JOSÉ OLIVEIRA E EDIVANDO OLIVEIRA. AQUI RESTA ESTÁ SIMPLES HOMENAGEM. TRANSMITA-SE O TEOR DESTA À FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1928/mocao_de_pesar_dona_elisa_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1928/mocao_de_pesar_dona_elisa_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR RAILTON DIÓGENES - MDB - PELO FALECIMENTO DA SENHORA ELISA MARIA DE GOIS FAGUNDES (DONA ELISA) OCORRIDO NO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1944/mocao_de_pesar_yasmin_vitoria_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1944/mocao_de_pesar_yasmin_vitoria_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR CHARTON RÊGO - MDB - PELO FALECIMENTO DE YASMIN VITÓRIA ALVES TÔRRES, 05 ANINHOS, UMA GUERREIRINHA QUE LUTOU COM TODAS AS SUAS FORÇAS CONTRA DOENÇA RARA E DEGENERATIVA CONHECIDA NIEMANN PICK TIPO C.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1945/mocao_de_pesar_pedro_paulo_lucena_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1945/mocao_de_pesar_pedro_paulo_lucena_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR CHARTON RÊGO - MDB - PELO FALECIMENTO DE PEDRO PAULO DE LUCENA, NOSSOS SINCEROS SENTIMENTOS E NOSSAS CONDOLÊNCIAS Á FAMILIA ENLUTADA.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1976/mocao_de_pesar_tota_amorim_autor_poder_legislativo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1976/mocao_de_pesar_tota_amorim_autor_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR PODER LEGISLATIVO - PELO FALECIMENTO DO SENHOR ANTONIO DE SOUZA SOBRINHO DE AMORIM, CONHECIDO COMO TOTA AMORIM OCORRIDO RECENTEMENTE. APROVADA NA SESSÃO ORDINÁRIA DO DIA 23 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1977/mocao_de_pesar_ze_do__autor_gilvan_alves_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1977/mocao_de_pesar_ze_do__autor_gilvan_alves_sd.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR GILVAN ALVES-SD - PELO FALECIMENTO DO SENHOR JOSÉ ANTONIO DE OLIVEIRA, CONHECIDO COMO ZÉ DO TIJOLO OCORRIDO RECENTEMENTE. APROVADA NA SESSÃO ORDINÁRIA DO DIA 23 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2022/mocao_de_pesar__autor_adailton_targinomdb__20240617_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2022/mocao_de_pesar__autor_adailton_targinomdb__20240617_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR ADAILTON TARGINO–MDB - PELO FALECIMENTO DO SR. FRANCISCO DE ASSIS DA SILVA OCORRIDO NO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2023/mocao_de_pesar__autor_adailton_targinomdb_17.6.24_20240617_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2023/mocao_de_pesar__autor_adailton_targinomdb_17.6.24_20240617_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR ADAILTON TARGINO–MDB - PELO FALECIMENTO DO SR. ANTÔNIO LUIZ DE OLIVEIRA OCORRIDO NO MUNICÍPIO DE APODI.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2142/mocao_de_pesar_geilda_lopes_autor_junior_souza_mdb_20240807_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2142/mocao_de_pesar_geilda_lopes_autor_junior_souza_mdb_20240807_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR JÚNIOR SOUZA-MDB - PELO FALECIMENTO DA EX-SERVIDORA DA CÂMARA MUNICIPAL DE APODI A SENHORA GEILDA LOPES CUSTÓDIO, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2166/mocao_de_pesar_maria_alice_autor_junior_souza_mdb_20240918_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2166/mocao_de_pesar_maria_alice_autor_junior_souza_mdb_20240918_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR JÚNIOR SOUZA-MDB -  PELO FALECIMENTO DA SENHORA MARIA ALICE, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2167/mocao_de_pesar_raimunda_da_s_souza_autor_ednarte_silveira_mdb_20240919_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2167/mocao_de_pesar_raimunda_da_s_souza_autor_ednarte_silveira_mdb_20240919_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR EDNARTE SILVEIRA-MDB - PELO FALECIMENTO DA SENHORA RAIMUNDA DA SILVA SOUZA (MAIS CONHECIDA COMO CATARINA), OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2211/mocao_de_pesar_joaozinho_autor_angelo_de_dagmar_pp_20241107_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2211/mocao_de_pesar_joaozinho_autor_angelo_de_dagmar_pp_20241107_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR ÂNGELO DE DAGMAR-PP - PELO FALECIMENTO DO SENHOR JOÃO WILSON LOPES DO CARMO, MAIS CONHECIDO POR JOÃOZINHO DE JOÃO GALEGO, OCORRIDO RECENTEMENTE. APROVADA NA SESSÃO ORDINÁRIA DO DIA 7 DE NOVEMBRO DE 2024.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2232/mocao_de_pesar_melinho_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2232/mocao_de_pesar_melinho_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR JÚNIOR SOUZA-MDB - PELO FALECIMENTO DO SENHOR MANOEL MENDES DE FREITAS (MELINHO), OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>MAC</t>
   </si>
   <si>
     <t>Moções de Aplausos e Congratulações (MAC)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1850/mocao_de_aplausos_e_congratulacoes_jadson_luiz_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1850/mocao_de_aplausos_e_congratulacoes_jadson_luiz_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ADAILTON TARGIONO-MDB -  AO SR. JADSON LUIZ, PELO BELÍSSIMO TRABALHO QUE VEM DESEMPENHADO. O JOVEM JADSON É INFLUENCIADOR DIGITAL SOBRE ABELHA (APICULTOR MELIPONICULTOR), INICIOU SEU TRABALHO AOS 12 (DOZE) ANOS DE IDADE SENDO YOUTUBE COM O PROPÓSITO DE SER O MAIOR CRIADOR DE CONTEÚDO DO ESTADO. HOJE O SEU CANAL É O MAIOR SOBRE ABELHAS DO NORDESTE COM 142 MIL.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1855/mocao__de_aplausos_e_congratulacoes_retiro_2024_-_igreja_de_cristo__autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1855/mocao__de_aplausos_e_congratulacoes_retiro_2024_-_igreja_de_cristo__autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ANDREAZO ALVES - PL - AO 40° RETIRO ESPIRITUAL DE JOVENS DA IGREJA DE CRISTO EM APODI, A SER REALIZADO NA CIDADE DE PAU DOS FERROS, TENDO COMO TEMA FIDELIDADE Á TODA PROVA BASEADO NO VERSÍCULO ''SEJA FIEL ATÉ A MORTE, E EU DAREI A VOCÊ A COROA DA VIDA''. APOCALIPSE 2:10 B</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1873/mocao_de_aplausos_e_congratulacoesjuraci_soares_autor_adailton_20240304_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1873/mocao_de_aplausos_e_congratulacoesjuraci_soares_autor_adailton_20240304_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ADAILTON TARGINO-MDB – AO SENHOR JURACI SOARES DE SOUZA – PELOS SERVIÇOS PRESTADOS À SOCIEDADE APODIENSE, JURACI É ATLETA AMADOR DE CORRIDA DE RUA – TENDO REPRESENTADO A CIDADE DE APODI-RN EM MAIS DE 52 CORRIDAS, EM VÁRIAS CIDADES DOS ESTADOS DO RN, CE E PB.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1881/mocao__de_aplausos_e_congratulacoes_joao_paulo_advogado_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1881/mocao__de_aplausos_e_congratulacoes_joao_paulo_advogado_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR CHARTON RÊGO - MDB - AO SENHOR JOÃO PAULO FERREIRA PINTO FILGUEIRA, ADVOGADO, PELOS RELEVANTES SERVIÇOS PRESTADOS NA ÁREA JURÍDICA, COM DESTAQUE PARA AQUELES QUEM VULNERABILIDADE VIVEM. APROVADA NA SESSÃO ORDINÁRIA DO DIA 7 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1886/mocao__de_aplausos_e_congratulacoes__ivone_maria_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1886/mocao__de_aplausos_e_congratulacoes__ivone_maria_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR CARLINHOS DE DANDÃO-PSB - A SENHORA IVONE MARIA DE MORAIS BRILHANTE DOS SANTOS, COM A FINALIDADE DE HOMENAGEAR E APLAUDIR COM HONRA A PRIMEIRA MULHER PRESIDENTE DO SINDICATO RURAL, PELA SUA CONQUISTA HISTÓRICA. A ELEIÇÃO DE IVONE MARIA DE MORAIS BRILHANTE DOS SANTOS É UM MARCO SIGNIFICATIVO NÃO APENAS PARA O SINDICATO, MAS TAMBÉM PARA A REPRESENTAÇÃO FEMININA EM POSIÇÕES DE LIDERANÇA DENTRO DO SETOR RURAL.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1898/mocao__de_aplausos_e_congratulacoes_valdenia_crystina_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1898/mocao__de_aplausos_e_congratulacoes_valdenia_crystina_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ADAILTON TARGINO - MDB - Á SENHORA VALDENIA CRYSTINA FARIAS DE MORAIS, PELOS RELEVANTES SERVIÇOS PRESTADOS À SOCIEDADE APODIENSE. VALDENIA É FILHA DO SR. VALDIR MORAIS E DA SRA. MARIA JOSÉ DE FARIAS MORAIS. FILHA MAIS NOVA DE 04 (QUATRO) FILHOS. CASADA COM O SR. THIAGO CAPISTRANO ANDRADE, DESSE RELACIONAMENTO TIVERAM 03 (TRÊS) FILHOS: MATHEUS, MARINA E MARÍLIA.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1899/mocao__de_aplausos_e_congratulacoes_junior_costa_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1899/mocao__de_aplausos_e_congratulacoes_junior_costa_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ADAILTON TARGINO - MDB - AO SR. JOSÉ OSMAR DA COSTA JÚNIOR (JUNIOR COSTA), PELOS RELEVANTES SERVIÇOS PRESTADOS À SOCIEDADE APODIENSE. INICIOU SUA CARREIRA NO RÁDIO, SENDO O PRIMEIRO LOCUTOR APODIENSE. FORMADO EM ARTES DRAMÁTICAS, FAZENDO PARTE DO SINDICATO DOS ARTISTAS. TRABALHOU NA TV PARTICIPANDO DO SHOW DO TOM, TRABALHOU EM RÁDIOS FILIADAS AO SBT, EM TV FILIADA À REDE RECORD, TRABALHOU NA TV DIÁRIO COMO ATOR E REDATOR NO PROGRAMA TURBULÊNCIA (HUMORÍSTICO). TAMBÉM TRABALHOU FAZENDO SHOW DE PALCO POR 05 (CINCO) ANOS, ONDE TEVE A OPORTUNIDADE DE CONTRACENAR COM GRANDES NOMES DO HUMOR BRASILEIRO.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1906/mocao__de_aplausos_e_congratulacoes_dbp_destaque_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1906/mocao__de_aplausos_e_congratulacoes_dbp_destaque_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR CHARTON RÊGO - MDB - Á DBP (DESTAQUE BRINDES E PRESENTES), NOS NOMES DOS EMPRESÁRIOS APODIENSES MARCELO PINTO DE FREITAS E MARIA ELIANA DE OLIVEIRA FREITAS, PELA NOTÓRIA AFIRMAÇÃO DE SUCESSO NO MERCADO DE TRABALHO, CORROBORANDO DIRETAMENTE PARA COM A GERAÇÃO DE EMPREGO E RENDA EM APODI - RN, PAU DOS FERROS - RN, MOSSORÓ - RN, NATAL - RN E FORTALEZA - CE.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1914/mocao__de_aplausos_e_congratulacoes_antonio_luis_de_oliveira_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1914/mocao__de_aplausos_e_congratulacoes_antonio_luis_de_oliveira_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ADAILTON TARGINO - MDB - AO SENHOR ANTÔNIO LUIZ DE OLIVEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS À SOCIEDADE APODIENSE. ANTÔNIO É CASADO COM A SRA. LUZIA MADALENA DE OLIVEIRA, DESTA UNIÃO TIVERAM 07 (SETE) FILHOS: LEÔNICO, LEONICE, LACI, LAURIVAN, LENÍSLON, IVO E JOSÉ. ANTÔNIO FOI O PRIMEIRO CAMINHONEIRO DA SOLEDADE, TAMBÉM FOI O PRIMEIRO A QUEIMAR PEDRAS PARA PRODUZIR CAL NA SOLEDADE. NA ÉPOCA COMEÇOU COM UMA CARROÇA, MAS NÃO DEU CERTO E TEVE QUE COMPRAR UM CAMINHÃO.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1916/mocao__de_aplausos_e_congratulacoes_francisco_leandro_alves_gurgel_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1916/mocao__de_aplausos_e_congratulacoes_francisco_leandro_alves_gurgel_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ADAILTON TARGINO - MDB - AO SR. FRANCISCO LEANDRO ALVES GURGEL, PELOS RELEVANTES SERVIÇOS PRESTADOS À SOCIEDADE APODIENSE. FILHO DO SR. ANTÔNIO FRANCISCO GURGEL E DA SRA. ANTÔNIA ALVES DA SILVA GURGEL. É UM EMPREENDEDOR NATO, SEMPRE COM VISÃO E DETERMINAÇÃO. LEANDRO É EMPRESÁRIO NA CIDADE DE APODI, QUE GRAÇAS A SUA DETERMINAÇÃO E EMPREENDEDORISMO VEM GERANDO EMPREGO E RENDA PARA O COMERCIO LOCAL.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1920/mo7ea71.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1920/mo7ea71.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR PODER LEGISLATIVO -  AOS POLICIAIS MILITARES DO GTO 01 E GTO 02 QUE NO PATRULHAMENTO NO DIA 30 DE MARÇO DE 2024, ENVOLVIDOS EM UMA OCORRÊNCIA DE DESENGASGO EM QUE, CONSEGUIRAM DESOBSTRUIR AS VIAS AÉREAS DE UMA CRIANÇA QUE, TEM POR NOME BETINA DIÓGENES SILVA, NO MUNICIPIO DE APODI. _x000D_
 _x000D_
 Subtenente LOMANTO GURGEL PINTO_x000D_
 1º Sargento JOSÉ HILDO VIEIRA_x000D_
 2º Sargento FRANCISCO IDELGONDES ROCHA_x000D_
 2º Sargento FRANCISCO LEODÉCIO VALÉRIO_x000D_
 Soldado FRANCISCO DE ASSIS DE OLIVEIRA FILHO_x000D_
 Soldado ALEXANDRE VÍCTOR PAIVA PINHEIRO</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1925/mocao__de_aplausos_e_congratulacoes_annabel_mayara_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1925/mocao__de_aplausos_e_congratulacoes_annabel_mayara_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ADAILTON TARGINO - MDB - A SRA. ANNABEL MAYARA SOARES ALVAREZ, PELOS RELEVANTES SERVIÇOS PRESTADOS À SOCIEDADE APODIENSE, MÃE DE TRÊS LINDOS FILHOS, VICTOR, CAIROS E OLIVER. ANNABEL É PROFESSORA DA REDE ESTADUAL DE ENSINO. ATUA COMO PROFESSORA DE BIOLOGIA E COMPONENTES ELETIVOS, ALÉM DE SER COORDENADORA DAS ÁREAS DE CIÊNCIAS DA NATUREZA E MATEMÁTICA NA ESCOLA EM TEMPO INTEGRAL PROFESSORA MARIA ZENILDA GAMA TORRES. NESTE ANO ACONTECERÁ O LANÇAMENTO DO SEU PRIMEIRO LIVRO.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1947/mocao__de_aplausos_e_congratulacoes_policia_rodoviaria_federal_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1947/mocao__de_aplausos_e_congratulacoes_policia_rodoviaria_federal_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR CHARTON RÊGO - MDB - Á POLÍCIA RODOVIÁRIA FEDERAL COM BASE EM MOSSORÓ, EM NOME DOS POLICIAIS FEDERAIS: SIDNEY DOS SANTOS TAVARES, ADÍLIO ARRAIS GOMES DA SILVA E CLÁUDIO ALYSSON MARINHO CÂMARA, PELA REALIZAÇÃO DO SONHO DO PEQUENO MIGUEL FELIPE, AUTISTA DE 06 ANINHOS, QUE RECEBEU EM SUA FESTA DE ANIVERSÁRIO, CONFORME DESEJADO, A PRESENÇA DA CORPORAÇÃO EM UM GESTO DE EMPATIA E AMOR.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1949/mocao__de_aplausos_e_congratulacoes_diretoras_do_conselho_da_mulher_empreendedora_e_da_cultura_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1949/mocao__de_aplausos_e_congratulacoes_diretoras_do_conselho_da_mulher_empreendedora_e_da_cultura_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ADAILTON TARGINO - MDB - AS DIRETORAS DO CONSELHO DA MULHER EMPREENDEDORA E DA CULTURA – APODI, PELOS RELEVANTES SERVIÇOS QUE AS MESMAS VÊM DESEMPENHANDO JUNTO A DIRETORIA DA ACEMA.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1950/mocao__de_aplausos_e_congratulacoes_conselho_da_mulher_empreendedora_e_da_cultura__cmec_apodi_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1950/mocao__de_aplausos_e_congratulacoes_conselho_da_mulher_empreendedora_e_da_cultura__cmec_apodi_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ADAILTON TARGINO - MDB - AO CONSELHO DA MULHER EMPREENDEDORA E DA CULTURA – CMEC/APODI, PELA REALIZAÇÃO DA I FEMEC – FEIRA DAS MULHERES EMPREENDEDORAS QUE FOI REALIZADA 03 E 04 DE MAIO, ATRAVÉS DA ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE APODI - ACEMA.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1951/mocao__de_aplausos_e_congratulacoes_itamar_manso_maciel_junior_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1951/mocao__de_aplausos_e_congratulacoes_itamar_manso_maciel_junior_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ADAILTON TARGINO - MDB - AO SR. ITAMAR MANSO MACIEL JÚNIOR, PELOS RELEVANTES SERVIÇOS QUE O MESMO VEM DESEMPENHANDO JUNTO À FEDERAÇÃO DAS ASSOCIAÇÕES COMERCIAIS DO RIO GRANDE DO NORTE – FACERN, ATUANDO DIRETAMENTE NO FORTALECIMENTO DA ECONOMIA APODIENSE.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1952/mocao__de_aplausos_e_congratulacoes_marcello_bernardo_pereira_gomes__autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1952/mocao__de_aplausos_e_congratulacoes_marcello_bernardo_pereira_gomes__autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ADAILTON TARGINO - MDB - AO SR. MARCELLO BERNARDO PEREIRA GOMES E A DIRETORIA DA ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE APODI – ACEMA, PELOS RELEVANTES SERVIÇOS PRESTADOS À SOCIEDADE APODIENSE. PARABENIZAR TODA À DIRETORIA DA ACEMA QUE IDEALIZARAM E REALIZARAM A 1ᵃ FEMEC – FEIRA DAS MULHERES EMPREENDEDORAS QUE FOI REALIZADA NOS DIAS 03 E 04 DE MAIO.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1953/mocao__de_aplausos_e_congratulacoes_ana_claudia_badra_cotait__autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1953/mocao__de_aplausos_e_congratulacoes_ana_claudia_badra_cotait__autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ADAILTON TARGINO - MDB - Á SRA. ANA CLAUDIA BADRA COTAIT E AO CONSELHO DA MULHER EMPREENDEDORA E DA CULTURA - CMEC/NACIONAL, PELOS RELEVANTES SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1970/mocao_de_aplausos_e_congratulacoes_autor_adailton_targino_mdb_20240521_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1970/mocao_de_aplausos_e_congratulacoes_autor_adailton_targino_mdb_20240521_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ADAILTON TARGINO - MDB – AO SENHOR JÂNIO EDUARDO DUARTE DA SILVA PELOS SERVIÇOS PRESTADOS À SOCIEDADE APODIENSE.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1972/mocao_de_aplausos_e_congratulacoes_autor_junior_souza_mdb_20240523_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1972/mocao_de_aplausos_e_congratulacoes_autor_junior_souza_mdb_20240523_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JÚNIOR SOUZA-MDB - A ILUSTRÍSSIMA SENHORA MARIA HELENA DE CARVALHO - PELOS 40 ANOS DE PARTEIRA NA MATERNIDADE CLAUDINA PINTO E NO CENTRO OBSTÉTRICO ALBANIZA DIÓGENES - COMAD - PRESTADOS SERVIÇOS NA ÁREA DA SAÚDE DAS MULHERES APODIENSES.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1985/mocao_de_aplausos_e_congratulacoes_autor_charton_rego_mdb_20240528_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1985/mocao_de_aplausos_e_congratulacoes_autor_charton_rego_mdb_20240528_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR CHARTON RÊGO - MDB – AO SENHOR PAULO ROBERTO DE LIMA – SECRETÁRIO MUNICIPAL DE URBANISMO, PELA DEDICAÇÃO, ALÉM DO OFICIO, AS AÇÕES QUE LHE COMPETEM A PASTA.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2010/mocao_de_aplausos_e_congratulacoes_autor_adailton_targino_mdb_20240610_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2010/mocao_de_aplausos_e_congratulacoes_autor_adailton_targino_mdb_20240610_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ADAILTON TARGINO-MDB – AO SENHOR FRANCISCO RÁLLYSON NUNES DE OLIVEIRA PELOS RELEVANTES SERVIÇOS PRESTADOS A SOCIEDADE APODIENSE.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2026/mocao_de_aplausos_e_congratulacoes_autor_wellington_cristino_pp_20240625_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2026/mocao_de_aplausos_e_congratulacoes_autor_wellington_cristino_pp_20240625_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR WELLINGTON CRISTINO-PP -  A SENHORA ANA BEATRIZ MAIA MELO, PELO NOTÁVEL SERVIÇO SOCIAL PRESTADO ÀS FAMÍLIAS ATÍPICAS DE NOSSO MUNICÍPIO E PELO SIGNIFICATIVO APOIO AO EMPREENDEDORISMO FEMININO.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2027/mocao_de_aplausos_e_congratulacoes__autor_charton_rego-mdb__20240625_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2027/mocao_de_aplausos_e_congratulacoes__autor_charton_rego-mdb__20240625_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR CHARTON REGO-MDB – A SENHORA MARIA DA SAÚDE DOS SANTOS E SILVA, EMPRESÁRIA NO RAMO DA INDÚSTRIA DA CAL NO DISTRITO DE SOLEDADE, PELOS MUITOS BENEFÍCIOS QUE RETORNAM A SOCIEDADE APODIENSE POR DOS SERVIÇOS PRESTADOS PELA “COM CAL APODI-RN”.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2057/mocao__de_aplausos_e_congratulacoes_joao_francisco_de_morais_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2057/mocao__de_aplausos_e_congratulacoes_joao_francisco_de_morais_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ADAILTON TARGINO - MDB - AO SR. JOÃO FRANCISCO DE MORAIS, MOTIVOU-SE PELOS RELEVANTES SERVIÇOS PRESTADOS À SOCIEDADE APODIENSE. FILHO DO SR. RAIMUNDO CAVALCANTE DE MORAIS E DA SRA. ALAIDE SALES PINTO DE MORAIS, AMBOS AGRICULTORES, JOÃO COMEÇOU SUA VIDA PROFISSIONAL TRABALHANDO EM PADARIA, DEPOIS DECIDIU EMPREENDER, ENTÃO FEZ CURSO DE CABELEREIRO E ASSIM INICIOU SUA BELA HISTÓRIA. MUITO VISIONÁRIO E EMPREENDEDOR, JOÃO SEMPRE TRABALHOU COM METAS, ASSIM DETERMINA O SUCESSO DOS SEUS EMPREENDIMENTOS. JOÃO FOI UM DOS FUNDADORES DA ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE APODI – ACEMA. OCUPANDO O CARGO DE VICE-PRESIDENTE DA ACEMA. APROVADA NA SESSÃO ORDINÁRIA DO DIA 11 DE ABRIL DE 2024.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2126/mocao_de_aplausos_e_congratulacoes_autor_junior_carlos_psd_20240710_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2126/mocao_de_aplausos_e_congratulacoes_autor_junior_carlos_psd_20240710_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JÚNIOR CARLOS-PSD - AS ILUSTRES APODIENSES PATRÍCIA RAQUEL GURGEL LEITE MARINHO - DIRETORA GERAL E A FRANSICA GILVANEIDE HOLANDA DO CARMO - DIRETORA ADMINISTRATIVA – PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICIPIO DE APODI E A REGIÃO OESTE DO RN, ATRAVÉS DA GESTÃO À FRENTE DO HOSPITAL REGIONAL HÉLIO MORAIS MARINHO, CONTRIBUINDO EM MUITO, PARA A SAÚDE DOS NOSSOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2143/mocao_de_aplausos_e_congratulacoes_carlos_igor_autor_adailton_20240807_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2143/mocao_de_aplausos_e_congratulacoes_carlos_igor_autor_adailton_20240807_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ADAILTON TARGINO-MDB - AO SR. CARLOS IGOR ALVES DIÓGENES, PELOS RELEVANTES SERVIÇOS PRESTADOS À SOCIEDADE APODIENSE, MISSIONÁRIO CREDENCIADO PELA COMFIM, PASTOR DIRIGENTE DA IGREJA PENTECOSTAL PAZ E AMOR.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2144/mocao_de_aplausos_e_congratulacoes_pentencostal_autor_adailton_20240807_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2144/mocao_de_aplausos_e_congratulacoes_pentencostal_autor_adailton_20240807_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ADAILTON TARGINO-MDB - A IGREJA PENTENCOSTAL PAZ E AMOR, PELOS RELEVANTES SERVIÇOS PRESTADOS À SOCIEDADE APODIENSE, FOI FUNDADA EM 05 DE OUTUBRO DE 2020, CHEGANDO EM APODI EM 12 DE OUTUBRO DE 2023.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2147/mocao_de_aplausos_e_congratulacoes_autor_laete_oliveira_mdb_20240814_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2147/mocao_de_aplausos_e_congratulacoes_autor_laete_oliveira_mdb_20240814_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR LAETE OLIVEIRA-MDB – A SENHORA DIRETORA LUSIA GOMES PINTO PELAS CONQUISTAS REALIZADAS FRENTE A DIRETORIA REGIONAL DE EDUCAÇÃO DE APODI – 13º DIREC.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2151/mocao_de_aplausos_e_congratulacoes_assis_autor_gilvan_alves_sd_20240820_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2151/mocao_de_aplausos_e_congratulacoes_assis_autor_gilvan_alves_sd_20240820_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES -  AUTOR GILVAN ALVES-SD - AO ILUSTRÍSSIMO SENHOR FRANCISCO DE ASSIS MORAIS, POPULARMENTE CONHECIDO POR “ASSIS DO BANCO” - PELOS RELEVANTES SERVIÇOS PRESTADOS, AO MUNICIPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2153/mocao_de_aplausos_e_congratulacoessarah__andreazo_alves-pp__20240827_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2153/mocao_de_aplausos_e_congratulacoessarah__andreazo_alves-pp__20240827_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ANDREAZO ALVES-PP - À PROFESSORA SARAH CAMPELO CRUZ GÓIS, PELA ORIENTAÇÃO AOS ALUNOS DO IFRN-CAMPUS APODI, QUE GANHARAM A MEDALHA DE OURO NA OLIMPÍADA NACIONAL DE HISTÓRIA DO BRASIL (ONHB).</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2154/mocao_de_aplausos_e_congratulacoes_ouro_ifrn-_andreazo_alves-pp__20240827_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2154/mocao_de_aplausos_e_congratulacoes_ouro_ifrn-_andreazo_alves-pp__20240827_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ANDREAZO ALVES-PP - AOS ALUNOS ANA LETICIA LEITE BESSA, WATTHA LETÍCIA DUARTE DE HOLANDA E JHONATA EMANUEL GAMA ARAÚJO PELAS MEDALHAS DE OURO RECEBIDAS NA OLIMPÍADA NACIONAL DE HISTÓRIA DO BRASIL (ONHB).</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2155/mocao_de_apalusos_e_congratulacoes_celina_autor_ednarte_20240828_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2155/mocao_de_apalusos_e_congratulacoes_celina_autor_ednarte_20240828_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR EDNARTE SILVEIRA-MDB – A ESCOLA CENTRO EDUCACIONAL CELINA VITÓRIA PELO TRABALHO NAS OLIMPÍADAS ESTUDANTIS COMO UMA EXPEDIÊNCIA TRANSFORMADORA PARA OS ALUNOS.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>195.	MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ADAILTON TARGINO-MDB – A COEVAP – COMUNIDADE EVANGÉLICA APODIENSE – PELA REALIZAÇÃO DO DIA DO EVANGÉLICO APODIENSE NO DIA 30 DE AGOSTO DE 2024. APROVADA NA SESSÃO ORDINÁRIA DO DIA 29 DE AGOSTO DE 2024 (VERBAL)</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2164/mocao_de_aplausos_e_congratulacoes_jf-rj_autor_junior_souza_mdb_20240918_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2164/mocao_de_aplausos_e_congratulacoes_jf-rj_autor_junior_souza_mdb_20240918_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JÚNIOR SOUZA-MDB; SUBSCRITA PELO VEREADOR ALEXANDRE BEVENUTO - UNIÃO BRASIL - AOS ILUSTRES ESTUDANTES DO IFRN - CAMPUS APODI QUE CONQUISTARAM PREMIAÇÕES NA JORNADA DE FOGUETES 2024 NO RIO DE JANEIRO E AOS PROFESSORES VLADSON BEZERRA E A FRANCISCO DE ASSIS SOUZA. SOB A ORIENTAÇÃO DO PROFESSOR VLADSON BEZERRA, AS EQUIPES FORMADAS PELOS ESTUDANTES DO CAMPUS APODI: EMANUEL SOARES MAIA; LUMA VITÓRIA CÂMARA OLIVEIRA; JULIA MIRELE DE SOUZA REINALDO; LANNA REBECA CÂMARA NORONHA; LETICIA DE OLIVEIRA ALEXANDRE; GIOVANNA ALVES FONSECA; MANOEL ERIBERTO MOREIRA FREIRE; RAIMUNDO FERREIRA GAMA NETO; E, ANA CAROLINE TARGINO FERNANDES. SUPERARAM DESAFIOS DEVIDO À ELEVAÇÃO DO NÍVEL DESTA COMPETIÇÃO EM QUE SUPEROU O RECORDE DAS EDIÇÕES ANTERIORES, PARA ALCANÇAR O PRÊMIO, OS ESTUDANTES PASSARAM POR PREPARAÇÃO, QUE INCLUIU VÁRIOS ENSAIOS, LANCES DE FOGUETES E A CONSTRUÇÃO DE UMA BASE AUTOMÁTICA PARA LANÇAMENTOS.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2165/mocao_de_aplausos_e_congratulacoes_onng_autor_junior_souza_mdb_20240918_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2165/mocao_de_aplausos_e_congratulacoes_onng_autor_junior_souza_mdb_20240918_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JÚNIOR SOUZA-MDB - AOS ILUSTRES ESTUDANTES DO IFRN- CAMPUS APODI QUE CONQUISTARAM PREMIAÇÕES NA OLIMPÍADA NORTE-NORDESTE DE QUÍMICA E AO PROFESSOR SEMUEL EBENÉZER. ALÉM DO PÓDIO - COM QUATRO MEDALHAS - HOUVE TRÊS MENÇÕES HONROSAS - LUMA VITÓRIA CÂMARA OLIVEIRA, PEDRO RUBENS DA COSTA ARAÚJO E ANABEL CORTEZ DE PAIVA OCUPARAM, RESPECTIVAMENTE, O PRIMEIRO, SEGUNDO E TERCEIRO LUGAR DO PÓDIO ESTADUAL. JÁ JONATAS SAMUEL DE SOUZA PINTO RECEBEU MEDALHA DE BRONZE NO RESULTADO GERAL DA OLIMPÍADA.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2169/mocao_de_aplausos_e_congratulacoes_autor_charton_rego_mdb_20240925_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2169/mocao_de_aplausos_e_congratulacoes_autor_charton_rego_mdb_20240925_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR CHARTON RÊGO-MDB -  AO SENHOR KAYO CÉSAR DE LIMA MORAIS, GRANDE EMPRESÁRIO E CONSULTOR DE NEGÓCIOS NATURAIS NA CIDADE DE APODI.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2189/mocao_de_aplausos_e_congratulacoes_autor_poder_legislativo_20241030_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2189/mocao_de_aplausos_e_congratulacoes_autor_poder_legislativo_20241030_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR PODER LEGISLATIVO – AO CAMPUS APODI, DO INSTITUTO FEDERAL DO RIO GRANDE DO NORTE (IFRN) EM HOMENAGEM AO SEU ANIVERSÁRIO DE 15 ANOS NO MUNICIPIO DE APODI-RN.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2190/mocao_de_aplausos_e_congratulacoes_bruno_autor_andreazo_pp_20241030_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2190/mocao_de_aplausos_e_congratulacoes_bruno_autor_andreazo_pp_20241030_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ANDREAZO ALVES-PP – AO SENHOR SERVIDOR BRUNO JEFERSON LEOCÁDIO ALANCARDK SILVEIRA OLIVEIRA IFRN – CAMPUS APODI. RECONHECEMOS SUA DEDICAÇÃO E COMPETÊNCIA, QUE TÊM CONTRIBUÍDO PARA O FORTALECIMENTO DA INSTITUIÇÃO E PARA O DESENVOLVIMENTO EDUCACIONAL EM NOSSA REGIÃO. SEU TRABALHO É MOTIVO DE ORGULHO E MERECE NOSSO MAIS SINCERO RECONHECIMENTO.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2191/mocao_de_aplausos_e_congratulacoes_elyakim_autor_andreazo_pp_20241030_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2191/mocao_de_aplausos_e_congratulacoes_elyakim_autor_andreazo_pp_20241030_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ANDREAZO ALVES-PP – AO SENHOR SERVIDOR ELYAKIM IATAMUR DE OLIVEIRA PAIVA IFRN – CAMPUS APODI. RECONHECEMOS SUA DEDICAÇÃO E COMPETÊNCIA, QUE TÊM CONTRIBUÍDO PARA O FORTALECIMENTO DA INSTITUIÇÃO E PARA O DESENVOLVIMENTO EDUCACIONAL EM NOSSA REGIÃO. SEU TRABALHO É MOTIVO DE ORGULHO E MERECE NOSSO MAIS SINCERO RECONHECIMENTO.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2192/mocao_de_aplausos_e_congratualcoes_andesson_autor_andreazo_alves_pp_20241030_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2192/mocao_de_aplausos_e_congratualcoes_andesson_autor_andreazo_alves_pp_20241030_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ANDREAZO ALVES-PP – AO SENHOR SERVIDOR ANDESSON MIQUEAS ALVES DE MORAIS IFRN – CAMPUS APODI. RECONHECEMOS SUA DEDICAÇÃO E COMPETÊNCIA, QUE TÊM CONTRIBUÍDO PARA O FORTALECIMENTO DA INSTITUIÇÃO E PARA O DESENVOLVIMENTO EDUCACIONAL EM NOSSA REGIÃO. SEU TRABALHO É MOTIVO DE ORGULHO E MERECE NOSSO MAIS SINCERO RECONHECIMENTO.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2193/mocao_de_aplausos_e_congratulacoes_damiao_autor_andreazo_pp_20241030_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2193/mocao_de_aplausos_e_congratulacoes_damiao_autor_andreazo_pp_20241030_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ANDREAZO ALVES-PP – AO SENHOR SERVIDOR FRANCISCO DAMIÃO FREIRE RODRIGUES IFRN – CAMPUS APODI. RECONHECEMOS SUA DEDICAÇÃO E COMPETÊNCIA, QUE TÊM CONTRIBUÍDO PARA O FORTALECIMENTO DA INSTITUIÇÃO E PARA O DESENVOLVIMENTO EDUCACIONAL EM NOSSA REGIÃO. SEU TRABALHO É MOTIVO DE ORGULHO E MERECE NOSSO MAIS SINCERO RECONHECIMENTO.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2194/mocao_de_aplausos_e_congratulacoes_autor_felipe_gustavo_pp_20241030_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2194/mocao_de_aplausos_e_congratulacoes_autor_felipe_gustavo_pp_20241030_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR FILIPE GUSTAVO – PP  – A SENHORA SERVIDORA JOSELIA DA SILVA GURGEL FREIRE IFRN – CAMPUS APODI. RECONHECEMOS SUA DEDICAÇÃO E COMPETÊNCIA, QUE TÊM CONTRIBUÍDO PARA O FORTALECIMENTO DA INSTITUIÇÃO E PARA O DESENVOLVIMENTO EDUCACIONAL EM NOSSA REGIÃO. SEU TRABALHO É MOTIVO DE ORGULHO E MERECE NOSSO MAIS SINCERO RECONHECIMENTO.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2195/mocao_de_aplausos_e_congratulacoes_autor_junior_carlos_psd_20241030_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2195/mocao_de_aplausos_e_congratulacoes_autor_junior_carlos_psd_20241030_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JUNIOR CARLOS-PSD – AO SENHOR SERVIDOR PAULO ROBERTO NUNES FERNANDES IFRN – CAMPUS APODI. RECONHECEMOS SUA DEDICAÇÃO E COMPETÊNCIA, QUE TÊM CONTRIBUÍDO PARA O FORTALECIMENTO DA INSTITUIÇÃO E PARA O DESENVOLVIMENTO EDUCACIONAL EM NOSSA REGIÃO. SEU TRABALHO É MOTIVO DE ORGULHO E MERECE NOSSO MAIS SINCERO RECONHECIMENTO.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ÂNGELO SUASSUNA-PP – AO SENHOR SERVIDOR THIAGO FERNANDO DE ARAÚJO SILVA IFRN – CAMPUS APODI. RECONHECEMOS SUA DEDICAÇÃO E COMPETÊNCIA, QUE TÊM CONTRIBUÍDO PARA O FORTALECIMENTO DA INSTITUIÇÃO E PARA O DESENVOLVIMENTO EDUCACIONAL EM NOSSA REGIÃO. SEU TRABALHO É MOTIVO DE ORGULHO E MERECE NOSSO MAIS SINCERO RECONHECIMENTO.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2199/mocao_de_aplausos_e_congratulacoes_autor_junior_souza_mdb_20241031_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2199/mocao_de_aplausos_e_congratulacoes_autor_junior_souza_mdb_20241031_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JÚNIOR SOUZA-MDB - A SENHORA SERVIDORA CICÍLIA MARIA SILVA DE SOUZA - IFRN – CAMPUS APODI, RECONHECEMOS SUA DEDICAÇÃO E COMPETÊNCIA, QUE TÊM CONTRIBUÍDO PARA O FORTALECIMENTO DA INSTITUIÇÃO E PARA O DESENVOLVIMENTO EDUCACIONAL EM NOSSA REGIÃO, SEU TRABALHO É MOTIVO DE ORGULHO E MERECE NOSSO MAIS SINCERO RECONHECIMENTO. APROVADA NA SESSÃO ORDINÁRIA DO DIA 31 DE OUTUBRO DE 2024.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2200/mocao_de_aplausos_e_congratulacoes_autor_junior_souza_mdb_20241105_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2200/mocao_de_aplausos_e_congratulacoes_autor_junior_souza_mdb_20241105_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JÚNIOR SOUZA-MDB -  AO SENHOR MARCOS ANTONIO DE OLIVEIRA, PELO RECONHECIMENTO, DEDICAÇÃO E COMPETÊNCIA, QUE CONTRIBUI O PARA O FORTALECIMENTO DA INSTITUIÇÃO E DO DESENVOLVIMENTO EDUCACIONAL NA REGIÃO. APROVADA NA SESSÃO ORDINÁRIA DO DIA 31 DE OUTUBRO DE 2024.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2205/mocao_de_aplausos_e_congratulacoes-mocida-autor_adailton_targino_20241105_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2205/mocao_de_aplausos_e_congratulacoes-mocida-autor_adailton_targino_20241105_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ADAILTON TARGINO -MDB - Á UNIÃO DE MOCIDADE DA ASSEMBLEIA DE DEUS (UMADAP) E CONJUNTO CÂNTICO DOS DEGRAUS, PELOS RELEVANTES SERVIÇOS PRESTADOS Á POPULAÇÃO APODIENSE.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2206/mocao_de_aplausos_e_congratulacoes-obreir-autor_adailton_targino_20241105_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2206/mocao_de_aplausos_e_congratulacoes-obreir-autor_adailton_targino_20241105_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ADAILTON TARGINO -MDB - AO CONJUNTO DE OBREIROS DA ASSEMBLEIA DE DEUS, PELOS RELEVANTES SERVIÇOS PRESTADOS Á POPULAÇÃO APODIENSE.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2207/mocao_de_aplausos_e_congratulacoes-90anos-autor_adailton_targino_20241105_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2207/mocao_de_aplausos_e_congratulacoes-90anos-autor_adailton_targino_20241105_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ADAILTON TARGINO -MDB -  Á ASSEMBLEIA DE DEUS, PELOS 90 (NOVENTA) DE EVANGELISMO E MISSÕES DA ASSEMBLEIA DE DEUS EM SOLO APODIENSE.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2208/mocao_de_aplausos_e_congratulacoes-lirios-autor_adailton_targino_20241105_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2208/mocao_de_aplausos_e_congratulacoes-lirios-autor_adailton_targino_20241105_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ADAILTON TARGINO -MDB - AO CONJUNTO DE SENHORAS LÍRIOS DOS VALES DA ASSEMBLEIA DE DEUS EM APODI, PELOS 60 (SESSENTA) ANOS DE RELEVANTES SERVIÇOS PRESTADOS Á POPULAÇÃO.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2214/mocao_de_apalusos_e_congratulacoesangelaautor_charton_rego_mdb_20241108_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2214/mocao_de_apalusos_e_congratulacoesangelaautor_charton_rego_mdb_20241108_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR CHARTON RÊGO-MDB - A SRA. ÂNGELA ÊNDRIA DOS SANTOS COSTA, GRANDE PROFISSIONAL DOCENTE, QUE PARTICIPOU E SOMOU COM DIVERSOS PROJETOS E AVANÇOS PARA A EDUCAÇÃO, COMO TAMBÉM A REALIZAÇÃO DE UM GRANDE SONHO, QUE FOI A FUNDAÇÃO DA CRECHE DOCE INFÂNCIA CRECHE ESCOLA.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2229/mocao_de_aplausos_e_congratulacoes_autor_poder_legislativo_20241114_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2229/mocao_de_aplausos_e_congratulacoes_autor_poder_legislativo_20241114_0001.pdf</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2233/mocao_de_aplausos_e_congratulacoes_sidy_autor_charton__20241119_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2233/mocao_de_aplausos_e_congratulacoes_sidy_autor_charton__20241119_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR CHARTON REGO-MDB - AO SR. SIDY DAVI COSTA ALVES, GRANDE EMPRESÁRIO, FUNDADOR E EMPREENDEDOR DA MARCA E LOJA DE ROUPAS NYPE, RECONHECIDO NÃO APENAS REGIONALMENTE, COMO NACIONALMENTE POR TODO SEU TRABALHO E ESFORÇO DEDICADOS À MARCA.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2240/mocao_de_aplausos_e_congratulacoes_spray_autor_junior_souza__20241125_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2240/mocao_de_aplausos_e_congratulacoes_spray_autor_junior_souza__20241125_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E ONGRATULAÇÕES – AUTOR JÚNIOR SOUZA-MDB - AS ILUSTRES ESTUDANTES DO IFRN-CAMPUS APODI-RN – LARA GABRIELLE DE SOUZA CÂMARA; CAMILA DE LIMA GURGEL; JULLY EMILLY TORRES VALDEVINO; E, YASMIN DE SOUZA OLIVEIRA, SOB ORIENTAÇÃO DA PROFESSORA LUCIANA BERTINI. QUE CRIARAM UM SPRAY 100% NATURAL E SUSTENTÁVEL, QUE PRESERVA AS FRUTAS PARA AUMENTAR O TEMPO DE CONSUMO. EVITANDO ASSIM DESPERDÍCIO. UMA IDEIA GENIAL QUE OCUPOU O 1º LUGAR NO PÓDIO DA COMPETIÇÃO EM BRASÍLIA / DF. PARABÉNS AS ESTUDANTES DO IFRN CAMPUS APODI-RN, POR MAIS UM PRÊMIO CONQUISTADO EM COMPETIÇÃO INTERNACIONAL.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2254/mocao_de_aplausos_e_congratulacoes_ic_92_anos_autor_adreazo_pp_20241204_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2254/mocao_de_aplausos_e_congratulacoes_ic_92_anos_autor_adreazo_pp_20241204_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ANDREAZO ALVES – PP – À IGREJA DE CRISTO NO BRASIL, PELA CELEBRAÇÃO DE SEUS 92 ANOS DE FUNDAÇÃO, COMEMORADOS NO DIA 13 E DEZEMBRO.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto - Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2261/veto_intergral_ao_projeto_de_lei_n_147_21-laete_-autor_executivo_20241220_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2261/veto_intergral_ao_projeto_de_lei_n_147_21-laete_-autor_executivo_20241220_0001.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI Nº 147/2021 – AUTOR LAETE OLIVEIRA-MDB - DISPÕE A OBRIGATORIEDADE DA DIVULGAÇÃO DO DIÁRIO OPERACIONAL DOS VEÍCULOS PRESTADORES DE SERVIÇOS DO MUNICÍPIO DE APODI- RN E DÁ OUTRAS PROVIDÊNCIAS. ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 02 DE DEZEMBRO DE 2021. RETIRADO DE PAUTA NA SESSÃO ORDINÁRIA DO DIA 04 DE AGOSTO DE 2022. RETIRADO DE PAUTA NA SESSÃO ORDINÁRIA DO DIA 15 DE DEZEMBRO DE 2022. O PROJETO RECEBEU NOVA REDAÇÃO NO DIA 22 DE OUTUBRO DE 2024. APROVADO NA SESSÃO ORDINÁRIA DO DIA 5 DE DEZEMBRO DE 2024. PROTOCOLADO NA SECRETARIA DA CMA NO DIA 20 DE DEZEMBRO DE 2024. ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA DO DIA 6 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CONTA</t>
   </si>
   <si>
     <t>Prestação de Contas do Municipio de Apodi</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1946/prestacao_de_contas_anuais_de_governo_de_apodi_da_pma_2023.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1946/prestacao_de_contas_anuais_de_governo_de_apodi_da_pma_2023.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS ANUAIS DE GOVERNO DO MUNICIPIO DE APODI-RN, REFERENTE AO EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>RELATÓRIO DE GESTÃO FISCAL / RECEITA CORRENTE</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1973/relatorio_de_gestao_fiscal_rgf_1_quadrimestre_de_2024.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1973/relatorio_de_gestao_fiscal_rgf_1_quadrimestre_de_2024.pdf</t>
   </si>
   <si>
     <t>RECEITA CORRENTE LÍQUIDA - RCL – 1º QUADRIMESTRE DE 2A24 - RELATÓRIO DE GESTÃO FISCAL – RGF DA PREFEITURA MUNICIPAL DE APODI, REFERENTE AO 1º QUADRIMESTRE DE 2024 (RECEITA CORRENTE LÍQUIDA-RCL).</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2008/relatorio_de_gestao_fiscal_rgf-_1_quadrimestre_de_2024.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2008/relatorio_de_gestao_fiscal_rgf-_1_quadrimestre_de_2024.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DE GESTÃO FISCAL – RGF DA PREFEITURA MUNICIPAL DE APODI, REFERENTE AO 1º QUADRIMESTRE DE 2024</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2170/receita_corrente_liquida_-_rcl_2o_quadrimestre_2024_20240925_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2170/receita_corrente_liquida_-_rcl_2o_quadrimestre_2024_20240925_0001.pdf</t>
   </si>
   <si>
     <t>RECEITA CORRENTE LÍQUIDA - RCL – 2º QUADRIMESTRE DE 2A24 - RELATÓRIO DE GESTÃO FISCAL – RGF DA PREFEITURA MUNICIPAL DE APODI, REFERENTE AO 2º QUADRIMESTRE DE 2024 (RECEITA CORRENTE LÍQUIDA-RCL).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4394,67 +4394,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1845/projeto_de_lei_n_508_2024_autor_poder_executivo_20240117_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1846/projeto_de_lei_n_509_2024_autor_poder_executivo_20240117_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1847/projeto_de_lei_n_510_2024_autor_poder_executivo_20240117_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1851/projeto_de_lei_n_511_2024_-_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1852/projeto_de_lei_n_512_2024_-_autor_angelo_de_dagmar_sd.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1857/projeto_de_lei_n_513_2024_-_autor_mesa_diretora_2023-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1858/projeto_de_lei_n_514_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1861/projeto_de_lei_n_515_2024_autor_andreazo_alves_pl_20240229_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1862/projeto_de_lei_n_516_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1866/projeto_de_lei_n_517_2024_autor_poder_executivo_20240227_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1867/projeto_de_lei_n_518_2024_autor_poder_executivo_20240227_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1868/projeto_de_lei_n_519_2024_autor_poder_executivo_20240227_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1869/projeto_de_lei_n_520_2024_autor_laete_oliveira_mdb_20240227_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1882/projeto_de_lei_n_521_2024_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1883/projeto_de_lei_n_522_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1884/projeto_de_lei_n_523_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1897/projeto_de_lei_n_524_2024_-_autor_poder_executivo_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1910/projeto_de_lei_n_525_2024_-_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1911/projeto_de_lei_n_526_2024_-_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1912/projeto_de_lei_n_527_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1915/projeto_de_lei_n_528_2024_-_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1923/projeto_de_lei_n_529_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1924/projeto_de_lei_n_530_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1929/projeto_de_lei_n_531_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1930/projeto_de_lei_n_532_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1931/projeto_de_lei_n_533_2024_autor_laete_oliveira_mdb_20240516_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1932/projeto_de_lei_n_534_2024_-_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1933/projeto_de_lei_n_535_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1954/projeto_de_lei_n_536_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1955/projeto_de_lei_n_537_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1956/projeto_de_lei_n_538_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1957/projeto_de_lei_n_539_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1958/projeto_de_lei_n_540_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1959/projeto_de_lei_n_541_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1960/projeto_de_lei_n_542_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1961/projeto_de_lei_n_543_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1962/projeto_de_lei_n_544_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1974/projeto_de_lei_n_545_2024_autor_charton_rego_mdb_nova_reacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1975/projeto_de_lei_n_546_2024_autor_charton_rego_mdb_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1986/projeto_de_lei_n_547_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1987/projeto_de_lei_n_548_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1988/projeto_de_lei_n_549_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1989/projeto_de_lei_n_550_2024_autor_junior_souza_mdb_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1990/projeto_de_lei_n_551_2024_autor_railton_diogenes_mdb_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1992/projeto_de_lei_n_552_2024_autor_laete_oliveira_mdb_nova_redacao_20240701_0001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1993/projeto_de_lei_n_553_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1994/projeto_de_lei_n_554_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1995/projeto_de_lei_n_555_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1996/projeto_de_lei_n_556_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1997/projeto_de_lei_n_557_2024_autor_adailton_targinomdb_nova_redacao_20240618_0001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2009/projeto_de_lei_n_558_2024_autor_junior_souza_mdb_20240610_0001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2012/projeto_de_lei_n_559_2024_autor_carlin_de_dandao_psd_20240611_0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2013/projeto_de_lei_n_560_2024_autor_andreazo_alves_pp_20240611_0001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2017/projeto_de_lei_n_561_2024_autor_laete_oliveira_mdb_20240613_0001.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2019/projeto_de_lei_n_562_2024_autor_junior_souza_mdb_20240614_0001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2020/projeto_de_lei_n_563_2024_autor_poder_executivo_20240617_0001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2021/projeto_de_lei_n_564_2024_autor_poder_executivo_20240617_0001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2034/projeto_de_lei_n_565_2024_autor_poder_executivo_20240618_0001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2035/projeto_de_lei_n_566_2024_autor_laete_oliveira_mdb_20240626_0001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2127/projeto_de_lei_n_567_2024_autor_poder_executivo_20240710_0001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2128/projeto_de_lei_n_568_2024_autor_poder_executivo_20240711_0001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2129/projeto_de_lei_n_569_2024_autor_poder_executivo_20240717_0001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2130/projeto_de_lei_n_570_2024_autor_poder_executivo_20240717_0001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2131/projeto_de_lei_n_571_2024_autor_poder_executivo_20240729_0001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2132/projeto_de_lei_n_572_2024_autor_poder_executivo_20240729_0001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2133/projeto_de_lei_n_573_2024_autor_poder_executivo_20240729_0001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2134/projeto_de_lei_n_574_2024_autor_poder_executivo_20240729_0001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2135/projeto_de_lei_n_575_2024_autor_poder_executivo_20240730_0001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2141/projeto_de_lei_n_576_2024_autor_charton_rego_nova_redacao_20240814_0001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2148/projeto_de_lei_n_577_2024_autor_poder_executivo_20240814_0001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2149/projeto_de_lei_n_578_2024_autor_poder_executivo_20240814_0001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2150/projeto_de_lei_n_579_2024_autor_charton_rego_mdb_20240814_0001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2168/projeto_de_lei_n_580_2024_autor_poder_executivo_20240916_0001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2171/projeto_de_lei_n_581_2024_autor_poder_executivo_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2172/projeto_de_lei_n_582_2024_autor_ednarte_silveira_mdb_20241010_0001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2177/projeto_de_lei_n_583_2024_autor_poder_executivo_20241015_0001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2179/projeto_de_lei_n_584_2024_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2183/projeto_de_lei_n_585_2024_autor_junior_souza_mdb_20241025_0001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2184/projeto_de_lei_n_586_2024_autor_poder_executivo_20241029_0001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2185/projeto_de_lei_n_587_2024_autor_poder_executivo_20241029_0001.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2186/projeto_de_lei_n_588_2024_autor_poder_executivo_20241029_0001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_n_589_2024_autor_poder_executivo__20241031_0001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_n_590_2024_autor_poder_executivo_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2212/projeto_de_lei_n_591_2024_autor_poder_executivo_20241108_0001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2213/projeto_de_lei_n_592_2024_autor_filipe_gustavo_pp_20241108_0001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2215/projeto_de_lei_n_593_2024_autor_poder_executivo_20241111_0001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2216/projeto_de_lei_n_594_2024_autor_laete_oliveira_mdb_20241111_0001.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2217/projeto_de_lei_n_595_2024_autor_adailton_targino_mdb_20241112_0001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2218/projeto_de_lei_n_596_2024_autor_adailton_targino_mdb_20241112_0001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2219/projeto_de_lei_n_597_2024_autor_adailton_targino_mdb_20241112_0001.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2220/projeto_de_lei_n_598_2024_autor_adailton_targino_mdb_20241112_0001.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2221/projeto_de_lei_n_599_2024_autor_adailton_targino_mdb_20241112_0001.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2222/projeto_de_lei_n_600_2024_autor_poder_executivo_20241113_0001.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2223/projeto_de_lei_n_601_2024_autor_poder_executivo__20241113_0001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2224/projeto_de_lei_n_602_2024_autor_poder_executivo__20241113_0001.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2228/projeto_de_lei_n_603_2024_autor_filipe_gustavo_pp_20241114_0001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2230/projeto_de_lei_n_604_2024_autor_poder_executivo_20241119_0001.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2234/projeto_de_lei_n_605_2024_autor_charton_rego_mdb_20241119_0001.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2235/projeto_de_lei_n_606_2024_autor_charton_rego_mdb_20241119_0001.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2238/projeto_de_lei_n_607_2024_autor_laete_oliveira_mdb_20241127_0001.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2239/projeto_de_lei_n_608_2024_autor_laete_oliveira_mdb_20241125_0001.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2242/projeto_de_lei_n_609_2024_autor_carlin_de_dandao_psd_20241126_0001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2243/projeto_de_lei_n_610_2024_autor_poder_executivo_20241127_0001.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2246/projeto_de_lei_n_611_2024_autor_poder_executivo_20241129_0001.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_n_612_2024_autor_poder_executivo_20241129_0001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2248/projeto_de_lei_n_613_2024_autor_junior_carlos_psd_20241202_0001.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2249/projeto_de_lei_n_614_2024_autor_charton_rego_mdb_20241204_0001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2250/projeto_de_lei_n_615_2024_autor_charton_rego_mdb_20241204_0001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2251/projeto_de_lei_n_616_2024_autor_charton_rego_mdb__20241204_0001.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2252/projeto_de_lei_n_617_2024_autor_charton_rego_mdb_20241204_0001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2253/projeto_de_lei_n_618_2024_autor_laete_oliveira_mdb_20241204_0001.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2255/projeto_de_lei_n_619_2024_autor_adailton_targino_mdb_20241209_0001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2256/projeto_de_lei_n_620_2024_autor_adailton_targino_mdb_20241209_0001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2257/oficio_n_621_2024_autor_poder_executivo_20241210_0001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2258/projeto_de_lei_n_622_2024_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2259/projeto_de_lei_n_623_2024_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2260/projeto_de_lei_n_624_2024_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1853/projeto_de_decreto_legislativo_n_056_2024_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1864/projeto_de_decreto_legislativo_n_057_2024_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1865/projeto_de_decreto_legislativo_n_058_2024_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1891/projeto_de_decreto_legislativo_n_059_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1895/projeto_de_decreto_legislativo_n_060_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1967/projeto_de_decreto_legislativo_n_061_2024_autor_wellington_pp_20240521_0001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1968/projeto_de_decreto_legislativo_n_062_2024_autor_wellington_pp_20240521_0001.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2125/projeto_de_decreto_legislativo_n_063_2024_autor_junior_souza_20240710_0001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2136/projeto_de_decreto_legislativo_n_64_2024_autor_andreazo_alves_pp_20240731_0001.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2137/projeto_de_decreto_legislativo_n_65_2024_autor_andreazo_alves_pp_20240731_0001.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2138/projeto_de_decreto_legislativo_n_66_2024_autor_alexandre_bevenut_20240731_0001.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2139/projeto_de_decreto_legislativo_n_067_2024_autor_railton_diogenes_20240801_0001.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2152/projeto_de_decreto_leislativo_n_068_2024_autor_angelo_suassuna__20240826_0001.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2163/projeto_de_decreto_legislativo_n_069_2024_autor_charton_rego_mdb_20240912_0001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2188/projeto_de_decreto_legislativo_n_070_2024_autor_andreazo_alvespp_20241030_0001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2236/projeto_de_decreto_legislativo_n_071_2024_autor_adailton_targino_20241121_0001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2237/projeto_de_decreto_legislativo_n_072_2024_autor_adailton_targino_20241121_0001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2241/projeto_de_decreto_legislativo_n_073_2024_autor_filipe_gustavo__20241125_0001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2244/projeto_de_decreto_legislativo__n_074_2024_autor_junior_souza_20241127_0001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2245/projeto_de_decreto_legislativo_n_075_2024_autor_adailton_targino_20241128_0001.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1856/projeto_de_resolucao_n_060_2024_autor_mesa_diretora_2023-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1885/projeto_de_resolucao_n_061_2024_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2058/projeto_de_resolucao_n_62_2024_autor_ednarte_silveira_mdb_20240627_0001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2140/projeto_de_resolucao_n_063_2024_autor_railton_diogenes_mdb_20240801_0002.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2158/projeto_de_resolucao_n_064_2024_autor_charton_rego_mdb__20240830_0001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2180/projeto_de_resolucao_n_065_2024_autor_laete_oliveira_mdb_20241023_0001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2201/projeto_de_resolucao_n_066_2024_autor_laete_nova_redacao_20241114_0001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1849/indicacao_n_820_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1860/indicacao_n_821_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1863/indicacao_n_822_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1870/indicacao_n_823_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1876/indicacao_n_824_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1877/indicacao_n_825_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1887/indicacao_n_826_2024_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1888/indicacao_n_827_2024_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1889/indicacao_n_828_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1890/indicacao_n_829_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1892/indicacao_n_830_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1893/indicacao_n_831_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1894/indicacao_n_832_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1901/indicacao_n_833_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1902/indicacao_n_834_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1903/indicacao_n_835_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1913/indicacao_n_836_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1922/indicacao_n_837_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1926/indicacao_n_838_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1934/indicacao_n_839_2024_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1935/indicacao_n_840_2024_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1936/indicacao_n_841_2024_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1937/indicacao_n_842_2024_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1938/indicacao_n_843_2024_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1939/indicacao_n_844_2024_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1943/indicacao_n_846_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1963/indicacao_n_847_2024_autor_wellington_cristino_pp.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1964/indicacao_n_848_2024_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1965/indicacao_n_849_2024_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1966/indicacao_n_850_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1969/indicacao_n_851_2024_-_autor_andreazo_alves_pp_20240521_0001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1971/indicacao_n_852_2024_autor_charton_rego_mdb_20240522_0001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1978/indicacao_n_853_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1979/indicacao_n_854_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1980/indicacao_n_855_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1981/indicacao_n_856_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1982/indicacao_n_857_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1983/indicacao_n_858_2024_autor_andreazo_alves_pp_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1984/indicacao_n_859_2024_autor_adailton_targino_mdb_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1991/indicacao_n_860_2024_autor_gilvan_alves_sd_20240529_0001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1998/indicacao_n_861_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1999/indicacao_n_862_2024_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2000/indicacao_n_863_2024_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2001/indicacao_n_864_2024_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2002/indicacao_n_865_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2003/indicacao_n_866_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2004/indicacao_n_867_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2011/indicacao_n_868_2024_autor_wellington_cristino_pp_20240611_0001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2014/indicacao_n_869_2024_autor_andreazo_alves_pp_20240611_0001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2015/indicacao_n_870_2024_autor_andreazo_alves_pp_20240611_0001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2018/indicacao_n_871_2024_autor_charton_rego_mdb_20240613_0001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2024/indicacao_n_872_2024_autor_andreazo_alves_pp_20240618_0001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2025/indicacao_n_873_2024_autor_ednarte_silveira_mdb_20240620_0001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2028/indicacao_n_874_2024_autor_andreazo_alves_pp_20240625_0001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2029/indicacao_n_875_2024_autor_andreazo_alves_pp_20240625_0001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2032/indicacao_n_876_2024__autor_adailton_targino-mdb_20240626_0001.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2033/indicacao_n_877_2024__autor_adailton_targino-mdb_20240626_0001.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_n_878_2024__autor_andreazo_alves-pp__20240814_0001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2156/indicacao_n_879_2024_autor_charton_rego_mdb__20240830_0001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2159/indicacao_n_880_2024_autor_charton_rego_mdb_20240902_0001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2160/indicacao_n_881_2024_autor_adailton_targino_mdb_20240903_0001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2161/indicacao_n_882_2024_autor_carlin_de_dandao_psd_20240904_0001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_n_883_2024_autor_carlin_de_dandao_psd_20240904_0001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_n_884_2024_autor_junior_souza_mdb_20241015_0001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_n_885_2024_autor_junior_souza_mdb_20241015_0001.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2178/indicacao_n_887_2024_autor_charton_rego_mdb__20241016_0001.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2181/indicacao_n_888_2024_autor_laete_oliveira_mdb_20241023_0001.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_n_889_2024_autor_laete_oliveira_mdb_20241023_0001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_n_890_2024_autor_charton_rego_mdb__20241029_0001.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_n_891_2024_autor_rilton_diogenes_mdb_20241106_0001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_n_892_2024_autor_carlin_de_dandao_psd_20241106_0001.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_n_893_2024_autor_andreazo_alves_pp_20241113_0001.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_n_894_2024_autor_andreazo_alves_pp_20241113_0001.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_n_895_2024_autor_andreazo_alves_pp_20241113_0001.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_n_896_2024_autor_charton_rego_mdb_20241119_0001.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1859/requerimento_n_209_2024_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1874/requerimento_n_210_2024_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1875/requerimento_n_211_2024_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1879/requerimento_n_212_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1880/requerimento_n_213_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1896/requerimento_n_214_2024_autor_vereadores_de_apodi_rn.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1918/requerimento_n_215_2024_autor_alexandre_bevenuto_uniao_brasil.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1919/requerimento_n_216_2024_autor_alexandre_bevenuto_uniao_brasil.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1941/requerimento_n_217_2024_autor_filipe_gustavo_-_pp.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1942/requerimento_n_218_2024_autor_alexandre_bevenuto_uniao_brasil.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2005/requerimento_n_219_2024_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2006/requerimento_n_220_2024_autor_alexandre_bevenuto_uniao_brasil.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2007/requerimento_n_221_2024_autor_alexandre_bevenuto_uniao_brasil.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2016/requerimento_n_222_2024_autor_alexandre_bevenuto_uniao_brasil__20240611_0001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2030/requerimento_n_223_2024_-_autor_alexandre_bevenuto_uniao_brasil_20240625_0001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2031/requerimento_n_224_2024_-_autor_alexandre_bevenuto_uniao_brasil_20240625_0001.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2145/requerimento_n_225_2024_autor_alexandre_bevenuto_20240813_0001.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2175/requerimento_n_226_2024_autor_andreazo_alves_pp_20241015_0001.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2202/requerimento_n_227_2024_autor_laete_oliveira_mdb_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2203/requerimento_n_228_2024_autor_laete_oliveira_mdb_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2204/requerimento_n_229_2024_autor_laete_oliveira_mdb_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1848/mocao_de_pesar_autor_gilvan_alves_sd_20240201_0001.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1854/mocao_de_pesar_dionisio_costa_autor_costinha_mdb.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1871/mocao_de_pesar_delmiro_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1872/mocao_de_pesar_jorge_viana_autor_angelo_suassuna_sd_20240229_0001.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1878/mocao_de_pesar_humberto_da_costa_autor_alexandre_bevenuto.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1900/mocao_de_pesar_raimunda_alves_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1904/mocao_de_pesar_jose_de_arimateia_morais_lima_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1905/mocao_de_pesar_autor_alexandre_bevenuto_sem_partido_20240321_0001.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1907/mocao_de_pesar_alcides_de_cassimiro_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1908/mocao_de_pesar_autor_carlin_de_dandao_psb__20240404_0001.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1909/mocao_de_pesar_autor_railton_diogenes_mdb__20240404_0001.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1917/mocao_de_pesar_francisca_das_chagas_moraes_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1921/mocao_de_pesar_airton_lopes_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1927/mocao_de_pesar_otaciana_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1928/mocao_de_pesar_dona_elisa_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1944/mocao_de_pesar_yasmin_vitoria_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1945/mocao_de_pesar_pedro_paulo_lucena_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1976/mocao_de_pesar_tota_amorim_autor_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1977/mocao_de_pesar_ze_do__autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2022/mocao_de_pesar__autor_adailton_targinomdb__20240617_0001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2023/mocao_de_pesar__autor_adailton_targinomdb_17.6.24_20240617_0001.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2142/mocao_de_pesar_geilda_lopes_autor_junior_souza_mdb_20240807_0001.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2166/mocao_de_pesar_maria_alice_autor_junior_souza_mdb_20240918_0001.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2167/mocao_de_pesar_raimunda_da_s_souza_autor_ednarte_silveira_mdb_20240919_0001.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2211/mocao_de_pesar_joaozinho_autor_angelo_de_dagmar_pp_20241107_0001.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2232/mocao_de_pesar_melinho_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1850/mocao_de_aplausos_e_congratulacoes_jadson_luiz_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1855/mocao__de_aplausos_e_congratulacoes_retiro_2024_-_igreja_de_cristo__autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1873/mocao_de_aplausos_e_congratulacoesjuraci_soares_autor_adailton_20240304_0001.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1881/mocao__de_aplausos_e_congratulacoes_joao_paulo_advogado_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1886/mocao__de_aplausos_e_congratulacoes__ivone_maria_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1898/mocao__de_aplausos_e_congratulacoes_valdenia_crystina_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1899/mocao__de_aplausos_e_congratulacoes_junior_costa_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1906/mocao__de_aplausos_e_congratulacoes_dbp_destaque_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1914/mocao__de_aplausos_e_congratulacoes_antonio_luis_de_oliveira_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1916/mocao__de_aplausos_e_congratulacoes_francisco_leandro_alves_gurgel_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1920/mo7ea71.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1925/mocao__de_aplausos_e_congratulacoes_annabel_mayara_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1947/mocao__de_aplausos_e_congratulacoes_policia_rodoviaria_federal_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1949/mocao__de_aplausos_e_congratulacoes_diretoras_do_conselho_da_mulher_empreendedora_e_da_cultura_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1950/mocao__de_aplausos_e_congratulacoes_conselho_da_mulher_empreendedora_e_da_cultura__cmec_apodi_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1951/mocao__de_aplausos_e_congratulacoes_itamar_manso_maciel_junior_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1952/mocao__de_aplausos_e_congratulacoes_marcello_bernardo_pereira_gomes__autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1953/mocao__de_aplausos_e_congratulacoes_ana_claudia_badra_cotait__autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1970/mocao_de_aplausos_e_congratulacoes_autor_adailton_targino_mdb_20240521_0001.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1972/mocao_de_aplausos_e_congratulacoes_autor_junior_souza_mdb_20240523_0001.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1985/mocao_de_aplausos_e_congratulacoes_autor_charton_rego_mdb_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2010/mocao_de_aplausos_e_congratulacoes_autor_adailton_targino_mdb_20240610_0001.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2026/mocao_de_aplausos_e_congratulacoes_autor_wellington_cristino_pp_20240625_0001.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2027/mocao_de_aplausos_e_congratulacoes__autor_charton_rego-mdb__20240625_0001.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2057/mocao__de_aplausos_e_congratulacoes_joao_francisco_de_morais_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2126/mocao_de_aplausos_e_congratulacoes_autor_junior_carlos_psd_20240710_0001.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2143/mocao_de_aplausos_e_congratulacoes_carlos_igor_autor_adailton_20240807_0001.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2144/mocao_de_aplausos_e_congratulacoes_pentencostal_autor_adailton_20240807_0001.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2147/mocao_de_aplausos_e_congratulacoes_autor_laete_oliveira_mdb_20240814_0001.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2151/mocao_de_aplausos_e_congratulacoes_assis_autor_gilvan_alves_sd_20240820_0001.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2153/mocao_de_aplausos_e_congratulacoessarah__andreazo_alves-pp__20240827_0001.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2154/mocao_de_aplausos_e_congratulacoes_ouro_ifrn-_andreazo_alves-pp__20240827_0001.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2155/mocao_de_apalusos_e_congratulacoes_celina_autor_ednarte_20240828_0001.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2164/mocao_de_aplausos_e_congratulacoes_jf-rj_autor_junior_souza_mdb_20240918_0001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2165/mocao_de_aplausos_e_congratulacoes_onng_autor_junior_souza_mdb_20240918_0001.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2169/mocao_de_aplausos_e_congratulacoes_autor_charton_rego_mdb_20240925_0001.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2189/mocao_de_aplausos_e_congratulacoes_autor_poder_legislativo_20241030_0001.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2190/mocao_de_aplausos_e_congratulacoes_bruno_autor_andreazo_pp_20241030_0001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2191/mocao_de_aplausos_e_congratulacoes_elyakim_autor_andreazo_pp_20241030_0001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2192/mocao_de_aplausos_e_congratualcoes_andesson_autor_andreazo_alves_pp_20241030_0001.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2193/mocao_de_aplausos_e_congratulacoes_damiao_autor_andreazo_pp_20241030_0001.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2194/mocao_de_aplausos_e_congratulacoes_autor_felipe_gustavo_pp_20241030_0001.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2195/mocao_de_aplausos_e_congratulacoes_autor_junior_carlos_psd_20241030_0001.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2199/mocao_de_aplausos_e_congratulacoes_autor_junior_souza_mdb_20241031_0001.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2200/mocao_de_aplausos_e_congratulacoes_autor_junior_souza_mdb_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2205/mocao_de_aplausos_e_congratulacoes-mocida-autor_adailton_targino_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2206/mocao_de_aplausos_e_congratulacoes-obreir-autor_adailton_targino_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2207/mocao_de_aplausos_e_congratulacoes-90anos-autor_adailton_targino_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2208/mocao_de_aplausos_e_congratulacoes-lirios-autor_adailton_targino_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2214/mocao_de_apalusos_e_congratulacoesangelaautor_charton_rego_mdb_20241108_0001.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2229/mocao_de_aplausos_e_congratulacoes_autor_poder_legislativo_20241114_0001.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2233/mocao_de_aplausos_e_congratulacoes_sidy_autor_charton__20241119_0001.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2240/mocao_de_aplausos_e_congratulacoes_spray_autor_junior_souza__20241125_0001.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2254/mocao_de_aplausos_e_congratulacoes_ic_92_anos_autor_adreazo_pp_20241204_0001.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2261/veto_intergral_ao_projeto_de_lei_n_147_21-laete_-autor_executivo_20241220_0001.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1946/prestacao_de_contas_anuais_de_governo_de_apodi_da_pma_2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1973/relatorio_de_gestao_fiscal_rgf_1_quadrimestre_de_2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2008/relatorio_de_gestao_fiscal_rgf-_1_quadrimestre_de_2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2170/receita_corrente_liquida_-_rcl_2o_quadrimestre_2024_20240925_0001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1845/projeto_de_lei_n_508_2024_autor_poder_executivo_20240117_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1846/projeto_de_lei_n_509_2024_autor_poder_executivo_20240117_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1847/projeto_de_lei_n_510_2024_autor_poder_executivo_20240117_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1851/projeto_de_lei_n_511_2024_-_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1852/projeto_de_lei_n_512_2024_-_autor_angelo_de_dagmar_sd.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1857/projeto_de_lei_n_513_2024_-_autor_mesa_diretora_2023-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1858/projeto_de_lei_n_514_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1861/projeto_de_lei_n_515_2024_autor_andreazo_alves_pl_20240229_0001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1862/projeto_de_lei_n_516_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1866/projeto_de_lei_n_517_2024_autor_poder_executivo_20240227_0001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1867/projeto_de_lei_n_518_2024_autor_poder_executivo_20240227_0001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1868/projeto_de_lei_n_519_2024_autor_poder_executivo_20240227_0001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1869/projeto_de_lei_n_520_2024_autor_laete_oliveira_mdb_20240227_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1882/projeto_de_lei_n_521_2024_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1883/projeto_de_lei_n_522_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1884/projeto_de_lei_n_523_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1897/projeto_de_lei_n_524_2024_-_autor_poder_executivo_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1910/projeto_de_lei_n_525_2024_-_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1911/projeto_de_lei_n_526_2024_-_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1912/projeto_de_lei_n_527_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1915/projeto_de_lei_n_528_2024_-_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1923/projeto_de_lei_n_529_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1924/projeto_de_lei_n_530_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1929/projeto_de_lei_n_531_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1930/projeto_de_lei_n_532_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1931/projeto_de_lei_n_533_2024_autor_laete_oliveira_mdb_20240516_0001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1932/projeto_de_lei_n_534_2024_-_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1933/projeto_de_lei_n_535_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1954/projeto_de_lei_n_536_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1955/projeto_de_lei_n_537_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1956/projeto_de_lei_n_538_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1957/projeto_de_lei_n_539_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1958/projeto_de_lei_n_540_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1959/projeto_de_lei_n_541_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1960/projeto_de_lei_n_542_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1961/projeto_de_lei_n_543_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1962/projeto_de_lei_n_544_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1974/projeto_de_lei_n_545_2024_autor_charton_rego_mdb_nova_reacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1975/projeto_de_lei_n_546_2024_autor_charton_rego_mdb_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1986/projeto_de_lei_n_547_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1987/projeto_de_lei_n_548_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1988/projeto_de_lei_n_549_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1989/projeto_de_lei_n_550_2024_autor_junior_souza_mdb_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1990/projeto_de_lei_n_551_2024_autor_railton_diogenes_mdb_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1992/projeto_de_lei_n_552_2024_autor_laete_oliveira_mdb_nova_redacao_20240701_0001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1993/projeto_de_lei_n_553_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1994/projeto_de_lei_n_554_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1995/projeto_de_lei_n_555_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1996/projeto_de_lei_n_556_2024_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1997/projeto_de_lei_n_557_2024_autor_adailton_targinomdb_nova_redacao_20240618_0001.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2009/projeto_de_lei_n_558_2024_autor_junior_souza_mdb_20240610_0001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2012/projeto_de_lei_n_559_2024_autor_carlin_de_dandao_psd_20240611_0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2013/projeto_de_lei_n_560_2024_autor_andreazo_alves_pp_20240611_0001.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2017/projeto_de_lei_n_561_2024_autor_laete_oliveira_mdb_20240613_0001.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2019/projeto_de_lei_n_562_2024_autor_junior_souza_mdb_20240614_0001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2020/projeto_de_lei_n_563_2024_autor_poder_executivo_20240617_0001.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2021/projeto_de_lei_n_564_2024_autor_poder_executivo_20240617_0001.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2034/projeto_de_lei_n_565_2024_autor_poder_executivo_20240618_0001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2035/projeto_de_lei_n_566_2024_autor_laete_oliveira_mdb_20240626_0001.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2127/projeto_de_lei_n_567_2024_autor_poder_executivo_20240710_0001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2128/projeto_de_lei_n_568_2024_autor_poder_executivo_20240711_0001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2129/projeto_de_lei_n_569_2024_autor_poder_executivo_20240717_0001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2130/projeto_de_lei_n_570_2024_autor_poder_executivo_20240717_0001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2131/projeto_de_lei_n_571_2024_autor_poder_executivo_20240729_0001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2132/projeto_de_lei_n_572_2024_autor_poder_executivo_20240729_0001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2133/projeto_de_lei_n_573_2024_autor_poder_executivo_20240729_0001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2134/projeto_de_lei_n_574_2024_autor_poder_executivo_20240729_0001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2135/projeto_de_lei_n_575_2024_autor_poder_executivo_20240730_0001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2141/projeto_de_lei_n_576_2024_autor_charton_rego_nova_redacao_20240814_0001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2148/projeto_de_lei_n_577_2024_autor_poder_executivo_20240814_0001.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2149/projeto_de_lei_n_578_2024_autor_poder_executivo_20240814_0001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2150/projeto_de_lei_n_579_2024_autor_charton_rego_mdb_20240814_0001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2168/projeto_de_lei_n_580_2024_autor_poder_executivo_20240916_0001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2171/projeto_de_lei_n_581_2024_autor_poder_executivo_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2172/projeto_de_lei_n_582_2024_autor_ednarte_silveira_mdb_20241010_0001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2177/projeto_de_lei_n_583_2024_autor_poder_executivo_20241015_0001.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2179/projeto_de_lei_n_584_2024_autor_junior_carlos_psd.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2183/projeto_de_lei_n_585_2024_autor_junior_souza_mdb_20241025_0001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2184/projeto_de_lei_n_586_2024_autor_poder_executivo_20241029_0001.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2185/projeto_de_lei_n_587_2024_autor_poder_executivo_20241029_0001.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2186/projeto_de_lei_n_588_2024_autor_poder_executivo_20241029_0001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_n_589_2024_autor_poder_executivo__20241031_0001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_n_590_2024_autor_poder_executivo_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2212/projeto_de_lei_n_591_2024_autor_poder_executivo_20241108_0001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2213/projeto_de_lei_n_592_2024_autor_filipe_gustavo_pp_20241108_0001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2215/projeto_de_lei_n_593_2024_autor_poder_executivo_20241111_0001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2216/projeto_de_lei_n_594_2024_autor_laete_oliveira_mdb_20241111_0001.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2217/projeto_de_lei_n_595_2024_autor_adailton_targino_mdb_20241112_0001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2218/projeto_de_lei_n_596_2024_autor_adailton_targino_mdb_20241112_0001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2219/projeto_de_lei_n_597_2024_autor_adailton_targino_mdb_20241112_0001.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2220/projeto_de_lei_n_598_2024_autor_adailton_targino_mdb_20241112_0001.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2221/projeto_de_lei_n_599_2024_autor_adailton_targino_mdb_20241112_0001.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2222/projeto_de_lei_n_600_2024_autor_poder_executivo_20241113_0001.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2223/projeto_de_lei_n_601_2024_autor_poder_executivo__20241113_0001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2224/projeto_de_lei_n_602_2024_autor_poder_executivo__20241113_0001.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2228/projeto_de_lei_n_603_2024_autor_filipe_gustavo_pp_20241114_0001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2230/projeto_de_lei_n_604_2024_autor_poder_executivo_20241119_0001.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2234/projeto_de_lei_n_605_2024_autor_charton_rego_mdb_20241119_0001.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2235/projeto_de_lei_n_606_2024_autor_charton_rego_mdb_20241119_0001.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2238/projeto_de_lei_n_607_2024_autor_laete_oliveira_mdb_20241127_0001.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2239/projeto_de_lei_n_608_2024_autor_laete_oliveira_mdb_20241125_0001.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2242/projeto_de_lei_n_609_2024_autor_carlin_de_dandao_psd_20241126_0001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2243/projeto_de_lei_n_610_2024_autor_poder_executivo_20241127_0001.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2246/projeto_de_lei_n_611_2024_autor_poder_executivo_20241129_0001.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_n_612_2024_autor_poder_executivo_20241129_0001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2248/projeto_de_lei_n_613_2024_autor_junior_carlos_psd_20241202_0001.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2249/projeto_de_lei_n_614_2024_autor_charton_rego_mdb_20241204_0001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2250/projeto_de_lei_n_615_2024_autor_charton_rego_mdb_20241204_0001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2251/projeto_de_lei_n_616_2024_autor_charton_rego_mdb__20241204_0001.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2252/projeto_de_lei_n_617_2024_autor_charton_rego_mdb_20241204_0001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2253/projeto_de_lei_n_618_2024_autor_laete_oliveira_mdb_20241204_0001.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2255/projeto_de_lei_n_619_2024_autor_adailton_targino_mdb_20241209_0001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2256/projeto_de_lei_n_620_2024_autor_adailton_targino_mdb_20241209_0001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2257/oficio_n_621_2024_autor_poder_executivo_20241210_0001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2258/projeto_de_lei_n_622_2024_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2259/projeto_de_lei_n_623_2024_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2260/projeto_de_lei_n_624_2024_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1853/projeto_de_decreto_legislativo_n_056_2024_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1864/projeto_de_decreto_legislativo_n_057_2024_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1865/projeto_de_decreto_legislativo_n_058_2024_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1891/projeto_de_decreto_legislativo_n_059_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1895/projeto_de_decreto_legislativo_n_060_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1967/projeto_de_decreto_legislativo_n_061_2024_autor_wellington_pp_20240521_0001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1968/projeto_de_decreto_legislativo_n_062_2024_autor_wellington_pp_20240521_0001.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2125/projeto_de_decreto_legislativo_n_063_2024_autor_junior_souza_20240710_0001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2136/projeto_de_decreto_legislativo_n_64_2024_autor_andreazo_alves_pp_20240731_0001.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2137/projeto_de_decreto_legislativo_n_65_2024_autor_andreazo_alves_pp_20240731_0001.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2138/projeto_de_decreto_legislativo_n_66_2024_autor_alexandre_bevenut_20240731_0001.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2139/projeto_de_decreto_legislativo_n_067_2024_autor_railton_diogenes_20240801_0001.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2152/projeto_de_decreto_leislativo_n_068_2024_autor_angelo_suassuna__20240826_0001.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2163/projeto_de_decreto_legislativo_n_069_2024_autor_charton_rego_mdb_20240912_0001.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2188/projeto_de_decreto_legislativo_n_070_2024_autor_andreazo_alvespp_20241030_0001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2236/projeto_de_decreto_legislativo_n_071_2024_autor_adailton_targino_20241121_0001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2237/projeto_de_decreto_legislativo_n_072_2024_autor_adailton_targino_20241121_0001.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2241/projeto_de_decreto_legislativo_n_073_2024_autor_filipe_gustavo__20241125_0001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2244/projeto_de_decreto_legislativo__n_074_2024_autor_junior_souza_20241127_0001.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2245/projeto_de_decreto_legislativo_n_075_2024_autor_adailton_targino_20241128_0001.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1856/projeto_de_resolucao_n_060_2024_autor_mesa_diretora_2023-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1885/projeto_de_resolucao_n_061_2024_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2058/projeto_de_resolucao_n_62_2024_autor_ednarte_silveira_mdb_20240627_0001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2140/projeto_de_resolucao_n_063_2024_autor_railton_diogenes_mdb_20240801_0002.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2158/projeto_de_resolucao_n_064_2024_autor_charton_rego_mdb__20240830_0001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2180/projeto_de_resolucao_n_065_2024_autor_laete_oliveira_mdb_20241023_0001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2201/projeto_de_resolucao_n_066_2024_autor_laete_nova_redacao_20241114_0001.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1849/indicacao_n_820_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1860/indicacao_n_821_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1863/indicacao_n_822_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1870/indicacao_n_823_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1876/indicacao_n_824_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1877/indicacao_n_825_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1887/indicacao_n_826_2024_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1888/indicacao_n_827_2024_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1889/indicacao_n_828_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1890/indicacao_n_829_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1892/indicacao_n_830_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1893/indicacao_n_831_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1894/indicacao_n_832_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1901/indicacao_n_833_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1902/indicacao_n_834_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1903/indicacao_n_835_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1913/indicacao_n_836_2024_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1922/indicacao_n_837_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1926/indicacao_n_838_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1934/indicacao_n_839_2024_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1935/indicacao_n_840_2024_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1936/indicacao_n_841_2024_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1937/indicacao_n_842_2024_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1938/indicacao_n_843_2024_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1939/indicacao_n_844_2024_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1943/indicacao_n_846_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1963/indicacao_n_847_2024_autor_wellington_cristino_pp.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1964/indicacao_n_848_2024_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1965/indicacao_n_849_2024_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1966/indicacao_n_850_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1969/indicacao_n_851_2024_-_autor_andreazo_alves_pp_20240521_0001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1971/indicacao_n_852_2024_autor_charton_rego_mdb_20240522_0001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1978/indicacao_n_853_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1979/indicacao_n_854_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1980/indicacao_n_855_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1981/indicacao_n_856_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1982/indicacao_n_857_2024_-_autor_wellington_cristino-pp_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1983/indicacao_n_858_2024_autor_andreazo_alves_pp_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1984/indicacao_n_859_2024_autor_adailton_targino_mdb_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1991/indicacao_n_860_2024_autor_gilvan_alves_sd_20240529_0001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1998/indicacao_n_861_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1999/indicacao_n_862_2024_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2000/indicacao_n_863_2024_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2001/indicacao_n_864_2024_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2002/indicacao_n_865_2024_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2003/indicacao_n_866_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2004/indicacao_n_867_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2011/indicacao_n_868_2024_autor_wellington_cristino_pp_20240611_0001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2014/indicacao_n_869_2024_autor_andreazo_alves_pp_20240611_0001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2015/indicacao_n_870_2024_autor_andreazo_alves_pp_20240611_0001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2018/indicacao_n_871_2024_autor_charton_rego_mdb_20240613_0001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2024/indicacao_n_872_2024_autor_andreazo_alves_pp_20240618_0001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2025/indicacao_n_873_2024_autor_ednarte_silveira_mdb_20240620_0001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2028/indicacao_n_874_2024_autor_andreazo_alves_pp_20240625_0001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2029/indicacao_n_875_2024_autor_andreazo_alves_pp_20240625_0001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2032/indicacao_n_876_2024__autor_adailton_targino-mdb_20240626_0001.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2033/indicacao_n_877_2024__autor_adailton_targino-mdb_20240626_0001.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_n_878_2024__autor_andreazo_alves-pp__20240814_0001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2156/indicacao_n_879_2024_autor_charton_rego_mdb__20240830_0001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2159/indicacao_n_880_2024_autor_charton_rego_mdb_20240902_0001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2160/indicacao_n_881_2024_autor_adailton_targino_mdb_20240903_0001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2161/indicacao_n_882_2024_autor_carlin_de_dandao_psd_20240904_0001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_n_883_2024_autor_carlin_de_dandao_psd_20240904_0001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_n_884_2024_autor_junior_souza_mdb_20241015_0001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_n_885_2024_autor_junior_souza_mdb_20241015_0001.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2178/indicacao_n_887_2024_autor_charton_rego_mdb__20241016_0001.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2181/indicacao_n_888_2024_autor_laete_oliveira_mdb_20241023_0001.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_n_889_2024_autor_laete_oliveira_mdb_20241023_0001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_n_890_2024_autor_charton_rego_mdb__20241029_0001.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_n_891_2024_autor_rilton_diogenes_mdb_20241106_0001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_n_892_2024_autor_carlin_de_dandao_psd_20241106_0001.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_n_893_2024_autor_andreazo_alves_pp_20241113_0001.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_n_894_2024_autor_andreazo_alves_pp_20241113_0001.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_n_895_2024_autor_andreazo_alves_pp_20241113_0001.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_n_896_2024_autor_charton_rego_mdb_20241119_0001.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1859/requerimento_n_209_2024_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1874/requerimento_n_210_2024_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1875/requerimento_n_211_2024_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1879/requerimento_n_212_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1880/requerimento_n_213_2024_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1896/requerimento_n_214_2024_autor_vereadores_de_apodi_rn.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1918/requerimento_n_215_2024_autor_alexandre_bevenuto_uniao_brasil.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1919/requerimento_n_216_2024_autor_alexandre_bevenuto_uniao_brasil.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1941/requerimento_n_217_2024_autor_filipe_gustavo_-_pp.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1942/requerimento_n_218_2024_autor_alexandre_bevenuto_uniao_brasil.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2005/requerimento_n_219_2024_autor_andreazo_alves_pp.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2006/requerimento_n_220_2024_autor_alexandre_bevenuto_uniao_brasil.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2007/requerimento_n_221_2024_autor_alexandre_bevenuto_uniao_brasil.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2016/requerimento_n_222_2024_autor_alexandre_bevenuto_uniao_brasil__20240611_0001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2030/requerimento_n_223_2024_-_autor_alexandre_bevenuto_uniao_brasil_20240625_0001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2031/requerimento_n_224_2024_-_autor_alexandre_bevenuto_uniao_brasil_20240625_0001.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2145/requerimento_n_225_2024_autor_alexandre_bevenuto_20240813_0001.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2175/requerimento_n_226_2024_autor_andreazo_alves_pp_20241015_0001.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2202/requerimento_n_227_2024_autor_laete_oliveira_mdb_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2203/requerimento_n_228_2024_autor_laete_oliveira_mdb_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2204/requerimento_n_229_2024_autor_laete_oliveira_mdb_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1848/mocao_de_pesar_autor_gilvan_alves_sd_20240201_0001.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1854/mocao_de_pesar_dionisio_costa_autor_costinha_mdb.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1871/mocao_de_pesar_delmiro_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1872/mocao_de_pesar_jorge_viana_autor_angelo_suassuna_sd_20240229_0001.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1878/mocao_de_pesar_humberto_da_costa_autor_alexandre_bevenuto.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1900/mocao_de_pesar_raimunda_alves_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1904/mocao_de_pesar_jose_de_arimateia_morais_lima_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1905/mocao_de_pesar_autor_alexandre_bevenuto_sem_partido_20240321_0001.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1907/mocao_de_pesar_alcides_de_cassimiro_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1908/mocao_de_pesar_autor_carlin_de_dandao_psb__20240404_0001.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1909/mocao_de_pesar_autor_railton_diogenes_mdb__20240404_0001.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1917/mocao_de_pesar_francisca_das_chagas_moraes_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1921/mocao_de_pesar_airton_lopes_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1927/mocao_de_pesar_otaciana_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1928/mocao_de_pesar_dona_elisa_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1944/mocao_de_pesar_yasmin_vitoria_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1945/mocao_de_pesar_pedro_paulo_lucena_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1976/mocao_de_pesar_tota_amorim_autor_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1977/mocao_de_pesar_ze_do__autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2022/mocao_de_pesar__autor_adailton_targinomdb__20240617_0001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2023/mocao_de_pesar__autor_adailton_targinomdb_17.6.24_20240617_0001.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2142/mocao_de_pesar_geilda_lopes_autor_junior_souza_mdb_20240807_0001.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2166/mocao_de_pesar_maria_alice_autor_junior_souza_mdb_20240918_0001.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2167/mocao_de_pesar_raimunda_da_s_souza_autor_ednarte_silveira_mdb_20240919_0001.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2211/mocao_de_pesar_joaozinho_autor_angelo_de_dagmar_pp_20241107_0001.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2232/mocao_de_pesar_melinho_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1850/mocao_de_aplausos_e_congratulacoes_jadson_luiz_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1855/mocao__de_aplausos_e_congratulacoes_retiro_2024_-_igreja_de_cristo__autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1873/mocao_de_aplausos_e_congratulacoesjuraci_soares_autor_adailton_20240304_0001.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1881/mocao__de_aplausos_e_congratulacoes_joao_paulo_advogado_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1886/mocao__de_aplausos_e_congratulacoes__ivone_maria_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1898/mocao__de_aplausos_e_congratulacoes_valdenia_crystina_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1899/mocao__de_aplausos_e_congratulacoes_junior_costa_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1906/mocao__de_aplausos_e_congratulacoes_dbp_destaque_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1914/mocao__de_aplausos_e_congratulacoes_antonio_luis_de_oliveira_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1916/mocao__de_aplausos_e_congratulacoes_francisco_leandro_alves_gurgel_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1920/mo7ea71.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1925/mocao__de_aplausos_e_congratulacoes_annabel_mayara_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1947/mocao__de_aplausos_e_congratulacoes_policia_rodoviaria_federal_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1949/mocao__de_aplausos_e_congratulacoes_diretoras_do_conselho_da_mulher_empreendedora_e_da_cultura_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1950/mocao__de_aplausos_e_congratulacoes_conselho_da_mulher_empreendedora_e_da_cultura__cmec_apodi_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1951/mocao__de_aplausos_e_congratulacoes_itamar_manso_maciel_junior_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1952/mocao__de_aplausos_e_congratulacoes_marcello_bernardo_pereira_gomes__autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1953/mocao__de_aplausos_e_congratulacoes_ana_claudia_badra_cotait__autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1970/mocao_de_aplausos_e_congratulacoes_autor_adailton_targino_mdb_20240521_0001.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1972/mocao_de_aplausos_e_congratulacoes_autor_junior_souza_mdb_20240523_0001.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1985/mocao_de_aplausos_e_congratulacoes_autor_charton_rego_mdb_20240528_0001.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2010/mocao_de_aplausos_e_congratulacoes_autor_adailton_targino_mdb_20240610_0001.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2026/mocao_de_aplausos_e_congratulacoes_autor_wellington_cristino_pp_20240625_0001.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2027/mocao_de_aplausos_e_congratulacoes__autor_charton_rego-mdb__20240625_0001.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2057/mocao__de_aplausos_e_congratulacoes_joao_francisco_de_morais_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2126/mocao_de_aplausos_e_congratulacoes_autor_junior_carlos_psd_20240710_0001.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2143/mocao_de_aplausos_e_congratulacoes_carlos_igor_autor_adailton_20240807_0001.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2144/mocao_de_aplausos_e_congratulacoes_pentencostal_autor_adailton_20240807_0001.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2147/mocao_de_aplausos_e_congratulacoes_autor_laete_oliveira_mdb_20240814_0001.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2151/mocao_de_aplausos_e_congratulacoes_assis_autor_gilvan_alves_sd_20240820_0001.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2153/mocao_de_aplausos_e_congratulacoessarah__andreazo_alves-pp__20240827_0001.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2154/mocao_de_aplausos_e_congratulacoes_ouro_ifrn-_andreazo_alves-pp__20240827_0001.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2155/mocao_de_apalusos_e_congratulacoes_celina_autor_ednarte_20240828_0001.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2164/mocao_de_aplausos_e_congratulacoes_jf-rj_autor_junior_souza_mdb_20240918_0001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2165/mocao_de_aplausos_e_congratulacoes_onng_autor_junior_souza_mdb_20240918_0001.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2169/mocao_de_aplausos_e_congratulacoes_autor_charton_rego_mdb_20240925_0001.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2189/mocao_de_aplausos_e_congratulacoes_autor_poder_legislativo_20241030_0001.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2190/mocao_de_aplausos_e_congratulacoes_bruno_autor_andreazo_pp_20241030_0001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2191/mocao_de_aplausos_e_congratulacoes_elyakim_autor_andreazo_pp_20241030_0001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2192/mocao_de_aplausos_e_congratualcoes_andesson_autor_andreazo_alves_pp_20241030_0001.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2193/mocao_de_aplausos_e_congratulacoes_damiao_autor_andreazo_pp_20241030_0001.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2194/mocao_de_aplausos_e_congratulacoes_autor_felipe_gustavo_pp_20241030_0001.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2195/mocao_de_aplausos_e_congratulacoes_autor_junior_carlos_psd_20241030_0001.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2199/mocao_de_aplausos_e_congratulacoes_autor_junior_souza_mdb_20241031_0001.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2200/mocao_de_aplausos_e_congratulacoes_autor_junior_souza_mdb_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2205/mocao_de_aplausos_e_congratulacoes-mocida-autor_adailton_targino_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2206/mocao_de_aplausos_e_congratulacoes-obreir-autor_adailton_targino_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2207/mocao_de_aplausos_e_congratulacoes-90anos-autor_adailton_targino_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2208/mocao_de_aplausos_e_congratulacoes-lirios-autor_adailton_targino_20241105_0001.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2214/mocao_de_apalusos_e_congratulacoesangelaautor_charton_rego_mdb_20241108_0001.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2229/mocao_de_aplausos_e_congratulacoes_autor_poder_legislativo_20241114_0001.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2233/mocao_de_aplausos_e_congratulacoes_sidy_autor_charton__20241119_0001.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2240/mocao_de_aplausos_e_congratulacoes_spray_autor_junior_souza__20241125_0001.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2254/mocao_de_aplausos_e_congratulacoes_ic_92_anos_autor_adreazo_pp_20241204_0001.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2261/veto_intergral_ao_projeto_de_lei_n_147_21-laete_-autor_executivo_20241220_0001.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1946/prestacao_de_contas_anuais_de_governo_de_apodi_da_pma_2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/1973/relatorio_de_gestao_fiscal_rgf_1_quadrimestre_de_2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2008/relatorio_de_gestao_fiscal_rgf-_1_quadrimestre_de_2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2024/2170/receita_corrente_liquida_-_rcl_2o_quadrimestre_2024_20240925_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H330"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="194.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="193.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>