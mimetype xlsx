--- v0 (2025-11-05)
+++ v1 (2026-05-09)
@@ -54,6463 +54,6463 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projetos de Lei Ordinária (PL)</t>
   </si>
   <si>
     <t>ALAN JEFFERSON DA SILVEIRA PINTO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/528/projeto_de_lei_n_156_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/528/projeto_de_lei_n_156_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 156/2022 - AUTOR PODER EXECUTIVO – DE 08 DE FEVEREIRO DE 2022 - Dispõe sobre abertura de Crédito Adicional Especial, no Valor de R$ 163.000,00 - Destinado a Conclusão da Obras da Quadra Escolar com Vestiário Sítio Córrego) - Secretaria Municipal de Educação. Aprovado na Sessão Ordinária do dia 10 de fevereiro de 2022. LEI MUNICIPAL Nº 1798/2022 DE 11 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 14/02/2022. Edição 2716</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/527/projeto_de_lei_n_157_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/527/projeto_de_lei_n_157_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 157/2022 - AUTOR PODER EXECUTIVO – DE 08 DE FEVEREIRO DE 2022 - Dispõe sobre abertura de Crédito Adicional Especial, no Valor de R$ 180.000,00 - Destinado a Construção da Quadra de Esportes Coberta na comunidade rural de Santa Cruz   - Secretaria Municipal de Turismo, Juventude e Lazer. Aprovado na Sessão Ordinária do dia 10 de fevereiro de 2022. LEI MUNICIPAL Nº 1799/2022 DE 11 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 14/02/2022. Edição 2716</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_n_158_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_n_158_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 158/2022 - AUTOR PODER EXECUTIVO – DE 08 DE FEVEREIRO DE 2022 - Dispõe sobre abertura de Crédito Adicional Especial, no Valor de R$ 490.000,00 - Destinado a Pavimentação de diversas ruas da Zona Rural de Apodi - Secretaria Municipal de Urbanismo, Transporte, Obras e Serviços Urbanos. Aprovado na Sessão Ordinária do dia 10 de fevereiro de 2022. LEI MUNICIPAL Nº 1800/2022 DE 11 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 14/02/2022. Edição 2716</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_n_159_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_n_159_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 159/2022 - AUTOR PODER EXECUTIVO – DE 08 DE FEVEREIRO DE 2022 - Dispõe sobre abertura de Crédito Adicional Especial, no Valor de R$ 580.000,00 - Destinado a Pavimentação de ruas da Zona Urbana de Apodi - Secretaria Municipal de Urbanismo, Transporte, Obras e Serviços Urbanos. Aprovado na Sessão Ordinária do dia 10 de fevereiro de 2022. LEI MUNICIPAL Nº 1801/2022 DE 11 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 14/02/2022. Edição 2716</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei_n_160_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei_n_160_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 160/2022 - AUTOR PODER EXECUTIVO – DE 08 DE FEVEREIRO DE 2022 - Dispõe sobre abertura de Crédito Adicional Especial, no Valor de R$ 1.567.000,00 - Destinado a Implantação e Transposição do tipo de Ponte Mista em Aço e Concreto - Secretaria Municipal de Urbanismo, Transporte, Obras e Serviços Urbanos. Aprovado na Sessão Ordinária do dia 10 de fevereiro de 2022. LEI MUNICIPAL Nº 1793/2022 DE 10 DE FEVEREIRO 2022 - Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 11/02/2022. Edição 2715</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>ADAILTON TARGINO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/523/projeto_de_lei_n_161_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/523/projeto_de_lei_n_161_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 161/2022 – AUTOR ADAILTON TARGINO – MDB - DE 08 DE FEVEREIRO DE 2022 - Dá Denominação de Rua ANILDA FERNANDES DE OLIVEIRA existente no Bairro Portal da Chapada na cidade Apodi-RN e dá outras providencias. Encaminhando as comissões Sessão Ordinária do dia 10 de fevereiro de 2022. Aprovado na Sessão Ordinária do dia 17 de fevereiro de 2022. LEI MUNICIPAL Nº 1808/2022 DE 18 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 21/02/2022. Edição 2721</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/522/projeto_de_lei_n_162_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/522/projeto_de_lei_n_162_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 162/2022 - AUTOR PODER EXECUTIVO – DE 8 DE FEVEREIRO DE 2022 - Dispõe sobre abertura de Crédito Adicional Especial, no Valor de R$ 100.000,00 - Destinado a "Acordo de Cooperação Técnica e Financeira com ao Serviço de Apoio às Micro e Pequenas Empresas do Rio Grande do Norte - SEBRAE. Secretaria Municipal de Agricultura, Recursos Hídricos, Meio Ambiente e Pesca. Encaminhado as Comissões na Sessão Ordinária do dia 17 de fevereiro de 2022. Aprovado na Sessão Ordinária do dia 24 de fevereiro de 2022. LEI MUNICIPAL Nº 1815/2022 DE 25 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 28/02/2022. Edição 2726</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/521/projeto_de_lei_n_163_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/521/projeto_de_lei_n_163_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 163/2022 - AUTOR PODER EXECUTIVO – DE 08 DE FEVEREIRO DE 2022 - Dispõe sobre abertura de Crédito Adicional Especial, no Valor de R$ 25.000,00 - Destinado a Subvenções Sociais – Associação dos Camponeses(as) dos Sítios Ponta II e Barra II. Aprovado na Sessão Ordinária do dia 10 de fevereiro de 2022. LEI MUNICIPAL Nº 1802/2022 DE 11 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 14/02/2022. Edição 2716</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/520/projeto_de_lei_n_164_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/520/projeto_de_lei_n_164_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 164/2022 - AUTOR PODER EXECUTIVO – DE 08 DE FEVEREIRO DE 2022 - Autoriza o município a realizar CESSÃO DE IMÓVEL a Associação de Pessoas com Deficiência de Apodi - APDA e dá outras providencias (imóvel pertencente ao município, localizado na praça da redenção, no 144, bairro são Sebastião, Apodi/RN, com área total de 107,57m2). Aprovado na Sessão Ordinária do dia 10 de fevereiro de 2022. LEI MUNICIPAL Nº 1797/2022 DE 11 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 14/02/2022. Edição 2716</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/519/projeto_de_lei_n_165_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/519/projeto_de_lei_n_165_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 165/2022 - AUTOR PODER EXECUTIVO – DE 08 DE FEVEREIRO DE 2022 - Dispõe sobre autorização Legislativa para Reposição Salarial dos Diretores das Escolas Municipais regidos pela Lei Municipal N° 1597/2020 de fevereiro de 2020 e demais servidores constantes no Anexo II e dá outras providências. Aprovado na Sessão Ordinária do dia 10 de fevereiro de 2022. LEI MUNICIPAL Nº 1794/2022 DE 10 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 11/02/2022. Edição 2715</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_n_166_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_n_166_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 166/2022 - AUTOR PODER EXECUTIVO – DE 08 DE FEVEREIRO DE 2022 - Dispõe sobre autorização Legislativa para Reposição Salarial aos Servidores Regidos pela Lei Municipal Lei Complementar N° 1740 de 05 de agosto de 2021 que dispõe sobre os Planos de Cargos e Vencimentos dos Servidores do Município de Apodi e dá outras providências. Aprovado na Sessão Ordinária do dia 10 de fevereiro de 2022. LEI MUNICIPAL Nº 1795/2022 DE 10 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 11/02/2022. Edição 2715</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_n_167_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_n_167_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 167/2022 - AUTOR PODER EXECUTIVO – DE 08 DE FEVEREIRO DE 2022 - Dispõe sobre autorização Legislativa para Reposição Salarial aos Servidores Regidos pela Lei Municipal Lei Complementar N° 1740 de 05 de agosto de 2021, que dispõe sobre os Planos de Cargos e Vencimentos dos Servidores do Município de Apodi e dá outras providências. (33,24%, aplicado sobre o salário base para os Professores da Rede Municipal de Ensino do Municipio de Apodi). Aprovado na Sessão Ordinária do dia 10 de fevereiro de 2022. LEI MUNICIPAL Nº 1796/2022 DE 10 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 11/02/2022. Edição 2715</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>RAILTON DIÓGENES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_n_168_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_n_168_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 168/2022 – AUTOR RAILTON DIOGENES – MDB - DE 09 DE FEVEREIRO DE 2022 - Dá Denominação de Rua KAIO GEOVÂNIO PINTO DE OLIVEIRA localizada no Bairro Portal da Chapada no município de Apodi-RN e dá outras providencias. Encaminhando as comissões Sessão Ordinária do dia 10 de fevereiro de 2022. Aprovado na Sessão Ordinária do dia 17 de fevereiro de 2022. LEI MUNICIPAL Nº 1809/2022 DE 18 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 21/02/2022. Edição 2721</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_n_169_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_n_169_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 169/2022 - AUTOR PODER EXECUTIVO – DE 10 DE FEVEREIRO DE 2022 - Dispõe sobre abertura de Crédito Adicional Especial, no Valor de R$ 202.800,00 - Destinado a Execução das ações do Projeto de Serviços de Atendimento Domiciliar ao Idoso – Banco Santander Brasil S/A – Fundo Municipal de Assistência Social. Aprovado na Sessão Ordinária do dia 17 de fevereiro de 2022. LEI MUNICIPAL Nº 1807/2022 DE 18 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 21/02/2022. Edição 2721</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_n_170_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_n_170_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 170/2022 - AUTOR PODER EXECUTIVO – DE 10 DE FEVEREIRO DE 2022 - Dispõe sobre abertura de Crédito Adicional Especial, no Valor de R$ 208.066,00 - Destinado a Execução das ações do Projeto Família Guardiã – Banco Santander Brasil S/A – Fundo Municipal de Assistência Social. Aprovado na Sessão Ordinária do dia 17 de fevereiro de 2022. LEI MUNICIPAL Nº 1806/2022 DE 18 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 21/02/2022. Edição 2721</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>FILIPE GUSTAVO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/513/projeto_de_lei_n_171_2022_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/513/projeto_de_lei_n_171_2022_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 171/2022 – AUTOR FILIPE GUSTAVO – PL - DE 14 DE FEVEREIRO DE 2022 - Dá denominação de Rua MANOEL JOSELINO GOMES existente no Bairro Portal da Chapada na cidade de Apodi-RN e dá outras providências. Aprovado na Sessão Ordinária do dia 17 de fevereiro de 2022. LEI MUNICIPAL Nº 1810/2022 DE 18 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 21/02/2022. Edição 2721.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>ANGELO DE DAGMAR</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_n__172_2021_denominacao_de_rua_autor_angelo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_n__172_2021_denominacao_de_rua_autor_angelo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 172/2022 – AUTOR ÂNGELO SUASSUNA – SSD - DE 15 DE FEVEREIRO DE 2022 - Dá denominação de RUA ANTÔNIO LEÃO DA SILVEIRA existente no Bairro Portal da Chapada na cidade de Apodi-RN e dá outras providências. Aprovado na Sessão Ordinária do dia 17 de fevereiro de 2022. LEI MUNICIPAL Nº 1811/2022 DE 18 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 21/02/2022. Edição 2721.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>JÚNIOR SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_n_173_2022_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_n_173_2022_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 173/2022 – AUTOR JÚNIOR SOUZA-MDB - DE 16 DE FEVEREIRO DE 2022 - Declara de utilidade pública a ASSOCIACAO DOS PRODUTORES DE ARROZ DO VALE DO APODI - do Município de Apodi – Rio Grande do Norte. Aprovado na Sessão Ordinária do dia 17 de fevereiro de 2022. LEI MUNICIPAL Nº 1812/2022 DE 18 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 21/02/2022. Edição 2721</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_n_174_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_n_174_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 174/2022 - AUTOR PODER EXECUTIVO – DE 16 DE FEVEREIRO DE 2022 - Dispõe sobre abertura de Crédito Adicional Suplementar, no Valor de R$ 200.000,00 - Remanejamento de partes das Emendas Parlamentares – Autores Ednarte Silveira-MDB e Adailton Targino-MDB - Destinado a Pavimentação de logradouros públicos – Paralelepípedos. Secretaria Municipal de Urbanismo, Transporte, Obras e Serviços Urbanos. Aprovado na Sessão Ordinária do dia 17 de fevereiro de 2022. LEI MUNICIPAL Nº 1805/2022 DE 18 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 21/02/2022. Edição 2721</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/509/projeto_de_lei_n_175_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/509/projeto_de_lei_n_175_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 175/2022 – AUTOR RAILTON DIÓGENES-MDB - DE 16 DE FEVEREIRO DE 2022 – Dá denominação de rua Professora Francisca das Chagas Câmara, localizada no Bairro São Sebastião no municipio de Apodi-RN, e dá outras providências. Aprovado na Sessão Ordinária do dia 17 de fevereiro de 2022. LEI MUNICIPAL Nº 1813/2022 DE 18 DE FEVEREIRO 2022. LEI MUNICIPAL Nº 1813/2022 DE 18 DE FEVEREIRO 2022</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/508/projeto_de_lei_n_176_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/508/projeto_de_lei_n_176_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 176/2022 - AUTOR PODER EXECUTIVO – DE 18 DE FEVEREIRO DE 2022 - Dispõe sobre abertura de Crédito Adicional Especial, no Valor de R$ 87.991,20 e da outras providências. (Destinado a contratação por tempo determinado na Secretaria Municipal de Agricultura, Recursos Hídricos, Meio Ambiente e Pesca) Aprovado na Sessão Ordinária do dia 24 de fevereiro de 2022. LEI MUNICIPAL Nº 1816/2022 DE 25 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 28/02/2022. Edição 2726</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/507/projeto_de_lei_n_177_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/507/projeto_de_lei_n_177_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 177/2022 - AUTOR PODER EXECUTIVO – DE 22 DE FEVEREIRO DE 2022 - Dispõe sobre abertura de Crédito Adicional Especial ao orçamento da Seguridade Social do municipio de Apodi, no Valor de R$ 120.000,00 e da outras providências. (Destinado a aquisição de Ambulâncias para as ações da saúde pública – Fundo Municipal de Saúde) Aprovado na Sessão Ordinária do dia 24 de fevereiro de 2022. LEI MUNICIPAL Nº 1817/2022 DE 25 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 28/02/2022. Edição 2726</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_n_178_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_n_178_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 178/2022 - AUTOR PODER EXECUTIVO – DE 22 DE FEVEREIRO DE 2022 - Dispõe sobre abertura de Crédito Adicional Especial, no Valor de R$ 653.110,82 e da outras providências. (Destinado a manutenção do transporte escolar, merenda escolar do municipio na Secretaria Municipal de Educação) Encaminhando as Comissões na Sessão Ordinária do dia 24 de fevereiro de 2022. Aprovado na Sessão Ordinária do dia 10 de março de 2022. LEI MUNICIPAL Nº 1821/2022 DE 11 DE MARÇO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 14/03/2022. Edição 2736</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_n_179_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_n_179_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 179/2022 - AUTOR PODER EXECUTIVO – DE 22 DE FEVEREIRO DE 2022 - Dispõe sobre abertura de Crédito Adicional Suplementar, no Valor de R$ 170.000,00 e da outras providências. (Remanejamento de partes das Emendas Parlamentares dos Vereadores Railton Diógenes-MDB Valor R$ 110.000,00; Filipe Gustavo-PL Valor R$ 10.000,00; e Alexandre de Bevenuto-PT Valor R$ 50.000,00 - Destinado a Pavimentação de logradouros públicos – Paralelepípedos da Secretaria Municipal de Urbanismo, Transporte, Obras e Serviços Urbanos. Aprovado na Sessão Ordinária do dia 24 de fevereiro de 2022. LEI MUNICIPAL Nº 1818/2022 DE 25 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 28/02/2022. Edição 2726</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_n_180_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_n_180_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 180/2022 - AUTOR PODER EXECUTIVO – DE 22 DE FEVEREIRO DE 2022 - Antecipa, neste ano de 2022, o feriado da data "sentimento pelo assassinato do Prefeito Francisco Ferreira Pinto, sacrificado pelo progresso de Apodi" do dia 02 de maio de 2022 para 28 de fevereiro de 2022. Aprovado na Sessão Ordinária do dia 24 de fevereiro de 2022. LEI MUNICIPAL Nº 1814/2022 DE 24 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 25/02/2022. Edição 2725</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_n_181_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_n_181_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 181/2022 - AUTOR RAILTON DIÓGENES-MDB – DE 22 DE FEVEREIRO DE 2022 - Declara de utilidade pública a SOCIEDADE DESPORTIVA APODIENSE - do Município de Apodi - Rio Grande do Norte. Aprovado na Sessão Ordinária do dia 24 de fevereiro de 2022. LEI MUNICIPAL Nº 1819/2022 DE 25 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 28/02/2022. Edição 2726</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/502/projeto_de_lei_n_182_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/502/projeto_de_lei_n_182_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 182/022 – AUTOR ADAILTON TARGINO-MDB - CONCEDE isenção de IPTU para pessoas com TEA (Transtorno do Espectro Autista), e dá outras providências. Encaminhando as Comissões na Sessão Ordinária do dia 24 de fevereiro de 2022. https://camaraapodi.rn.gov.br/ portal/proposicao/860/detalhe/. Arquivado dia 30 de maio de 2022.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_n_183_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_n_183_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 183/2022 - AUTOR PODER EXECUTIVO – DE 25 DE FEVEREIRO DE 2022 - Dispõe sobre autorização para abertura de Crédito Adicional Especial ao Orçamento da Seguridade social do município de Apodi, no Valor de R$ 129.121,00 e da outras providências. (Destinado a Aquisição de Veículos para as Ações e Serviços Públicos de Saúde – Fundo Municipal de Saúde). Aprovado na Sessão Ordinária do dia 10 de março de 2022. LEI MUNICIPAL Nº 1820/2022 DE 10 DE MARÇO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 11/03/2022. Edição 2735</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_n_184_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_n_184_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 184/2022 - AUTOR PODER EXECUTIVO – DE 07 DE MARÇO DE 2022 – Dispõe sobre autorização para abertura de Crédito Adicional Especial ao Orçamento Fiscal do município de Apodi, no Valor de R$ 120.000,00 e da outras providências. (Destinado a Pavimentação de Logradouros Públicos - Paralelepípedos) - Secretaria Municipal de Urbanismo, Transporte, Obras e Serviços Urbanos. Encaminhando as Comissões na Sessão Ordinária do dia 10 de março de 2022. Aprovado na Sessão Ordinária do dia 24 de março de 2022. LEI MUNICIPAL Nº 1826/2022 DE 25 DE MARÇO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 28/03/2022. Edição 2746</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/499/projeto_de_lei_n_185_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/499/projeto_de_lei_n_185_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 185/2022 - AUTOR PODER EXECUTIVO – DE 07 DE MARÇO DE 2022 - Autoriza o Poder Executivo Municipal a alienar mediante doação a Igreja de Adventista do Sétimo Dia em Apodi, imóvel rural necessário à Construção de Sede Própria no Sítio Soledade. Imóvel Rural Público com área total de 339,00m2 (trezentos e trinta e nove metros quadrados) localizado no Sítio Soledade, Zona Rural de Apodi, s/n, avaliado em RS 15.255,00 (quinze mil, duzentos e cinquenta e cinco reais). Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 15/03/2022. Edição 2737 (EMENTA CORRETA - Autoriza o Poder Executivo Municipal a alienar mediante a Cessão a igreja de Adventista do sétimo Dia em Apodi, imóvel rural necessário à Construção de Sede Própria no Sítio Soledade.) Aprovado com alterações, na Sessão Ordinária do dia 10 de março de 2022. LEI MUNICIPAL Nº 1823/2022 DE 14 DE MARÇO 2022.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/498/projeto_de_lei_n_186_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/498/projeto_de_lei_n_186_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 186/2022 - AUTOR PODER EXECUTIVO – DE 08 DE MARÇO DE 2022 - Dispõe sobre autorização para abertura de Crédito Adicional Especial ao Orçamento Fiscal do município de Apodi, no Valor de R$ 605,72 e da outras providências. (Destinado a regularização de débito de devolução de saldo da Lei Aldir Blanc) - Secretaria Municipal de Educação e Cultura). Aprovado na Sessão Ordinária do dia 10 de março de 2022. LEI MUNICIPAL Nº 1822/2022 DE 11 DE MARÇO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 14/03/2022. Edição 2736</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>CHARTON RÊGO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/497/projeto_de_lei_n_187_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/497/projeto_de_lei_n_187_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 187/2022 – AUTOR CHARTON RÊGO-MDB - Revoga as Leis Municipais N.º 1130/2017, N.º 1309/2018, e a 1338/2018, e dá NOVA REDAÇÃO - Institui o Dia Municipal do Desbravadores e dos Aventureiros, no âmbito do Município de Apodi/RN. Encaminhando as Comissões na Sessão Ordinária do dia 10 de março de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/889/ detalhe/. Aprovado na Sessão Ordinária no dia 30 de junho de 2022. LEI MUNICIPAL Nº 1870/2022 DE 04 DE JULHO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 05/07/2022. Edição 2815</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>ALEXANDRE BEVENUTO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/496/projeto_de_lei_n_188_2022_autor_alexandre_de_bevenuto-pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/496/projeto_de_lei_n_188_2022_autor_alexandre_de_bevenuto-pt.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 188/2022 - DE 15 DE MARÇO DE 2022 - AUTOR ALEXANDRE DE BEVENUTO-PT - Dá denominação de Rua DÉBORA SONALI PEREIRA DE OLIVEIRA existente no Bairro Portal da Chapada na cidade de Apodi-RN e dá outras providências. Aprovado na Sessão Ordinária do dia 17 de março de 2022. LEI MUNICIPAL Nº 1825/2022 DE 22 DE MARÇO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 23/03/2022. Edição 2743</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>GILVAN ALVES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/495/projeto_de_lei_n_189_2022_autor_gilvan_alves_-_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/495/projeto_de_lei_n_189_2022_autor_gilvan_alves_-_republicanos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 189/2022 - DE 17 DE MARÇO DE 2022 - AUTOR GILVAN ALVES - REPUBLICANOS - Dispõe sobre a criação do Memorial em homenagem às vítimas do Novo Coronavírus no Município de Apodi – Rio Grande do Norte, e dá outras providências. Encaminhando as Comissões na Sessão Ordinária do dia 24 de março de 2022. Aprovado na Sessão Ordinária do dia 31 de março de 2022, com uma EMENDA ACRESCENTATIVA N.º 004/2022 - Artigo 1" do referido projeto fica acrescentado o inciso l, passando a ter a seguinte redação: Art. 1". inciso I - Fica instituído a homenagem às vítimas do COVID-l9, tendo como data o dia 31 março de cada ano. Aprovado na Sessão Ordinária do dia 31 de março de 2022. PUBLICAÇÃO POR CORREÇÃO DA LEI MUNICIPAL Nº 1838/2022 PUBLICADA NO DIA 22 DE ABRIL 2022.  Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 26/04/2022. Edição 2765</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/494/projeto_de_lei_n_190_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/494/projeto_de_lei_n_190_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 190/2022 - AUTOR PODER EXECUTIVO – DE 22 DE MARÇO DE 2022 – Dispõe sobre a autorização para abertura de Crédito Adicional Especial ao Orçamento da Seguridade Social do municipio de Apodi, no Valor de R$ 1.221.498,00 e da outras providências. (Destinado a Construção da Unidade de Saúde de Lagoa Seca – Fundo Municipal de Saúde). Aprovado na Sessão Ordinária do dia 24 de março de 2022. LEI MUNICIPAL Nº 1827/2022 DE 25 DE MARÇO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 28/03/2022. Edição 2746</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_n_191_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_n_191_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 191/2022 - AUTOR PODER EXECUTIVO – DE 22 DE MARÇO DE 2022 – Dispõe sobre a autorização para abertura de Crédito Adicional Especial ao Orçamento da Seguridade Social do municipio de Apodi, no Valor de R$ 60.000,00 e da outras providências. (Destinado a Manutenção de Centros Comunitários de Referência a COVID-19 – Fundo Municipal de Saúde). Encaminhando as Comissões na Sessão Ordinária do dia 24 de março de 2022. Aprovado na Sessão Ordinária do dia 31 de março de 2022. LEI MUNICIPAL Nº 1828/2022 DE 01 DE ABRIL 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 04/04/2022. Edição 2751</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/492/projeto_de_lei_n_192_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/492/projeto_de_lei_n_192_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 192/2022 - AUTOR PODER EXECUTIVO – DE 22 DE MARÇO DE 2022 – Dispõe sobre a autorização para abertura de Crédito Adicional Especial ao Orçamento da Seguridade Social do municipio de Apodi, no Valor de R$ 120.000,00 e da outras providências. (Destinado a criação de Fonte de Destinação de Recursos - Emenda Parlamentar - Manutenção das Ações e Serviços Públicos de Saúde - Atenção Especializada). Encaminhando as Comissões na Sessão Ordinária do dia 24 de março de 2022. Aprovado na Sessão Ordinária do dia 31 de março de 2022. LEI MUNICIPAL Nº 1829/2022 DE 01 DE ABRIL 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 04/04/2022. Edição 2751.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/491/projeto_de_lei_n_193_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/491/projeto_de_lei_n_193_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 193/2022 - AUTOR PODER EXECUTIVO – DE 22 DE MARÇO DE 2022 – Dispõe sobre a autorização para abertura de Crédito Adicional Especial ao Orçamento Fiscal do município de Apodi, no Valor de R$ 101.683,00 e da outras providências. (Destinado a conclusão das obras da Primeira Etapa da Construção do Cemitério Público (Jardim da Paz). Encaminhando as Comissões na Sessão Ordinária do dia 24 de março de 2022. Retirado de Pauta na Sessão do dia 31 de março de 2022. Aprovado na Sessão Ordinária no dia 7 de abril de 2022. LEI MUNICIPAL Nº 1832/2022 DE 08 DE ABRIL 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 11/04/2022. Edição 2756 https://camaraapodi.rn.gov.br/portal/proposicao/913/detalhe/</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_lei_n_194_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_lei_n_194_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 194/2022 - AUTOR PODER EXECUTIVO – DE 30 DE MARÇO DE 2022 – Dispõe sobre a autorização para abertura de Crédito Adicional Especial ao Orçamento Fiscal do município de Apodi, no Valor de R$ 318.000,00 e da outras providências. (Destinado a criação de Fonte -Manutenção das Ações da Iluminação Pública). Encaminhando as Comissões na Sessão Ordinária do dia 31 de março de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/940/detalhe/. Aprovado na Sessão Ordinária do dia 28 de abril d 2022. LEI MUNICIPAL Nº 1840/2022 DE 29 DE ABRIL 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 02/05/2022. Edição 2769</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_lei_n_195_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_lei_n_195_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 195/2022 - AUTOR PODER EXECUTIVO – DE 30 DE MARÇO DE 2022 – Dispõe sobre a autorização para abertura de Crédito Adicional Especial ao Orçamento da Seguridade Social do municipio de Apodi, no Valor de 66.832,00 e da outras providências. (Destinado a "Criação de Fonte de Destinação de Recurso – Projeto de Serviços de Atendimento Domiciliar ao Idoso – Banco Santander Brasil S/A) Encaminhando as Comissões na Sessão Ordinária do dia 31 de março de 2022. Aprovado na Sessão Ordinária no dia 7 de abril de 2022. LEI MUNICIPAL Nº 1833/2022 DE 08 DE ABRIL 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 11/04/2022. Edição 2756 https://camaraapodi.rn.gov.br/portal/proposicao/941/detalhe/</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_lei_n_196_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_lei_n_196_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 196/2022 - AUTOR PODER EXECUTIVO – DE 30 DE MARÇO DE 2022 – Dispõe sobre a autorização para abertura de Crédito Adicional Especial ao Orçamento Fiscal do municipio de Apodi, no Valor de R$ 40.000,00 e da outras providências. (Destinado à Construção de Alambrado da Quadra de Esportes do Distrito de Soledade). Aprovado na Sessão Ordinária do dia 31 de março de 2022. LEI MUNICIPAL Nº 1830/2022 DE 01 DE ABRIL 2022Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 04/04/2022. Edição 2751</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/487/projeto_de_lei_n_197_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/487/projeto_de_lei_n_197_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 197/2022 - AUTOR PODER EXECUTIVO – DE 30 DE MARÇO DE 2022 – Dispõe sobre a autorização para abertura de Crédito Adicional Especial ao Orçamento Fiscal do municipio de Apodi, no Valor de R$ 170.000,00 e da outras providências. (Destinado a Aquisição de Veículo para as Ações de Manutenção e Desenvolvimento do Ensino – MDE). Encaminhando as Comissões na Sessão Ordinária do dia 31 de março de 2022. Aprovado na Sessão Ordinária no dia 7 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/943/detalhe/ LEI MUNICIPAL Nº 1834/2022 DE 08 DE ABRIL 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 11/04/2022. Edição 2756</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/486/projeto_de_lei_n_198_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/486/projeto_de_lei_n_198_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 198/2022 - AUTOR PODER EXECUTIVO – DE 30 DE MARÇO DE 2022 – Dispõe sobre a autorização para abertura de Crédito Adicional Especial ao Orçamento Fiscal do municipio de Apodi, no Valor de R$ 105.000,00 e da outras providências. (Destinado a Aquisição de Veículo para as Ações de Serviços Urbanos). Aprovado na Sessão Ordinária do dia 31 de março de 2022. LEI MUNICIPAL Nº 1831/2022 DE 01 DE ABRIL 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 04/04/2022. Edição 2751</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/485/projeto_de_lei_n_199_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/485/projeto_de_lei_n_199_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 199/2022 – AUTOR ADAILTON TARGINO – MDB - Criação o dia do empreendedorismo feminino no município de Apodi, e dá outras providências. Encaminhando as Comissões na Sessão Ordinária do dia 13 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/978/detalhe/ . Aprovado na Sessão Ordinária do dia 23 de junho de 2022. LEI MUNICIPAL Nº 1866/2022 DE 28 DE JUHO 2022 Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 29/06/2022. Edição 2811</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/484/projeto_de_lei_n_200_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/484/projeto_de_lei_n_200_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 200/2022 – DE 12 DE ABRIL DE 2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de credito adicional especial ao orçamento da seguridade social do município de Apodi, no Valor R$ 3.539,00 e dá outras providências. (Fundo Municipal de Saúde) Encaminhando as Comissões na Sessão Ordinária do dia 13 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/979/detalhe/. Aprovado na Sessão na Sessão Ordinária do dia 20 de abril de 2022. LEI MUNICIPAL Nº 1835/2022 DE 20 DE ABRIL DE 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 22/04/2022. Edição 2763</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/483/projeto_de_lei_n_201_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/483/projeto_de_lei_n_201_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 201/2022 – DE 13 DE ABRIL DE 2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Credito Adicional Especial ao orçamento fiscal do município de Apodi, no Valor R$ 12.320,00 e dá outras providências. (Destinado a conclusão das Obras da Quadra de Esportes do Sítio do Góis). https://camaraapodi.rn.gov.br/portal/proposicao/989/detalhe/. Aprovado na Sessão na Sessão Ordinária do dia 20 de abril de 2022. LEI MUNICIPAL Nº 1836/2022 DE 20 DE ABRIL DE 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 22/04/2022. Edição 2763</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/482/projeto_de_lei_n_202_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/482/projeto_de_lei_n_202_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 202/2022 – DE 20 DE ABRIL DE 2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Credito Adicional Especial ao Orçamento Fiscal do Municipio de Apodi, no Valor R$ 1.232.717,14 e dá outras providências. (Destinado de Pavimentação de Logradouros Públicos – ASFALTO NAS RUAS - Marechal Floriano Peixoto, Almirante Barroso, Antônio Lopes Filho, Coronel João Jázimo, Coronel João de Brito, João Pessoa, Epitácio Nogueira e Elísio Reinado). https://camaraapodi.rn.gov.br/portal/proposicao/1001/detalhe/. Aprovado na Sessão Ordinária do dia 28 de abril d 2022. LEI MUNICIPAL Nº 1841/2022 DE 29 DE ABRIL 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 02/05/2022. Edição 2769</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/481/projeto_de_lei_n_203_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/481/projeto_de_lei_n_203_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 203/2022 – DE 20 DE ABRIL DE 2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Credito Adicional Especial ao Orçamento da Seguridade Social do Municipio de Apodi, no Valor R$ 127.000,00 e dá outras providências. (Destinado a Remanejamento de Emendas Impositivas Vereadores Júnior Carlos-PSB e Ângelo Suassuna-SSD - Construção, Aquisição e Instalação de Academias ao Ar Livre). https://camaraapodi.rn.gov.br/portal/ proposicao/1002/detalhe/. Aprovado na Sessão Ordinária do dia 28 de abril d 2022. LEI MUNICIPAL Nº 1842/2022 DE 29 DE ABRIL 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 02/05/2022. Edição 2769</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/477/projeto_de_lei_n_204_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/477/projeto_de_lei_n_204_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 204/2022 – DE 20 DE ABRIL DE 2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Credito Adicional Suplementar ao Orçamento Fiscal do Municipio de Apodi, no Valor R$ 15.000,00 e dá outras providências. (Destinado a Remanejamento de Emendas Parlamentares - Emendas Impositivas Vereador Ângelo Suassuna-SSD – Manutenção das atividades e serviços administrativos da Secretaria do Gabinete do Prefeito). https://camaraapodi.rn.gov.br/portal/proposicao/1003/detalhe/. Aprovado na Sessão Ordinária do dia 28 de abril d 2022. LEI MUNICIPAL Nº 1843/2022 DE 29 DE ABRIL 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 02/05/2022. Edição 2769</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/480/projeto_de_lei_n_205_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/480/projeto_de_lei_n_205_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 205/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Credito Adicional Suplementar ao Orçamento Fiscal do Municipio de Apodi, no Valor R$ 20.000,00 e dá outras providências. (Destinado a Remanejamento de Emendas Parlamentares - Emendas Impositivas Vereador Laete Oliveira-MDB – Pavimentação de Logradouros Públicos Paralelepípedos). Encaminhando as Comissões na Sessão Ordinária do dia 28 de abril d 2022. https://camaraapodi. rn.gov.br/portal/proposicao/1004/ detalhe/. Arquivo a pedido do autor da Emenda Parlamentar no dia 28 de junho de 2022.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/479/projeto_de_lei_n_206_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/479/projeto_de_lei_n_206_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 206/2022 – AUTOR PODER EXECUTIVO - Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual do Municipio de Apodi para o exercício de 2023 e dá outras providências. https://camaraapodi .rn.gov.br/portal/proposicao/1036/detalhe/ Encaminhando as Comissões na Sessão Ordinária do dia 05 de maio de 2022. Aprovado na Sessão Ordinária do dia 15 de junho de 2022. LEI MUNICIPAL Nº 1869/2022 DE 30 DE JUHO 202 Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 01/07/2022. Edição 2813</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/478/projeto_de_lei_n_207_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/478/projeto_de_lei_n_207_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 207/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Credito Adicional Especial ao Orçamento Fiscal do Municipio de Apodi, no Valor de R$ 930,24 e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1037/detalhe/ Aprovado na Sessão Ordinária do dia 05 de maio de 2022. LEI MUNICIPAL Nº 1844/2022 DE 05 DE MAIO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 06/05/2022. Edição 2773</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/476/projeto_de_lei_n_208_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/476/projeto_de_lei_n_208_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 208/2022 – AUTOR ADAILTON TARGINO – MDB -  Altera e acresce dispositivos na Lei N° 892/2013, que trata da obrigatoriedade da realização de cursos de primeiros socorros a todos os funcionários das creches e escolas municipais em Apodi, e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1038/detalhe/   Encaminhando as Comissões na Sessão Ordinária do dia 05 de maio de 2022.  Retirado de Pauta da Sessão Ordinária do dia 12 de maio de 2022. Aprovado na Sessão Ordinária do dia 19 de maio de 2022. LEI MUNICIPAL Nº 1855/2022 DE 27 DE MAIO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 30/05/2022</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>LAETE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_n_209_2022_-_autor_laete_oliveira_-_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_n_209_2022_-_autor_laete_oliveira_-_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 209/2022 – AUTOR LAETE OLIVEIRA-MDB - Dispõe sobre a criação de um banco de sangue (Hemocentro) no Município de Apodi-RN e dá outras providências. Aprovado na Sessão Ordinária do dia 24 de agosto de 2023</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_lei_n_210_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_lei_n_210_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 210/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre autorização para abertura de Crédito Adicional Suplementar ao orçamento fiscal do município de Apodi, no valor de R$ 25.000,00 (vinte e cinco mil reais), Destinado ao remanejamento de EMENDAS PARLAMENTARES dos Vereadores Júnior Carlos-PSB e Railton Diógenes-MDB - Pavimentação de Logradouros Públicos - Paralelepípedos. https://camaraapodi.rn.gov.br/portal/proposicao/ 1044/detalhe/ Aprovado na Sessão Ordinária do dia 05 de maio de 2022. LEI MUNICIPAL Nº 1845/2022 DE 06 DE MAIO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 09/05/2022. Edição 2774</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_lei_n_211_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_lei_n_211_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 211/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre autorização para Abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no Valor De R$ 30.000,00 (trinta mil reais), Destinado ao remanejamento de EMENDAS PARLAMENTARES, dos Vereadores Ednarte Silveira-MDB e Railton Diógenes-MDB - Manutenção das ações de incentivo ao Ensino Superior (Estudantes) https://camaraapodi.rn.gov.br/ portal/proposicao/1045/detalhe/ Encaminhando as Comissões na Sessão Ordinária do dia 05 de maio de 2022.  Aprovado na Sessão Ordinária do dia 12 de maio de 2022. LEI MUNICIPAL Nº 1848/2022 DE 16 DE MAIO 2022 Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 17/05/2022. Edição 2780</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/473/projeto_de_lei_n_212_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/473/projeto_de_lei_n_212_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 212/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre autorização para abertura de Crédito Adicional Especial ao Orçamento Fiscal do Município de Apodi, no Valor de R$ 183.408,34 (cento e oitenta e três mil reais quatrocentos e oito reais e trinta e quatro centavos), Destinado a Criação de Fonte de Destinação de Recurso e de Natureza de Despesa do Fundo Municipal de Assistência Social. Encaminhando as Comissões na Sessão Ordinária do dia 05 de maio de 2022. https://camaraapodi.rn.gov.br/portal/ proposicao/1046/detalhe/ . Aprovado na Sessão Ordinária do dia 26 de maio de 2022. LEI MUNICIPAL Nº 1854/2022 DE 27 DE MAIO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 30/05/2022</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/472/projeto_de_lei_n_213_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/472/projeto_de_lei_n_213_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 213/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre autorização para abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no Valor de R$ 5.000,00 (cinco mil reais), Destinado ao Remanejamento de Emendas Parlamentares do Vereador Filipe Gustavo-PL - Concessão de Auxílio Financeiro a Pessoa Carente.  https://camaraapodi.rn.gov.br/portal/proposicao/1047/detalhe/ Encaminhando as Comissões na Sessão Ordinária do dia 05 de maio de 2022. Aprovado na Sessão Ordinária do dia 12 de maio de 2022. LEI MUNICIPAL Nº 1849/2022 DE 16 DE MAIO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 17/05/2022. Edição 2780</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/471/projeto_de_lei_n_214_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/471/projeto_de_lei_n_214_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 214/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Credito Adicional Especial ao Orçamento Fiscal do Município de Apodi, no valor de R$ 40.000,00 (quarenta mil reais), EMENDA IMPOSITIVA DO VEREADOR CARLINHOS DE DANDÃO. - Destinado para Construção de Alambrado da Quadra de Esportes do Distrito de Soledade. https://camaraapodi.rn.gov.br/portal/proposicao/1063/detalhe/. Aprovado na Sessão Ordinária do dia 12 de maio de 2022. LEI MUNICIPAL Nº 1850/2022 DE 16 DE MAIO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 17/05/2022. Edição 2780</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/470/projeto_de_lei_n_215_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/470/projeto_de_lei_n_215_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 215/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Credito Adicional Especial ao Orçamento Fiscal do Município de Apodi, no valor de R$ 234.639,74 (duzentos e trinta e quatro mil seiscentos e trinta e nove reais e setenta e quatro centavos). - Destinado a Construção de Quadra de Esporte no Bairro Bacurau I. https://camaraapodi.rn.gov.br/portal/proposicao/1064/detalhe/. Aprovado na Sessão Ordinária do dia 12 de maio de 2022. LEI MUNICIPAL Nº 1851/2022 DE 16 DE MAIO 2022 Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 17/05/2022. Edição 2780</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>CARLINHOS DE DANDÃO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_de_lei_n_216_2022_autor_carlin_de_dandao_pbs.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_de_lei_n_216_2022_autor_carlin_de_dandao_pbs.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 216/2022 – DE 11 DE MAIO DE 2022 – AUTOR CARLIN DE DANDÃO-PSB - Altera à Lei Municipal Nº 1436/2019 de 2 de Abril de 2019 - Dispõe sobre o atendimento preferencial às pessoas com fibromialgia nos locais públicos que especificar e dá outras providencias na cidade Apodi-RN e dá outras providencias. https://camaraapodi.rn.gov.br/portal/proposicao/ 1071/detalhe/ Encaminhando as Comissões na Sessão Ordinária do dia 12 de maio de 2022. Aprovado na Sessão Ordinária do dia 19 de maio de 2022. LEI MUNICIPAL Nº 1856/2022 DE 27 DE MAIO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 30/05/2022</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_lei_n_217_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_lei_n_217_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 217/2022, DE 16 DE MAIO DE 2022 - AUTOR PODER EXECUTIVO - Altera os artigos 1° e 3° e revoga os artigos 4° e 5° da Lei Municipal N° 1.242/20217, que autoriza o município a Celebrar Convênio com ALDEIAS INFANTIS SOS BRASIL e dá outras providências https://camaraapodi .rn.gov.br/portal/proposicao/1081/detalhe/. Aprovado na Sessão Ordinária do dia 19 de maio de 2022. LEI MUNICIPAL Nº 1853/2022 DE 25 DE MAIO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 26/05/2022. Edição 2787</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/467/projeto_de_lei_n_218_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/467/projeto_de_lei_n_218_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 218/2022 - AUTOR CHARTON RÊGO-MDB - Dispõe sobre a garantia para irmãos ou dependentes de representantes legais em comum, matrícula na mesma escola, no âmbito municipal de Apodi-RN. https://camaraapodi.rn.gov.br/portal/ proposicao/1082/detalhe/. Encaminhando as Comissões na Sessão Ordinária do dia 19 de maio de 2022. Aprovado na Sessão Ordinária do dia 04 de agosto de 2022. LEI MUNICIPAL Nº 1881/2022 DE 09 DE AGOSTO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 10/08/2022. Edição 2841</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_n_219_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_n_219_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 219/2022 – AUTOR CHARTON RÊGO-MDB - Dispõe sobre o serviço telefônico para agendamento de vagas para pacientes usuários do transporte público municipal fora das limitações geográficas da zona urbana e para agendamento de vagas para às pessoas com deficiência motora, multideficiência com dificuldade de locomoção, e doenças incapacitantes e degenerativas, usuários do transporte público - sem limitações geográficas - e para coleta domiciliar de exames (possíveis) ofertados pelo serviço público, no município Apodi-RN e dá outras providências.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/466/projeto_de_lei_n_220_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/466/projeto_de_lei_n_220_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 220/2022, DE 17 DE MAIO DE 2022 - AUTOR PODER EXECUTIVO - Autoriza o município a conceder auxílio financeiro a Associação Norte - Riograndense de Caprinos e Ovinos - ANCOC, para auxiliar na realização da 1° EXPOSIÇÃO AGROPECUÁRIA DE APODI - EXPOAP e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1086/detalhe/. Aprovado na Sessão Ordinária do dia 19 de maio de 2022. LEI MUNICIPAL Nº 1852/2022 DE 20 DE MAIO 2022 Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 23/05/2022. Edição 2784</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/465/projeto_de_lei_n_221_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/465/projeto_de_lei_n_221_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 221/2022 - AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Credito Adicional Suplementar ao Orçamento Fiscal do Municipio de Apodi, no Valor de R$ 20.000,00 (vinte mil reais) e dá outras providências. Remanejamento de Emenda Parlamentar – Autor Ângelo Suassuna-SSD – Destinada a Concessão de Auxílio Financeiro a Pessoas Carentes / Concessão de Contribuição a Entidades Sem Fins Lucrativos. https://camaraapodi.rn.gov.br/portal/ proposicao/1090/detalhe/. Encaminhando as Comissões na Sessão Ordinária do dia 19 de maio de 2022. Aprovado na Sessão Ordinária do dia 15 de junho de 2022. LEI MUNICIPAL Nº 1859/2022 DE 17 DE JUHO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 20/06/2022. Edição 2804</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/464/projeto_de_lei_n_222_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/464/projeto_de_lei_n_222_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 222/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre Ratificação e Homologação do Parcelamento de Débito do INSS junto à Receita Federal, na forma a seguir especificada, e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1091/detalhe/. Encaminhando as Comissões na Sessão Ordinária do dia 26 de maio de 2022. (RELATÓRIO do período da dívida mês a mês com o INSS, referente ao parcelamento - Requerimento Verbal). Aprovado na Sessão Ordinária do dia 2 de junho de 2022. LEI MUNICIPAL Nº 1858/2022 DE 03 DE JUHO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 06/06/2022. Edição 2794</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/463/projeto_de_lei_n_223_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/463/projeto_de_lei_n_223_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 223/2022 – AUTOR RAILTON DIÓGENES–MDB - Institui a Assistência Técnica Pública e gratuita para projeto e construção de habitação de interesse social para as famílias de baixa renda e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1095/detalhe/. Encaminhando as Comissões na Sessão Ordinária do dia 26 de maio de 2022. Aprovado na Sessão Ordinária do dia 2 de junho de 2022. LEI MUNICIPAL Nº 1868/2022 DE 29 DE JUHO 2022 Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 30/06/2022. Edição 2812</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_lei_n_224_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_lei_n_224_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 224/2022 – AUTOR RAILTON DIÓGENES-MDB - Regulamenta o Tratamento Favorecido, Diferenciado e Regionalizado para as Microempresas de pequeno porte nos processos de licitações públicas no âmbito do município de APODI/RN, entre outras providências.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/462/projeto_de_lei_n_225_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/462/projeto_de_lei_n_225_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 225/2022 – AUTOR PODER EXECUTIVO - Dispõe sobre o PROGRAMA FAMÍLIA GUARDIÃ DE GUARDA SUBSIDIADA EM FAMÍLIA EXTENSA, para crianças e adolescentes em situação de risco social e violação de direitos, prestando atendimento em conjunto de políticas públicas com o sistema judiciário na garantia de direitos básicos para crianças e adolescentes, e dá outras providencias. https://camaraapodi.rn.gov.br/portal/ proposicao/1108/detalhe/. Aprovado na Sessão Ordinária do dia 15 de junho de 2022. LEI MUNICIPAL Nº 1860/2022 DE 17 DE JUHO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 20/06/2022. Edição 2804</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/461/projeto_de_lei_n_226_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/461/projeto_de_lei_n_226_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 226/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre Autorização Legislativa para abertura de Crédito Adicional Especial ao Orçamento do Município de Apodi, no valor de R$ 1.195.636,00 (Destinado a pavimentação de logradouros públicos – ASFALTO). https://camaraapodi.rn.gov.br/portal/proposicao /1118/detalhe/476. Aprovado na Sessão Ordinária do dia 15 de junho de 2022. LEI MUNICIPAL Nº 1861/2022 DE 17 DE JUHO 2022 Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 20/06/2022. Edição 2804</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/460/projeto_de_lei_n_227_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/460/projeto_de_lei_n_227_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 227/2022 – AUTOR PODER EXECUTIVO - Dispõe sobre autorização legislativa para abertura de credito adicional suplementar ao orçamento fiscal do município de Apodi, no valor R$ 600.000,00 e dá outras providencias (Destinado Pavimentação de diversas ruas na Zona Rural do município de Apodi) https://camaraapodi.rn.gov.br/portal/proposicao/1119/ detalhe/. Aprovado na Sessão Ordinária do dia 15 de junho de 2022. LEI MUNICIPAL Nº 1862/2022 DE 17 DE JUHO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 20/06/2022. Edição 2804</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/459/projeto_de_lei_n_228_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/459/projeto_de_lei_n_228_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 228/2022 – AUTOR PODER EXECUTIVO – Autoriza o Município a celebrar TERMO DE CONVÊNIO COM O SERVIÇO NACIONAL DE APRENDIZAGEM COMERCIAL – SENAC/RN, e dá outras providencias. https://camaraapodi.rn.gov.br/ portal/proposicao/1120/detalhe/ Aprovado na Sessão Ordinária do dia 15 de junho de 2022. LEI MUNICIPAL Nº 1863/2022 DE 17 DE JUHO 2022 Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 20/06/2022. Edição 2804</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/458/projeto_de_lei_n_229_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/458/projeto_de_lei_n_229_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 229/2022 – AUTOR ADAILTON TARGINO - MDB - Criação da Semana do Turismo Pedagógico na Rede de Ensino na cidade de Apodi, e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1124/ detalhe/ Encaminhando as Comissões na Sessão Ordinária do dia 15 de junho de 2022. Retirado de Pauta na Sessão Ordinária do dia 04 de agosto de 2022. Aprovado na Sessão Ordinária do dia 11 de agosto de 2022. LEI MUNICIPAL Nº 1884/2022 DE 15 DE AGOSTO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 16/08/2022. Edição 2845</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/457/projeto_de_lei_n_230_2022_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/457/projeto_de_lei_n_230_2022_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 230/2022 – AUTOR LAETE OLIVEIRA-MDB - Dispõe sobre instituir a data 29 de junho, como Dia do Pescador no Município de Apodi-RN, e a sua inclusão no Calendário de Eventos Culturais e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1139/detalhe/ . Aprovado na Sessão Ordinária do dia 23 de junho de 2022. LEI MUNICIPAL Nº 1864/2022 DE 27 DE JUHO 2022 Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 28/06/2022. Edição 2810</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Mesa Diretora 2021-2022</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/456/projeto_de_lei_n_231_2022_autor_mesa_diretora_da_cma.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/456/projeto_de_lei_n_231_2022_autor_mesa_diretora_da_cma.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 231/2022 – AUTOR MESA DIRETORA - Cria a verba indenizatória de atividade parlamentar, modifica a Lei Municipal N.º 1.491/2019 e a Lei Municipal N.º 1685/2021 e dá outras providências. https://camaraapodi .rn.gov.br/portal/proposicao/1141/detalhe/ . Aprovado na Sessão Ordinária do dia 23 de junho de 2022. LEI MUNICIPAL Nº 1867/2022 DE 29 DE JUHO 2022 Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 30/06/2022. Edição 2812</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/455/projeto_de_lei_n_232_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/455/projeto_de_lei_n_232_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 232/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no Valor de R$ 2.045,47 (dois mil quarenta e cinco reais e quarenta e sete centavos), destinado ao REMANEJO DE EMENDAS PARLAMENTARES (Vereador Júnior Carlos), Secretaria Municipal de Esporte, Turismo, Juventude, e Lazer - Material de Consumo.  https://camaraapodi.rn.gov.br/portal/proposicao/1145/detalhe/. Aprovado na Sessão Ordinária no dia 30 de junho de 2022. LEI MUNICIPAL Nº 1872/2022 DE 04 DE JULHO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 05/07/2022. Edição 2815</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/454/projeto_de_lei_n_233_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/454/projeto_de_lei_n_233_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 233/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no Valor de R$ 40.000,00 (quarenta mil reais), destinado ao REMANEJO DE EMENDAS PARLAMENTARES (Vereador Laete Oliveira-MDB), Secretaria Municipal de Agricultura, Recursos Hídricos, Meio Ambiente e Pesca - Aquisição de equipamentos e material permanente para instalação de caixas d'água. https://camaraapodi.rn.gov.br/portal/proposicao/1146/detalhe/. Aprovado na Sessão Ordinária no dia 30 de junho de 2022. LEI MUNICIPAL Nº 1873/2022 DE 04 DE JULHO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 05/07/2022. Edição 2815</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/453/projeto_de_lei_n_234_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/453/projeto_de_lei_n_234_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 234/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre a autorização para abertura de Crédito Adicional Especial ao Orçamento da Seguridade Social do Município de Apodi, no Valor de R$ 330.000,00 (trezentos e trinta mil reais), destinado a aquisição de ambulância Tipo C. https://camaraapodi.rn.gov.br/portal/proposicao/1147/detalhe/. Aprovado na Sessão Ordinária no dia 30 de junho de 2022. LEI MUNICIPAL Nº 1874/2022 DE 04 DE JULHO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 05/07/2022. Edição 2815</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/452/projeto_de_lei_n_235_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/452/projeto_de_lei_n_235_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 235/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre autorização Legislativa para abertura de Crédito Adicional Especial ao Orçamento da Seguridade Social do Município de Apodi, no Valor de R$ 100.000,00 (Cem mil reais), Destinado a criação de fonte de destinação de Recurso - Manutenção das Ações e Serviços Públicos de Saúde - Atenção Primária - Estratégia Saúde da Família - ESF. https://camaraapodi.rn.gov.br/portal/proposicao/1148/detalhe/. Aprovado na Sessão Ordinária no dia 30 de junho de 2022. LEI MUNICIPAL Nº 1875/2022 DE 04 DE JULHO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 05/07/2022. Edição 2815</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/451/projeto_de_lei_n_236_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/451/projeto_de_lei_n_236_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 236/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre autorização Legislativa para abertura de Crédito Adicional Suplementar ao Orçamento da Seguridade Social do Município de Apodi, no Valor de R$ 200.000,00 (duzentos mil reais), Destinado a insuficiência de dotação orçamentária - Manutenção das ações e serviços e serviços públicos de saúde - Atenção Primária - Estratégia Saúde da Família - ESF. https://camaraapodi.rn.gov.br/portal/proposicao/1149/detalhe/. Aprovado na Sessão Ordinária no dia 30 de junho de 2022. LEI MUNICIPAL Nº 1876/2022 DE 04 DE JULHO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 05/07/2022. Edição 2815</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_n_237_2022_autor_charton_rego_mdb_nova_redacao_20240701_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_n_237_2022_autor_charton_rego_mdb_nova_redacao_20240701_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 237/2022 - AUTOR CHARTON RÊGO-MDB - Institui a Medalha Pastor José Manuel da Conceição.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/450/projeto_de_lei_n_238_2022_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/450/projeto_de_lei_n_238_2022_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 238/2022 -  AUTOR LAETE OLIVEIRA – MDB - Declara de utilidade pública a Associação dos Posseiros do Projeto de Assentamento Frei Damiao, do Município de Apodi – Rio Grande do Norte. https://camaraapodi .rn.gov.br/portal/proposicao/1151/detalhe/ Aprovado na Sessão Ordinária no dia 30 de junho de 2022. LEI MUNICIPAL Nº 1871/2022 DE 04 DE JULHO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 05/07/2022. Edição 2815</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/449/projeto_de_lei_n_239_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/449/projeto_de_lei_n_239_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 239/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no Valor de R$ 10.000,00 (dez mil reais), destinado ao REMANEJO DE EMENDAS PARLAMENTARES (Vereador Laete Oliveira-MDB), Secretaria do Gabinete do Prefeito – Premiação Cultural Caprifeira do Góis. https://camaraapodi.rn.gov.br/portal/proposicao/1155/detalhe/ Aprovado na Sessão Ordinária no dia 30 de junho de 2022. LEI MUNICIPAL Nº 1877/2022 DE 04 DE JULHO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 05/07/2022. Edição 2815</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_de_lei_n_240_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_de_lei_n_240_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 240/2022, DE 14 DE JULHO DE 2022 - AUTOR PODER EXECUTIVO - Autoriza o Poder Executivo a patrocinar parte das despesas com Premiação da XXXV Grande Vaquejada de Apodi, no Parque Francisco Joaquim de Sales, até o limite e na forma que especifica, e dá outras providências. Aprovado na Sessão Ordinária do dia 1º de agosto de 2022. LEI MUNICIPAL Nº 1878/2022 DE 01 DE AGOSTO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 02/08/2022. Edição 2835</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/447/projeto_de_lei_n_241_2022_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/447/projeto_de_lei_n_241_2022_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 241/2022 -  AUTOR LAETE OLIVEIRA-MDB - Dispõe sobre da nova redação da lei 453/2005 que instituiu o programa “fins-de-semana nas escolas” no Município de Apodi-RN e dá outras providências. Encaminhando as Comissões na Sessão Ordinária do dia 1º de agosto de 2022. Retirado da Pauta na Sessão Ordinária do dia 11 de agosto de 2022. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1158/detalhe/. Aprovado na Sessão Ordinária do dia 17 de novembro de 2022.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/446/projeto_de_lei_n_242_2022_autor_mesa_diretora_da_cma.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/446/projeto_de_lei_n_242_2022_autor_mesa_diretora_da_cma.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 242/2022 -  AUTOR MESA DIRETORA – Cria cargo de provimento em comissão no quadro de pessoal da Câmara de Vereadores de Apodi e dá outras providências. Aprovado na Sessão Ordinária do dia 1º de agosto de 2022. PUBLICAÇÃO POR CORREÇÃO DA LEI MUNICIPAL Nº 1879/2022 DE 02 DE AGOSTO 2022 - Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 04/08/2022. Edição 2837</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/445/projeto_de_lei_n_243_2022_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/445/projeto_de_lei_n_243_2022_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 243/2022 - DE 2 DE AGOSTO DE 2022 – AUTOR FILIPE GUSTAVO-PL - Declara de utilidade pública a APODI FUTEBOL CLUBE - do Município de Apodi - Rio Grande do Norte. https://camaraapodi.rn.gov.br/ atividade-legislativa/materias-legislativas/materia-legislativa/1170/detalhe/. Aprovado na Sessão Ordinária do dia 04 de agosto de 2022. LEI MUNICIPAL Nº 1880/2022 DE 09 DE AGOSTO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 10/08/2022. Edição 2841</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_n_244_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_n_244_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 244/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre autorização para abertura de Crédito Adicional Especial ao Orçamento Fiscal do Município de Apodi, no valor de R$ 130.018,81 (cento e trinta mil e dezoito reais e oitenta e um centavos), destinado a Conclusão das Obras de Construção de Escola Modelo em Comunidade Rural - Sítio São Lourenço no Município de Apodi. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1171/detalhe/. Aprovado na Sessão Ordinária do dia 11 de agosto de 2022. LEI MUNICIPAL Nº 1882/2022 DE 12 DE AGOSTO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 15/08/2022. Edição 2844</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/443/projeto_de_lei_n_245_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/443/projeto_de_lei_n_245_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 245/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre autorização Legislativa para abertura de Crédito Adicional Especial ao Orçamento da Seguridade Social do Município de Apodi, no Valor de R$ 800.000,00 (oitocentos mil reais), destinado a criação de fonte de destinação de recurso – Manutenção das Ações e Serviços Públicos de Saúde – Atenção Primária – Assistência Farmacêutica Suplementar. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1179/detalhe/. Aprovado na Sessão Ordinária do dia 11 de agosto de 2022. LEI MUNICIPAL Nº 1883/2022 DE 12 DE AGOSTO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 15/08/2022. Edição 2844</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/442/projeto_de_lei_n_246_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/442/projeto_de_lei_n_246_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 246/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre autorização Legislativa para abertura de Crédito Adicional Especial ao Orçamento da Seguridade Social do Município de Apodi, no Valor de R$ 180.731,03 (cento e oitenta mil reais, setecentos e trinta e um reais e três centavos), destinado a "Criação de Natureza da Despesa", para devolução de saldo do Contrato de Repasse no 1028977-94/2016 - Bairro Bacurau e Contrato de Repasse no 1054087-28/2018 - Bico Torto. (Pavimentação de logradouros públicos – paralelepípedos) https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1180/detalhe/. Encaminhado as Comissões na Sessão Ordinária do dia 11 de agosto de 2022. Aprovado na Sessão Ordinária do dia 18 de agosto de 2022. LEI MUNICIPAL Nº 1885/2022 DE 18 DE AGOSTO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 19/08/2022. Edição 2848</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/441/projeto_de_lei_n_247_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/441/projeto_de_lei_n_247_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 247/2022 – AUTOR PODER EXECUTIVO – Autoriza o município a conceder Auxílio Financeiro Á FUNSEL - Fundação Sebastião Lúcio da Silva, entidade cultural sem fins lucrativos, para realização do Projeto "O Milagre da Mãe, as Marias e a Fé". https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1187/detalhe/. Aprovado na Sessão Ordinária do dia 18 de agosto de 2022. LEI MUNICIPAL Nº 1886/2022 DE 18 DE AGOSTO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 19/08/2022. Edição 2848</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/440/projeto_de_lei_n_248_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/440/projeto_de_lei_n_248_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 248/2022 – AUTOR PODER EXECUTIVO – Autoriza o Poder Executivo a patrocinar parte das despesas com Premiação da VII GRANDE VAQUEJADA DO PARQUE ÂNGELO JACINTO DE SOUZA, no distrito de Soledade, até o limite e na forma que especifica, e dá outras providências. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1188/detalhe/. Aprovado na Sessão Ordinária do dia 18 de agosto de 2022. LEI MUNICIPAL Nº 1887/2022 DE 18 DE AGOSTO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 19/08/2022. Edição 2848</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/439/projeto_de_lei_n_249_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/439/projeto_de_lei_n_249_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 249/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre autorização para abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no Valor de R$ 505.803,94 (quinhentos e cinco mil oitocentos e três reais e noventa e quatro centavos), destinado a insuficiência de dotações da Câmara Municipal de Apodi. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1189/detalhe/. Aprovado na Sessão Ordinária do dia 18 de agosto de 2022. LEI MUNICIPAL Nº 1888/2022 DE 18 DE AGOSTO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 19/08/2022. Edição 2848</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/438/projeto_de_lei_n_250_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/438/projeto_de_lei_n_250_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 250/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre autorização Legislativa para abertura de Crédito Adicional Especial ao Orçamento da Seguridade Social do Município de Apodi, no Valor de R$ 811.704,35 (oitocentos e onze mil, setecentos e quatro reais e trinta e cinco centavos), destinado à criação de fonte de destinação de recursos - Agentes Comunitários de Saúde-ACS; Vigilância em Saúde; Frota de Veículos; Assistência Farmacêutica; Concessão de Contribuição a Entidades Sem Fins Lucrativos; Atenção Especializada e Centros Comunitários de referência para enfrentamento da COVID-19. Encaminhando as Comissões na Sessão Ordinária do dia 25 de agosto de 2022. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1190/detalhe/  Aprovado na Sessão Ordinária do dia 08 de setembro de 2022. LEI MUNICIPAL Nº 1894/2022 DE 09 DE SETEMBRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 12/09/2022. Edição 2863</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/437/projeto_de_lei_n_251_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/437/projeto_de_lei_n_251_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 251/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre autorização para abertura de Crédito Adicional Suplementar ao orçamento Fiscal do Município de Apodi, no valor de R$ 10.000,00 (dez mil reais), destinado ao remanejamento de Emendas Parlamentares – Pavimentação de Logradouros Públicos – Paralelepípedos – De autoria do Vereador Júnior Carlos-PSB. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1191/detalhe/. Arquivado no dia 24 de agosto de 2022, conforme solicitação do Prefeito Municipal no Oficio Nº 120/2022, para retirar de tramitação e deferido pelo Presidenta do Poder Legislativo.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/436/projeto_de_lei_n_252_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/436/projeto_de_lei_n_252_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 252/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre autorização para abertura de Crédito Adicional Suplementar ao orçamento Fiscal do Município de Apodi, no valor de R$ 50.000,00 (cinquenta mil reais), destinado ao remanejamento de Emendas Parlamentares - Manutenção das ações de incentivo ao Ensino Superior – De autoria dos Vereadores - Ângelo de Dagmar-SSD, Filipe Gustavo-PL, Ednarte Silveira-MDB, Júnior Carlos-PSB, Railton Diógenes-MDB, Alexandre Bevenuto-PT e Andreazo Alves-PL. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1192/detalhe/ Aprovado na Sessão Ordinária do dia 25 de agosto de 2022. LEI MUNICIPAL Nº 1889/2022 DE 25 DE AGOSTO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 26/08/2022. Edição 2853</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/435/projeto_de_lei_n_253_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/435/projeto_de_lei_n_253_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 253/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre autorização para abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no valor de R$ 7.988,00 (sete mil, novecentos e oitenta e oito reais), destinado Remanejamento de Emendas Parlamentares - Manutenção das Ações de Eventos Artísticos e Juvenis – De autoria dos Vereadores Charton Rêgo-MDB e Railton Diógenes-MDB. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1193/detalhe/ Aprovado na Sessão Ordinária do dia 25 de agosto de 2022. LEI MUNICIPAL Nº 1890/2022 DE 25 DE AGOSTO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 26/08/2022. Edição 2853</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/434/projeto_de_lei_n_254_2022_nova_redacao_agentes_comunitarios_de_saude_e_endemias.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/434/projeto_de_lei_n_254_2022_nova_redacao_agentes_comunitarios_de_saude_e_endemias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 254/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a estruturação do Plano de Cargos Carreira e Remuneração - PCCR do Assistente Técnico em Saúde II – ATS-II / Agente Comunitário de Saúde – ACS e do Assistente Técnico em Saúde II – ATS-II / Agente de Combate a Endemias – ACE do município de Apodi-RN, estabelece normas gerais de enquadramento, institui tabela de vencimentos e dá outras providências. Encaminhando as Comissões na Sessão Ordinária do dia 25 de agosto de 2022. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1194/detalhe/. Recebeu uma  Emenda Modificativa de autoria da Mesa Diretora 2021-2022, onde o artigo 38 passa a ter a seguinte redação: “Art. 38 – Esta Lei Complementar entrará em vigor na data de sua publicação, retroagindo os seus efeitos financeiros a de 1º de maio de 2022.” Aprovado com a Emenda Modificativa na Sessão Ordinária do dia 1º de Setembro de 2022. LEI MUNICIPAL Nº 1892/2022 DE 02 DE SETEMBRO 2022</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/414/projeto_de_lei_n_255_2022_-_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/414/projeto_de_lei_n_255_2022_-_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 255/2022 - DE 22 DE AGOSTO DE 2022 – AUTOR CHARTON RÊGO-MDB - Declara de utilidade pública a ASSOCIAÇÃO DAS FAMÍLIAS ATÍPICAS DE APODI — AFATA, do Município de Apodi – Rio Grande do Norte.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_lei_n_256_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_lei_n_256_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 256/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre autorização para abertura de Crédito Adicional Suplementar ao orçamento Fiscal do Município de Apodi, no valor de R$ 200.000,00 (duzentos mil reais), destinado ao remanejamento de Emendas Parlamentares – Pavimentação de Logradouros Públicos – Paralelepípedos – De autoria dos Vereadores Filipe Gustavo-PL, Alexandre Bevenuto-PT, Júnior Carlos-PSB, Railton Diógenes-MDB, Gilvan Alves-SSD e Ednarte Silveira-MDB.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/412/projeto_de_lei_n_257_2022_-_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/412/projeto_de_lei_n_257_2022_-_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 257/2022 – AUTOR JÚNIOR SOUZA-MDB - Declara de utilidade pública a Associação dos Agricultores do Sítio Santa Rosa I, do Município de Apodi – Rio Grande do Norte.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/411/projeto_de_lei_n_258_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/411/projeto_de_lei_n_258_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 258/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar, no valor de R$ 172.000,00 (cento e setenta e dois mil reais) e dá outras providências. Destinado Pavimentação de Logradouros Públicos – Asfalto.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/410/projeto_de_lei_n_259_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/410/projeto_de_lei_n_259_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 259/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Crédito Adicional Especial, no valor de R$ 287.306,00 (duzentos e oitenta e sete mil e trezentos e seis reais) e dá outras providências. Destinado Pavimentação de Logradouros Públicos – Asfalto.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/409/projeto_de_lei_n_260_2022_autor_alexandre_bevenuto_pt_nova_redac_20221116_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/409/projeto_de_lei_n_260_2022_autor_alexandre_bevenuto_pt_nova_redac_20221116_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 260/2022 – AUTOR ALEXANDRE BEVENUTO – PT - Acrescenta-se o parágrafo 3° ao artigo 84 da Lei nº 269/96, Regime Jurídico Único do Município de Apodi e dá outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/408/projeto_de_lei_n_261_2022_autor_junior_souza-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/408/projeto_de_lei_n_261_2022_autor_junior_souza-mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 261/2022 – AUTOR JÚNIOR SOUZA-MDB - Dá denominação de Rua CARLOS EDUARDO PINTO MOREIRA na área de Expansão Urbana do Bairro Bacurau I na cidade de Apodi-RN e dá outras providências. Encaminhando as Comissões na Sessão Ordinária do dia 08 de setembro de 2022.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/407/projeto_de_lei_n_262_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/407/projeto_de_lei_n_262_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 262/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no Valor de R$ 10.000,00 (dez mil reais), destinado ao "Remanejamento de Emendas Parlamentares – Subvenções Sociais" do Vereador Laete Oliveira.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/406/projeto_de_lei_n_263_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/406/projeto_de_lei_n_263_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 263/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no Valor de R$ 20.000,00 (vinte mil reais), Destinado ao "Remanejamento de Emendas Parlamentares – Subvenções Sociais" do Vereador Laete Oliveira.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/405/projeto_de_lei_n_264_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/405/projeto_de_lei_n_264_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 264/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre o Tratamento Diferenciado, Favorecido, Regionalizado, e Simplificado ás Microempresas, Empresas de Pequeno Porte e aos Microempreendedores Individuais ou Equiparados, nas contratações públicas realizadas pela administração Pública Municipal de Apodi/RN e dá outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/404/projeto_de_lei_n_265_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/404/projeto_de_lei_n_265_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 265/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no Valor de R$ 4.045,47 (quatro mil quarenta e cinco reais e quarenta e sete centavos), Destinado ao "Remanejamento de Emendas Parlamentares – Manutenção das Atividades e Serviços Administrativos da Secretaria Municipal de Urbanismo, Transporte, Obras e Serviços Urbanos" do Vereador Ednarte Silveira.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/403/projeto_de_lei_n_265_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/403/projeto_de_lei_n_265_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 266/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre autorização para abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no Valor de R$ 190.000,00 (cento e noventa mil reais) e dá outras providências. Destinado a Aquisição de Equipamentos  e Material Permanente para a Câmara Municipal de Vereadores de Apodi.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/402/projeto_de_lei_n_267_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/402/projeto_de_lei_n_267_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 267/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no valor de R$ 17.000,00 (dezessete mil reais) e dá outras providências. Destinado ao remanejamento de Emendas Parlamentares do Vereador CHARTON HESTON RÊGO NORONHA GONÇALVES-MDB.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/401/projeto_de_lei_n_268_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/401/projeto_de_lei_n_268_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 268/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar ao Orçamento da Seguridade Social do Município de Apodi, no Valor De R$ 35.000,00 (trinta e cinco mil reais) e dá outras providências. Destinado ao Remanejamento de Emendas Parlamentares do Vereador CHARTON HESTON RÊGO NORONHA GONÇALVES-MDB.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/400/projeto_de_lei_n_269_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/400/projeto_de_lei_n_269_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 269/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no valor de R$ 2.000,00 (dois mil reais) e dá outras providências. Destinado ao Remanejamento de Emendas Parlamentares do Vereador MARCOS RAILTON DIÓGENES DE ALMEIDA DIAS-MDB.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/399/projeto_de_lei_n_270_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/399/projeto_de_lei_n_270_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 270/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no valor de R$ 5.000,00 (cinco mil reais) e dá outras providências. Destinado ao Remanejamento de Emendas Parlamentares do Vereador ANDREAZO ALVES-PL</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/398/projeto_de_lei_n_271_2022_autor_poder_executivo_20220921_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/398/projeto_de_lei_n_271_2022_autor_poder_executivo_20220921_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 271/2022 – AUTOR PODER EXECUTIVO – Autoriza o Poder Executivo a conceder ajuda de custos aos médicos vinculados ao Programa Médicos pelo Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/397/projeto_de_lei_n_272_2022_autor_poder_executivo_20220923_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/397/projeto_de_lei_n_272_2022_autor_poder_executivo_20220923_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 272/2022 – AUTOR PODER EXECUTIVO - Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no Valor de R$ 49.045,47 (quarenta e nove mil, quarenta e cinco reais e quarenta e sete centavos), Destinado ao "Remanejamento de Emendas Parlamentares – Pavimentação de Logradouros Públicos – Paralelepípedos" Autor da Emenda Vereador Laete Oliveira-MDB.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/396/projeto_de_lei_n_273_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/396/projeto_de_lei_n_273_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 273/2022 – AUTOR PODER EXECUTIVO - Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar, no Valor de R$ 180.000,00 (cento e oitenta mil reais) e dá outras providências - Destinado a Pavimentação de rua do Distrito de Soledade.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_de_lei_n_274_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_de_lei_n_274_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 274/2022 – AUTOR PODER EXECUTIVO – Lei Orçamentaria Anual – LOA, para o exercício de 2023, composto dos orçamentos fiscal da seguridade social e de reserva de contingência, abrangendo todos os órgãos da Administração Municipal.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/394/projeto_de_lei_n_275_2022_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/394/projeto_de_lei_n_275_2022_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 275/2022 – AUTOR JÚNIOR SOUZA-MDB - Dispõe sobre as Regras para Declaração de Utilidade Pública no Município de Apodi/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/393/projeto_de_lei_n_276_2022_20221103_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/393/projeto_de_lei_n_276_2022_20221103_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 276/2022 – AUTOR ADAILTON TARGINO-MDB – Acrescenta o Inciso VIII ao artigo 27 da Lei Complementar Nº 016, de 04 de abril de 2022 (Institui o novo código Tributário do municipio de Apodi e dá outras providencias.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/392/projeto_de_lei_n_277_2022_aprovado_20221027_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/392/projeto_de_lei_n_277_2022_aprovado_20221027_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 277/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a autorização legislativa para abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no valor de R$ 3.237.500,00 (três milhões, duzentos e trinta e sete mil e quinhentos reais), destinado a Suplementação de Dotações Orçamentárias do FUNDEB.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/391/projeto_de_lei_n_278_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/391/projeto_de_lei_n_278_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 278/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre autorização legislativa para abertura de Crédito Adicional Especial ao Orçamento Fiscal do Município de Apodi, no valor de R$ 494.000,00 (quatrocentos e noventa e quatro mil reais), destinado a aquisição de veículo  (Pá Carregadeira).</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/390/projeto_de_lei_n_279_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/390/projeto_de_lei_n_279_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 279/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre o Tratamento Diferenciado, Favorecido, Regionalizado, e Simplificado ás Microempresas, Empresas de Pequeno Porte e aos Microempreendedores Individuais, no acesso ao mercado local e nas contratações públicas realizadas pela administração Pública Municipal de Apodi/RN e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/386/projeto_de_lei_n_280_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/386/projeto_de_lei_n_280_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 280/2022 – AUTOR PODER EXECUTIVO – Dispõe sobre a criação do Departamento Municipal de Transito – DEMUTRAN do Município de Apodi, da Junta Administrativa de Recurso de Infração – JARI, e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/385/projeto_de_lei_n_281_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/385/projeto_de_lei_n_281_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 281/2022 – AUTOR PODER EXECUTIVO – Autoriza o municipio a realizar cessão de imóvel à AABCV – Associação Apodiense de Bombeiros Civis e Voluntários e dá outras providências.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/384/projeto_de_lei_n_282_2022_aprovado_20221027_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/384/projeto_de_lei_n_282_2022_aprovado_20221027_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 282/2022 – AUTORA MESA DIRETORA 2021-2022 – Transforma cargos de provimento em comissão no quadro de pessoal da Câmara de Vereadores do Município de Apodi e dá outras providências.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/383/projeto_de_lei_n_283_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/383/projeto_de_lei_n_283_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 283/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre Autorização Legislativa para abertura de Crédito Adicional Especial ao Orçamento Fiscal do Município de Apodi, no Valor de R$ 110.000,00 (cento e dez mil reais) - Destinado à criação de fonte de destinação de recursos.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/382/projeto_de_lei_n_284_2022_aprovado_20221027_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/382/projeto_de_lei_n_284_2022_aprovado_20221027_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 284/2022 - AUTORES VEREADORES DIVERSOS - Suprime/Revoga o Inciso III do artigo 1° da Lei n° 1.720, de 08 de outubro de 2021 (redação dada pela lei 1.857/2022) que Dispõe dobre a regulamentação para ruas, bairros, loteamentos, projetos de expansão urbana, avenidas, logradouros e equipamentos de serviços públicos no município de Apodi.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/381/projeto_de_lei_n_285_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/381/projeto_de_lei_n_285_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 285/2022 – AUTOR PODER EXECUTIVO – Altera o Plano Plurianual do Municipio de Apodi - PPA 2022 - 2025, aprovado pela Lei Municipal N° 1.791/2021, de 27 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_n_286_2022_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_n_286_2022_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 286/2022 – AUTOR PODER EXECUTIVO – Altera a Lei Municipal N° 479/2006, que institui o Plano Diretor Municipal de Apodi, nos termos do artigo 182, parágrafo 1° da Constituição Federal, do Capítulo III da Lei N° 10.257/2001, de 10 de julho de 2001 - Estatuto da Cidade, e, do artigo 6°, inciso VII, da Lei Orgânica de Apodi, estabelece os instrumentos básicos para a gestão da política urbana do município, estabelece regulamentação para parcelamento urbano do solo e dá outras providências.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>EDNARTE SILVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/380/projeto_de_lei_n_287_2022_20221103_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/380/projeto_de_lei_n_287_2022_20221103_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 287/2022, AUTOR EDNARTE SILVEIRA-MDB - Dá denominação à Quadra de Esportes no Bairro Bacurau I, de JOSÉ KLEBER DE OLIVEIRA COSTA, na cidade de Apodi-RN e dá outras providencias.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/379/projeto_de_lei_n_288_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/379/projeto_de_lei_n_288_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N° 288/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre o desmembramento de Secretarias, criação de Secretarias, criação de cargos na estrutura administrativa da Prefeitura Municipal de Apodi, promovendo alterações na Lei Complementar 015/2020, de 23 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/378/projeto_de_lei_n_289_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/378/projeto_de_lei_n_289_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 289/2022 - AUTOR PODER EXECUTIVO - Altera diversos artigos da Lei Complementar Municipal N° 1.016/20215, de 04 de maio de 2015, concede reajuste salarial aos membros do Conselho Tutelar, e dá outras providências.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/377/projeto_de_lei_n_290_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/377/projeto_de_lei_n_290_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 290/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre autorização de Crédito Adicional Especial ao Orçamento da Seguridade Social do Município de Apodi, no Valor de R$ 475.000,00 (quatrocentos e setenta e cinco mil reais), destinado à "Criação de Fonte de Destinação de Recuso".</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/376/projeto_de_lei_n_291_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/376/projeto_de_lei_n_291_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 291/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre autorização legislativa para abertura de Crédito Adicional Especial ao Orçamento Fiscal do Município de Apodi, no Valor de R$ 1.860.000,00 (um milhão oitocentos e sessenta mil reais), destinado à "Criação de Fonte de Recuso" - Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/375/projeto_de_lei_n_292_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/375/projeto_de_lei_n_292_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 292/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre abertura de Crédito Adicional Suplementar, no Valor de R$ 486.000,00 (quatrocentos e oitenta e seis mil reais), destinado ao "Reforço de Dotações Orçamentárias".</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/374/projeto_de_lei_n_293_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/374/projeto_de_lei_n_293_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 293/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre abertura de Crédito Adicional Suplementar, no Valor de R$ 150.000,00 (cento e cinquenta mil reais), destinado à "Reforço de Dotações Orçamentárias".</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/373/projeto_de_lei_n_294_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/373/projeto_de_lei_n_294_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 294/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre autorização legislativa para abertura de Crédito Adicional Suplementar, no Valor de R$ 427.175,00 (quatrocentos e vinte e sete mil e cento e setenta e cinco reais), destinado ao "Reforço de Dotações Orçamentárias".</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/372/projeto_de_lei_n_295_2022_autor_charto_aprovado_20221124_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/372/projeto_de_lei_n_295_2022_autor_charto_aprovado_20221124_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 295/2022 - AUTOR CHARTON RÊGO-MDB - Dá a denominação de rua Antônio Machado Filho na área de expansão loteamento Verde Villa na cidade de Apodi-RN e dá outras providências.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/371/projeto_de_lei_n_296_2022_autor_mesa_diretora_diarias.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/371/projeto_de_lei_n_296_2022_autor_mesa_diretora_diarias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 296/2022 - AUTOR MESA DIRETORA - Dispõe sobre a Modificação da Tabela das Diárias de Vereadores e Servidores da Câmara municipal de Apodi-RN, e dá outras providências.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/370/projeto_de_lei_n_297_2022_autor_poder_executivo_20221122_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/370/projeto_de_lei_n_297_2022_autor_poder_executivo_20221122_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 297/2022 – AUTOR PODER EXECUTIVO - Dispõe sobre autorização Legislativa para abertura de Crédito Adicional Suplementar, no Valor de R$ 140.000,00 (cento e quarenta mil reais), destinado ao "Reforço de Dotações Orçamentárias".</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/369/projeto_de_lei_n_298_2022_autor_junior_carlospsb_20221123_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/369/projeto_de_lei_n_298_2022_autor_junior_carlospsb_20221123_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 298/2022 – AUTOR JÚNIOR CARLOS – PSB - Dá denominação de “Praça JOÃO DE DEUS TARGINO – Dandão” no Distrito de Soledade no município de Apodi-RN e dá outras providencias.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/368/projeto_de_lei_n_299_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/368/projeto_de_lei_n_299_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 299/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre Autorização Legislativa para Abertura de Crédito Adicional Especial ao Orçamento Fiscal do Município de Apodi, no Valor de R$ 150.000,00 (cento e cinquenta mil reais) - Destinado a Criação de Natureza de Despesa - Reforma do Ginásio Wilson Custódio.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/367/projeto_de_lei_n_300_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/367/projeto_de_lei_n_300_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 300/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre Autorização Legislativa para Abertura de Crédito Adicional Especial ao Orçamento Fiscal do Município de Apodi, no Valor de R$ 1.060.000,00 (um milhão e sessenta mil reais) - Destinado a Criação de Fonte de Destinação de Recuso - Ampliação e Reformas de Prédios das Escolas de Ensino Fundamental.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/366/projeto_de_lei_n_301_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/366/projeto_de_lei_n_301_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 301/2022 - AUTOR PODER EXECUTIVO – Dispõe sobre autorização legislativa para abertura de crédito adicional suplementar ao orçamento fiscal do Município de Apodi, no valor de 230.000,00 (duzentos e trinta mil reais), destinado a PAVIMENTAÇÃO DO BALNEÁRIO.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/365/projeto_de_lei_n_302_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/365/projeto_de_lei_n_302_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 302/2022 - AUTOR PODER EXECUTIVO – Dispõe sobre autorização legislativa para abertura de crédito adicional especial ao orçamento fiscal do Município de Apodi, no valor de 400.000,00 (quatrocentos mil reais), destinado "Criação de fonte de destinação de Recurso" - AMPLIAÇÃO E REFORMA DE PRAÇAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/364/projeto_de_lei_n_303_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/364/projeto_de_lei_n_303_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 303/2022 - AUTOR PODER EXECUTIVO – Dispõe sobre autorização legislativa para abertura de crédito adicional especial ao orçamento fiscal do Município de Apodi, no valor de 200.000,000 (duzentos mil reais), destinado "Criação de fonte de destinação de Recurso" - AMPLIAÇÃO DE PRÉDIOS DAS ESCOLAS DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/363/projeto_de_lei_n_304_2022_autor_mesa_diretora_aprovado_20221207_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/363/projeto_de_lei_n_304_2022_autor_mesa_diretora_aprovado_20221207_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 304/2022 – AUTOR MESA DIRETORA - Dispõe sobre a regulamentação da instalação das Placas de Inauguração de obras no municipio de Apodi-RN e dá outras providências.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/362/projeto_de_lei_n_305_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/362/projeto_de_lei_n_305_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 305/2022 - AUTOR PODER EXECUTIVO – Dispõe sobre Autorização Legislativa para Abertura de Crédito Adicional Especial ao Orçamento Fiscal do Município de Apodi, no Valor de 410.000,00 (quatrocentos e dez mil reais), destinado "Criação de Fonte de Destinação de Recurso" - AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE - ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/361/projeto_de_lei_n_306_2022_autor_poder_executivo_20221201_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/361/projeto_de_lei_n_306_2022_autor_poder_executivo_20221201_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 306/2022 - AUTOR PODER EXECUTIVO – Dispõe sobre Autorização Legislativa para Abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no Valor de 300.000,00 (trezentos mil reais), destinado a Reforço de Dotações Orçamentárias.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/360/projeto_de_lei_n_307_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/360/projeto_de_lei_n_307_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 307/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre Autorização Legislativa para Abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do município de Apodi, no Valor de 200.000,00 (duzentos mil reais), destinado ao reforço de dotações orçamentarias.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/359/projeto_de_lei_n_308_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/359/projeto_de_lei_n_308_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 308/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre autorização legislativa para abertura de crédito adicional fundamental ao orçamento fiscal do município de Apodi, no valor de R$ 480.300,00 (quatrocentos e oitenta mil e trezentos reais), destinado ao 1/3 de férias de 2022.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/358/projeto_de_lei_n_309_2022_autor_mesa_diretora_aprovado_20221209_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/358/projeto_de_lei_n_309_2022_autor_mesa_diretora_aprovado_20221209_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 309/2022 - AUTOR MESA DIRETORA – Institui no âmbito da Câmara Municipal de Apodi o auxílio-saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/357/projeto_de_lei_n_310_2022_autor_mesa_diretora_aprovado_20221216_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/357/projeto_de_lei_n_310_2022_autor_mesa_diretora_aprovado_20221216_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 310/2022 – AUTOR MESA DIRETORA - Determina índice de reajuste para os Servidores Públicos da Câmara Municipal de Apodi-RN e dá outras providências.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/356/projeto_de_lei_n_311_2022_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/356/projeto_de_lei_n_311_2022_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 311/2022 - AUTOR PODER EXECUTIVO - Dispõe sobre autorização para abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do município de Apodi, no Valor de R$ 203.518,21 (duzentos e três mil quinhentos e dezoito reais e vinte e um centavos), destinado a insuficiência de dotações orçamentárias - Câmara Municipal de Apodi.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>ANDREAZO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/355/projeto_de_lei_n_312_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/355/projeto_de_lei_n_312_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 312/2022 – AUTOR ANDREAZO ALVES-PL - Denomina de JOSÉ EUFRÁSIO DE LIMA (Zé de Henrique) a Ponte Metálica do Riacho entre as comunidades de Bamburral e Trapiá 1 no município de Apodi - RN.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>Projetos de Decreto Legislativo (PDC)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2056/projeto_de_decreto_legislativo_n_019_2022_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2056/projeto_de_decreto_legislativo_n_019_2022_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 019/2022 – AUTOR FILIPE GUSTAVO – PL - DE 11 DE FEVEREIRO DE 2022 - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. ANDRÉ PEREIRA PAIVA MOURA e dá outras providências. Aprovado na Sessão Ordinária do dia 17 de fevereiro de 2022. DECRETO LEGISLATIVO Nº 064/2022 DE 18 DE FEVEREIRO DE 2022. Diário Oficial da FECAM, no dia 21/02/2022. EDIÇÃO 1345.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2055/projeto_de_decreto_legislativo_n_020_2022_autor_mesa_diretora_2021-2022.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2055/projeto_de_decreto_legislativo_n_020_2022_autor_mesa_diretora_2021-2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 020/2022 – AUTOR MESA DIRETORA 2021-2022 - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. EVALDO DANTAS SEGUNDO e dá outras providências. Aprovado na Sessão Ordinária do dia 10 de março de 2022. DECRETO LEGISLATIVO Nº 065/2022 DE 11 DE MARÇO DE 2022. Diário Oficial da FECAM, no dia 14/03/2022. EDIÇÃO 1358.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2054/projeto_de_decreto_legislativo_n_021_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2054/projeto_de_decreto_legislativo_n_021_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 021/2022 - AUTOR ADAILTON TARGINO-MDB - Dispões sobre a outorga de "Título de Cidadão Apodiense" ao Ilustríssimo Sr. REAGAN TARGINO SANTOS e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/939/detalhe/.  Encaminhando as Comissões na Sessão Ordinária do dia 31 de março de 2022. Aprovado na Sessão Ordinária no dia 7 de abril de 2022. DECRETO LEGISLATIVO Nº 066/2022 DE 11 DE ABRIL DE 2022. Diário Oficial da FECAM, no dia 12/04/2022. EDIÇÃO 1379</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2053/projeto_de_decreto_legislativo_n_022_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2053/projeto_de_decreto_legislativo_n_022_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 022/2022 – AUTOR CHARTON RÊGO-MDB - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. JOSÉ DO NASCIMENTO e dá outras providências. Encaminhando as Comissões na Sessão Ordinária no dia 7 de abril de 2022. https://camaraapodi.rn.gov.br/ portal/proposicao/957/detalhe/ Aprovado na Sessão Ordinária do dia 17 de novembro de 2022. DECRETO LEGISLATIVO Nº 082/2022 DE 18 DE NOVEMBRO DE 2022 Diário Oficial da FECAM, no dia 22/11/2022. EDIÇÃO 1530</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/188/projeto_de_decreto_legislativo_n_023_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/188/projeto_de_decreto_legislativo_n_023_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 023/2022 – AUTOR CHARTON RÊGO-MDB – Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. GEORGE DE OLIVEIRA NASCIMENTO e dá outras providências.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2052/projeto_de_decreto_legislativo_n_024_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2052/projeto_de_decreto_legislativo_n_024_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 024/2022 – AUTOR CHARTON RÊGO-MDB – Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. FERNANDO JORGE DE OLIVEIRA NASCIMENTO e dá outras providências. Encaminhando as Comissões na Sessão Ordinária no dia 7 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/959/detalhe/. Retirado de Pauta na Sessão Ordinária do dia 19 de maio de 2022. Aprovado na Sessão Ordinária do dia 2 de junho de 2022. DECRETO LEGISLATIVO Nº 077/2022 DE 3 DE JUNHO DE 2022. Diário Oficial da FECAM, no dia 06/06/2022. EDIÇÃO 1416.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2051/projeto_de_decreto_legislativo_n_025_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2051/projeto_de_decreto_legislativo_n_025_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 025/2022 – AUTOR CHARTON RÊGO-MDB – Dispõe sobre a outorga de “Título de Cidadã Apodiense” a Ilustríssima Senhora MARIA DA CONCEIÇÃO OLIVEIRA e dá outras providências. Encaminhando as Comissões na Sessão Ordinária do dia 13 de abril de 2022. https://camaraapodi.rn.gov.br/ portal/proposicao/ 960/detalhe/ Aprovado na Sessão Ordinária do dia 17 de novembro de 2022. DECRETO LEGISLATIVO Nº 083/2022 DE 18 DE NOVEMBRO DE 2022 Diário Oficial da FECAM, no dia 22/11/2022. EDIÇÃO 1530</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2050/projeto_de_decreto_legislativo_n_026_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2050/projeto_de_decreto_legislativo_n_026_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 026/2022 – AUTOR CHARTON RÊGO-MDB – Dispõe sobre a outorga de “Título de Cidadã Apodiense” a Ilustríssima Senhora FRANCISCA MARIA DE OLIVEIRA NASCIMENTO e dá outras providências. Encaminhando as Comissões na Sessão Ordinária no dia 7 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/961/detalhe/ . Aprovado na Sessão Ordinária do dia 23 de junho de 2022. DECRETO LEGISLATIVO Nº 079/2022 DE 27 DE JUNHO DE 2022 o Diário Oficial da FECAM, no dia 28/06/2022. EDIÇÃO 1431.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2049/projeto_de_decreto_legislativo_n_027_2022_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2049/projeto_de_decreto_legislativo_n_027_2022_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 027/2022 – DE 19 DE ABRIL DE 2022 – AUTOR JÚNIOR SOUZA-MDB - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. MAYKEL ALEXANDRE ALVES FILGUEIRA e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/990/detalhe/. Aprovado na Sessão na Sessão Ordinária do dia 20 de abril de 2022. DECRETO LEGISLATIVO Nº 067/2022 DE 25 DE ABRIL DE 2022. Diário Oficial da FECAM, no dia 26/04/2022. EDIÇÃO 1387</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2048/projeto_de_decreto_legislativo_n_028_2022_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2048/projeto_de_decreto_legislativo_n_028_2022_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 028/2022 – DE 19 DE ABRIL DE 2022 – AUTOR JÚNIOR SOUZA-MDB - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. KATSON FERNANDES e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/991/detalhe/. Aprovado na Sessão na Sessão Ordinária do dia 20 de abril de 2022. DECRETO LEGISLATIVO Nº 068/2022 DE 25 DE ABRIL DE 2022. Diário Oficial da FECAM, no dia 26/04/2022. EDIÇÃO 1387</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2047/projeto_de_decreto_legislativo_n_029_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2047/projeto_de_decreto_legislativo_n_029_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 029/2022 - AUTOR ADAILTON TARGINO-MDB - Dispões sobre a outorga de "Título de Cidadão Apodiense" ao Ilustríssimo Sr. ANTÔNIO FERNANDES DO NASCIMENTO NETO e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1005/detalhe/. Aprovado na Sessão Ordinária do dia 28 de abril de 2022.  DECRETO LEGISLATIVO Nº 069/2022 DE 02 DE MAIO DE 2022. Diário Oficial da FECAM, no dia 03/05/2022. EDIÇÃO 1392.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2046/projeto_de_decreto_legislativo_n_030_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2046/projeto_de_decreto_legislativo_n_030_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 030/2022 - AUTOR ADAILTON TARGINO-MDB - Dispões sobre a outorga de "Título de Cidadão Apodiense" ao Ilustríssimo Sr. MARCELO AUGUSTO DE OLIVEIRA GURGEL e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1006/detalhe/. Aprovado na Sessão Ordinária do dia 28 de abril d 2022. DECRETO LEGISLATIVO Nº 070/2022 DE 02 DE MAIO DE 2022. Diário Oficial da FECAM, no dia 03/05/2022. EDIÇÃO 1392.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2045/projeto_de_decreto_legislativo_n_031_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2045/projeto_de_decreto_legislativo_n_031_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 031/2022 - AUTOR ADAILTON TARGINO-MDB - Dispões sobre a outorga de "Título de Cidadão Apodiense" ao Ilustríssimo Sr. GLEIDSON SILVA FERREIRA e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1007/detalhe/. Aprovado na Sessão Ordinária do dia 28 de abril de 2022. DECRETO LEGISLATIVO Nº 071/2022 DE 02 DE MAIO DE 2022. Diário Oficial da FECAM, no dia 03/05/2022. EDIÇÃO 1392.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2044/projeto_de_decreto_legislativo_n_032_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2044/projeto_de_decreto_legislativo_n_032_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 032/2022 - AUTOR ADAILTON TARGINO-MDB - Dispões sobre a outorga de "Título de Cidadão Apodiense" a Ilustríssima Senhora LEILIANNE DUARTE GURGEL D’ÁVILA e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1008/detalhe/. Aprovado na Sessão Ordinária do dia 28 de abril d 2022. DECRETO LEGISLATIVO Nº 072/2022 DE 02 DE MAIO DE 2022. Diário Oficial da FECAM, no dia 03/05/2022. EDIÇÃO 1392.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2043/projeto_de_decreto_legislativo_n_033_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2043/projeto_de_decreto_legislativo_n_033_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 033/2022 - AUTOR ADAILTON TARGINO-MDB - Dispões sobre a outorga de "Título de Cidadão Apodiense" ao Ilustríssimo Sr. JOSÉ LEONARDO GUEDES BEZERRA e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1009/detalhe/. Aprovado na Sessão Ordinária do dia 28 de abril de 2022. DECRETO LEGISLATIVO Nº 073/2022 DE 02 DE MAIO DE 2022. Diário Oficial da FECAM, no dia 03/05/2022. EDIÇÃO 1392.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_decreto_legislativo_n_034_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_decreto_legislativo_n_034_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 034/2022 - AUTOR ADAILTON TARGINO-MDB - Dispões sobre a outorga de "Título de Cidadão Apodiense" ao Ilustríssimo Sr. ERLON FERNANDES GUILHERME e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1010/detalhe/. Aprovado na Sessão Ordinária do dia 28 de abril de 2022. DECRETO LEGISLATIVO Nº 074/2022 DE 02 DE MAIO DE 2022. Diário Oficial da FECAM, no dia 03/05/2022. EDIÇÃO 1392.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_decreto_legislativo_n_035_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_decreto_legislativo_n_035_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°035/2022 - AUTOR ADAILTON TARGINO - MDB - Dispõe sobre a outorga de "TÍTULO DE CIDADÃO APODIENSE" a Ilustríssima Senhora NELIMAR CARDOSO GUIMARÃES DIAS e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/ 1076/detalhe/. Aprovado na Sessão Ordinária do dia 19 de maio de 2022. DECRETO LEGISLATIVO Nº 075/2022 DE 26 DE MAIO DE 2022. Diário Oficial da FECAM, no dia 27/05/2022. EDIÇÃO 1410.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2040/projeto_de_decreto_legislativo_n_036_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2040/projeto_de_decreto_legislativo_n_036_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°036/2022 - AUTOR ADAILTON TARGINO - MDB - Dispõe sobre a outorga de "TÍTULO DE CIDADÃO APODIENSE" ao Ilustríssimo Senhor TIAGO PAULINO DA SILVA e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1077/detalhe/. Aprovado na Sessão Ordinária do dia 19 de maio de 2022. DECRETO LEGISLATIVO Nº 076/2022 DE 26 DE MAIO DE 2022. Diário Oficial da FECAM, no dia 27/05/2022. EDIÇÃO 1410.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2039/projeto_de_decreto_legislativo_n_037_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2039/projeto_de_decreto_legislativo_n_037_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 037/2022 - AUTOR ADAILTON TARGINO - MDB - Dispõe sobre a outorga de "TÍTULO DE CIDADÃO APODIENSE" ao Ilustríssimo Senhor FRANCISCO LIMA DO NASCIMENTO e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1085/ detalhe/. Encaminhando as Comissões na Sessão Ordinária do dia 19 de maio de 2022. Aprovado na Sessão Ordinária do dia 30 de junho de 2022. DECRETO LEGISLATIVO Nº 080/2022 DE 30 DE JUNHO DE 2022 o Diário Oficial da FECAM, no dia 01/07/2022. EDIÇÃO 1434.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2038/projeto_de_decreto_legislativo_n_038_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2038/projeto_de_decreto_legislativo_n_038_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 038/2022 - AUTOR ANDREAZO ALVES-PL - Dispões sobre a outorga de "Título de Cidadã Apodiense" a Ilustríssima Sra. JANE-MERY NUNES DA COSTA LIMA e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1104/detalhe/. Encaminhando as Comissões na Sessão Ordinária do dia 2 de junho de 2022. DECRETO LEGISLATIVO Nº 078/2022 DE 22 DE JUNHO DE 2022 o Diário Oficial da FECAM, no dia 23/06/2022. EDIÇÃO 1428.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2037/projeto_de_decreto_legislativo_n_039_2022_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2037/projeto_de_decreto_legislativo_n_039_2022_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 039/2022 – AUTOR FILIPE GUSTAVO-PL – SUBSCRITO PELO VEREADOR JÚNIOR SOUZA-MDB - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. THIAGO JOSÉ GURGEL CÂMARA ARARUNA e dá outras providências. Encaminhado as Comissões na Sessão Ordinária do dia 20 de outubro de 2022. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1287/detalhe/. Aprovado na Sessão Ordinária do dia 27 de outubro de 2022. DECRETO LEGISLATIVO Nº 081/2022 DE 1º DE NOVEMBRO DE 2022. Diário Oficial da FECAM, no dia 03/11/2022. EDIÇÃO 1519</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2036/projeto_de_decreto_legislativo_n_040_2022_autores_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2036/projeto_de_decreto_legislativo_n_040_2022_autores_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 040/2022 – AUTOR COMISSÃO DE FINANÇAS E ORÇAMENTO - Dispõe sobre a rejeição de parecer emitido pelo Tribunal de Contas do Estado do Rio Grande do Norte, referente as Contas da Prefeitura Municipal de Apodi-RN do Exercício de 2013, Processo Nº 006151/2014/TC/PMAPODI. Aprovado por 11x1 e 1 (uma) abstenção na Sessão Ordinária do dia 1º de dezembro de 2022. DECRETO LEGISLATIVO Nº 084/2022 DE 1º DE DEZEMBRO DE 2022. Diário Oficial da FECAM, no dia 05/12/2022. EDIÇÃO 1539. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1381/detalhe/</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Projetos de Resolução (PRC)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2111/projeto_de_resolucao_n_035_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2111/projeto_de_resolucao_n_035_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 035/2022 – AUTOR ADAILTON TARGINO – MDB - DE 17 DE FEVEREIRO DE 2022 - Concede a “Comenda Saúde em Destaque ANDREW SAMUEL” a Senhora MARIA DO SOCORRO MENEZES TARGINO, de acordo com a Lei Municipal Nº 1.609/2020 de 16 de março de 2020. Encaminhando as Comissões na Sessão Ordinária do dia 24 de fevereiro de 2022. Aprovado na Sessão Ordinária do dia 1</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2113/projeto_de_resolucao_n_036_2022__autor_mesa_diretora_viagem_de_brasilia_df_2022.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2113/projeto_de_resolucao_n_036_2022__autor_mesa_diretora_viagem_de_brasilia_df_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 036/2022, DE 11 DE ABRIL DE 2022 – AUTOR MESA DIRETORA 2021-2022 - Dispõe sobre a Participação de Delegação da Câmara Municipal de Vereadores de Apodi-RN, na XXI MARCHA DOS LEGISLATIVOS MUNICIPAIS DE 26 A 29 DE ABRIL 2022 e dá outras providências. Encaminhando as Comissões na Sessão Ordinária do dia 13 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/971/detalhe/. RESOLUÇÃO N.º 116/2022, DE 18 DE ABRIL DE 2022. Diário Oficial da FECAM, no dia 19/04/2022. EDIÇÃO 1383</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2112/projeto_de_resolucao_n_037_2022_autor_mesa_diretora_-_denomncao_da_bibloteca_da_camara_municipal_de_apodi.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2112/projeto_de_resolucao_n_037_2022_autor_mesa_diretora_-_denomncao_da_bibloteca_da_camara_municipal_de_apodi.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 037/2022, DE 09 DE MAIO DE 2022 – AUTOR MESA DIRETORA - Cria a Biblioteca da Câmara Municipal de Apodi e denomina “Robson Lopes” e o regulamento de funcionamento e dá outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1057/detalhe/ Encaminhando as Comissões na Sessão Ordinária do dia 12 de maio de 2022. Aprovado na Sessão Ordinária do dia 19 de maio de 2022. RESOLUÇÃO N.º 117/2022, DE 24 DE MAIO DE 2022. Diário Oficial da FECAM, no dia 25/05/2022. EDIÇÃO 1408</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>JÚNIOR CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2114/projeto_de_resolucao_n_038_2022_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2114/projeto_de_resolucao_n_038_2022_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 038/2022, DE 16 DE MAIO DE 2022 – AUTOR JÚNIOR CARLOS-PSB - Fica concedido, nos termos da Lei Municipal N° 1.292 de 23 de Abril de 2018, a “Comenda Hudson Danilo Lima Oliveira,” ao Senhor Sgt FRANCISCO XAVIER DE OLIVEIRA https://camaraapodi.rn.gov.br/ portal/proposicao/1078/detalhe/. Encaminhando as Comissões na Sessão Ordinária do dia 19 de maio de 2022. Projeto de Resolução arquivado por recomendação da Comissão de Constituição Justiça e Redação, no dia 24 de maio de 2022. Devido o mesmo já ter recebido a comenda, conforme Resolução Nº 062/2019, de 12 de abril de 2019 de autoria do Vereador Gilvan Alves-SSD.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2115/projeto_de_resolucao_n_039_2022_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2115/projeto_de_resolucao_n_039_2022_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 039/2022, DE 16 DE MAIO DE 2022 – AUTOR FILIPE GUSTAVO-PL - Fica concedido, nos termos da Lei Municipal N° 1.292 de 23 de Abril de 2018, a “Comenda Hudson Danilo Lima Oliveira,” ao Senhor Sgt TÚLIO MARINHO GOMES https://camaraapodi.rn.gov.br/portal/proposicao/ 1079/detalhe/. Encaminhando as Comissões na Sessão Ordinária do dia 19 de maio de 2022. Projeto de Resolução arquivado por recomendação da Comissão de Constituição Justiça e Redação, no dia 24 de maio de 2022. Devido o mesmo já ter recebido a comenda, conforme Resolução Nº 062/2019, de 12 de abril de 2019 de autoria do Vereador Gilvan Alves-SSD.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2116/projeto_de_resolucao_n_040_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2116/projeto_de_resolucao_n_040_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 040/2022, DE 16 DE MAIO DE 2022 – AUTOR CARLIN DE DANDÃO-PSB - Fica concedido, nos termos da Lei Municipal N° 1.292 de 23 de Abril de 2018, a “Comenda Hudson Danilo Lima Oliveira,” ao Senhor Sgt IVANILDO DE LIMA ALVES https://camaraapodi.rn.gov.br/portal/ proposicao/1080/detalhe/. Encaminhando as Comissões na Sessão Ordinária do dia 19 de maio de 2022. Projeto de Resolução arquivado por recomendação da Comissão de Constituição Justiça e Redação, no dia 24 de maio de 2022. Devido o mesmo já ter recebido a comenda, conforme Resolução Nº 062/2019, de 12 de abril de 2019 de autoria do Vereador Gilvan Alves-SSD.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2117/projeto_de_resolucao_n_041_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2117/projeto_de_resolucao_n_041_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 041/2022 – AUTOR CHARTON RÊGO-MDB - Concede a "Comenda Artístico-Cultural Neta Viana - Sebastiana Viana de Souza Bezerra" a Senhora MARIA VILMACI VIANA DOS SANTOS, de acordo com a Lei Municipal N.º 1.283/2018 de 19 de abril de 2018. https://camaraapodi.rn.gov.br/portal/proposicao/1092/detalhe/. Encaminhando as Comissões na Sessão Ordinária do dia 26 de maio de 2022. Aprovado na Sessão Ordinária do dia 2 de junho de 2022. RESOLUÇÃO N.º 118/2022, DE 3 DE JUNHO DE 2022. Diário Oficial da FECAM, no dia 06/06/2022. EDIÇÃO 1416.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2118/projeto_de_resolucao_n_042_2022_autor_mesa_diretora.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2118/projeto_de_resolucao_n_042_2022_autor_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 042/2022 - AUTOR MESA DIRETORA - Regulamenta a utilização e prestação de contas das verbas indenizatórias do exercício parlamentar dos vereadores da Câmara Municipal de Apodi - RN, em conformidade com as leis municipais N.° 1.867/2022. https://camaraapodi.rn. gov.br/portal/proposicao/1143/detalhe/ . Aprovado na Sessão Ordinária do dia 23 de junho de 2022. RESOLUÇÃO N.º 119/2022, DE 30 DE JUNHO DE 2022.  Diário Oficial da FECAM, no dia 06/07/2022. EDIÇÃO 1437.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2119/projeto_de_resolucao_n_043_2022_autor_mesa_diretora.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2119/projeto_de_resolucao_n_043_2022_autor_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 043/2022 -  AUTOR MESA DIRETORA – Dispõe sobre a Criação do Cargo de Chefe de Gabinete Parlamentar nos Gabinetes dos Vereadores na estrutura organizacional da Câmara Municipal de Apodi, estabelece suas atribuições e competências e dá outras providências. Aprovado na Sessão Ordinária do dia 1º de agosto de 2022. RESOLUÇÃO N.º 120/2022, DE 3 DE AGOSTO DE 2022.  Diário Oficial da FECAM, no dia 04/08/2022. EDIÇÃO 1458.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2120/projeto_de_resolucao_n_044_2022_autor_angelo_suassuna_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2120/projeto_de_resolucao_n_044_2022_autor_angelo_suassuna_ssd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 044/2022 – AUTOR ÂNGELO DE DAGMAR – SSD - Concede a “Comenda Saúde em Destaque ANDREW SAMUEL” ao Senhor FRANCISCO FERREIRA NETO, de acordo com a Lei Municipal Nº 1.609/2020 de 16 de março de 2020. Encaminhado as Comissões na Sessão Ordinária do dia 20 de outubro de 2022. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1295/detalhe/  Aprovado na Sessão Ordinária do dia 27 de outubro de 2022. RESOLUÇÃO N.º 123/2022, DE 1º DE NOVEMBRO DE 2022. Diário Oficial da FECAM, no dia 03/11/2022. EDIÇÃO 1519.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2121/projeto_de_resolucao_n_045_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2121/projeto_de_resolucao_n_045_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 045/2022 – AUTOR ADAILTON TARGINO-MDB – Concede a "COMENDA EDUCADORA TETÊ - Terezinha de Jesus Câmara Costa Brito" ao Professor LUIZ CARLOS DE LUCENA ANDRADE de acordo com a Lei Municipal N.º 1.221/2017 de 21 de novembro de 2017. Encaminhando as Comissões na Sessão Ordinária do dia 27 de outubro de 2022. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1313/detalhe/ Aprovado na Sessão Ordinária do dia 10 de novembro de 2022. RESOLUÇÃO N.º 124/2022, DE 11 DE NOVEMBRO DE 2022. Diário Oficial da FECAM, no dia 14/11/2022. EDIÇÃO 1526.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2122/projeto_de_resolucao_n_046_2022_autor_mesa_diretora.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2122/projeto_de_resolucao_n_046_2022_autor_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 046/2022 – AUTORA MESA DIRETORA 2021-2022 – Modifica e cria a estrutura organizacional, altera competências e atribuições de cargos na Câmara Municipal de APODI/RN. Aprovado na Sessão Ordinária do dia 27 de outubro de 2022. RESOLUÇÃO N.º 122/2022, DE 1º DE NOVEMBRO DE 2022. Diário Oficial da FECAM, no dia 03/11/2022. EDIÇÃO 1519.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2123/projeto_de_resolucao_n_047_2022_autor_mesa_diretora.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2123/projeto_de_resolucao_n_047_2022_autor_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 047/2022 – AUTORA MESA DIRETORA 2021-2022 – Dispõe sobre a concessão de férias e décimo terceiro   salários dos Agentes Políticos Municipal - Vereadores e dá outras providências. Encaminhando as Comissões na Sessão Ordinária do dia 27 de outubro de 2022. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1318/detalhe/ Aprovado na Sessão Ordinária do dia 10 de novembro de 2022. RESOLUÇÃO N.º 125/2022, DE 11 DE NOVEMBRO DE 2022. Diário Oficial da FECAM, no dia 14/11/2022. EDIÇÃO 1526.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2124/projeto_de_resolucao_n_048_2022_autor_mesa_diretora.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2124/projeto_de_resolucao_n_048_2022_autor_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 048/2022 - AUTOR MESA DIRETORA – Regulamenta a Lei Municipal Nº 1940/2022 DE 13 DE DEZEMBRO 2022, que institui no âmbito da Câmara Municipal de Apodi o auxílio-saúde, e dá outras providências. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1411/detalhe/ Aprovado na Sessão Ordinária do dia 7 de dezembro de 2022. RESOLUÇÃO N.º 126/2022, DE 14 DE DEZEMBRO DE 2022. Diário Oficial da FECAM, no dia 16/12/2022. EDIÇÃO 1548.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações (IND)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1128/indicacao_n_329_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1128/indicacao_n_329_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 329/2022 – AUTOR ANDREAZO ALVES – PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS realizar a recuperação das estradas do sitio Cipó. Retirada pelo autor no dia 7 de fevereiro de 2022 (Arquivada).</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1127/indicacao_n_330_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1127/indicacao_n_330_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 330/2022 – AUTOR ANDREAZO ALVES – PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS realizar a roça de mato na Rua Vereador Abílio soares de Macedo, Rua Deputado Cosme Lemos, Rua Zulmira Marinho, nas proximidades da Av. Floriano Peixoto. Encaminhada na Sessão Ordinária do dia 17 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1126/indicacao_n_331_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1126/indicacao_n_331_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 331/2022 – AUTOR ANDREAZO ALVES – PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS realizar a poda de arvores na BR 405, em proximidades da ponte pelo córrego Apodi, a qual está impedindo a visualização de placas de sinalização. Encaminhada na Sessão Ordinária do dia 17 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1125/indicacao_n_332_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1125/indicacao_n_332_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 332/2022 – AUTOR ANDREAZO ALVES – PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS realizar a fixação das lixeiras distribuídas no município de Apodi, tendo em vista as diversas reclamações feitas pela população. Encaminhada na Sessão Ordinária do dia 17 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1124/indicacao_n_333_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1124/indicacao_n_333_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 333/2022 – AUTOR ANDREAZO ALVES – PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS tomar cabíveis providencia no sentido de liberação da rua Marechal Deodoro, nas proximidades da igreja matriz, a qual está interditada a meses por uma construção. Encaminhada na Sessão Ordinária do dia 17 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1123/indicacao_n_334_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1123/indicacao_n_334_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 334/2022 – AUTOR ANDREAZO ALVES – PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar a SECRETARIA MUNICIPAL DE TURISMO, ESPORTE E JUVENTUDE realizar a pintura da quadra de esporte na comunidade de Trapiá 2. Encaminhada na Sessão Ordinária do dia 17 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_n_335_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_n_335_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 335/2022 – AUTOR ANDREAZO ALVES – PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS Fazer a recuperação da ponte de Marinha de Epitácio. Encaminhada na Sessão Ordinária do dia 10 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1121/indicacao_n_336_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1121/indicacao_n_336_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 336/2022 – AUTOR ANDREAZO ALVES – PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne colocar tendas em frente a Caixa Econômica Federal, para melhor conforto dos Apodienses. Retirada pelo autor no dia 7 de fevereiro de 2022 (Arquivada).</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1120/indicacao_n_337_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1120/indicacao_n_337_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 337/2022 – AUTOR ANDREAZO ALVES – PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar a SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA realizar adesão ao programa ‘Caminho da escola’ do governo federal, para aquisição de novos ônibus escolares para melhor atender os nossos estudantes. Encaminhada na Sessão Ordinária do dia 10 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1119/indicacao_n_338_2022_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1119/indicacao_n_338_2022_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 338/2022 – AUTOR JÚNIOR SOUZA-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne fazer a urbanização da Lagoa Seca / Lagoa de Epifânio na cidade de Apodi-RN. Encaminhada na Sessão Ordinária do dia 10 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1118/indicacao_n_339_2022_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1118/indicacao_n_339_2022_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 339/2022 – AUTOR JÚNIOR SOUZA-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne fazer a substituição das CASAS DE TAIPAS existentes no sítio São Lourenço, nas proximidades do Sítio do Deputado Bernardo na zona rural de Apodi-RN. Encaminhada na Sessão Ordinária do dia 10 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1117/indicacao_n_340_2022_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1117/indicacao_n_340_2022_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 340/2022 – AUTOR EDNARTE SILVEIRA-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne a fazer troca das lâmpadas, por lâmpadas de LED, no bairro IPE na cidade de Apodi-RN. Encaminhada na Sessão Ordinária do dia 10 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1116/indicacao_n_341_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1116/indicacao_n_341_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 341/2022 – AUTOR ANDREAZO ALVES – PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne disponibilizar ou construir um locar adequado para que seja realizado a feira do gado no município de Apodi, feira essa que gera economia no nosso município. Encaminhada na Sessão Ordinária do dia 10 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1115/indicacao_n_342_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1115/indicacao_n_342_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 342/2022 – AUTOR ADAILTON TARGINO – MDB -  Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar a equipe responsável fazer a implantação de novos braços com luminárias nos postes que não tem e revisão das lâmpadas queimadas no Distrito de Soledade conforme a seguir: Rua Principal faltam 02 braços, revisão de 6 lâmpadas; Rua de Almir faltam 2 braços; Soledade II faltam 13 braços e revisão de 6 lâmpadas; Rua do Lajedo faltam 3 braços; Rua Nossa Senhora de Fátima (por trás do Cemitério) faltam 5 braços e 600m de cabos; Rua de Marcos Targino faltam 3 braços; Conjunto Novo falta 1 braço e revisão de 2 lâmpadas. Encaminhada na Sessão Ordinária do dia 10 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1114/indicacao_n_343_2022_autor_gilvan_alves_-_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1114/indicacao_n_343_2022_autor_gilvan_alves_-_republicanos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 343/2022 – AUTOR GILVAN ALVES - REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal, que se digne fazer a revitalização e conserto da Praça da Redenção, nas proximidades da antiga maternidade. Encaminhada na Sessão Ordinária do dia 17 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1113/indicacao_n_344_2022_autor_gilvan_alves_-_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1113/indicacao_n_344_2022_autor_gilvan_alves_-_republicanos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 344/2022 – AUTOR GILVAN ALVES - REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal, solicitando a realização da troca das luzes do bairro Portal da Chapada, por iluminação do tipo LED, bem como, colocação de 3 (três) luminárias nas proximidades da Arena Hiper, que encontra-se na escuridão. Encaminhada na Sessão Ordinária do dia 17 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1112/indicacao_n_345_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1112/indicacao_n_345_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 345/2022 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de fazer a reposição das luminárias (lâmpadas) no distrito de Soledade no município de Apodi-RN. Encaminhada na Sessão Ordinária do dia 17 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1111/indicacao_n_346_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1111/indicacao_n_346_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 346/2022 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de fazer a reposição das luminárias (lâmpadas) e a retirada de entulhos nas proximidades da Praça no Sítio Poço de Izauro no município de Apodi-RN. Encaminhada na Sessão Ordinária do dia 17 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1110/indicacao_n_347_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1110/indicacao_n_347_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 347/2022 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de fazer a troca da CAIXA D’ÁGUA, que abastece a comunidade o Sítio São Francisco na Chapada do Apodi; bem como informamos que a caixa esta furada e está prejudicando toda a estrutura. Encaminhada na Sessão Ordinária do dia 17 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1109/indicacao_n_348_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1109/indicacao_n_348_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 348/2022 – AUTOR ADAILTON TARGINO – MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar a equipe responsável a conclusão da estrada da AGROVILA, onde a recuperação da mesma foi iniciada, mas não concluída. A conclusão se dá com uma camada de piçarra encima do material pedregoso que foi colocada no período de inverno. Encaminhada na Sessão Ordinária do dia 17 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_n_349_2022_autor_railton_diogenes-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_n_349_2022_autor_railton_diogenes-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 439/2022 – AUTOR ÂNGELO DE DAGMAR-SSD - MÁRCIO CAIRES VASCONCELOS - Diretor Presidente da COSERN, que se digne providenciar um escritório local (adequado), mais amplo e com mais atendentes, para melhor atender à população de Apodi-RN. https://camaraapodi.rn.gov.br/portal/proposicao/1024/detalhe/. Encaminhada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1087/indicacao_n_350_2022_autor_laete_oliveira-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1087/indicacao_n_350_2022_autor_laete_oliveira-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 350/2022 – AUTOR LAETE OLIVEIRA-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne em instalar uma academia popular no sitio do Gois no municipio de Apodi-RN. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 24 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1086/indicacao_n_351_2022_autores_laete_oliveira-mdb_e_junior_souza-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1086/indicacao_n_351_2022_autores_laete_oliveira-mdb_e_junior_souza-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 351/2022 – AUTORES LAETE OLIVEIRA-MDB E JÚNIOR SOUZA-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne em dedicar esforços para construção Escola Modelo no Sitio Santa Rosa no municipio de Apodi-RN. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 24 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1085/indicacao_n_352_2022_autor_laete_oliveira-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1085/indicacao_n_352_2022_autor_laete_oliveira-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 352/2022 – AUTOR LAETE OLIVEIRA-MDB - Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, o Senhor Alan de Melo Rodrigues, que se digne em realizar a limpeza de entulhos e mato na rua Nonato Mota e ao redor do colégio municipal 12 de Outubro no bairro Malvinas na cidade de Apodi-RN. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 24 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1084/indicacao_n_353_2022_autor_laete_oliveira-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1084/indicacao_n_353_2022_autor_laete_oliveira-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 353/2022 – AUTOR LAETE OLIVEIRA-MDB - Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, o Senhor Alan de Melo Rodrigues, que se digne em Requerer da CAERN o reparo de um buraco feito pela empresa na rua João Pessoa, na lateral da Agencia da Caixa. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 24 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1083/indicacao_n_354_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1083/indicacao_n_354_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 354/2022 – AUTOR ADAILTON TARGINO – MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, solicitando ao prefeito que junte esforços em construir uma escola modelo no Distrito de soledade. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1082/indicacao_n_355_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1082/indicacao_n_355_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 355/2022 - AUTOR ADAILTON TARGINO – MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar à secretaria municipal de obras e equipe responsável realizar construção da estrada de acesso que liga a comunidade do poço de lzauro ao Jatobá. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1081/indicacao_n_356_2022_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1081/indicacao_n_356_2022_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 356/2022 - AUTOR GILVAN ALVES - REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne fazer a substituição da Bomba do Assentamento Frei-Damião na Chapada do Apodi-RN. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1080/indicacao_n_357_2022_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1080/indicacao_n_357_2022_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 357/2022 - AUTOR JÚNIOR SOUZA-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne fazer o calçamento da rua Sebastiao Gomes Pinto, no bairro Missões na cidade de Apodi-RN. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1079/indicacao_n_358_2022_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1079/indicacao_n_358_2022_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 358/2022 - AUTOR JÚNIOR SOUZA-MDB - GETÚLIO MARQUES FERREIRA – Secretário de Estado da Educação, da Cultura, do Esporte e do Lazer, que se digne REFORMAR E CONSTRUIR UMA QUADRA DE ESPORTES COBERTA na Escola Estadual Ferreira Pinto na cidade de Apodi-RN. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1078/indicacao_n_359_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1078/indicacao_n_359_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 359/2022 – AUTOR ADAILTON TARGINO – MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar à Secretaria Municipal de Obras e equipe responsável, realizar a recuperação da estrada de acesso ao Assentamento Frei Damião e 01 (uma) Bomba para o poço. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1077/indicacao_n_360_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1077/indicacao_n_360_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 360/2022 – AUTOR ADAILTON TARGINO – MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar à Secretaria Municipal de Obras e equipe responsável realizar a pavimentação com paralelepípedo (calçamento) em frente ao Cemitério Público de Soledade. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1076/indicacao_n_361_2022_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1076/indicacao_n_361_2022_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 361/2022 - AUTOR JÚNIOR SOUZA-MDB - GUILHERME MORAES SALDANHA – Secretário de Estado de Agricultura, da Pecuária da Pesca, que se digne incluir o municipio de Apodi no Calendário de EXPOSIÇÃO AGROPECUÁRIA do Estado do Rio Grande do Norte, este evento possibilitará aos agricultores e produtores de produtos agropecuários local e da região à exposição de animais e produtos agrícolas. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1075/indicacao_n_362_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1075/indicacao_n_362_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 362/2022 - AUTOR ANDREAZO ALVES-PL - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, que se digne determinar Secretaria Municipal de Urbanismo, Transporte, Obras e Serviços Urbanos, realizar a restauração das estradas vicinais do sitio Caboclo. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1074/indicacao_n_363_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1074/indicacao_n_363_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 363/2022 - AUTOR CHARTON RÊGO-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar serviço de manutenção em trechos do calçamento na Av. Marechal Floriano, sentido bairro Pequé. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1073/indicacao_n_364_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1073/indicacao_n_364_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 364/2022 - AUTOR CHARTON RÊGO-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, instalar uma lombada na Av. Marechal Floriano, bairro Pequé, nas proximidades do espaço recreativo que a PMA está construindo em parceria com a ADRA. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1072/indicacao_n_365_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1072/indicacao_n_365_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 365/2022 - AUTOR CHARTON RÊGO-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar a manutenção da estrada vicinal do corredor que dá acesso ao bairro Pequé pela BR 405. Bem como concluir a instalação de luminárias LED no referido trecho. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1071/indicacao_n_366_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1071/indicacao_n_366_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 366/2022 - AUTOR CHARTON RÊGO-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, desobstruir canal de esgoto localizado na rua Maria Gomes da Silva, bairro Portal da Chapada. A obstrução está causando transtorno a vizinhança nas proximidades a Escola Estadual Professora Zenilda Gama. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1070/indicacao_n_367_2022_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1070/indicacao_n_367_2022_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 367/2022 – AUTOR ALEXANDRE DE BEVENUTO – PT - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Educação e Cultura que seja feita as reformas das Escolas Municipais LINDAURA SILVA e UNIDADE XV FELIX EUFRÁSIO (NUCLEO IV). Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1069/indicacao_n_368_2022_autor_laete_oliveira-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1069/indicacao_n_368_2022_autor_laete_oliveira-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 368/2022 – AUTOR LAETE OLIVEIRA – MDB - Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, Alan de Melo Rodrigues, que se digne em realizar a substituição das luminárias públicas que estão queimadas na comunidade de Água Fria e Lagoa Rasa. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1068/indicacao_n_369_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1068/indicacao_n_369_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 369/2022 - AUTOR CHARTON RÊGO-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, a fazer a reposição de luminárias no P.A. Paraíso, na Chapada do Apodi-RN. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1067/indicacao_n_370_2022_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1067/indicacao_n_370_2022_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 370/2022 - AUTOR GILVAN ALVES - REPUBLICANOS - MARCELO AUGUSTO DE OLIVEIRA GURGEL - Superintendente Regional do Instituto Nacional de Colonização e Reforma Agrária no Estado do Rio Grande do Norte – INCRA-RN, que se digne agilizar o processo de liberação dos títulos da terra dos assentamentos no municipio de Apodi-RN. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1066/indicacao_n_371_2022_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1066/indicacao_n_371_2022_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 371/2022 - AUTOR GILVAN ALVES - REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne fazer o calçamento de todos os Assentamentos no municipio de Apodi-RN. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 17 de março de 2022.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1064/indicacao_n_372_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1064/indicacao_n_372_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 372/2022 – AUTOR ANDREAZO ALVES – PL – Prefeito Municipal de Apodi, ALAN JEFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, realizar adesão ao programa “Escola cívico-militar”, para melhor ensino aos estudantes Apodienses. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 17 de março de 2022.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_n_373_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_n_373_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 373/2022 – AUTOR ANDREAZO ALVES – PL – MARIA DE FÁTIMA BEZERRA, Governadora do Estado do Rio Grande do Norte, que se designe solicitar a SECRETARIA DE ESTADO DA INFRAESTRUTURA - SIN que seja feito o recapeamento da RN-233 que interliga o município de Caraúbas ao município Apodi. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 17 de março de 2022.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_n_374_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_n_374_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 374/2022 – AUTOR CHARTON RÊGO – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, pavimentar com paralelepípedo a Rua Joaquim Pereira do Amaral (ao lado da Escola Estadual Professora Zenilda Gama), no bairro Portal da Chapada na cidade de Apodi-RN. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 17 de março de 2022.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1062/indicacao_n_375_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1062/indicacao_n_375_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 375/2022 – AUTOR CHARTON RÊGO – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar roço de mato e revitalizar (com material de boa qualidade) a Rua Joaquim Pereira do Amaral (ao lado da Escola Estadual Professora Zenilda Gama), no bairro Portal da Chapada na cidade de Apodi-RN. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 17 de março de 2022.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1061/indicacao_n_376_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1061/indicacao_n_376_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 376/2022 – AUTOR CHARTON RÊGO – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar roço de mato, retirada de entulhos, concertos de esgotos (meio fio) e tapa buraco em diversas ruas no bairro Portal da Chapada na cidade de Apodi-RN. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 17 de março de 2022.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1060/indicacao_n_377_2022_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1060/indicacao_n_377_2022_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 377/2022 – AUTOR ALEXANDRE DE BEVENUTO-PT - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne em aumentar os repasses do convênio com a Associação de Estudantes de Nível Técnico e Superior – AENTES, para suprir as despesas com o transporte universitário dos estudantes apodienses deslocarem para os municípios circunvizinhos da região Oeste do Rio Grande do Norte. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 17 de março de 2022.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1059/indicacao_n_378_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1059/indicacao_n_378_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 378/2022 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, em caráter de urgência, em instalar coletoras containers. Uma na curva do corredor no bairro Pequé e outra no Casulo. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 17 de março de 2022.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1058/indicacao_n_379_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1058/indicacao_n_379_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 379/2022 – AUTOR CHARTON RÊGO – MDB - DANIEL DE ALMEIDA DANTAS - Superintendente Regional do DNIT no Estado do Rio Grande do Norte, requerendo que se digne em instalar uma faixa de pedestre na BR 405, em frente ao Nonato Atacarejo; bem como realizar a recuperação de trecho do asfaltamento no sinal de trânsito localizado em frente ao Cemitério Velho (Centro), na cidade de Apodi-RN. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 17 de março de 2022.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1057/indicacao_n_380_2022_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1057/indicacao_n_380_2022_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 380/2022 - AUTOR GILVAN ALVES - REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar a instalação de 3 (três) POSTES para fazer a ligação de vias no bairro Portal da Chapada; LIMPEZA PÚBLICA contínua no bairro, haja vista que atualmente se faz de 06 em 06 meses. Também, solicitar que seja construída uma UBS – UNIDADE BÁSICA DE SAÚDE e uma PRAÇA PÚBLICA no bairro Portal da Chapada na cidade de Apodi-RN. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 24 de março de 2022.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_n_381_2022_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_n_381_2022_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 381/2022 - AUTOR GILVAN ALVES - REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, em caráter de urgência o conserto da ESTRADA VICINAL do Assentamento Paulo Canapum até o Sítio do Góis na Chapada do Apodi, haja vista que os moradores e alunos estão com dificuldades de se locomover no referido trajeto. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 24 de março de 2022</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_n_382_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_n_382_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 382/2022 - AUTOR ADAILTON TARGINO-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar a Secretaria Municipal de Saúde e equipe responsável realizar a Semana de Higiene Bucal na Escola de Soledade. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 24 de março de 2022</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1054/indicacao_n_383_2022_autor_angelo_de_dagmar_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1054/indicacao_n_383_2022_autor_angelo_de_dagmar_ssd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 383/2022 – AUTOR ÂNGELO DE DAGMAR – SSD - Alan Jefferson da Silveira Pinto - Prefeito Municipal de Apodi - que digne fazer uma reforma no MERCADO PÚBLICO MUNICIPAL “Izauro Camilo de Oliveira” na cidade de Apodi-RN. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 24 de março de 2022</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_n_384_2022_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_n_384_2022_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 384/2022 - AUTOR GILVAN ALVES-REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, em caráter de urgência fazer o conserto na estrutura do Ginásio Wilson Custódio; bem como a limpeza da frente do Ginásio; e a limpeza, recuperação do calçamento da rua Padre Renato de Menezes na cidade Apodi-RN. Encaminhada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1052/indicacao_n_385_2022_autor_laete_oliveira-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1052/indicacao_n_385_2022_autor_laete_oliveira-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 385/2022 – AUTOR LAETE OLIVEIRA-MDB - Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, Alan de Melo Rodrigues, que se digne em instalar sinalização vertical (placas pare), no cruzamento da rua Adrião Bezerra e rua Padre João da Cunha. Encaminhada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1051/indicacao_n_386_2022_autor_laete_oliveira-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1051/indicacao_n_386_2022_autor_laete_oliveira-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 386/2022 – AUTOR LAETE OLIVEIRA-MDB - Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, Alan de Melo Rodrigues, que se digne em realizar a troca de uma luminária por led na rua Adrião Bezerra (em frente ao número 535). Encaminhada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1050/indicacao_n_387_2022_autor_laete_oliveira-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1050/indicacao_n_387_2022_autor_laete_oliveira-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 387/2022 – AUTOR LAETE OLIVEIRA-MDB – Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, Alan de Melo Rodrigues, que se digne em realizar a limpeza galhos secos garranchos), na rua Jose Martins Vasconcelos (próximo a casa nº 120). Encaminhada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1049/indicacao_n_388_2022_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1049/indicacao_n_388_2022_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 388/2022 – AUTOR ALEXANDRE DE BEVENUTO-PT - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar a recuperação da rua Joel do Amaral Gurgel que está intransitável com interdições nos três bairros na cidade de Apodi-RN. Encaminhada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1048/indicacao_n_389_2022_autor_angelo_de_dagmar_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1048/indicacao_n_389_2022_autor_angelo_de_dagmar_ssd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 389/2022 – AUTOR ÂNGELO DE DAGMAR – SSD - MARIA DE FATIMA BEZERRA – Governadora do Estado do Rio Grande do Norte - que digne fazer reformar a CASA DE CULTURA POPULAR PALÁCIO “SOLEDADE”, no município de Apodi/RN, inaugurada em setembro de 2005, situada a Rua Francisco Pinto, s/nº, centro, localizada na região do Oeste Potiguar do Rio Grande do Norte. Encaminhada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1047/indicacao_n_390_2022_autor_angelo_de_dagmar_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1047/indicacao_n_390_2022_autor_angelo_de_dagmar_ssd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 390/2022 – AUTOR ÂNGELO DE DAGMAR – SSD - MARIA DE FATIMA BEZERRA – Governadora do Estado do Rio Grande do Norte - que digne fazer a distribuição de CESTAS BÁSICAS no município de Apodi-RN. Encaminhada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1046/indicacao_n_391_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1046/indicacao_n_391_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 391/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar a limpeza de roço de matos da rua Padre Renato de Menezes na cidade de Apodi-RN. Encaminhada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1045/indicacao_n_392_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1045/indicacao_n_392_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 392/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretaria Municipal de Turismo, Esporte e Juventude, realizar a revitalização da quadra de vôlei nas proximidades do Ginásio Poliesportivo Wilson Custódio que se encontra em péssimas condições. Encaminhada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1044/indicacao_n_393_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1044/indicacao_n_393_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 393/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar a troca das lâmpadas no monumento do nome Apodi, localizado próximo a Escola Estadual Professor Antônio Dantas. Encaminhada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1043/indicacao_n_394_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1043/indicacao_n_394_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 394/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar a troca de lâmpadas na BR 405 nas proximidades do bairro IPÊ na cidade de Apodi-RN. Encaminhada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1042/indicacao_n_395_2022_autor_railton_diogenes-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1042/indicacao_n_395_2022_autor_railton_diogenes-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 395/2022 – AUTOR RAILTON DIÓGENES - MDB - Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, Alan de Melo Rodrigues, no sentido de desobstruir e reconstruir esgoto, na rua Luís Nogueira de Oliveira, Bacurau I. Encaminhada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1041/indicacao_n_396_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1041/indicacao_n_396_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 396/2022 – AUTOR CHARTON RÊGO-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em empenhar esforços possíveis e necessários no que diz respeito as pavimentações das ruas Antônio Marcos T. Diniz, Nonato Mota e Vereador Titico Targino na cidade de Apodi-RN. Encaminhada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_n_397_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_n_397_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 397/2022 – AUTOR CHARTON RÊGO-MDB - ANTONIO DE SOUZA MAIA JÚNIOR - Presidente da Câmara Municipal de Apodi, que se digne em arborizar e instalar sombreiros defronte a Sede do referido Poder Legislativo Apodiense. Encaminhada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_n_398_2022_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_n_398_2022_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 398/2022 – AUTOR JÚNIOR SOUZA-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne fazer a substituição de luminárias a vapor por LED na comunidade de Quixabeirinha na zona rural de Apodi-RN. Encaminhada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1038/indicacao_n_399_2022_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1038/indicacao_n_399_2022_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 399/2022 – AUTOR JÚNIOR SOUZA-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne fazer a substituição de luminárias a vapor por LED na comunidade de Santa Cruz na zona rural de Apodi-RN. Encaminhada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1037/indicacao_n_400_2022_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1037/indicacao_n_400_2022_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 400/2022 – AUTOR JÚNIOR CARLOS-PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne convocar os motoristas aprovados no último concurso público; devido a quantidade de veículos existentes no municipio de Apodi; e, poucos motoristas efetivos no quadro de pessoal da Prefeitura Municipal de Apodi-RN. Encaminhada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>JÚNIOR SOUZA, LAETE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1036/indicacao_n_401_2022_autores_junior_souza_e_laete_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1036/indicacao_n_401_2022_autores_junior_souza_e_laete_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 401/2022 – AUTORES JÚNIOR SOUZA-MDB E LAETE OLIVEIRA-MDB - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi e a MARCELO LOPES DA PONTE - Presidente do Fundo Nacional de Desenvolvimento da Educação (FNDE) em Brasília-DF, que se digne CONSTRUIR UMA ESCOLA PADRÃO, para a região de Santa Rosa na zona rural do municipio de Apodi-RN. Encaminhada na Sessão Ordinária no dia 7 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/955/detalhe/</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1035/indicacao_n_402_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1035/indicacao_n_402_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 402/2022 – AUTOR ANDREAZO ALVES-PL – ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar a Secretaria Municipal de Urbanismo, Obras e Serviços Urbanos realizar a troca das lâmpadas na comunidade de SANTA ROSA II na zona rural de Apodi-RN. Encaminhada na Sessão Ordinária no dia 7 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/956/detalhe/</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_n_403_2022_autor_railton_diogenes-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_n_403_2022_autor_railton_diogenes-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 403/2022 - AUTOR RAILTON DIÓGENES-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de enviar equipe técnica para instalação de barreiras físicas, na Praça Dom José Freire de Oliveira Neto (estacionamento na frente da igreja matriz), para coibir o trânsito por motoqueiros sobre calçadas. Encaminhada na Sessão Ordinária no dia 7 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/962/detalhe/</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_n_404_2022_autor_railton_diogenes-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_n_404_2022_autor_railton_diogenes-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 404/2022 - AUTOR RAILTON DIÓGENES-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de enviar equipe técnica para fazer o complemento da iluminação de LED na Avenida Moésio Holanda em direção ao Distrito Córrego. Encaminhada na Sessão Ordinária no dia 7 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/963/detalhe/</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_n_405_2022_autor_railton_diogenes-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_n_405_2022_autor_railton_diogenes-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 405/2022 - AUTOR RAILTON DIÓGENES-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de enviar equipe técnica para fazer a recuperação da estrada do Sítio Ponta 2, para melhor locomoção dos residentes desta comunidade. Encaminhada na Sessão Ordinária no dia 7 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/964/detalhe/</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_n_406_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_n_406_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 406/2022 – AUTOR ANDREAZO ALVES-PL – MANOEL MARQUES DANTAS - Presidente do DER, que se digne determinar ao DEPARTAMENTO DE ESTRADAS DE RODAGEM – DER realizar a capinação de matos no contorno que interliga a RN 233 e a BR 405 nas proximidades do posto Kurió no município de Apodi-RN. Encaminhada na Sessão Ordinária no dia 7 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/965/detalhe/</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1030/indicacao_n_407_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1030/indicacao_n_407_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 407/2022 – AUTOR CHARTON RÊGO-MDB – ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, repor luminária no poste localizado em frente ao estacionamento do Fórum Desembargador Newton Pinto, na rua Luís Antônio Torres (Loloia) na Cidade de Apodi-RN. https://camaraapodi.rn.gov.br/portal/proposicao/966/detalhe/ Encaminhando na Sessão Ordinária do dia 13 de abril de 2022.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_n_408_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_n_408_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 408/2022 – AUTOR ANDREAZO ALVES-PL - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbano,  que seja enviado uma equipe para fazer melhorias nas estradas que liga os sítios Juazeiro e Reforma. https://camaraapodi.rn.gov.br/portal/proposicao/972/detalhe/ Encaminhando na Sessão Ordinária do dia 13 de abril de 2022.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_n_409_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_n_409_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 409/2022 – AUTOR ANDREAZO ALVES-PL - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbano,  que seja enviado uma equipe para fazer melhorias nas estradas da comunidade de Água Fria. https://camaraapodi.rn.gov.br/portal/proposicao/973/detalhe/ Encaminhando na Sessão Ordinária do dia 13 de abril de 2022.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_n_410_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_n_410_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 410/2022 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de reiterar as indicações já apresentadas solicitando que coloque piçarra na estrada que liga Soledade ao Assentamento Agrovila Palmares, pois os moradores não aguentam mais andar por cima do material pedregoso de caeira. https://camaraapodi.rn.gov.br/portal/proposicao/974/detalhe/ Encaminhando na Sessão Ordinária do dia 13 de abril de 2022.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1026/indicacao_n_411_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1026/indicacao_n_411_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 411/2022 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de determinar a equipe elétrica da Prefeitura conserte as luminárias do Assentamento Moacir Lucena, Aurora da Serra, Comunidade de Quixabeirinha e do distrito de Soledade. https://camaraapodi.rn.gov.br/portal/proposicao/975/detalhe/ Encaminhando na Sessão Ordinária do dia 13 de abril de 2022.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_n_412_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_n_412_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 412/2022 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne fazer a recuperação da estrada do corredor de Chico Miranda que liga Soledade ao Sítio São Francisco na região da Chapada de Apodi. https://camaraapodi.rn.gov.br/portal/proposicao/976/detalhe/ Encaminhando na Sessão Ordinária do dia 13 de abril de 2022.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1024/indicacao_n_413_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1024/indicacao_n_413_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 413/2022 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne fazer o conserto do pequeno trecho do Assentamento Milagres pois o mesmo encontra-se intransitável. https://camaraapodi.rn.gov.br/portal/proposicao/977/detalhe/ Encaminhando na Sessão Ordinária do dia 13 de abril de 2022.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1023/indicacao_n_414_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1023/indicacao_n_414_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 414/2022 – AUTOR ADAILTON TARGINO – MDB -  Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar à secretaria municipal de saúde e equipe responsável atendimento dos serviços do Odontomóvel no bairro bico torto.  https://camaraapodi.rn.gov.br/portal/proposicao/981/detalhe/ Encaminhando na Sessão Ordinária do dia 13 de abril de 2022.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1022/indicacao_n_415_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1022/indicacao_n_415_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 415/2022 – AUTOR ADAILTON TARGINO – MDB -  Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar à secretaria municipal de urbanismo, transporte, obras e serviços urbanos e equipe responsável realizar mutirão de limpeza no Bairro Bico Torto. https://camaraapodi.rn.gov.br/portal/proposicao/982/detalhe/ Encaminhando na Sessão Ordinária do dia 13 de abril de 2022.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_n_416_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_n_416_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 416/2022 – AUTOR ADAILTON TARGINO – MDB -Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar a equipe responsável fazer uma revisão na parte elétrica do assentamento Paraíso conforme a seguir: revisão das lâmpadas queimadas; relé; implantação de novos braços com luminárias nos postes que não tem. https://camaraapodi.rn.gov.br/portal/proposicao/983/detalhe/ Encaminhando na Sessão Ordinária do dia 13 de abril de 2022.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1020/indicacao_n_417_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1020/indicacao_n_417_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 417/2022 – AUTOR ADAILTON TARGINO – MDB -Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar a equipe responsável fazer uma revisão na parte elétrica do Distrito de Soledade conforme a seguir: revisão das lâmpadas queimadas; relé; implantação de novos braços com luminárias nos postes que não tem. https://camaraapodi.rn.gov.br/portal/proposicao/984/detalhe/ Encaminhando na Sessão Ordinária do dia 13 de abril de 2022.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1019/indicacao_n_418_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1019/indicacao_n_418_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 418/2022 – AUTOR ADAILTON TARGINO – MDB Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar à secretaria municipal de obras e equipe responsável recuperar a estrada que liga o Sítio Caboclo I ao Carpina. Também solicito a equipe responsável fazer uma revisão na parte elétrica do Sítio Caboclo conforme a seguir: revisão das lâmpadas queimadas; relé; implantação de novos braços com luminárias nos postes que não tem. https://camaraapodi.rn.gov.br/portal/proposicao/985/detalhe/ Encaminhando na Sessão Ordinária do dia 13 de abril de 2022.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1018/indicacao_n_419_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1018/indicacao_n_419_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 419/2022 – AUTOR ADAILTON TARGINO – MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar à secretaria municipal de urbanismo, transporte, obras e serviços urbanos e equipe responsável realizar mutirão de limpeza no Bairro Portal da Chapada. https://camaraapodi.rn.gov.br/portal/proposicao/986/detalhe/ Encaminhando na Sessão Ordinária do dia 13 de abril de 2022.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1017/indicacao_n_420_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1017/indicacao_n_420_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 420/2022 – AUTOR ANDREAZO ALVES – PL -  Prefeito Municipal, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar ao SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS que seja enviado uma equipe para fazer melhorias na estrada que liga o sítio Bamburral com o Sitio Carpina e Santa Rosa. https://camaraapodi.rn.gov.br/portal/proposicao/987/detalhe/Encaminhando na Sessão Ordinária do dia 13 de abril de 2022.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1016/indicacao_n_421_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1016/indicacao_n_421_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 421/2022 – AUTOR ANDREAZO ALVES – PL - Prefeito Municipal, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar ao SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS que seja enviado uma equipe para fazer melhorias na estrada do sitio Olho d’água. Encaminhando na Sessão Ordinária do dia 13 de abril de 2022.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1015/indicacao_n_422_2022_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1015/indicacao_n_422_2022_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 422/2022 – AUTOR LAETE OLIVEIRA-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que empreenda esforços com o objetivo de revitalizar as seguintes praças; • Praça da Bíblia • Praça da Redenção (Maternidade) • Praça da Rua Primeiro de Maio • Praça da Delegacia • Praça Júlio Marinho. https://camaraapodi.rn.gov.br/portal/proposicao/992/detalhe/. Encaminhando na Sessão Ordinária do dia 20 de abril de 2022.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1014/indicacao_n_423_2022_autor_gilvan_alves_-_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1014/indicacao_n_423_2022_autor_gilvan_alves_-_ssd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 423/2022 – AUTOR GILVAN ALVES – SOLIDARIEDADE - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, em caráter de urgência fazer o conserto do calçamento e a limpeza da rua Vereador José Barra Neto na cidade Apodi-RN. https://camaraapodi.rn.gov.br/portal/proposicao/994/detalhe/ Encaminhando na Sessão Ordinária do dia 20 de abril de 2022.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1013/indicacao_n_424_2022_autor_railton_diogenes_-_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1013/indicacao_n_424_2022_autor_railton_diogenes_-_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 424/2022 – AUTOR RAILTON DIÓGENES – MDB – ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido que seja elaborado um projeto de engenharia para construção de uma quadra de esporte no sitio ponta. https://camaraapodi.rn.gov.br/portal/proposicao/995/detalhe/ Encaminhando na Sessão Ordinária do dia 20 de abril de 2022.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1012/indicacao_n_425_2022_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1012/indicacao_n_425_2022_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 425/2022 – AUTOR LAETE OLIVEIRA-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que empreenda esforços com o objetivo de construir uma QUADRA DE ESPORTES na comunidade Poço de Tilon na zona rural de Apodi-RN. https://camaraapodi.rn.gov.br/portal/proposicao/996/detalhe/. Encaminhando na Sessão Ordinária do dia 20 de abril de 2022.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_n_426_2022_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_n_426_2022_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 426/2022 – AUTOR EDNARTE SILVEIRA – MDB – ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido que seja elaborado um projeto de engenharia para construção de UBS no bairro IPE na cidade de Apodi-RN. https://camaraapodi.rn.gov.br/portal/proposicao/997/detalhe/ Encaminhando na Sessão Ordinária do dia 20 de abril de 2022.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_n_427_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_n_427_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 427/2022 – AUTOR ANDREAZO ALVES – PL – ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar ao SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA que seja feito uma revisão (restauração) dos bancos, vidros e demais estruturas dos ônibus escolares para melhor conforto dos alunos. https://camaraapodi.rn.gov.br/portal/proposicao/998/detalhe/. Encaminhando na Sessão Ordinária do dia 20 de abril de 2022.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_n_428_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_n_428_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 428/2022 – AUTOR CARLIN DE DANDÃO – PSB – Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne fazer a restauração da ESTRADA VICINAL de acesso ao Sítio São Francisco na Chapada do Apodi, pois o mesmo encontra-se intransitável. https://camaraapodi.rn.gov.br/portal/proposicao/999/detalhe/. Encaminhando na Sessão Ordinária do dia 20 de abril de 2022.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_n_429_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_n_429_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 429/2022 – AUTOR CARLIN DE DANDÃO – PSB – Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne fazer o conserto da CAIXA D’ÁGUA do Sítio São Francisco na Chapada do Apodi, pois o mesma encontra-se furada a mais de um ano prejudicando o abastecimento da comunidade rural. https://camaraapodi.rn.gov.br/portal/proposicao/1000/detalhe/. Encaminhando na Sessão Ordinária do dia 20 de abril de 2022.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1007/indicacao_n_430_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1007/indicacao_n_430_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 430/2022 – AUTOR CHARTON RÊGO-MDB – ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar retirada de entulhos da Rua João Mendes de Freitas (Rua por trás da arena Hipernet) no bairro Portal da Chapada. https://camaraapodi.rn.gov.br/portal/proposicao/ 1015/detalhe/. Encaminhada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_n_431_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_n_431_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 431/2022 – AUTOR CHARTON RÊGO-MDB – ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, iluminar o trecho de estrada vicinal que liga o bairro Pequé a BR 405 pelo o corredor. https://camaraapodi.rn.gov.br/portal/proposicao/1016/detalhe/. Encaminhada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_n_432_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_n_432_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 432/2022 – AUTOR CHARTON RÊGO-MDB – ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar revitalização das estradas vicinais que dão acesso ao sítio Arção, na região da Pedra. https://camaraapodi.rn.gov.br/portal/proposicao/1017/detalhe/</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_n_433_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_n_433_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 433/2022 – AUTOR CHARTON RÊGO-MDB – ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar roço de mato nas redondezas do NASF, no cruzamento da Rua Professor Câmara Cascudo e Governador José Varela. https://camaraapodi.rn.gov.br/portal/proposicao/ 1018/detalhe/.  Encaminhada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_n_434_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_n_434_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 434/2022 – AUTOR CHARTON RÊGO-MDB – ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar serviço de roço de mato e planejem no campo de futebol do sítio Retiro, na região da areia. Em frente à residência de Nezinho de Novo Libânio. https://camaraapodi. rn.gov.br/portal/proposicao/1019/detalhe/ Encaminhada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1002/indicacao_n_435_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1002/indicacao_n_435_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 435/2022 – AUTOR CHARTON RÊGO-MDB – ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar serviço de roço de mato na Av. Van Rosado. https://camaraapodi.rn.gov.br/portal/ proposicao/1020/detalhe/. Encaminhada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_n_436_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_n_436_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 436/2022 – AUTOR CHARTON RÊGO-MDB – ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar poda de árvores na Av. Van Rosado, em frente ao comércio de Lomeu; e, bem como nas proximidades do Fórum. https://camaraapodi.rn.gov.br/portal/proposicao/1021/ detalhe/. Encaminhada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_n_437_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_n_437_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 437/2022 – AUTOR CHARTON RÊGO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em cumprir a Lei Municipal 1549/2019 que altera a denominação da UBS São Sebastião para UBS João Ferreira de Araújo no município de Apodi-RN. https://camaraapodi.rn.gov.br/portal/proposicao/ 1022/detalhe/.  Encaminhada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/999/indicacao_n_438_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/999/indicacao_n_438_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 438/2022 – AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de solicitar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos e equipe responsável realizar a instalação de bueiras na estrada que liga os sítios Paulista e Juazeiro na região do Vale, esta é uma das principais vias do Vale do Apodi, mais precisamente no córrego de Neguinho de Fausto no sítio Paulista. https://camaraapodi.rn.gov.br/portal/proposicao/1023/detalhe/. Encaminhada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/998/indicacao_n_439_2022_autor_angelo_de_dagmar_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/998/indicacao_n_439_2022_autor_angelo_de_dagmar_ssd.pdf</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/997/indicacao_n_440_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/997/indicacao_n_440_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 440/2022 – AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de solicitar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos e equipe responsável realizar reparação da estrada que fica localizada atrás do posto de combustível no Distrito de Soledade. Colocando material para reparação da mesma com uma camada de piçarra encima do material já existente naquele local. https://camaraapodi.rn.gov.br/portal/proposicao/1025/detalhe/. Encaminhada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_n_441_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_n_441_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 441/2022 – AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de solicitar a equipe responsável fazer uma revisão na parte elétrica do Distrito de Soledade conforme a seguir: revisão das lâmpadas queimadas; relé; implantação de novos braços com luminárias nos postes que não tem. https://camaraapodi.rn.gov.br/portal/ proposicao/1026/detalhe/.  Encaminhada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_n_442_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_n_442_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 442/2022 – AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de solicitar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos e equipe responsável realizar reparação da estrada principal do Distrito de Soledade. Em virtude das fortes chuvas que atingiram aquela comunidade. https://camaraapodi.rn.gov. br/portal/proposicao/1027/detalhe/. Encaminhada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_n_443_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_n_443_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 443/2022 – AUTOR CHARTON RÊGO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, colocar piçarra na rua principal de Soledade, nas proximidades de Citonho. https://camaraapodi.rn.gov.br/portal/proposicao/1028/detalhe/. Encaminhada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_n_444_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_n_444_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 444/2022 – AUTOR CHARTON RÊGO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar serviço de limpeza, roço e retirada de mato na Rua Abiú, bairro Cohab, por trás da Escola Municipal Professora Lindaura Silva. https://camaraapodi.rn.gov.br/portal/proposicao/1029/detalhe/. Encaminhada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_n_445_2022_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_n_445_2022_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 445/2022 – AUTOR JÚNIOR CARLOS-PSB; SUBSCRITO PELOS VEREADORES CHARTON RÊGO-MDB E RAILTON DIÓGENES-MDB  - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar limpeza as margens da Lagoa do Apodi, mais precisamente na PRAINHA (Bairro Bacurau I); bem como colocar coletores de lixos e fazer a limpeza constantemente. https://camaraapodi.rn.gov.br/portal/ proposicao/1030/detalhe/ Encaminhada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_n_446_2022_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_n_446_2022_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 446/2022 – AUTOR LAETE OLIVEIRA-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi - que se digne empreenda esforços, em caráter de urgência, para recuperação de todos os trechos críticos da zona rural que dificultam a locomoção da população e principalmente dos estudantes. https://camaraapodi.rn.gov.br/portal/ proposicao/1031/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 05 de maio de 2022.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_n_447_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_n_447_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 447/2022 – AUTOR RAILTON DIÓGENES-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de instalar sinalização horizontal e vertical dos estacionamentos para carros e motos no cento da cidade, assim como demarcar quantidades de vagas para deficientes, para uma melhor organização e trafego.   https://camaraapodi.rn.gov.br/portal/ proposicao/1032/detalhe/  Despachada e encaminhada na Sessão Ordinária do dia 05 de maio de 2022.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/989/indicacao_n_448_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/989/indicacao_n_448_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 448/2022 – AUTOR RAILTON DIÓGENES-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de instalar abrigos nos pontos de parada de ônibus na Br 405, onde os alunos embarcam, para maior conforto dos estudantes universitários, que sofrem no período chuvoso.  https://camaraapodi.rn.gov.br/portal/proposicao/1033/detalhe/   Despachada e encaminhada na Sessão Ordinária do dia 05 de maio de 2022.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/988/indicacao_n_449_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/988/indicacao_n_449_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 449/2022 – AUTOR RAILTON DIÓGENES-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de instalar  abrigos nos pontos de paradas de ônibus na estrada que liga o bairro Bacurau 1 ao Distrito do Córrego, onde os moradores  esperam transporte para se locomoverem , para um maior conforto evitando o sol e a chuva. https://camaraapodi.rn.gov.br/portal/proposicao/1034/detalhe/  Despachada e encaminhada na Sessão Ordinária do dia 05 de maio de 2022.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/987/indicacao_n_450_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/987/indicacao_n_450_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°450/2022 - AUTOR ADAILTON TARGINO - MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos e Equipe Responsável realizar a limpeza e roço do mato na Praça da Bíblia. https://camaraapodi.rn.gov.br/portal/proposicao/1035/detalhe/  Despachada e encaminhada na Sessão Ordinária do dia 05 de maio de 2022.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_n_451_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_n_451_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°451/2022 - AUTOR ADAILTON TARGINO - MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar á Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos e Equipe Responsável realizar a restauração das Praças Públicas do nosso município, em especial e com urgência a Praça da Bíblia localizada próxima ao CAIC. https://camaraapodi.rn.gov.br/portal/proposicao/1039/detalhe/  Despachada e encaminhada na Sessão Ordinária do dia 05 de maio de 2022.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/985/indicacao_n_452_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/985/indicacao_n_452_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°452/2022 - AUTOR ANDREAZO ALVES-PL - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos e Secretaria Municipal de Administração e Planejamento, realizar um estudo topográfico na zona rural de Apodi, para poder ter um relatório dos lugares mais afetados pelas chuvas, trazendo também melhorias para a revitalização das estradas vicinais por saber aonde terá mais erosões. https://camaraapodi.rn.gov.br/portal/proposicao/1040/detalhe/  Despachada e encaminhada na Sessão Ordinária do dia 05 de maio de 2022.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/984/indicacao_n_453_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/984/indicacao_n_453_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°453/2022 - AUTOR ANDREAZO ALVES-PL - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar uma revitalização no calçamento da Rua Parque de Vaquejada. https://camaraapodi.rn.gov.br/portal/proposicao/1041/detalhe/  Despachada e encaminhada na Sessão Ordinária do dia 05 de maio de 2022.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_n_454_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_n_454_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°454/2022 - AUTOR ADAILTON TARGINO - MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar a instalação de uma Academia Popular no Assentamento Agrovila Palmares. https://camaraapodi.rn.gov.br/portal/proposicao/1043/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 05 de maio de 2022.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_n_455_2022_autor_gilvan_alves_-_solidariedade.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_n_455_2022_autor_gilvan_alves_-_solidariedade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°455/2022 - AUTOR GILVAN ALVES – SOLIDARIEDADE - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, em caráter de urgência colocar as luminárias na estrada que liga o Bacurau I ao Balneário da Lagoa de Apodi e Museu do Índio, na cidade Apodi-RN. https://camaraapodi.rn.gov.br/portal/proposicao/1050/ detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 05 de maio de 2022.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_n_456_2022_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_n_456_2022_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°456/2022 – AUTOR JÚNIOR CARLOS-PSB - Secretário Municipal de Saúde, LUÍS SABINO DA COSTA NETO, no sentido de tomar providencias para normalizar o atendimento médico na Unidade Básica de Saúde-UBS no distrito de Melancias, conforme solicitação em (anexo) dos moradores. https://camaraapodi.rn.gov.br/portal/proposicao/1052/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 05 de maio de 2022.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_n_457_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_n_457_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 457/2022 - AUTOR ADAILTON TARGINO - MDB – ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi, no Sentido de sugerir ao executivo promover Audiência Pública sobre a urbanização da lagoa de Epifânio. https://camaraapodi.rn.gov.br/portal/proposicao/1053/detalhe/ . Despachada e encaminhada na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_n_458_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_n_458_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°458/2022 - AUTOR ADAILTON TARGINO - MDB - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi, no Sentido de solicitar a criação da estrutura do cenário permanente para apresentação do espetáculo da Paixão de Cristo no Sítio do Góis. https://camaraapodi.rn.gov.br/ portal/proposicao/1054/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_n_459_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_n_459_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°459/2022 - AUTOR ADAILTON TARGINO - MDB - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi, no Sentido de solicitar a pavimentação do final da Rua Padre Renato de Menezes. https://camaraapodi.rn.gov.br/portal/proposicao/1055/detalhe/ . Despachada e encaminhada na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_n_460_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_n_460_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°460/2022 - AUTOR ANDREAZO ALVES-PL - Prefeito Municipal de Apodi, ALAN JEFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS, Realizar a reforma do monumento com o nome Apodi na descida da Serra, que está com letras faltando. https://camaraapodi.rn.gov.br/portal/proposicao/1058/detalhe/. Despachada e encaminhada</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_n_461_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_n_461_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°461/2022 - AUTOR ANDREAZO ALVES - PL - Prefeito Municipal de Apodi, ALAN JEFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS, Realizar a revitalização do calçamento da rua Vingt Rosado, bairro Portal da chapada, nas proximidades da Arena Hiper. A rua está com pedras soltas e alguns buracos. https://camaraapodi.rn.gov.br/portal/ proposicao/1059/detalhe/. Despachada e encaminhada na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_n_462_2022_autor_railton_diogenes-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_n_462_2022_autor_railton_diogenes-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 462/2022 - AUTOR RAILTON DIÓGENES-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de construir pistas para caminhadas de 1 quilometro ao redor das academias ao ar livre nas comunidades rurais. https://camaraapodi.rn.gov.br/portal/proposicao/1060 /detalhe/. Despachada e encaminhada na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/974/indicacao_n_463_2022_autor_railton_diogenes-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/974/indicacao_n_463_2022_autor_railton_diogenes-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 463/2022 - AUTOR RAILTON DIÓGENES-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de determinar, um profissional de educação física para gravar vídeos com treinos básicos para os moradores das comunidades rurais, onde tem academias ao ar livre e a cada três meses possa trocar os treinos e visitar as localidades. https://camaraapodi.rn.gov.br/portal/proposicao/1061/detalhe/. Despachada e encaminhada na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_n_464_2022_autores_junior_souza_e_laete_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_n_464_2022_autores_junior_souza_e_laete_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 464/2022 - AUTOR JÚNIOR SOUZA-MDB - Prefeito Municipal de Apodi, ALAN JEFERSON DA SILVEIRA PINTO, que se digne fazer cursos de capacitação dos conselheiros tutelares do município de Apodi. https://camaraapodi.rn.gov.br/portal/proposicao/1062/detalhe/. Despachada e encaminhada na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_n_465_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_n_465_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 465/2022 - AUTOR CHARTON RÊGO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar reposição de luminária em poste localizado a Rua Reis Magos, sentido a lagoa. (Último poste da rua). https://camaraapodi.rn.gov.br/portal/proposicao/1065/detalhe/. Despachada e encaminhada na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_n_466_2022_autores_laete_filipe_e_andreazo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_n_466_2022_autores_laete_filipe_e_andreazo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 466/2022 – AUTORES LAETE OLIVEIRA-MDB, FILIPE GUSTAVO-PL E ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em caráter de Urgência a retomada dos serviços odontológicos em todas as Unidades Básica de Saúde. https://camaraapodi.rn.gov.br/ portal/proposicao/1066/detalhe/ . Despachada e encaminhada na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_n_467_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_n_467_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 467/2022 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, fazer a restauração/recuperação da estrada vicinal de acesso ao Assentamento Paulo Canapum na Chapada do Apodi, pois a mesma encontra-se intransitável para deslocamento dos estudante, que os ônibus não consegue trafegar pela estrada. https://camaraapodi.rn.gov.br/portal/ proposicao/1068/detalhe/. Despachada e encaminhada na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_n_468_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_n_468_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 468/2022 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar reposição de luminária em poste nos Assentamentos Moacir Lucena e Ipueira na chapada do Apodi-RN. https://camaraapodi.rn.gov.br/portal/proposicao/1069/detalhe/. Despachada e encaminhada na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_n_469_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_n_469_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 469/2022 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, fazer a restauração/recuperação da estrada vicinal de acesso ao corredor de Neto Rêgo que liga a BR 405 a rua Dos Freires até o Sítio São Dimas no município de Apodi. https://camaraapodi.rn.gov.br/portal/ proposicao/1070/detalhe/. Despachada e encaminhada na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/967/indicacao_n_470_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/967/indicacao_n_470_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 470/2022 - AUTOR CHARTON RÊGO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, se digne em caráter de urgência, a revitalizar o trecho de estrada vicinal que dá acesso ao bairro Pequé a BR 405. https://camaraapodi.rn.gov.br/portal/proposicao/1072/detalhe/. Despachada e encaminhada na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/966/indicacao_n_471_2022_autores_junior_souza_e_laete_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/966/indicacao_n_471_2022_autores_junior_souza_e_laete_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 471/2022 – AUTOR JÚNIOR SOUZA-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, fazer a recuperação das estradas vicinais de acesso as comunidades rurais de Bela Vista e Caiçara no município de Apodi-RN https://camaraapodi.rn.gov.br/portal/proposicao/1084/detalhe/. Encaminhada na Sessão Ordinária do dia 19 de maio de 2022.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/965/indicacao_n_472_2022_autores_junior_souza_e_laete_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/965/indicacao_n_472_2022_autores_junior_souza_e_laete_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 472/2022 – AUTOR JÚNIOR SOUZA-MDB - GETÚLIO MARQUES FERREIRA - Secretário de Estado da Educação, da Cultura, do Esporte e do Lazer – SEEC/RN, que se digne climatizar com instalações de ar condicionados à Escola Estadual Valdemiro Pedro Viana na comunidade de Santa Rosa no município de Apodi-RN. https://camaraapodi.rn.gov.br/portal/proposicao/ 1088/detalhe/. Encaminhada na Sessão Ordinária do dia 19 de maio de 2022.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/964/indicacao_n_473_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/964/indicacao_n_473_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 473/2022 – AUTOR ANDREAZO ALVES-PL - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS realizar a revitalização provisória do calçamento da rua Bevenuto José de Paiva, que faz ligação com a rua Vereador José Barra Neto, as quais encontram-se intransitáveis. https://camaraapodi.rn.gov.br/portal/ proposicao/1089/detalhe/. Encaminhada na Sessão Ordinária do dia 19 de maio de 2022.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/963/indicacao_n_474_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/963/indicacao_n_474_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 474/2022 - AUTOR CHARTON RÊGO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, se digne em caráter de urgência determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, tomar as devidas providencias, a pedido dos moradores das Ruas Francisca Moreira Fernandes e Professora Auri de Aceto Mota, entrar em contato com os proprietários dos terrenos baldios abandonados, em anexo na Planilha do ofício N° 067/2022 da PMA, para que possam realizar as respectivas limpezas sob pena prevista na Lei municipal N° 1523/2019 (Dispõe sobre multa para proprietários de terrenos baldios em áreas urbanas abandonados e dá outras providências). https://camaraapodi.rn.gov.br/portal/proposicao/1093/detalhe/ Despachada e Encaminhada na Sessão Ordinária do dia 26 de maio de 2022.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_n_475_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_n_475_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 475/2022 - AUTOR CHARTON RÊGO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, se digne em caráter de urgência determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, enviar a equipe elétrica, em critério de urgência, mediante aos sucessivos assaltos ocorridos no Sítio Arção (região da Pedra) na zona rural de Apodi-RN, para que realizem vistoria e manutenção na rede de iluminação pública da referida. Ainda, em acionar o patrulhamento policial nas redondezas. https://camaraapodi.rn.gov.br/portal/proposicao/1094/detalhe/  Despachada e Encaminhada na Sessão Ordinária do dia 26 de maio de 2022.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_n_476_2022_autor_gilvan_alves_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_n_476_2022_autor_gilvan_alves_ssd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 476/2022 - AUTOR GILVAN ALVES - SSD - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, em caráter de URGÊNCIA fazer a reforma/restauração do Centro do Idoso localizado na Rua Antônio Lopes Filho, na cidade Apodi-RN. https://camaraapodi.rn.gov.br/portal/proposicao/1098/detalhe/  Despachada e Encaminhada na Sessão Ordinária do dia 26 de maio de 2022.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_n_477_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_n_477_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 477/2022 - AUTOR ADAILTON TARGINO – MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar ao Executivo fazer a reposição da placa inaugural do ginásio da COHAB, pois a primeira foi removida. https://camaraapodi.rn.gov.br/portal/proposicao/ 1099/detalhe/  Despachada e Encaminhada na Sessão Ordinária do dia 26 de maio de 2022.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/959/indicacao_n_478_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/959/indicacao_n_478_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 478/2022 - AUTOR ADAILTON TARGINO – MDB – Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar à Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos e equipe responsável realizar o roço do mato na margens da BR-405, mais precisamente da Escola Estadual Professor Antônio Dantas até o cemitério. https://camaraapodi.rn.gov.br/portal/proposicao/1100/detalhe/   Despachada e Encaminhada na Sessão Ordinária do dia 26 de maio de 2022.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_n_479_2022_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_n_479_2022_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 479/2022 – AUTOR FILIPE GUSTAVO-PL - ALAN JEFFERSON DA SILVEIRA PINTO, se digne em caráter de URGÊNCIA determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, enviar uma equipe para realizar a COLETA DE LIXO na Escola Estadual Valdemiro Pedro Viana-EEVPV; bem como colocar no Cronograma da Secretaria, para ser feita semanalmente. Também solicitamos fazer a limpeza na comunidade rural de Santa Rosa no município de Apodi-RN. (Conforme abaixo assinado dos estudantes 7º Ano “A” da EEVPV).  https://camaraapodi.rn.gov.br/portal/proposicao/1105/detalhe/. Despachada na Sessão Ordinária do dia 15 de junho de 2022.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/957/indicacao_n_480_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/957/indicacao_n_480_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 480/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS realizar a capinagem e roço de matos na rua Padre Renato Menezes, nas proximidades da construtora BJ. https://camaraapodi.rn.gov.br/portal/proposicao/1109/ detalhe/ Encaminhada na Sessão Ordinária do dia 2 de junho de 2022.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/956/indicacao_n_481_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/956/indicacao_n_481_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 481/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS realizar a capinagem e roço de matos no meio fio central da BR 405, trecho que a população usa para caminhar. https://camaraapodi.rn.gov.br/portal/ proposicao/1110/detalhe/ Encaminhada na Sessão Ordinária do dia 2 de junho de 2022.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_n_482_2022_autor_gilvan_alves_-_solidariedade.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_n_482_2022_autor_gilvan_alves_-_solidariedade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 482/2022 – AUTOR GILVAN ALVES-SSD - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, em caráter de URGÊNCIA fazer a revitalização/reforma da Praça do Ginásio de Esportes vizinho ao Estádio Antônio Lopes Filho, revitalizando também as quadras de futebol de areia, vôlei e basquete, colocando uma academia ao ar livre. https://camaraapodi.rn.gov.br/ portal/proposicao/1115/detalhe/. Despachada na Sessão Ordinária do dia 15 de junho de 2022.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_n_483_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_n_483_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 483/2022 – AUTOR CHARTON RÊGO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, se digne em caráter de urgência determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, enviar a equipe elétrica, em critério de urgência, repor luminárias no sítio Baixa Fechada III na zona rural de Apodi-RN. https://camaraapodi.rn.gov.br/portal/ proposicao/1116/detalhe/. Despachada na Sessão Ordinária do dia 15 de junho de 2022.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/953/indicacao_n_484_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/953/indicacao_n_484_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 484/2022 – AUTOR CHARTON RÊGO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, se digne em caráter de urgência determinar a Secretaria Municipal de Saúde, enviar a equipe da Vigilância Sanitária do Município, para realizar visita na empresa Leite ILA, no intuito de averiguar denúncia da população circunvizinha, que reclama sofrer as consequências de uma fossa, a céu aberto, de responsabilidade da referida empresa. E que a Vigilância apresente um relatório a está casa Legislativa. https://camaraapodi.rn.gov.br /portal/proposicao/1117/detalhe/. Despachada na Sessão Ordinária do dia 15 de junho de 2022.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>FILIPE GUSTAVO, RAILTON DIÓGENES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/952/indicacao_n_485_2022_autores_filipe-pl_e_railton-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/952/indicacao_n_485_2022_autores_filipe-pl_e_railton-mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 485/2022 – AUTORES FILIPE GUSTAVO -PL E RAILTON DIÓGENES-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, que digne determinar a Secretaria Municipal de Educação, promover cursos / treinamento para operar impressora para transforma textos em linguagem braile. https://camaraapodi.rn.gov.br/portal/proposicao/1125/detalhe/. Despachada na Sessão Ordinária do dia 15 de junho de 2022.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/951/indicacao_n_486_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/951/indicacao_n_486_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 486/2022 – AUTOR ANDREAZO ALVES – PL – ALAN JEFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS, realizar o serviço de retirada de entulhos na rua Primeiro de Maio, bairro Lagoa Seca. https://camaraapodi.rn.gov.br/portal/proposicao/1126/detalhe/. Despachada na Sessão Ordinária do dia 15 de junho de 2022.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/950/indicacao_n_487_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/950/indicacao_n_487_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 487/2022 – AUTOR ANDREAZO ALVES – PL - ALAN JEFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS realizar a capinagem e a revitalização do calçamento na rua Professora Luzinete Canela, bairro Pequé. https://camaraapodi.rn.gov.br/portal/proposicao/1127/detalhe/ Despachada na Sessão Ordinária do dia 15 de junho de 2022.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/949/indicacao_n_488_2022_autores_junior_souza_e_laete_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/949/indicacao_n_488_2022_autores_junior_souza_e_laete_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 488/2022 – AUTOR JÚNIOR SOUZA-MDB - MARIA DE FÁTIMA BEZERRA, Governadora do Estado do Rio Grande do Norte, que se digne reformar e climatizar com instalações de ar condicionados à Escola Estadual Valdemiro Pedro Viana na comunidade de Santa Rosa no município de Apodi-RN. https://camaraapodi.rn.gov.br/portal/proposicao/1128/detalhe/. Despachada na Sessão Ordinária do dia 15 de junho de 2022.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_n_489_2022_autores_junior_souza_e_laete_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_n_489_2022_autores_junior_souza_e_laete_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 489/2022 – AUTOR JÚNIOR SOUZA-MDB - MARIA DE FÁTIMA BEZERRA, Governadora do Estado do Rio Grande do Norte, que se digne reformar e climatizar com instalações de ar condicionados à Escola Estadual Ferreira Pinto na cidade de Apodi-RN. https://camaraapodi.rn.gov.br/portal/proposicao/1129/detalhe/. Despachada na Sessão Ordinária do dia 15 de junho de 2022.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_n_490_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_n_490_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 490/2022 – AUTOR ADAILTON TARGINO-MDB - ALAN JEFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de solicitar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos e Equipe Responsável realizar a reforma e limpeza da Unidade Básica de Saúde - UBS do Distrito de Soledade. https://camaraapodi.rn.gov.br/portal/proposicao/1130/detalhe/. Despachada na Sessão Ordinária do dia 15 de junho de 2022.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/946/indicacao_n_491_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/946/indicacao_n_491_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 491/2022 – AUTOR ADAILTON TARGINO-MDB - ALAN JEFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de solicitar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, junto ao Departamento de Estradas e Rodagem - DER/RN autorização para instalar lombada, na curva da estrada de canto de varas próximo ao tempero cheiro-verde. https://camaraapodi.rn.gov.br/portal/proposicao/1131/detalhe/. Despachada na Sessão Ordinária do dia 15 de junho de 2022.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_n_492_2022_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_n_492_2022_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 492/2022 – AUTOR ALEXANDRE BEVENUTO - PT – ALAN JEFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de determinar a Secretaria Municipal de Saúde, voltar a apresentar o boletim epidemiológico do município de Apodi (URGENTE). https://camaraapodi.rn.gov.br/portal/proposicao/ 1132/detalhe/. Despachada na Sessão Ordinária do dia 15 de junho de 2022.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_n_493_2022_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_n_493_2022_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 493/2022 – AUTOR ALEXANDRE BEVENUTO - PT – ALAN JEFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de determinar a Secretaria Municipal Educação, recuperar a Escola Municipal do Sítio Bamburral, principalmente o teto, que estão entrando vários pássaros e morcegos; causando ausência de alunos devido problemas respiratórios causados pelo mal cheiro de mofo e fezes, inclusive na cozinha!! https://camaraapodi.rn.gov.br/portal/proposicao/ 1133/detalhe/. Despachada na Sessão Ordinária do dia 15 de junho de 2022.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_n_494_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_n_494_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 494/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos realizar o serviço de retirada de entulhos na rua Nezia Karla Pinto de Andrade, Bairro Garilandia. https://camaraapodi.rn.gov.br/portal/proposicao/1142/ detalhe/ Despachada na Sessão Ordinária do dia 23 de junho de 2022.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_n_495_2022_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_n_495_2022_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 495/2022 – AUTOR JÚNIOR SOUZA-MDB - MARCELO FERNANDES DE QUEIROZ - Presidente do Sistema Fecomércio do RN, que se digne fazer uma parceria com a Câmara Municipal de Apodi, para ofertar exames de prevenção e mamografia através da unidade móvel do SESC, saúde da mulher no município de Apodi-RN. Despachada na Sessão Ordinária do dia 23 de junho de 2022.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/941/indicacao_n_496_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/941/indicacao_n_496_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 496/2022 – AUTOR ANDREAZO ALVES-PL - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS realizar o serviço de retirada de entulhos rua Joaquim Teixeira de Moura, as margens da BR 405, bairro Centro. https://camaraapodi.rn.gov.br/portal/proposicao/1152/detalhe/. Despachada na Sessão Ordinária do dia 30 de junho de 2022.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/940/indicacao_n_497_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/940/indicacao_n_497_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 497/2022 – AUTOR ANDREAZO ALVES-PL - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS que seja colocado um deposito de lixo maior, na rua vereador Abílio Soares de Macedo, tendo em vista que o atual não está sento suficiente. https://camaraapodi.rn.gov.br/portal/proposicao/1153/detalhe/ Despachada na Sessão Ordinária do dia 30 de junho de 2022.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_n_498_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_n_498_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 498/2022 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, fazer limpeza geral do Cemitério Público do Distrito de Soledade no município de Apodi-RN. https://camaraapodi.rn.gov.br/portal/proposicao/1154/detalhe/ Despachada na Sessão Ordinária do dia 30 de junho de 2022.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_n_499_2022_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_n_499_2022_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 499/2022 – AUTOR JÚNIOR SOUZA-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, fazer a recuperação da estrada vicinal que inicia na BR-405, passando pelos Sítios Caboclo, Carpinas, Várzea da Carreira até a comunidade Santa Rosa (Bar do Gato RN-233) no município de Apodi-RN.  Despachada na Sessão Ordinária do dia 30 de junho de 2022.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_n_500_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_n_500_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 500/2022 – AUTOR ADAILTON TARGINO-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido da celeridade a obra de ampliação do cemitério de soledade, tendo em vista que a documentação necessária já encontra-se regularizada junto ao cartório. _x000D_
 https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia -legislativa/1166/detalhe/. Despachada na Sessão Ordinária do dia 04 de agosto de 2022.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_n_501_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_n_501_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 501/2022 – AUTOR ADAILTON TARGINO-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar a equipe responsável fazer uma revisão na parte elétrica na CHAPADA conforme a seguir: revisão das lâmpadas queimadas; relé; implantação de novos braços com luminárias nos postes que não tem. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/ materia- legislativa/1167/detalhe/ Despachada na Sessão Ordinária do dia 04 de agosto de 2022.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_n_502_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_n_502_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 502/2022 – AUTOR ADAILTON TARGINO-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar à secretaria municipal de obras e equipe responsável realizar a continuação da iluminação pública do bairro bico torto até o cemitério novo. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/ materia- legislativa/1168/detalhe/. Despachada na Sessão Ordinária do dia 04 de agosto de 2022.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_n_503_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_n_503_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 503/2022 – AUTOR ADAILTON TARGINO-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de solicitar a conclusão da estrada da AGROVILA, onde a recuperação da mesma foi iniciada, mas não concluída. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1169/detalhe/. Despachada na Sessão Ordinária do dia 04 de agosto de 2022.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_n_504_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_n_504_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 504/2022 – AUTOR ANDREAZO ALVES-PL - Prefeito Municipal de Apodi, ALAN JEFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAT DE SAÚDE que seja retomado a publicação do boletim epidemiológico de infecção por Covid-19, no município de Apodi. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1173/detalhe/. Despachada na Sessão Ordinária do dia 11 de agosto de 2022.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_n_505_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_n_505_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 505/2022 – AUTOR ANDREAZO ALVES-PL - Prefeito Municipal de Apodi, ALAN JEFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS que seja feita reposição de lâmpadas no poste que liga a rua Marechal Floriano a rua Vereador Abílio Soares de Macedo. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1175/detalhe/. Despachada na Sessão Ordinária do dia 11 de agosto de 2022.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_n_506_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_n_506_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 506/2022 – AUTOR ADAILTON TARGINO - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de solicitar a secretaria municipal de urbanismo, transporte, obras e serviços urbanos fazer a recuperação do acesso à rua por trás do cemitério em soledade. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1176/detalhe/. Despachada na Sessão Ordinária do dia 11 de agosto de 2022.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_n_507_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_n_507_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 507/2022 – AUTOR ADAILTON TARGINO - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de considerando a sanção Presidencial a lei que instituiu o piso salarial nacional para enfermeiros, técnicos e auxiliares de enfermagem e parteiras, considerando a publicação da referida lei em diário oficial, que o Poder Executivo inicie os trâmites necessários para a adequação legislativa, com vistas a garantir o cumprimento da lei federal que instituiu o piso salarial dos referidos profissionais no município de Apodi. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1177/detalhe/. Despachada na Sessão Ordinária do dia 11 de agosto de 2022.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_n_508_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_n_508_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 508/2022 – AUTOR ADAILTON TARGINO - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, o sentido de solicitar à secretaria municipal de turismo e equipe responsável realizar projeto e instalação da passarela da área das araras do lajedo de soledade. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1178/detalhe/. Despachada na Sessão Ordinária do dia 11 de agosto de 2022.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_n_509_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_n_509_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 509/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO – Prefeito Municipal de Apodi, que se digne determinar a SECRETARIA MUNICIPAL DE SAÚDE que seja providenciado o conserto no equipamento Odontológico da Unidade Básica de Saúde - UBS na Comunidade de Bamburral – Região do Vale. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1183/detalhe/. Despachada na Sessão Ordinária do dia 18 de agosto de 2022.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_n_510_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_n_510_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 510/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO – Prefeito Municipal de Apodi, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS que seja feito o serviço de tapa buracos na rua Vereador Celso Marinho. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1195/detalhe/ Despachada na Sessão Ordinária do dia 18 de agosto de 2022.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_n_511_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_n_511_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 511/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS que seja feita, limpeza e revitalização da rua Francisco Leão da Silveira que se encontra com diversos problemas. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1196/detalhe/ Despachada na Sessão Ordinária do dia 25 de agosto de 2022.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_n_512_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_n_512_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 512/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS que seja feita, limpeza e revitalização do esgoto na rua Professora Alaíde Marinho de Freitas, que se encontra em péssimas condições. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1197/detalhe/ Despachada na Sessão Ordinária do dia 25 de agosto de 2022.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/670/indicacao_n_513_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/670/indicacao_n_513_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 513/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS que seja feita, recapeamento do calçamento na rua Francisco Mendes Rebouças – Bacurau II, que se encontra em péssimas condições. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1198/detalhe/ Despachada na Sessão Ordinária do dia 25 de agosto de 2022.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_n_514_2022_autor_gilvan_alves_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_n_514_2022_autor_gilvan_alves_ssd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 514/2022 – AUTOR GILVAN ALVES-SSD -  ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal, e a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS, no sentido da instalação de uma lombada na rua Francisco Leão da Silveira, Garilandia, nas proximidades da casa N° 396. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1199/detalhe/ Despachada na Sessão Ordinária do dia 25 de agosto de 2022.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_n_515_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_n_515_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 515/2022 - AUTOR ADAILTON TRGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de solicitar a SECRETARIA. MUNICIPAL DE URBANISMO, TRANSPORTE, OBRAS E SERVIÇOS URBANOS, fazer a recuperação do acesso ao Assentamento São Manoel. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1200/ detalhe/ Despachada na Sessão Ordinária do dia 25 de agosto de 2022.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_n_516_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_n_516_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 516/2022 - AUTOR ADAILTON TRGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de solicitar a SECRETARIA. MUNICIPAL DE URBANISMO, TRANSPORTE, OBRAS E SERVIÇOS URBANOS, E EQUIPE RESPONSÁVEL, realizar a reparação com urgência da rua principal do distrito de Soledade. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1201/detalhe/ Despachada na Sessão Ordinária do dia 25 de agosto de 2022.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/666/indicacao_n_517_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/666/indicacao_n_517_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 517/2022 - AUTOR ADAILTON TRGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, no sentido de solicitar a equipe responsável fazer uma revisão na parte elétrica no Sítio Pitombeira conforme a seguir: revisão das lâmpadas queimadas; relé; implantação de braços com luminárias nos postes. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1208/detalhe/. Despachada e encaminhada na Sessão Ordinária do dia 1º de Setembro de 2022.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/665/indicacao_n_518_2022_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/665/indicacao_n_518_2022_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 518/2022 - AUTOR JUNIOR SOUZA - INSTITUTO SENAI DE INOVAÇÃO (ISI-ER) DO ESTADO DO RIO GRANDE DO NORTE, que se digne fazer um Estudo no município de Apodi-RN, sobre a possibilidade de instalar estação solarimétrica para coletar dados para a produção do Atlas Eólico e Solar do RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1209/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 1º de Setembro de 2022.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/664/indicacao_n_519_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/664/indicacao_n_519_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 519/2022 - AUTOR ANDREAZO ALVES-PL – ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS que seja feito o recapeamento asfáltico no trecho que liga a rua Padre Benedito Alves a BR 405. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1211/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 1º de Setembro de 2022.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_n_520_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_n_520_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 520/2022 - AUTOR ANDREAZO ALVES-PL – ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS que seja feito a limpeza do terreno baldio da prefeitura, localizado no bairro Garilândia, terreno esse com principal objetivo fazer uma academia e praça dos idosos. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1212/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 1º de Setembro de 2022.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/662/indicacao_n_521_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/662/indicacao_n_521_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 521/2022 - AUTOR ADAILTON TRGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, no sentido de solicitar à SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS e Equipe Responsável realizar de mutirão de limpeza no Distrito de Soledade e instalação de coletoras. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1213/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 1º de Setembro de 2022.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_n_522_2022_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_n_522_2022_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 522/2022 - AUTOR JÚNIOR SOUZA-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne fazer a PAVIMENTAÇÃO do acesso à Escola Estadual Valdomiro Pedro Viana no sitio Santa Rosa II, pela RN-233 no municipio de Apodi-RN; bem como a pavimentação em frente à escola. (Conforme solicitação no ofício N.º 026/2022 em anexo). https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1215/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 1º de Setembro de 2022.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/660/indicacao_n_523_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/660/indicacao_n_523_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 523/2022 – AUTOR ANDREAZO ALVES-PL - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANPORTES, OBRAS E SERVIÇOS URBANOS realizar o serviço de tapa buracos na rua Joaquim Teixeira de Moura, em frente a AABB, bairro Centro. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1218/detalhe/. Despachada na Sessão Ordinária do dia 08 de setembro de 2022.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/659/indicacao_n_524_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/659/indicacao_n_524_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 524/2022 – AUTOR RAILTON DIÓGENES-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de adequar a Praça da Redenção localizada na rua Tiradentes, com a ABNT NBR 9050/2020 (Acessibilidade a edificações, mobiliário, espaços e equipamentos urbanos) e efetuar pinturas lúdicas no piso para maior interação das crianças e demais usuários. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1224/detalhe/  Despachada na Sessão Ordinária do dia 08 de setembro de 2022.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/658/indicacao_n_525_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/658/indicacao_n_525_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 525/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS que seja feito a revitalização da Rua Roberto C. Oliveira, que se encontram com muitos buracos na proximidade do restaurante Rei da Peixada. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1236/detalhe/ Despachada na Sessão Ordinária do dia 15 de setembro de 2022.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_n_526_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_n_526_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 526/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS que seja feito a revitalização na decida da ladeira no parque de vaquejada, que se encontra com um grande buraco. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1237/detalhe/ Despachada na Sessão Ordinária do dia 15 de setembro de 2022.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/656/indicacao_n_527_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/656/indicacao_n_527_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 527/2022 – AUTOR CARLIN DE DANDÃO-PSB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, recuperar a ESTRADA VICINAL do trecho compreendido entre a Igreja Católica do centro até a Caeira de Saúde no distrito de Soledade no município de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1238/detalhe/ Despachada na Sessão Ordinária do dia 15 de setembro de 2022.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/655/indicacao_n_528_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/655/indicacao_n_528_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 528/2022 – AUTOR CARLIN DE DANDÃO-PSB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, incluir a Vila “2” do Assentamento Nova Descoberta na ROTA DO CARRO DO LIXO na Chapada do de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1239/detalhe/ Despachada na Sessão Ordinária do dia 15 de setembro de 2022.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_n_529_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_n_529_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 529/2022 – AUTOR CARLIN DE DANDÃO-PSB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, repor as LUMINÁRIAS da Vila “1” do Assentamento Nova Descoberta na Chapada do de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1240/detalhe/ Despachada na Sessão Ordinária do dia 15 de setembro de 2022.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/603/indicacao_n_530_2022_autor_gilvan_alves_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/603/indicacao_n_530_2022_autor_gilvan_alves_ssd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 530/2022 – AUTOR GILVAN ALVES-SSD - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, em caráter de URGÊNCIA fazer a COLETA DO LIXO na comunidade de Santa Rosa I no municipio de Apodi. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1241/detalhe/ Despachada na Sessão Ordinária do dia 15 de setembro de 2022.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_n_531_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_n_531_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 531/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS, que seja feito o serviço de retirada de entulhos na rua João Mendes de Freitas, bairro Portal da Chapada. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1247/detalhe/Despachada na Sessão Ordinária do dia 22 de setembro de 2022.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/601/indicacao_n_532_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/601/indicacao_n_532_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 532/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS, que seja feito a revitalização do Ginásio no Distrito de Melancias. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1248/detalhe/ Despachada na Sessão Ordinária do dia 22 de setembro de 2022.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/600/indicacao_n_533_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/600/indicacao_n_533_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 533/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS, que seja feito o serviço de tapa buracos na Rua Vingt Rosado. O trecho encontra - se com buracos em diversos locais, entre bairros Cohab, Rodoviária e Portal da Chapada. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1249/detalhe/Despachada na Sessão Ordinária do dia 22 de setembro de 2022.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/599/indicacao_n_534_2022_autor_gilvan_alves_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/599/indicacao_n_534_2022_autor_gilvan_alves_ssd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 534/2022 – AUTOR GILVAN ALVES – SSD - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, em caráter de URGÊNCIA ampliar a rede de energia elétrica colocando poste com luminária completa na rua Raimunda Ferreira de Sales (mais precisamente na altura do número 220) no Bairro São Sebastião na cidade Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1250/detalhe/Despachada na Sessão Ordinária do dia 22 de setembro de 2022.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/598/indicacao_n_535_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/598/indicacao_n_535_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 535/2022 - AUTOR ADAILTON TARGINO - MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de solicitar a equipe responsável da Secretaria Municipal de Urbanismo, Transporte, Obras e Serviços Urbanos, fazer implantação de novos braços com luminárias nos postes que não tem no Assentamento Paraíso, mais especificamente no lote do Pastor Osmar. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1251/detalhe/ Despachada na Sessão Ordinária do dia 22 de setembro de 2022.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/597/indicacao_n_536_2022_autor_railton_diogenes_mdb_20220921_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/597/indicacao_n_536_2022_autor_railton_diogenes_mdb_20220921_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 536/2022 - AUTOR RAILTON DIÓGENES-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de instalar redutores de velocidades (lombadas) em toda extensão da rua Luzia Mendes de Freitas na cidade de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1254/detalhe/ Despachada na Sessão Ordinária do dia 22 de setembro de 2022.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/596/indicacao_n_537_2022_autor_railton_diogenes_mdb_20220921_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/596/indicacao_n_537_2022_autor_railton_diogenes_mdb_20220921_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 537/2022 - AUTOR RAILTON DIÓGENES-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de instalar os guarda corpos na Praça dos Skates para maior proteção dos frequentadores. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1255/detalhe/Despachada na Sessão Ordinária do dia 22 de setembro de 2022.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_n_538_2022_autor_gilvan_alves_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_n_538_2022_autor_gilvan_alves_ssd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 538/2022 – AUTOR GILVAN ALVES-SSD - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, em caráter de URGÊNCIA fazer manutenção/instalação de luminárias no postes da rede de energia elétrica do Assentamento Letícia no municipio de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1260/detalhe/ Despachado na Sessão Ordinária do dia 06 de outubro de 2022.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_n_539_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_n_539_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 539/2022 – AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de solicitar à Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos e equipe responsável realizar a restauração do canteiro central da Tiradentes, melhorando a iluminação e fazendo reparo da estrutura física. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1261/detalhe/ Despachado na Sessão Ordinária do dia 06 de outubro de 2022.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_n_540_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_n_540_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 540/2022 – AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido da celeridade a continuação da pavimentação na rua Roberto Carlos Oliveira, importante acesso ao Bairro Portal da Chapada. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1262/detalhe/ Despachado na Sessão Ordinária do dia 06 de outubro de 2022.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_n_541_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_n_541_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 541/2022 – AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de solicitar à Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos e equipe responsável no sentido de solicitar a instalação de lixeiras coletoras nas principais comunidades da zona rural do município. É necessário e com extrema urgência que se tenha a coleta de lixo na zona rural. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1263/detalhe/ Despachado na Sessão Ordinária do dia 06 de outubro de 2022.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_n_542_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_n_542_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 542/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos que seja feito o serviço de revitalização de calçamento na rua Salviano Cabral (por trás do hospital). https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1264/detalhe/ Despachado na Sessão Ordinária do dia 06 de outubro de 2022.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/590/indicacao_n_543_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/590/indicacao_n_543_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 543/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos que seja feito a retirada de entulhos nas ruas Primeiro de Maio (setor da Assembleia de Deus), rua Almirante Barroso (próximo a construtora BJ), rua Luís Supino (próximo ao Colégio Pequeno Príncipe). https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1265/detalhe/ Despachado na Sessão Ordinária do dia 06 de outubro de 2022.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/589/indicacao_n_544_2022_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/589/indicacao_n_544_2022_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 544/2022 – AUTOR EDNARTE SILVEIRA-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, fazer a troca da iluminação pública do distrito de Melancias, por lâmpadas de LED. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1267/detalhe/ Despachado na Sessão Ordinária do dia 06 de outubro de 2022.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/588/indicacao_n_545_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/588/indicacao_n_545_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 545/2022 – AUTOR CHARTON RÊGO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em realizar manutenção das estradas vicinais, na Chapada do Apodi, que interligam as comunidades: Nova Descoberta, Aurora da Serra, Moacir, Planalto, Baixa do Tubarão, Lage do Meio, Lage Feia e Paraíso no municipio de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1268/detalhe/ Despachado na Sessão Ordinária do dia 06 de outubro de 2022.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/587/indicacao_n_546_2022_20221006_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/587/indicacao_n_546_2022_20221006_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 546/2022 – AUTOR JÚNIOR SOUZA-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, que se digne CONSTRUIR/CRIAR UM PARQUE INFANTIL (Cidade da Criança) na cidade de Apodi-RN. (Conforme reivindicação do Conselho Tutelar de Apodi, através do oficio Nº 070/2022 - Anexo) https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1270/detalhe/ Despachado na Sessão Ordinária do dia 06 de outubro de 2022.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/586/indicacao_n_547_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/586/indicacao_n_547_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 547/2022 – AUTOR CHARTON RÊGO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em realizar manutenção da estrada vicinal que dá acesso ao bairro Pequé pelo corredor. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1272/detalhe/ Despachado na Sessão Ordinária do dia 06 de outubro de 2022.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/585/indicacao_n_548_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/585/indicacao_n_548_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 548/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO Prefeito Municipal de Apodi, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos que seja feito a retirada de entulhos no Calçadão da Lagoa, próximo ao Espeto de Ouro.  https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1275/detalhe/  Despachada na Sessão Ordinária do dia 13 de outubro de 2022.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/584/indicacao_n_549_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/584/indicacao_n_549_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 549/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO Prefeito Municipal de Apodi, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, que seja feito a limpeza e roço do mato na rua Antônio Duarte de Morais. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1276/detalhe/ Despachada na Sessão Ordinária do dia 13 de outubro de 2022.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/580/indicacao_n_550_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/580/indicacao_n_550_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 550/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO Prefeito Municipal de Apodi, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, que seja feito o recapeamento asfáltico do Calçadão da Lagoa, mais precisamente um pequeno trecho do local em que é realizado festas tradicionais da cidade como o carnaval e o 13 de dezembro (Aniversário da Igreja de Cristo no Brasil). https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1277/detalhe/ Despachada na Sessão Ordinária do dia 13 de outubro de 2022.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/579/indicacao_n_551_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/579/indicacao_n_551_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 551/2022 - AUTOR ADAILTON TARGINO - MDB - ALAN JEFFERSON DA SILVEIRA PINTO Prefeito Municipal de Apodi, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos e equipe responsável realizar a construção de abrigo de passageiros (parada de ônibus) no contorno de Canto de Varas e no Distrito de Soledade. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1278/detalhe/ Despachada na Sessão Ordinária do dia 13 de outubro de 2022.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_n_552_2022_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_n_552_2022_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 552/2022 – AUTOR JÚNIOR CARLOS-PSB - ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar limpeza geral da rua Rosa Áurea da Costa; bem como fazer a conclusão da pavimentação da devida rua nas proximidades do Parque de Vaquejada Joaquim Ferreira de Sales. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1281/detalhe/ Despachada na Sessão Ordinária do dia 13 de outubro de 2022.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_n_553_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_n_553_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 553/2022 – AUTOR CHARTON RÊGO – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em, assim como em outros eventos culturais importantes no município, patrocinar a Semana da Cultura Evangélica e o Acampamento dos Embaixadores do Rei. Ambos os eventos acontece no mês de Outubro no município de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1283/detalhe/ Despachada na Sessão Ordinária do dia 13 de outubro de 2022.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/576/indicacao_n_554_2022_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/576/indicacao_n_554_2022_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 554/2022 – AUTOR JÚNIOR CARLOS-PSB - ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar a recuperação das estradas vicinais das comunidades de Sítio Garrafa, Sítio Olho D’água da Garrafa e Vertentes; bem como restaurar o calçamento  da ladeira de acesso ao Rio Novo no municipio de Apodi, como também colocar uma camada de asfáltico. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1284/detalhe/ Despachada na Sessão Ordinária do dia 13 de outubro de 2022.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_n_555_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_n_555_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 555/2022 – AUTOR ANDREAZO ALVES-PL – ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, que seja feito tapa buraco na rua que liga o bairro Bacurau II a Rua Marechal Floriano. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1290/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 20 de outubro de 2022.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_n_556_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_n_556_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 556/2022 – AUTOR ANDREAZO ALVES-PL – ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, que seja feito limpeza ou notificação ao proprietário do terreno localizado na rua Abílio Soares de Macedo, vizinho ao prédio de Consuelo. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1291/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 20 de outubro de 2022.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/573/indicacao_n_557_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/573/indicacao_n_557_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 557/2022 – AUTOR ANDREAZO ALVES-PL – ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, que seja colocado coletora na rua Joaquim Teixeira de Moura em frente o deposito de água Bem Estar. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1292/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 20 de outubro de 2022.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/572/indicacao_n_558_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/572/indicacao_n_558_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 558/2022 – AUTOR RAILTON DIÓGENES – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de enviar a equipe responsável para instalar sinalização horizontal e vertical nos redutores de velocidades (lombadas). https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1293/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 20 de outubro de 2022.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_n_559_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_n_559_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 559/2022 – AUTOR RAILTON DIÓGENES – MDB - ALAN JEFFERSON DA SILVIRA PINTO, no sentido de enviar a equipe responsável para recuperação e manutenção dos esgotos, evitando o transbordo para as vias de rolamento, protegendo as mesmas e melhorando o trânsito, localizados nas ruas recentemente contempladas com asfalto, rua José Patrocínio com a rua Vingt Rosado, rua Tiradentes com a rua Dom Pedro II e rua Tiradentes com a travessa Tiradentes. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1294/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 20 de outubro de 2022.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/570/indicacao_n_560_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/570/indicacao_n_560_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 560/2022 - AUTOR ADAILTON TARGINO - MDB - ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de solicitar à Secretaria Municipal de Saúde e equipe responsável atendimento dos serviços do Odontomóvel nas comunidades de Nova Descoberta, Aurora da Serra, Quixabeirinha, Laje do Meio, Paraíso, Portal da Chapada e São Francisco. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1296/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 20 de outubro de 2022.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>ADAILTON TARGINO, FILIPE GUSTAVO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_n_561_2022_autores_adailton_targino_mdb_e_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_n_561_2022_autores_adailton_targino_mdb_e_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 561/2022 - AUTORES ADAILTON TARGINO-MDB E FILIPE GUSTAVO-PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de solicitar à Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos a instalação de lombada na Avenida Vingt-Rosado, próximo ao comercio de piau. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1297/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 20 de outubro de 2022.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/568/indicacao_n_562_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/568/indicacao_n_562_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 562/2022 – AUTOR CARLIN DE DANDÃO-PSB - ALAN JEFFERSON DA SILVEIRA PINTO -Prefeito Municipal de Apodi, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, fazer manutenção em todas as LUMINÁRIAS no Assentamento Bregueço na Chapada do Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1300/detalhe/ Despachada na Sessão Ordinária do dia 27 de outubro de 2022.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/567/indicacao_n_563_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/567/indicacao_n_563_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 563/2022 – AUTOR RAILTON DIÓGENES – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de adequar praça da Redenção (Alice Magno Pinto) localizada na Rua Tiradentes, com a ABNT NBR 9050/2020 (Acessibilidade a Edificações, Mobiliário, espaços e equipamentos urbanos) e efetuar pinturas lúdicas no piso, e melhorar a iluminação nas extremidades para maior interação das crianças e demais usuários. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1304/detalhe/ Despachada na Sessão Ordinária do dia 27 de outubro de 2022.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/566/indicacao_n_564_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/566/indicacao_n_564_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 564/2022 – AUTOR RAILTON DIÓGENES – MDB -  Alan de Melo Rodrigues, Secretário Municipal de Apodi, no sentido de instalar luminária Led no Complexo Turístico da Barragem, no intuito de dá mais segurança. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1305/detalhe/ Despachada na Sessão Ordinária do dia 27 de outubro de 2022.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/565/indicacao_n_565_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/565/indicacao_n_565_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 565/2022 – AUTOR ANDREAZO ALVES – PL - ALAN JEFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANPORTES, OBRAS E SERVIÇOS URBANOS realizar o serviço de capinagem e roço de matos na rua Francisco Leão da Silveira, bairro Garilândia. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1306/detalhe/ Despachada na Sessão Ordinária do dia 27 de outubro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/564/indicacao_n_566_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/564/indicacao_n_566_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 566/2022 – AUTOR ANDREAZO ALVES – PL - ALAN JEFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANPORTES, OBRAS E SERVIÇOS URBANOS realizar o serviço de retirada de entulhos na rua Adrião Bezerra, Bairro Lagoa Seca. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1307/detalhe/ Despachada na Sessão Ordinária do dia 27 de outubro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/563/indicacao_n_567_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/563/indicacao_n_567_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 567/2022 – AUTOR ADAILTON TARGINO – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de solicitar a equipe responsável para dá continuidade a iluminação do Canto de Varas até o Distrito de Soledade com instalação de novos postes e lâmpadas de Led.  https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1308/detalhe/ Despachada na Sessão Ordinária do dia 27 de outubro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/562/indicacao_n_568_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/562/indicacao_n_568_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 568/2022 – AUTOR ADAILTON TARGINO – MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido que se digne em baixar decreto tornando pública a área de expansão do cemitério do Distrito de Soledade, tendo em vista já ter a doação da família e ser uma ação urgente e de utilidade pública. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1309/detalhe/ Despachada na Sessão Ordinária do dia 27 de outubro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/561/indicacao_n_569_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/561/indicacao_n_569_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 569/2022 - AUTOR ANDREAZO ALVES - PL - ALAN JEFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANPORTES, OBRAS E SERVIÇOS URBANOS que seja colocada uma coletora de lixo na Rua sete de setembro, divisa com a BR 405. Despachada e encaminhada na Sessão Ordinária do dia 3 de novembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/560/indicacao_n_570_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/560/indicacao_n_570_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 570/2022 - AUTOR ANDREAZO ALVES - PL - ALAN JEFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANPORTES, OBRAS E SERVIÇOS URBANOS solicitar a COSERN a realocação do poste que fica na Rua Raimundo Cabral dos Santos, que faz esquina com a R. Vingt Rosado. Despachada e encaminhada na Sessão Ordinária do dia 3 de novembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/559/indicacao_n_571_2022_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/559/indicacao_n_571_2022_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 571 - AUTOR JUNIOR CARLOS - PSB - ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, colocar luminárias completas da entrada do Bairro Nova Apodi, mais precisamente da BR 405 até o acesso ao referido Bairro. Despachada e encaminhada na Sessão Ordinária do dia 3 de novembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/558/indicacao_n_572_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/558/indicacao_n_572_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 572/2022 - AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de solicitar a Secretaria Municipal de Agricultura, Recursos Hídricos, Meio Ambiente e Pesca o conserto da adutora do Assentamento Cruzeiro. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1326/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 10 de novembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/557/indicacao_n_573_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/557/indicacao_n_573_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 573/2022 - AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar à Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos realizar o serviço de reposição de luminárias na Praça em frente à Delegacia de Policia Militar, as margens da BR-405. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1338/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 10 de novembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/556/indicacao_n_574_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/556/indicacao_n_574_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 574/2022 - AUTOR CARLIN DE DANDÃO-PSB - ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, fazer reposição nas LUMINÁRIAS na Baixa Verde 4 no municipio do Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1339/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 10 de novembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/555/indicacao_n_575_2022_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/555/indicacao_n_575_2022_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 575/2022 - AUTOR CARLIN DE DANDÃO-PSB - ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, colocar piçarra nas ruas do Distrito de Soledade no municipio de Apodi; para evitar o acúmulo de águas nas ruas do distrito, devido as recentes chuvas registradas. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1342/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 10 de novembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/554/indicacao_n_576_2022_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/554/indicacao_n_576_2022_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 576/2022 – AUTOR JÚNIOR SOUZA-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS, fazer a recuperação das ESTRADAS VICINAIS de São Lourenço; Bela Vista; Paulista; Carrilho até a divisa do municipio de Apodi com o municipio de Caraúbas (nas proximidades de Cassio de Tibúrcio), no município de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1343/detalhe/ Despachada e Encaminhada na Sessão Ordinária do dia 17 de novembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/553/indicacao_n_577_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/553/indicacao_n_577_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 577/2022 - AUTOR ANDREAZO ALVES - PL - ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA que possa usar a frota de Ônibus Escolar, para transporte de estudantes da Zona Rural e dos Distritos para fazer a 2ª ETAPA DA PROVA DO ENEM neste próximo domingo. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1344/detalhe/ Despachada e Encaminhada na Sessão Ordinária do dia 17 de novembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/552/indicacao_n_578_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/552/indicacao_n_578_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 578/2022 - AUTOR ANDREAZO ALVES - PL - ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS, que seja feito a limpeza da rua Francisco Alcivan Pinto no Bairro IPE. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1345/detalhe/ Despachada e Encaminhada na Sessão Ordinária do dia 17 de novembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/551/indicacao_n_579_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/551/indicacao_n_579_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 579/2022 - AUTOR ANDREAZO ALVES - PL - ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS realizar o serviço de retirada de entulhos na RUA Isa de Aceto Mota, Bairro Garilândia. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1346/detalhe/ Despachada e Encaminhada na Sessão Ordinária do dia 17 de novembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/550/indicacao_n_580_2022_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/550/indicacao_n_580_2022_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 580/2022 – AUTOR EDNARTE SILVEIRA-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretaria Municipal de Educação e Cultura, que se digne climatizar com instalações de ar condicionados à Escola Municipal Raimunda Florêncio de Oliveira no distrito de Melancias no município de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1350/detalhe/ Despachada e Encaminhada na Sessão Ordinária do dia 17 de novembro de 2022.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_n_581_2022_autor_andreazo_alves_pl_20221122_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_n_581_2022_autor_andreazo_alves_pl_20221122_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 581/2022 – AUTOR ANDREAZO ALVES-PL – ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS, realizar a retirada de entulhos nas ruas: Padre João da Cunha, Marechal Floriano Peixoto e Joaquim Teixeira de Moura na cidade de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1352/detalhe/ Despachada e Encaminhada na Sessão Ordinária dia 24 de novembro de 2022.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_n_582_2022_autor_andreazo_alves_pl_20221122_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_n_582_2022_autor_andreazo_alves_pl_20221122_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 582/2022 – AUTOR ANDREAZO ALVES-PL – ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, disponibilizar serviços de Psicologia na Rede de Ensino do Município de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1353/detalhe/ Despachada e Encaminhada na Sessão Ordinária dia 24 de novembro de 2022.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/547/indicacao_n_583_2022_autor_andreazo_alves_pl_20221122_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/547/indicacao_n_583_2022_autor_andreazo_alves_pl_20221122_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 583/2022 – AUTOR ANDREAZO ALVES-PL – ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS, realizar a substituição de lâmpadas queimadas no Sítio Sororoca no município de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1354/detalhe/ Despachada e Encaminhada na Sessão Ordinária dia 24 de novembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/546/indicacao_n_584_2022_autor_alexandre_bevenuto_pt_20221122_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/546/indicacao_n_584_2022_autor_alexandre_bevenuto_pt_20221122_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 584/2022 – AUTOR ALEXANDRE BEVENUTO-PT – ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de determinar a Secretaria Municipal de Saúde, realizar o conserto da CADEIRA ODONTOLÓGICA da Unidade Básica de Saúde-UBS do Distrito de Córrego no municipio de Apodi. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1356/detalhe/ Despachada e Encaminhada na Sessão Ordinária dia 24 de novembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/545/indicacao_n_585_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/545/indicacao_n_585_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 585/2022 – AUTOR ANDREAZO ALVES-PL – ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a SECRETARIA MUNICIPAL DE URBANISMO, TRANSPORTES, OBRAS E SERVIÇOS URBANOS, realizar o serviço de retirada de entulhos nas ruas: Luís Jacinto, Professor Raimundo N. da Silva e Josué Sizenando na cidade de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1366/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 1º de dezembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_n_586_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_n_586_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 586/2022 – AUTOR ANDREAZO ALVES-PL – ALAN JEFFERSON DA SILVEIRA PINTO, sugerindo que o salário de Vice-Prefeito do municipio de Apodi, a partir de fevereiro do ano de 2023 seja doado para a Associação de Famílias Atípicas de Apodi – AFATA. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1367/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 1º de dezembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_n_587_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_n_587_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 587/2022 – AUTOR RAILTON DIÓGENES – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, PREFEITO MUNICIPAL DE APODI, no sentido de enviar equipe para executar a instalação das grades de proteção da calha de coleta das águas das chuvas, e uma passarela de concreto sobre a calha para facilitar o acesso dos idosos e pessoas com locomoção reduzida em frente a UBS do Distrito do Córrego. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1368/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 1º de dezembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/542/indicacao_n_588_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/542/indicacao_n_588_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 588/2022 – AUTOR RAILTON DIÓGENES – MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de enviar equipe para executar a substituição dos disjuntores dos quadros de distribuição elétrico, adequar a sala odontológica para a carga dos equipamentos (Raio X e Cadeira Odontológica) e uma revisão geral na parte elétrica da UBS do Distrito do Córrego. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1369/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 1º de dezembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/541/indicacao_n_589_2022_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/541/indicacao_n_589_2022_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 589/2022 – AUTOR JÚNIOR SOUZA-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne tomar medidas que objetivem angariar recursos para a CONSTRUÇÃO DO MUSEU MUNICIPAL NO MUNICIPIO DE APODI-RN (Cópia do Projeto Arquitetônico em Anexo). https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1370/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 1º de dezembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/540/indicacao_n_590_2022_autor_junior_carlos_psb_20221201_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/540/indicacao_n_590_2022_autor_junior_carlos_psb_20221201_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 590/2022 – AUTOR JÚNIOR CARLOS-PSB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, construir redutores de velocidades (QUEBRA-MOLAS OU LOMBADAS) na rua em frente à Escola Municipal Professor Verissimo Gama no Bairro Bico torto na cidade de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1379/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 1º de dezembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_n_591_2022_autor_carlin_de_dandao_psb_20221206_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_n_591_2022_autor_carlin_de_dandao_psb_20221206_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 591/2022 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, fazer reposição das LUMINÁRIAS do Assentamento Vila Nova na Chapada do Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1398/detalhe/ Despachada e Encaminhada na Sessão Ordinária do dia 7 de dezembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_n_592_2022_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_n_592_2022_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 592/2022 - AUTOR CHARTOM RÊGO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, se digne em repor luminárias e realizar revitalização de estrada vicinal na Baixa Verde III. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1404/detalhe/ Despachada e Encaminhada na Sessão Ordinária do dia 7 de dezembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_n_593_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_n_593_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 593/2022 - AUTOR ANDREAZO ALVES-PL - Alan Jeferson da Silveira Pinto, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos que seja feito o serviço de retirada de entulhos da Rua da Saúde. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1405/detalhe/ Despachada e Encaminhada na Sessão Ordinária do dia 7 de dezembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_n_594_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_n_594_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 594/2022 - AUTOR ANDREAZO ALVES-PL - Alan Jeferson da Silveira Pinto, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos a construção de parada de ônibus as margens da BR 405 próximo ao supermercado Nonato. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1406/detalhe/ Despachada e Encaminhada na Sessão Ordinária do dia 7 de dezembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/534/indicacao_n_595_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/534/indicacao_n_595_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 595/2022 - AUTOR ANDREAZO ALVES-PL - Alan Jeferson da Silveira Pinto, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, que seja feito a revitalização dos parques ao ar livre nas praças do municipio. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1407/detalhe/ Despachada e Encaminhada na Sessão Ordinária do dia 7 de dezembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/533/indicacao_n_596_2022_autor_adailton_targino_mdb_20221214_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/533/indicacao_n_596_2022_autor_adailton_targino_mdb_20221214_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 596/2022 – AUTOR ADAILTON TARGINO-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de pavimentar com paralelepípedo o acesso da BR-405 até a comunidade do Caboclo I. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1417/detalhe/  Despachada e encaminhada na Sessão Ordinária do dia 15 de dezembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/532/indicacao_n_597_2022_autor_adailton_targino_mdb_20221214_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/532/indicacao_n_597_2022_autor_adailton_targino_mdb_20221214_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 597/2022 – AUTOR ADAILTON TARGINO-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de através do programa de expansão urbana, que o Executivo se digne em passar da categoria de sítio para bairro Caboclo I. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1418/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 15 de dezembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/531/indicacao_n_598_2022_autor_andreazo_alves_pl_20221214_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/531/indicacao_n_598_2022_autor_andreazo_alves_pl_20221214_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 598/2022 – AUTOR ANDREAZO ALVES-PL – ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar o serviço de retirada de entulhos na rua Luzia Mendes de Freitas, bairro Portal da Chapada. (Rua da Arena Hiper) na cidade de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1420/detalhe/  Despachada e encaminhada na Sessão Ordinária do dia 15 de dezembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/530/indicacao_n_599_2022_autor_andreazo_alves_pl_20221214_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/530/indicacao_n_599_2022_autor_andreazo_alves_pl_20221214_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 599/2022 – AUTOR ANDREAZO ALVES-PL – ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar a construção de pórticos nas entradas da cidade de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1421/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 15 de dezembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/417/indicacao_n_600_2022_autor_angelo_suassuna_ssd_20221214_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/417/indicacao_n_600_2022_autor_angelo_suassuna_ssd_20221214_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 600/2022 – AUTOR ÂNGELO SUASSUNA–SSD – ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, o retorno de gari no bairro Portal da Chapada na cidade de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1422/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 15 de dezembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/416/indicacao_n_601_2022_autor_angelo_suassuna_ssd_20221214_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/416/indicacao_n_601_2022_autor_angelo_suassuna_ssd_20221214_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 601/2022 – AUTOR ÂNGELO SUASSUNA–SSD – ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, o conserto de vários aparelhos e bancos onde foram instalados as academias ao ar livre no municipio de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1423/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 15 de dezembro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/415/indicacao_n_602_2022_autor_carlin_de_dandao_psb_20221214_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/415/indicacao_n_602_2022_autor_carlin_de_dandao_psb_20221214_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 602/2022 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, fazer reposição das LUMINÁRIAS do sitio Santa Cruz II, nas proximidades da Assembleia de Deus no município de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1424/detalhe/ Despachada e encaminhada na Sessão Ordinária do dia 15 de dezembro de 2022.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos (REQ)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/843/requerimento_n_094_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/843/requerimento_n_094_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 094/2022 – AUTOR ADAILTON TARGINO – MDB - DE 10 DE FEVEREIRO DE 2022 - Carla Dickson (Deputada Federal), solicitando A INSTALAÇÃO DO WIFI BRASIL para a Escola Municipal Francisco Targino da Costa no Distrito de Soledade no municipio de Apodi-RN. Aprovado na Sessão Ordinária do dia 10 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/842/requerimento_n_095_2022_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/842/requerimento_n_095_2022_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 095/2022 AUTOR GILVAN ALVES - REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi, e ao Senhor JUNIANO MARQUEZAN DE ALMEIDA MORAIS - Secretário Municipal Tributação e Finanças, da Secretaria Municipal de Tributação e Finanças – SEMTF, que se digne informar a este Poder Legislativo Municipal: Valor do Superávit Financeiro apurado em Balanço do Exercício de 2021 do municipio de Apodi-RN. Aprovado na Sessão Ordinária do dia 17 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/841/requerimento_n_96_2022_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/841/requerimento_n_96_2022_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 96/2022 – AUTOR ALEXANDRE DE BEVENUTO – PT - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: Detalhamento sobre a atual situação dos servidores do município de Apodi (efetivos/contratados/comissionados/etc.) nome e as funções e local de trabalho; os que estão afastados da função e quais os motivos do referido afastamento; e bem como quantos estão de licença prêmio e/ou exercendo outras atividades que não seja inerente às atribuições do cargo especificado; solicitamos também as despesas total de pessoal da Prefeitura Municipal de Apodi. Aprovado na Sessão Ordinária do dia 24 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/840/requerimento_n_097_2022_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/840/requerimento_n_097_2022_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 097/2022 – AUTOR LAETE OLIVEIRA – MDB - GUILHERME MORAES SALDANHA – Secretário de Estado de Agricultura, da Pecuária da Pesca - Informações acerca do calendário de Exposições Agropecuárias no Estado, definidas pelo Governo do Estado através da referida pasta. Quais municípios contemplados e quais critérios para escolha. Caso a região do Médio Oeste, não esteja incluída, sugerimos a realização de exposições na região, escolhendo o Município de Apodi, para sediar o Evento. Retirado/Arquivado na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/839/requerimento_n_098_2022_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/839/requerimento_n_098_2022_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 098/2022 – AUTOR JÚNIOR CARLOS - PSB – ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi-RN, que se digne enviar a este Poder Legislativo as seguintes informações: Quantos veículos tem o municipio de Apodi (detalhando todos os modelos/marcas dos veículos); e quantos motorista efetivos tem no quadro pessoal da Prefeitura Municipal de Apodi; e a relação nominal de todos motoristas efetivos. Aprovado na Sessão Ordinária do dia 10 de março de 2022</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_n_099_2022_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_n_099_2022_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE RETIRADA DE TRAMITAÇÃO N.º 099/2022 – AUTOR JÚNIOR CARLOS-PSB - Requerer da Presidência desta Casa o Senhor ANTONIO DE SOUZA MAIA JÚNIOR, nos termos do Regimento Interno da Câmara dos Vereadores de Apodi-RN, a retirada de tramitação e o arquivamento do PROJETO DE LEI Nº. 116/2021, DE 20 DE SETEMBRO DE 2021 – AUTOR JUNIOR CARLOS – PSB - Denomina de JOÃO VALDEVINO DE OLIVEIRA a Quadra de Esportes da comunidade rural de Baixa Fechada I, no Município de Apodi-RN. Encaminhado as comissões na Sessão Ordinária do dia 23 de setembro de 2021. Arquivado conforme o Regimento Interno na Sessão Ordinária do dia 17 de março de 2022.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/652/requerimento_n_100_2022_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/652/requerimento_n_100_2022_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE RETIRADA DE TRAMITAÇÃO N.º 100/2022 – AUTOR CARLIN DE DANDÃO-PSB - Requerer da Presidência desta Casa o Senhor ANTONIO DE SOUZA MAIA JÚNIOR, nos termos do Regimento Interno da Câmara dos Vereadores de Apodi-RN, a retirada de tramitação e o arquivamento do PROJETO DE LEI Nº 119/2021, DE 22 DE SETEMBRO DE 2021 – AUTOR CARLIN DE DANDÃO-PSB - Dispõe sobre a criação do PROGRAMA VALE-GÁS em período emergencial na pandemia de Covid-19 pelo Poder Público Municipal de Apodi-RN e dá outras providências. Encaminhado as comissões na Sessão Ordinária do dia 23 de setembro de 2021. Arquivado conforme o Regimento Interno na Sessão Ordinária do dia 17 de março de 2022.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_n_101_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_n_101_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°101/2022 - AUTOR RAILTON DIÓGENES-MDB - MANOEL MARQUES DANTAS, DIRETOR GERAL DO DER/RN no sentido de enviar as seguintes informações: todos os trâmites sobre a rodovia transchapadão que ligara o distrito de Soledade em Apodi ao distrito de Olho D'agua da Bica, no município de Tabuleiro do Norte-Ceará. Aprovado na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/650/requerimento_n_102_2022_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/650/requerimento_n_102_2022_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 102/2022 – AUTOR ALEXANDRE DE BEVENUTO-PT - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações a Este Poder Legislativo: Sobre o serviço feito dentro de propriedade particular; e qual órgão ambiental liberou para a construção desta estrada vicinal na descida da chapada do Apodi-RN. Retirado de Pauta na Sessão do dia 31 de março de 2022. Retirado novamente da Pauta na Sessão do dia 07 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/930/detalhe/</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/649/requerimento_n_103_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/649/requerimento_n_103_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°103/2022 - AUTOR RAILTON DIÓGENES-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de enviar as seguintes informações: Todos os trâmites sobre a rodovia Transchapadão ligará o Distrito de Soledade em Apodi ao Distrito de Olho D'água da Bica, no Município de Tabuleiro do Norte. Com uma extensão de aproximadamente 33Km, sendo 16KM para o Rio Grande do Norte e o restante para o Estado do Ceará. Aprovado na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/648/requerimento_n_104_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/648/requerimento_n_104_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 104/2022– AUTOR CHARTON RÊGO-MDB – Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de enviar as seguintes informações a esta Casa Legislativa: Documentação que comprove quem são os proprietários de cada terreno baldio abandonado nas ruas Francisca Moreira Fernandes e Professora Auri de Aceto Mota, no bairro Pequé na cidade de Apodi-RN. Aprovado na Sessão Ordinária do dia 13 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/967/detalhe/</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/647/requerimento_n_105_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/647/requerimento_n_105_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 105/2022– AUTOR RAILTON DIÓGENES – MDB - DANIEL DE ALMEIDA DANTAS, Superintendente Regional do DNIT/RN no sentido de enviar: equipe para recuperar parte do asfalto (Buraco)  da BR 405 km 75 na entrada do bairro IPE, e fazer uma vistoria no trecho que passa dentro do município, para evitar transtornos e risco de acidentes para população de Apodi/RN e todos que trafegam por este local. Retirado da Pauta e Arquivado a Pedido do Autor na Sessão Ordinária do dia 13 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/980/detalhe/</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/646/requerimento_n_106_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/646/requerimento_n_106_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 106/2022 – AUTOR CHARTON RÊGO-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de enviar as seguintes informações a esta Casa Legislativa: Sobre a execução da Lei Municipal 1549/2019 que altera a denominação da UBS São Sebastião para UBS João Ferreira de Araújo no município de Apodi-RN. https://camaraapodi.rn.gov.br/portal/proposicao/1011/detalhe/. Aprovado na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/645/requerimento_n_107_2022_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/645/requerimento_n_107_2022_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 107/2022 – AUTOR LAETE OLIVEIRA-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, fazer estudos sobre a viabilidade da implantação e instalação de Centro de Referência no Transtorno do Espectro Autista TEA, no município de Apodi o qual ofertados, em parceria com a Secretaria Municipal de Saúde, serviços de Fonoaudiologia, Psiquiatria, Fisioterapia, Psicologia, entre outros. https://camaraapodi.rn. gov.br/portal/proposicao/1012/detalhe/. Aprovado na Sessão Ordinária do dia 28 de abril d 2022.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/644/requerimento_n_108_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/644/requerimento_n_108_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 108/2022 - AUTOR RAILTON DIÓGENES -MDB - DANIEL DE ALMEIDA DANTAS, Superintendente Regional do DNIT/RN no sentido de instalar faixas de pedestres elevadas na BR 405, no trecho urbano, melhorando a travessia de pessoas idosas, deficientes e com locomoção reduzida, visto que o transito em alguns horários é intenso. https://camaraapodi.rn.gov.br/portal/proposicao/1067/detalhe/  Aprovado na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/643/requerimento_n_109_2022_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/643/requerimento_n_109_2022_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 109/2022 – AUTOR LAETE OLIVEIRA-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, solicitando a execução da Lei Municipal, 1447/2019 que dispõe sobre a regulamentação de uso do espaço Calçadão da Lagoa do Apodi para a prática de atividades físicas e da outras providências. https://camaraapodi.rn.gov.br/portal/proposicao/1113/detalhe/. Aprovado na Sessão Ordinária do dia 2 de junho de 2022.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/642/requerimento_n_110_2022_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/642/requerimento_n_110_2022_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 110/2022 – AUTOR LAETE OLIVEIRA-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, realizar estudo de viabilidade para readequar o espaço livre da praça da juventude para construção do parque do criador Jonas Senas. https://camaraapodi.rn.gov.br/portal/ proposicao/1114/detalhe/ . Aprovado na Sessão Ordinária do dia 2 de junho de 2022.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/641/requerimento_n_111_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/641/requerimento_n_111_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº. 111/2022 – AUTOR ADAILTON TARGINO-MDB - José Arnóbio de Araújo Filho, Reitor do instituto Federal do Rio Grande do Norte - IFRN, e Francisco Damião Freire Rodrigues, Diretor-Geral do Campus Apodi, no sentido: implantar o curso de gestão e turismo no Instituto Federal do Rio Grande do Norte - Campus Apodi - IFRN. https://camaraapodi.rn.gov.br/portal/ proposicao/1121/detalhe/ . Aprovado na Sessão Ordinária do dia 15 de junho de 2022</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/640/requerimento_n_112_2022_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/640/requerimento_n_112_2022_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 112/2022 – AUTOR LAETE OLIVEIRA-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, a execução da Lei Municipal, 1447/2019 que dispõe sobre a regulamentação de uso do espaço Calçadão da Lagoa do Apodi para a prática de atividades físicas e da outras providências. https://camaraapodi.rn.gov.br/ portal/proposicao/1134/detalhe/ . Aprovado na Sessão Ordinária do dia 15 de junho de 2022</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/639/requerimento_n_113_2022_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/639/requerimento_n_113_2022_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 113/2022 – AUTOR LAETE OLIVEIRA-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, fazer estudo de viabilidade para readequar o espaço livre da praça da juventude para construção do parque do criador Jonas Senas. https://camaraapodi.rn.gov.br/portal/proposicao/1135/detalhe/. Aprovado na Sessão Ordinária do dia 15 de junho de 2022</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/638/requerimento_n_114_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/638/requerimento_n_114_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 114/2022 - AUTOR RAILTON DIOGENES-MDB - Potiguar E&amp;P, no sentido de enviar a esta Casa Legislativa - Todas informações sobre o projeto social que será implantado no município de Apodi / RN: Quantidade de pessoas serão atendidas? Qual a modalidade do projeto? Qual faixa etária? Quando será iniciado o projeto? Quais os benefícios para as pessoas e localidade do projeto? https://camaraapodi.rn.gov.br/portal/proposicao/1136/detalhe/. Aprovado na Sessão Ordinária do dia 15 de junho de 2022</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/637/requerimento_n_115_2022_autor_railton_diogenes_mdb_e_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/637/requerimento_n_115_2022_autor_railton_diogenes_mdb_e_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 115/2022 AUTORES RAILTON DIOGENES-MDB E LAETE OLIVEIRA-MDB - Diretor(a) Geral do DER/RN - Departamento de Estradas de Rodagens, no sentido de enviar a esta Casa Legislativa: Todas informações sobre o projeto e a transferência da RN 233 do distrito do córrego para o distrito de soledade, visto que essa RN tem grande importância para comunidade do córrego. https://camara apodi.rn.gov.br/portal/proposicao/1137/detalhe/. Aprovado na Sessão Ordinária do dia 15 de junho de 2022</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/636/requerimento_n_116_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/636/requerimento_n_116_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 116/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: Pedido de informação: Envio do total de obras públicas em andamento e sua porcentagem de conclusão. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia -legislativa/1174/detalhe/ Aprovado na Sessão Ordinária do dia 11 de agosto de 2022.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_n_117_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_n_117_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 117/2022 - AUTOR ADAILTON TARGINO-MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, e Alan de Melo Rodrigues, Secretário Municipal de Urbanismo, Transporte, Obras e Serviços Urbanos, Diretor do Departamento Estadual de Trânsito - DETRAN/RN, Diretor do Conselho Estadual de Trânsito – CETRAN/RN, no sentido: Participar de Audiência Pública sobre a municipalização do trânsito na cidade de Apodi/RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1185/detalhe/. Aprovado na Sessão Ordinária do dia 18 de agosto de 2022.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_n_118_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_n_118_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 118/2022 - AUTOR ADAILTON TARGINO-MDB – Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, Alan de Melo Rodrigues, Secretário Municipal de Urbanismo, Transporte, Obras e Serviços Urbanos, Diretor do Departamento de Estradas de Rodagem do Rio Grande do Norte – DER/RN, Presidentes dos Assentamentos da Região da Chapada, Produtores da Cal, Presidente da FALS, Diretores da Agrícola Famosa e Melão Mossoró, no sentido: Participar de Audiência Pública sobre a rodovia Transchapadão, que liga o Rio Grande do Norte ao Ceará. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1184/detalhe/. Aprovado na Sessão Ordinária do dia 18 de agosto de 2022.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/633/requerimento_n_119_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/633/requerimento_n_119_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 119/2022 - AUTOR ADAILTON TARGINO - DANIEL DE ALMEIDA DANTAS - Superintendente Regional do DNIT no Rio Grande do Norte, e o Superintendente da Policia Rodoviária Federal no RN, no sentido de solicitar apoio para solucionar a problemática de rolamento de rochas na BR - 405/km74. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1202/detalhe/ Aprovado na Sessão Ordinária do dia 25 de agosto de 2022.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/632/requerimento_n_120_2022_autor_gilvan_alves_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/632/requerimento_n_120_2022_autor_gilvan_alves_ssd.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº. 120/2022 – AUTOR GILVAN ALVES-SSD - Departamento Nacional de Infraestrutura de Transporte – DNIT, no sentido: Reparar/consertar o REDUTOR DE VELOCIDADE INSTALADO NA BR – 405 em frente à Escola Estadual Professor Antônio Dantas na cidade de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1206/detalhe/  Aprovado na Sessão Ordinária do dia 1º de Setembro de 2022.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/631/requerimento_n_121_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/631/requerimento_n_121_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº. 121/2022 – AUTOR ANDREAZO ALVES-PL – Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: Existe um projeto para construção de uma praça e academia dos idosos no bairro Garilândia? Se existe, enviar projeto para apreciação do respectivo parlamentar! https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1210/detalhe/ Aprovado na Sessão Ordinária do dia 1º de Setembro de 2022.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/628/requerimento_n_122_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/628/requerimento_n_122_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 122/2022 - AUTOR ADAILTON TARGINO - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, Marcilio Reginaldo de Souza, Coordenador Municipal da Defesa Civil, no sentido: Criar um canal Teleatendimento de combate aos focos de queimada, na zona rural do município. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1222/detalhe/ Aprovado na Sessão Ordinária do dia 08 de setembro de 2022.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/630/requerimento_n_123_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/630/requerimento_n_123_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 123/2022 - AUTOR ADAILTON TARGINO - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, Elton Rosemberg de Souza, Secretário Municipal de Agricultura Recursos Hídricos, Meio Ambiente e Pesca, no sentido: Solicitar informações a respeito da operação pipa no município. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1223/detalhe/  Aprovado na Sessão Ordinária do dia 08 de setembro de 2022.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/629/requerimento_n_124_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/629/requerimento_n_124_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 124/2022 – AUTOR ANDREAZO ALVES-PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: Qual valor é repassado para a Associação dos Estudantes de Nível Técnico e Superior de Apodi – AENTS? Como esse valor é repassado? https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1231/detalhe/ Retirado da Pauta e Arquivado a Pedido do Autor na Sessão Ordinária do dia 14 de setembro de 2022.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/627/requerimento_n_125_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/627/requerimento_n_125_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 125/2022 – AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, Alan de Melo Rodrigues, no sentido: Solicitar que o município reúna esforço no sentido promover uma audiência pública, para juntos discutimos a elaboração de um projeto de funcionalidade, atrelado a economia e ao turismo no Olho d’água do Lajedo de Soledade. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1232/detalhe/ Aprovado na Sessão Ordinária do dia 15 de setembro de 2022.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_n_126_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_n_126_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 126/2022 – AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido: Implantar Placas de Identificação na Zona Rural do Município. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1233/detalhe/ Aprovado na Sessão Ordinária do dia 15 de setembro de 2022.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_n_127_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_n_127_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 127/2022 – AUTOR ADAILTON TARGINO-MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido: Implantar Placas de Identificação nas ruas da cidade que ainda não tem. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1234/detalhe/ Aprovado na Sessão Ordinária do dia 15 de setembro de 2022.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_n_128_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_n_128_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 128/2022 – AUTOR RAILTON DIÓGENES-MDB – LUSIA GOMES PINTO – Diretora da 13ª DIREC / Apodi-RN, no sentido de enviar a esta Casa Legislativa: Todas as informações sobre o porquê, o ônibus do estado não está transportando os alunos do Sítio Ponta 2 para a cidade, vindo prejudicar os estudantes dessa localidade. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1235/detalhe/ Aprovado na Sessão Ordinária do dia 15 de setembro de 2022.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_n_129_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_n_129_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 129/2022 - AUTOR ADAILTON TARGINO - MDB - Diretor da empresa PROSENG – Projetos e Serviços de Engenharia LTDA, no sentido: Solicitar informações a respeito do Poço tubular perfurado em Soledade, Distrito de Apodi/RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1252/detalhe/ Aprovado na Sessão Ordinária do dia 22 de setembro de 2022.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/433/requerimento_n_130_2022_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/433/requerimento_n_130_2022_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 130/2022 – AUTOR ANDREAZO ALVES-PL - JOSEFA GIRLENE FERREIRA DE MORAIS, no sentido de enviar as seguintes informações: A medico atendendo no Hospital de 5:30 as 8:00 horas? Se sim, Nome completo dos médicos e horário de entrada e de saída. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1266/detalhe/ Aprovado na Sessão Ordinária do dia 06 de outubro de 2022.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/432/requerimento_n_131_2022_autor_angelo_de_dagmar_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/432/requerimento_n_131_2022_autor_angelo_de_dagmar_ssd.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 131/2022 – AUTOR ÂNGELO DE DAGMAR-SSD – E SUBSCRITO PELOS VEREADORES DE APODI - Diretor de Relações Institucionais da Companhia TIM Brasil no Rio Grande do Norte, requerendo que seja instalada uma Antena da Operadora da TIM Brasil no Distrito de Melancias, município de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1279/detalhe/  Aprovado na Sessão Ordinária do dia 13 de outubro de 2022.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/431/requerimento_n_132_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/431/requerimento_n_132_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 132/2022 – AUTOR RAILTON DIÓGENES-MDB – Diretor de Relações Institucionais da Companhia TIM Brasil no Rio Grande do Norte, no sentido de atender esta Casa Legislativa com a instalação de uma torre de telecomunicações que abranja o Distrito do Córrego e comunidades vizinhas. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1288/detalhe/ Aprovado(a) na Sessão Ordinária do dia 20 de outubro de 2022.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/430/requerimento_n_133_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/430/requerimento_n_133_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°133/2022 - AUTOR ADAILTON TARGINO - MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido: Implantar Convênio com a UFRN – Universidade Federal do Rio Grande do Norte, para castração de animais. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1289/detalhe/ Aprovado(a) na Sessão Ordinária do dia 20 de outubro de 2022.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_n_134_2022_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_n_134_2022_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº. 134/2022 – AUTOR JÚNIOR CARLOS – PSB - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi-RN, que se digne enviar a este Poder Legislativo as seguintes informações: Sobre o prazo de validade do CONCURSO PÚBLICO realizado pela Prefeitura Municipal de Apodi no ano de 2019; informando detalhado sobre o prazo final e o período suspenso durante a pandemia da COVID-19; e, se o mesmo já foi prorrogado. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1310/detalhe/ Aprovado na Sessão Ordinária do dia 27 de outubro de 2022.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_n_135_2022_autor_alexandre_bevenuto_pt_20221026_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_n_135_2022_autor_alexandre_bevenuto_pt_20221026_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº. 135/2022 – AUTOR ALEXANDRE BEVENUTO-PT - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: - SOBRE A ADESÃO DA ATA DE REGISTRO DE PREÇO Nº 047/2021 - PREGÃO ELETRÔNICO Nº 25/2021 DO MUNICÍPIO DE CEARA-MIRIM-RN. Objeto: REGISTRO DE PREÇOS PARA CONTRATAÇÃO DE MEPRESA DE ENGENHARIA PARA, SOB DEMANDA, PRESTAR SERVIÇOS COMUNS DE ENGENHARIA DESTINADOS A MANUTENÇÃO E ADEQUAÇÃO DE EDIFICAÇÕES, VIAS ASFALTADAS, LAGOAS DE CAPTAÇÃO, E ELEMENTOS DE DRENAGEM, PRAÇAS PÚBLICAS, CEMITÉRIOS E FEIRAS LIVRES, BEM COMO EXECUÇÃO DE REVESTIMENTO DE VIAS EXISTENTES. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1311/detalhe/ Aprovado na Sessão Ordinária do dia 27 de outubro de 2022.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/427/requerimento_n_136_2022_autor_alexandre_bevenuto_pt_20221026_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/427/requerimento_n_136_2022_autor_alexandre_bevenuto_pt_20221026_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº. 136/2022 – AUTOR ALEXANDRE BEVENUTO – PT - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: - Relação de todos os EXAMES realizados pelas Clinicas conveniadas; e, bem do Centro de Saúde Dr. José Pinto, do período de 1º de janeiro de 2021 até o dia 25 de outubro de 2022, pelo municipio de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1312/detalhe/ Aprovado na Sessão Ordinária do dia 27 de outubro de 2022.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/426/requerimento_n_137_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/426/requerimento_n_137_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 137/2022 - AUTOR ADAILTON TARGINO - MDB - Superintendência Estadual da Fundação Nacional de Saúde (FUNASA) no Rio Grande do Norte, no sentido: Solicitar a instalação e conclusão dos poços perfurados, devidamente concluídos nas seguintes localidades: Assentamento Imóvel Algodão, Acampamento Edvan Pinto e Sítio Pitombeira. Todos na zona rural do município de Apodi/RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1348/detalhe/ Aprovado na Sessão Ordinária do dia 17 de novembro de 2022.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/425/requerimento_n_138_2022_autor_alexandre_bevenuto_pt_20221123_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/425/requerimento_n_138_2022_autor_alexandre_bevenuto_pt_20221123_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 138/2022 – AUTOR ALEXANDRE BEVENUTO – PT - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações a este Poder Legislativo: Sobre a Secretaria Municipal de Saúde, se esta obedecendo a Lei Municipal Nº 1897/2022 (Anexo). https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1359/detalhe/ Retirado da Pauta e Arquivado a Pedido do Autor na Sessão Ordinária dia 24 de novembro de 2022.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/424/requerimento_n_139_2022_autor_alexandre_bevenuto_pt_20221123_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/424/requerimento_n_139_2022_autor_alexandre_bevenuto_pt_20221123_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 139/2022 – AUTOR ALEXANDRE BEVENUTO–PT - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações a este Poder Legislativo: Sobre o serviço feito dentro de propriedade particular; e qual órgão ambiental liberou para a construção desta estrada vicinal na descida da Chapada do Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1360/detalhe/   Aprovado na Sessão Ordinária dia 24 de novembro de 2022.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_n_140_2022_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_n_140_2022_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 140/2022 – AUTOR RAILTON DIÓGENES – MDB - NAILTON ALVES DE OLIVEIRA, Superintendente dos Correios no RN, no sentido de enviar a esta Casa Legislativa: Todas informações sobre a quantidade dos CEPs (Código de Endereçamento Postal) destinados para o município de Apodi. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1377/detalhe/ Aprovado na Sessão Ordinária do dia 1º de dezembro de 2022.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/422/requerimento_n_141_2022_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/422/requerimento_n_141_2022_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 141/2022 - AUTOR ADAILTON TARGINO - Secretaria do Desenvolvimento Rural e da Agricultura Familiar (SEDRAF) no Rio Grande do Norte, no sentido: Solicitar a titularidade das áreas preservadas do Lajedo de Soledade. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1400/detalhe/ Aprovado na Sessão Ordinária do dia 7 de dezembro de 2022.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/421/requerimento_n_142_2022_autor_alexandre_bevenuto_aprovado_20221207_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/421/requerimento_n_142_2022_autor_alexandre_bevenuto_aprovado_20221207_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 142/2022 - AUTOR ALEXANDRE BEVENUTO-PT - Alan Jeferson da Silveira Pinto, no sentido de enviar as seguintes informações: Motivo de funcionários concursados pelo poder público, na profissão de professor de educação física, ganhar valores superior a demais funcionários concursados na mesma função e nomeados no mesmo período, incluindo a relação de todos os profissionais referidos e seus vencimentos. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1410/detalhe/ Aprovado na Sessão Ordinária do dia 7 de dezembro de 2022.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/420/requerimento_n_143_2022_autor_laete_oliveira_mdb_20221214_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/420/requerimento_n_143_2022_autor_laete_oliveira_mdb_20221214_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 143/2022 – AUTOR LAETE OLIVEIRA – MDB - Fundação Nacional de Saúde - FUNASA, Solicitando Informações acerca: I - Relação das comunidades no Município de Apodi-RN atendidas com perfurações e instalações de poços artesianos com chafarizes e/ou Dessalinizadores; e, II - Valores financeiros executados, especificados por cada localidade, indicando a fonte de recursos, o programa, e se de emendas parlamentares, o nome do Parlamentar, Deputado Federal e/ou Senador. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1425/detalhe/ Aprovado na Sessão Ordinária do dia 15 de dezembro de 2022.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/419/requerimento_n_144_2022_autor_laete_oliveira_mdb_20221214_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/419/requerimento_n_144_2022_autor_laete_oliveira_mdb_20221214_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 144/2022 – AUTOR LAETE OLIVEIRA – MDB - Fundação Nacional de Saúde - FUNASA, estudo de viabilidade para a instalação de dois Dessalinizadores nos Projetos de Assentamentos, Leticia e Casulo para o consumo humano, no Município de Apodi Rio Grande do Norte. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1426/detalhe/  Aprovado na Sessão Ordinária do dia 15 de dezembro de 2022.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/418/requerimento_n_145_2022_autor_alexandre_bevenuto_pt_20221214_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/418/requerimento_n_145_2022_autor_alexandre_bevenuto_pt_20221214_0001.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 145/2022 – AUTOR ALEXANDRE BEVENUTO-PT -  ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi - O munícipio Apodi, temos vários exemplos de obras que estão paralisadas ou se arrastam além dos prazos estipulados, como a Quadra do Distrito Córrego, o Cemitério Público Municipal, a Escola Modelo do Vale, o Açougue Público e entre outras. Deste modo, o Vereador que abaixo subscreve requer que sejam levantadas informações acerca da empresa M2 Engenharia Eireli, de CNPJ, 19.119.769/0001-51, com endereço fixo localizado a mais de 300 km distância de Apodi, no município de Poço Branco, na rua Julia Querina da Silva, número 6768, Centro, com CEP: 59.560-000, tendo em vista que a mesma anunciou conjuntamente com o Governo Municipal de Apodi a execução 12 obras públicas, com valor total de R$ 3 milhões e 800 mil, segue abaixo a lista:</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moções de Pesares (MP)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1639/mocao_de_pesar_cosmo_alves_de_lima_autor_gilvan_alves_-_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1639/mocao_de_pesar_cosmo_alves_de_lima_autor_gilvan_alves_-_republicanos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR GILVAN ALVES - REPUBLICANOS - Pelo falecimento do Senhor COSMO ALVES DE LIMA. Aprovada na Sessão Ordinária do dia 10 de fevereiro de 2022</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1640/mocao_de_pesar_padre_theodoro_autor_gilvan_alves-republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1640/mocao_de_pesar_padre_theodoro_autor_gilvan_alves-republicanos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR GILVAN ALVES – REPUBLICANOS - Pelo falecimento do Padre THEODORO JOHANNES FRANCISCUS SNIJDERS, conhecido popularmente como PADRE THEODORO, ocorrido recentemente. Aprovado na Sessão Ordinária do dia 24 de março de 2022.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1641/mocao_de_pesar_milonga_autor_gilvan_alves-republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1641/mocao_de_pesar_milonga_autor_gilvan_alves-republicanos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR GILVAN ALVES – REPUBLICANOS - Pelo falecimento do Senhor LUÍS NUNES SIZENANDO, conhecido popularmente como MILONGA, ocorrido recentemente. Aprovada na Sessão Ordinária do dia 24 de março de 2022.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1642/mocao_de_pesar_tia_izaura_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1642/mocao_de_pesar_tia_izaura_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ADAILTON TARGINO – MDB - Pelo Falecimento da Senhora IZAURA TARGINO DE FREITAS (TIA IZAURA), ocorrido no município de Apodi. Aprovada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1643/mocao_de_pesar_garibaldi_alves_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1643/mocao_de_pesar_garibaldi_alves_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR JÚNIOR SOUZA – MDB - Pelo falecimento do Senhor GARIBALDI ALVES, morreu em Natal aos 98 anos. Aprovada na Sessão Ordinária no dia 7 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/968/detalhe/</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1644/mocao_de_pesar_caninde_queiroz_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1644/mocao_de_pesar_caninde_queiroz_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR JÚNIOR SOUZA – MDB - Pelo falecimento do Senhor FRANCISCO CANINDÉ QUEIROZ - popularmente conhecido como (Canindé Queiroz, fundador da Gazeta do Oeste), morreu em Mossoró aos 79 anos. Aprovada na Sessão Ordinária no dia 7 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/969/detalhe/</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1645/mocao_de_pesar_sergimar_regalado_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1645/mocao_de_pesar_sergimar_regalado_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR GILVAN ALVES – SOLIDARIEDADE - Pelo falecimento do Senhor SERGIMAR REGALADO DE MEDEIROS, ocorrido recentemente. https://camaraapodi.rn.gov.br/portal/proposicao/1051/detalhe/  Aprovada na Sessão Ordinária do dia 05 de maio de 2022.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1646/mocao_de_pesar_maria_de_fatima_sena_costa_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1646/mocao_de_pesar_maria_de_fatima_sena_costa_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ADAILTON TARGINO-MDB - Pelo falecimento da Senhora MARIA DE FÁTIMA SENA COSTA ocorrido no município de Apodi. https://camaraapodi.rn.gov.br/portal/proposicao/1073/detalhe/ Aprovada na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1647/mocao_de_pesar_edivaldo_costa_menezes_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1647/mocao_de_pesar_edivaldo_costa_menezes_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ADAILTON TARGINO-MDB - Pelo falecimento do Senhor EDIVALDO COSTA MENEZES ocorrido no município de Apodi. https://camaraapodi.rn.gov.br/portal/proposicao/1074/detalhe/ Aprovada na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1648/mocao_de_pesar_jose_lucimar_da_costa_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1648/mocao_de_pesar_jose_lucimar_da_costa_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ADAILTON TARGINO-MDB - Pelo falecimento do Senhor JOSÉ LUCIMAR DA COSTA ocorrido no município de Apodi. https://camaraapodi.rn.gov.br/portal/proposicao/1075/detalhe/ Aprovada na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Poder Legislativo Apodiense</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1649/mocao_de_pesar_laurindo_ltlarlnho_autores_vereadores_de_apodi.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1649/mocao_de_pesar_laurindo_ltlarlnho_autores_vereadores_de_apodi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTORES VEREADORES DE APODI - Pelo falecimento do Senhor LAURINDO MARINHO DE OLIVEIRA, ocorrido recentemente. Aprovada na Sessão Ordinária do dia 26 de maio de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/1101/detalhe/</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1650/mocao_de_pesar_pastor_antonio_dantas_autores_vereadores_de_apodi.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1650/mocao_de_pesar_pastor_antonio_dantas_autores_vereadores_de_apodi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTORES VEREADORES DE APODI - Pelo falecimento do Senhor ANTÔNIO OLÍMPIO DANTAS - popularmente conhecido como Pastor Antônio Dantas morreu aos 73 anos. Aprovada na Sessão Ordinária do dia 26 de maio de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/1102/detalhe/</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1651/mocao_de_pesar_edival_da_praca_da_maternidade_autores_vereadores_de_apodi.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1651/mocao_de_pesar_edival_da_praca_da_maternidade_autores_vereadores_de_apodi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTORES VEREADORES DE APODI - Pelo falecimento do Senhor EDIVAL VIEIRA DE ANDRADE - popularmente conhecido como seu Edivaldo da praça da maternidade de Apodi. Aprovada na Sessão Ordinária do dia 26 de maio de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/1103/detalhe/</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1652/mocao_de_pesar_aecio_noronha_autores_vereadores_de_apodi.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1652/mocao_de_pesar_aecio_noronha_autores_vereadores_de_apodi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTORES VEREADORES DE APODI - Pelo falecimento do Senhor Servidor Público ANTONIO AÉCIO DE NORONHA, 60 anos, mais conhecido por (Aécio de Nego Tomaz). https://camaraapodi.rn.gov.br/portal/proposicao/1122/detalhe/</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1653/mocao_de_pesar_maria_lucia_da_silva_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1653/mocao_de_pesar_maria_lucia_da_silva_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR CARLIN DE DANDÃO-PSB - Pelo falecimento da Senhora MARIA LUCIA DA SILVA, ocorrido recentemente. https://camaraapodi.rn.gov.br/portal/proposicao/1138/detalhe/</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1654/mocao_de_pesar_francisco_antonio_de_oliveira_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1654/mocao_de_pesar_francisco_antonio_de_oliveira_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ADAILTON TARGINO - MDB - Pelo falecimento do Senhor FRANCISCO ANTÔNIO DE OLIVEIRA ocorrido recentemente no município de Apodi/RN. Aprovada na Sessão Ordinária do dia 1º de agosto de 2022.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1655/mocao_de_pesar_arlindo_alves_gama__autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1655/mocao_de_pesar_arlindo_alves_gama__autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ADAILTON TARGINO - MDB - Pelo falecimento do Senhor ARLINDO ALVES GAMA ocorrido no município de Apodi/RN. Aprovada na Sessão Ordinária do dia 1º de agosto de 2022.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1656/mocao_de_pesar_antonio_manoel_da_costa__autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1656/mocao_de_pesar_antonio_manoel_da_costa__autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ADAILTON TARGINO - MDB - Pelo falecimento do Senhor ANTÔNIO MANOEL DA COSTA ocorrido no município de Apodi/RN. Aprovada na Sessão Ordinária do dia 1º de agosto de 2022.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1657/mocao_de_pesar_aila_maia_autores_vereadores_de_apodi.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1657/mocao_de_pesar_aila_maia_autores_vereadores_de_apodi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR VEREADORES DE APODI - Pelo falecimento da Senhora Servidora Pública AILA MARIA MAIA E SOUSA, 60 anos. Aprovada na Sessão Ordinária do dia 1º de agosto de 2022.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1658/mocao_de_pesar_januario_de_tantinho_autores_vereadores_de_apodi.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1658/mocao_de_pesar_januario_de_tantinho_autores_vereadores_de_apodi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR VEREADORES DE APODI - Pelo falecimento do Senhor MANOEL JANUÁRIO DE LIMA (Januário de Tantinho), 61 anos. Aprovada na Sessão Ordinária do dia 1º de agosto de 2022.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1659/mocao_de_pesar_neto_targino_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1659/mocao_de_pesar_neto_targino_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ADAILTON TARGINO-MDB - Pelo falecimento do Senhor Eduardo Targino de Oliveira Neto (Neto Targino), ocorrido recentemente no município de Apodi. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1205/detalhe/ Aprovada na Sessão Ordinária do dia 25 de agosto de 2022.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1660/mocao_de_pesar_antonio_geovan_da_costa_-_chota_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1660/mocao_de_pesar_antonio_geovan_da_costa_-_chota_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ADAILTON TARGINO-MDB - Pelo falecimento do Senhor Antônio Geovan da Costa (Chota Targino), ocorrido recentemente em Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1207/detalhe/ Aprovado na Sessão Ordinária do dia 1º de Setembro de 2022.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>ANGELO DE DAGMAR, FILIPE GUSTAVO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1661/mocao_de_pesar_rita_cutes_de_morais_autores_angelo-ssd_e_filipe-pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1661/mocao_de_pesar_rita_cutes_de_morais_autores_angelo-ssd_e_filipe-pl.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTORES ÂNGELO SUASSUNA-SSD E FILIPE GUSTAVO-PL - Pelo falecimento da Senhora RITA CUTES DE MORAIS. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1225/detalhe/.  Aprovada na Sessão Ordinária do dia 08 de setembro de 2022.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>ALEXANDRE BEVENUTO, RAILTON DIÓGENES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1662/mocao_de_pesar_francisco_antonio_de_oliveira_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1662/mocao_de_pesar_francisco_antonio_de_oliveira_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTORES RAILTON DIÓGENES-MDB E ALEXANDRE BEVENUTO-PT -  Pelo falecimento do Senhor FRANCISCO OLIVEIRA DE SOUZA (Chico Macaé), ocorrido no municipio de Apodi. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1246/detalhe/ Aprovada na Sessão Ordinária do dia 22 de setembro de 2022.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1666/mocao_de_pesar_manoel_dantas_de_oliveira_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1666/mocao_de_pesar_manoel_dantas_de_oliveira_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ADAILTON TARGINO - MDB - Pelo falecimento do Senhor MANOEL DANTAS DE OLIVEIRA ocorrido no município de Apodi. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1184/detalhe/. Aprovada na Sessão Ordinária do dia 18 de agosto de 2022.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1663/mocao_de_pesar_irma_noelma_autores_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1663/mocao_de_pesar_irma_noelma_autores_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR ANDREAZO ALVES-PL - Pelo falecimento da Senhora FRANCISCA ANTÔNIA OLIVEIRA LUCENA, mais conhecida como IRMÃ NOELMA, ocorrido recentemente. https://camaraapodi.rn.gov.br/ atividade-legislativa/materias-legislativas/materia-legislativa/1257/detalhe/ Aprovada na Sessão Ordinária do dia 22 de setembro de 2022.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>ALEXANDRE BEVENUTO, ANDREAZO ALVES, GILVAN ALVES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1664/mocao_de_pesar_kennedy_de_mazo_autores_andreazo_gilvan_e_alexandre.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1664/mocao_de_pesar_kennedy_de_mazo_autores_andreazo_gilvan_e_alexandre.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTORES ANDREAZO ALVES-PL, GILVAN ALVES-SSD E ALEXANDRE BEVENUTO-PT; SUBSCRITA PELO VEREADOR RAILTON DIÓGENES-MDB - Pelo falecimento do Jovem IZALKENNED ALVES DE MORAIS, mais conhecido como KENNEDY DE MAZO. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1259/detalhe/ Aprovada na Sessão Ordinária do dia 06 de outubro de 2022.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1665/mocao_de_pesar_honorato_jose_de_oliveira_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1665/mocao_de_pesar_honorato_jose_de_oliveira_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ADAILTON TARGINO-MDB - Pelo falecimento do Sr. HONORATO JOSÉ DE OLIVEIRA, ocorrido no município de Apodi. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1274/detalhe/ Aprovada na Sessão Ordinária do dia 13 de outubro de 2022.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1667/mocao_de_pesar_salviano_autor_junior_souza_mdb_20221024_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1667/mocao_de_pesar_salviano_autor_junior_souza_mdb_20221024_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR JÚNIOR SOUZA-MDB - Pelo falecimento do Senhor SALVIANO MONTEIRO DE CARVALHO, ocorrido recentemente. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1299/detalhe/ Aprovada na Sessão Ordinária do dia 27 de outubro de 2022.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1668/mocao_de_pesar_geniel_autor_railton_diogenes_-_mdb_20221123_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1668/mocao_de_pesar_geniel_autor_railton_diogenes_-_mdb_20221123_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR RAILTON DIÓGENES-MDB; SUBSCRITA PELO VEREADOR JÚNIOR SOUZA-MDB – Pelo falecimento do Senhor GENIEL PEREIRA TÔRRES, ocorrido recentemente.  https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1358/detalhe/ Aprovada na Sessão Ordinária dia 24 de novembro de 2022.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1669/mocao_de_pesar_joao_ferreira_-_edilson_autor_junior_souza_mdb_20221124_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1669/mocao_de_pesar_joao_ferreira_-_edilson_autor_junior_souza_mdb_20221124_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR JÚNIOR SOUZA-MDB – Pelo falecimento do Senhor JOÃO FERREIRA DE LIMA, conhecido por Edilson, ocorrido dia 22 de novembro de 2022.  https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1361/detalhe/Aprovada na Sessão Ordinária dia 24 de novembro de 2022.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1670/mocao_de_pesar_elizaldo_-_negao_da_rifa_autores_railton_e_fili_20221125_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1670/mocao_de_pesar_elizaldo_-_negao_da_rifa_autores_railton_e_fili_20221125_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTORES RAILTON DIÓGENES-MDB E FILIPE GUSTAVO-PL - pelo falecimento do Senhor ELIZALDO DE OLIVEIRA E SILVA, mais conhecido por Pixoca/Negão da Rifa. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1362/detalhe/Aprovada na Sessão Ordinária dia 24 de novembro de 2022.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1671/mocao_de_pesar_zezito_autor_adailton_targino_mdb_20221129_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1671/mocao_de_pesar_zezito_autor_adailton_targino_mdb_20221129_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR ADAILTON TARGINO-MDB – Pelo falecimento do Senhor José Vicente Filho, mais conhecido como irmão Zezito, ocorrido no municipio de Apodi. https://camaraapodi.rn.gov.br/atividade-legislativa/proposicoes/proposicoes/ Aprovada na Sessão Ordinária do dia 1º de dezembro de 2022.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1672/mocao_de_pesar_alcinda_mota_autor_junior_souza_mdb_20221201_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1672/mocao_de_pesar_alcinda_mota_autor_junior_souza_mdb_20221201_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR JÚNIOR SOUZA-MDB - Pelo falecimento da Senhora ALCINDA MOTA, ocorrido recentemente. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1377/detalhe/ Aprovada na Sessão Ordinária do dia 1º de dezembro de 2022.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1673/mocao_de_pesar_gelson_moura_autor_angelo_suassuna_ssd_20221206_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1673/mocao_de_pesar_gelson_moura_autor_angelo_suassuna_ssd_20221206_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR ÂNGELO SUASSUNA-SSD - Pelo falecimento do Senhor FRANCISCO GELSON MOURA DE MORAIS, ocorrido recentemente. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1397/detalhe/ Aprovado na Sessão Ordinária do dia 7 de dezembro de 2022.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1674/mocao_de_pesar_clodoaldo_de_lima_autor_junior_souza_mdb_20221206_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1674/mocao_de_pesar_clodoaldo_de_lima_autor_junior_souza_mdb_20221206_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR JÚNIOR SOUZA-MDB - Pelo falecimento do Senhor CLODOALDO DE LIMA DE AQUINO, ocorrido recentemente. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1399/detalhe/ Aprovado na Sessão Ordinária do dia 7 de dezembro de 2022.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1675/mocao_de_pesar_adelaide_delfina_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1675/mocao_de_pesar_adelaide_delfina_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR EDNARTE SILVEIRA-MDB - Pelo falecimento da Senhora ADELAIDE DELFINA DE LIMA BARBOSA, ocorrido recentemente. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1401/detalhe/ Aprovado na Sessão Ordinária do dia 7 de dezembro de 2022.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>MAC</t>
   </si>
   <si>
     <t>Moções de Aplausos e Congratulações (MAC)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/</t>
+    <t>http://sapl.apodi.rn.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR RAILTON DIÓGENES – MDB - A Senhora VILMACI VIANA DOS SANTOS - Pelos relevantes trabalhos pela cultura apodiense e o belo trabalho à frente da AAPOL - Academia Apodiense de Letras no período de dezembro de 2017 a dezembro de 2021. Aprovada na Sessão Ordinária do dia 24 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1530/mocao_de_aplausos_e_congratulacoes_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1530/mocao_de_aplausos_e_congratulacoes_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR CHARTON RÊGO – MDB - Ao Jovem Empreendedor JESSÉ DE LIMA MORAIS - um exemplo de superação, generosidade e humildade para a sociedade apodiense. Aprovada na Sessão Ordinária do dia 17 de março de 2022.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1529/mocao_de_aplausos_e_congratulacoes_potencia_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1529/mocao_de_aplausos_e_congratulacoes_potencia_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JÚNIOR SOUZA-MDB - Senhor ILTOMAR LUIZ LEITE DE FRANÇA - popularmente conhecido por “Potência” – Pelos relevantes serviços prestados, como exemplo de Servidor Público no municipio de Apodi-RN. Aprovada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1528/mocao_de_aplausos_e_congratulacoes_azevedo_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1528/mocao_de_aplausos_e_congratulacoes_azevedo_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR CHARTON RÊGO-MDB - Deputado Estadual ANDRÉ LUIZ VIEIRA DE AZEVEDO (Coronel AZEVEDO), pela brilhante atuação, no uso do mandato, em favor das pautas extremamente importantes aos interesses público no Estado do RN. Aprovada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1527/mocao_de_aplausos_e_congratulacoes_kelps_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1527/mocao_de_aplausos_e_congratulacoes_kelps_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR CHARTON RÊGO-MDB - Deputado Estadual KELPS DE OLIVEIRA LIMA, pelo primoroso trabalho realizado frente a CPI da Covid-19/RN. Aprovada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1526/mocao_de_aplausos_e_congratulacoes_eliabe_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1526/mocao_de_aplausos_e_congratulacoes_eliabe_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR CHARTON RÊGO-MDB - Deputado Estadual, o Subtenente ELIABE MARQUES DA SILVA, pela assídua atuação - no uso do mandato - em favor da população do RN, frente as pautas de extrema relevância aos interesses e zelo pelo ente público. Aprovada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1525/mocao_de_aplausos_e_congratulacoes_pastor_miranda_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1525/mocao_de_aplausos_e_congratulacoes_pastor_miranda_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ADAILTON TARGINO-MDB - Pastor FRANCISCO CÍCERO DE MIRANDA, motivou-se pelos 10 anos como Presidente da Assembleia de deus em Mossoró e supervisor do campo eclesiástico. Aprovada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1524/mocao_de_aplausos_e_congratulacoes_pastor_martins_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1524/mocao_de_aplausos_e_congratulacoes_pastor_martins_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ADAILTON TARGINO-MDB - Pastor Martim Alves da Silva, motivou-se pelos dez anos à frente da Igreja Assembleia de Deus do nosso Estado como Presidente. Aprovada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1523/mocao_de_aplausos_e_congratulacoes_aluno_cristyan_noronha_alexandre_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1523/mocao_de_aplausos_e_congratulacoes_aluno_cristyan_noronha_alexandre_pt.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ALEXANDRE DE BEVENUTO-PT - Ao Estudante HAMILTON CRISTYAN LIMA DE NORONHA -Pela aprovação na Seleção do Programa de Intercâmbio AFS Global STEM Academies, jovens de países como Brasil, México, Bélgica, Índia e Alemanha concorreram a uma vaga para participar do programa. Aprovada na Sessão Ordinária do dia 31 de março de 2022.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1518/mocao_de_aplausos_e_congratulacoes_agentes_de_saude_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1518/mocao_de_aplausos_e_congratulacoes_agentes_de_saude_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO – AUTOR ADAILTON TARGINO-MDB – A PEC22 que trata das carreiras dos AGENTES DE ENDEMIAS E AGENTES COMUNITÁRIOS DE SAÚDE, esta Moção motivou-se pelos valorosos serviços prestados à sociedade apodiense, e em respeito a função de extrema relevância, tendo em vista que o trabalho está voltado à preservação de doenças e consequentemente, à saúde da população. Aprovada na Sessão Ordinária no dia 7 de abril de 2022.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1517/mocao_de_aplausos_e_congratulacoes_enfermagem_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1517/mocao_de_aplausos_e_congratulacoes_enfermagem_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO – AUTOR ADAILTON TARGINO-MDB – A PL 2564/20 que trata do Piso da ENFERMAGEM, esta Moção motivou-se pelo respeito está categoria que é indispensável para o bom desempenho dos serviços de saúde. A enfermagem e suas atividades auxiliares, categoria de profissionais abnegados, e que colocam a sua saúde em risco para salvar vidas todos os dias, continuam extremamente desvalorizados por todo o brasil. Além disso, enquanto muitos param, esses profissionais estão na linha de frente de combate da Pandemia da COVID-19. Aprovada na Sessão Ordinária no dia 7 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/952/detalhe/</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1516/mocao_de_aplausos_e_congratulacoes_bililica_autor_gilvan_alves_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1516/mocao_de_aplausos_e_congratulacoes_bililica_autor_gilvan_alves_ssd.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR GILVAN ALVES – SOLIDARIEDADE - Ao Ilustríssimo Senhor RAILTON ALVES DE FREITAS popularmente conhecido por “Bililica” – Pelos relevantes serviços prestados, como exemplo de Servidor Público no Municipio de Apodi-RN. Aprovada na Sessão Ordinária do dia 13 de abril de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/970/detalhe/</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1515/mocao_de_aplausos_e_congratulacoes_autor_vereadores_de_apodi.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1515/mocao_de_aplausos_e_congratulacoes_autor_vereadores_de_apodi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTORES VEREADORES DE APODI - Aos organizadores e a comunidade do Sítio do Góis pelo o Espetáculo da Paixão de Cristo do Sítio do Góis do município de Apodi-RN.  Aprovada na Sessão Ordinária do dia 20 de abril de 2022.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1514/mocao_de_aplausos_e_congratulacoes_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1514/mocao_de_aplausos_e_congratulacoes_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>59.	MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTORES ANDREAZO ALVES-PL E ALEXANDRE DE BEVENUTO-PT – Departamento de Mulheres da Igreja de Cristo - DEMIC, Pelo 1o Encontro de Líderes Femininas da Região Oeste RN PB BA SP PE. Com TEMA - NÃO DESPREZES O DOM QUE HA EM TI . 1 TM 4: 14", realizado na igreja de cristo em Apodi, no dia 21 de abril de 2022. Aprovado Sessão Ordinária do dia 20 de abril de 2022.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR CHARTON RÊGO-MDB – A equipe da Secretaria Municipal de Educação, responsável pela realização do projeto Teabraço no município de Apodi-RN. https://camaraapodi.rn.gov.br/ portal/proposicao/1013/detalhe/. Aprovada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1512/mocao_de_aplausos_e_congratulacoes_academia_de_letras_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1512/mocao_de_aplausos_e_congratulacoes_academia_de_letras_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR CHARTON RÊGO-MDB – A presidente da AAPOL, Leila Carla, pela parceria que proporcionou a elaboração de peças artísticas produzidas por autistas apodienses no projeto Teabraço, através da ministração de uma Oficina de Artes. https://camaraapodi.rn.gov.br/portal/proposicao/1014/detalhe/. Aprovada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1511/mocao_de_aplausos_e_congratulacoes_danilo_henrique_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1511/mocao_de_aplausos_e_congratulacoes_danilo_henrique_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR FILIPE GUSTAVO-PL, E SUBSCRITA PELOS VEREADORES DE APODI - Ao Jovem DANILO HENRIQUE MORAIS CASTRO OLIVEIRA - Esta moção motivou-se pelo empenho do Jovem pelo brilhante trabalho realizado à frente da pasta de Gerente de Planejamento do município de Apodi-RN. https://camaraapodi.rn.gov.br/portal/proposicao/ 1048/detalhe/ Aprovada na Sessão Ordinária do dia 05 de maio de 2022.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1510/mocao_de_aplausos_e_congratulacoes_neize_autor_junior_souza-mdb_e_subscrita_pelos_vereadores_de_apodi.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1510/mocao_de_aplausos_e_congratulacoes_neize_autor_junior_souza-mdb_e_subscrita_pelos_vereadores_de_apodi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JÚNIOR SOUZA-MDB, E SUBSCRITA PELOS VEREADORES DE APODI - a Senhora MARIA NEÍZE DE ANDRADE FERNANDES, como Juíza Titular do Tribunal Regional Eleitoral (TRE-RN) para o próximo biênio. https://camaraapodi.rn.gov.br/ portal/proposicao/1049/detalhe/ Aprovada na Sessão Ordinária do dia 05 de maio de 2022.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1509/mocao__de_aplausos_e_congratulacoes_raelyson_autor_railton_diogenes-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1509/mocao__de_aplausos_e_congratulacoes_raelyson_autor_railton_diogenes-mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR RAILTON DIÓGENES – MDB - Ao Jovem RAELYSON PEREIRA ROCHA, pelas recentes conquistas que o jovem obteve como compositor (BALAÇO DE REDE) ficando reconhecido em todo Brasil e levando o nome da nossa querida cidade. https://camaraapodi.rn.gov.br/portal/proposicao/1056/detalhe/ Aprovada na Sessão Ordinária do dia 12 de maio de 2022.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1508/mocao_de_aplausos_e_congratulacoes_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1508/mocao_de_aplausos_e_congratulacoes_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR EDNARTE SILVEIRA – MDB - Aos GARIS a esses profissionais que executam com brilhantismo o árduo trabalho do dia a dia, que se faz necessário e essencial à população, sendo merecedores de todo o nosso reconhecimento, gratidão e respeito. https://camaraapodi.rn.gov.br/portal/proposicao/1087/detalhe/ Aprovada na Sessão Ordinária do dia 19 de maio de 2022.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1507/mocao_de_aplausos_e_congratulacoes_secretaria_municipal_de_saude_-_servidores_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1507/mocao_de_aplausos_e_congratulacoes_secretaria_municipal_de_saude_-_servidores_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>66.	MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR CHARTON RÊGO-MDB -  em reconhecimento e motivação aos excelentes profissionais, que tão bem acolhe aos cidadãos apodiense na Secretaria Municipal de Saúde de Apodi-RN. - Josefa Alves Diniz – FIFA;  - Láiza Cristina Carlos Freire Monteiro;  - Eduarda Hermínia Paiva do Carmo; - Ione Cleia Costa de Morais;  - Geórgia Ingrid Costa Morais de Amorim; - Talita Thais Sousa Morais; - Regineide Rodrigues da costa – Neyre; - Ana Katimara de Freitas Lima; e Eniedja Anebia Lima de Oliveira Gomes. https://camaraapodi.rn.gov.br/portal/proposicao/1097/detalhe/ Aprovada na Sessão Ordinária do dia 26 de maio de 2022.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1506/mocao_de_aplausos_e_congratulacoes_dododa_-_autor_junior_souza-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1506/mocao_de_aplausos_e_congratulacoes_dododa_-_autor_junior_souza-mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JÚNIOR SOUZA-MDB - A Senhora Advogada MARIA AUXILIADORA DA SILVA MAIA (DODORA MAIA), pela Medalha por Mérito da Ordem dos Advogados do Brasil. https://camaraapodi.rn.gov.br/portal/proposicao/1111/detalhe/ Aprovada na Sessão Ordinária do dia 2 de junho de 2022.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>FILIPE GUSTAVO, JÚNIOR CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1505/mocao_de_aplausos_e_congratulacoes_sargentos_xavier_tulio_e_ivanildo_-_autores_junior_carlos-psb_e_filipe_gustavo-pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1505/mocao_de_aplausos_e_congratulacoes_sargentos_xavier_tulio_e_ivanildo_-_autores_junior_carlos-psb_e_filipe_gustavo-pl.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTORES JÚNIOR CARLOS-PSB E FILIPE GUSTAVO-PL - Aos Senhores Sargentos da Policia Militar do Rio Grande do Norte - 1º Sgt FRANCISCO XAVIER DE OLIVEIRA; 1º Sgt IVANILDO DE LIMA ALVES; e 2º Sgt TÚLIO MARINHO GOMES, pelos relevantes serviços prestados a Segurança Pública de Apodi e Região Oeste do Rio Grande do Norte, parabenizando-os e expressando a nossa gratidão pelos serviços prestados, desejando-lhes que Deus derrame muitas bênçãos e graças sobre todos em suas vidas. https://camaraapodi.rn.gov.br/portal/proposicao/ 1112/detalhe/ Aprovada na Sessão Ordinária do dia 2 de junho de 2022.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1504/mocao_de_aplausos_e_congratulacoes_potyrun_-_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1504/mocao_de_aplausos_e_congratulacoes_potyrun_-_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ALEXANDRE DE BEVENUTO-PT - A Equipe POTYRUN, – Por estar representando o município de Apodi nas competições que participam. https://camaraapodi.rn.gov.br/portal/proposicao/ 1107/detalhe/   Retirado de Pauta na Sessão Ordinária do dia 2 de junho de 2022.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1503/mocao_de_aplausos_e_congratulacoes_danilo_henrique_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1503/mocao_de_aplausos_e_congratulacoes_danilo_henrique_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>70.	MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JÚNIOR SOUZA-MDB - Senhor Diretor-Geral do Campus do IFRN-Apodi - FRANCISCO DAMIÃO FREIRE RODRIGUES, pela brilhante solenidade de colação de grau do semestre letivo de 2021.2, do Curso Superior de Licenciatura em Química, realizada no dia 10 de junho de 2022. https://camaraapodi.rn.gov.br/portal/proposicao/1123/detalhe/</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1502/mocao__de_aplausos_e_congratulacoes_quadrilha_junina_autor_railton_diogenes-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1502/mocao__de_aplausos_e_congratulacoes_quadrilha_junina_autor_railton_diogenes-mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR RAILTON DIÓGENES-MDB - A 2° Quadrilha Pé no chão, Coordenador Pedagógico Marcelo Augusto, Gestão da escola a Diretora Sandra Samara dos Santos Silva e a Vice Diretora Leila Maia Custódio Dantas. https://camaraapodi.rn.gov.br/portal/proposicao/ 1140/detalhe/ Aprovada na Sessão Ordinária do dia 23 de junho de 2022.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1501/mocao_de_aplausos_e_congratulacoes_wellynghton_e_vyton_manoel__-_vaquejada_-_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1501/mocao_de_aplausos_e_congratulacoes_wellynghton_e_vyton_manoel__-_vaquejada_-_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ALEXANDRE BEVENUTO - A dupla da CATEGORIA MIRIM - Francisco Wellynghton de Oliveira Freire e Vytor Manoel Silva Costa, pela dedicação e esforço da dupla que foi CAMPEÃ DA 35° VAQUEJADA DO PARQUE FRANCISCO JOAQUIM DE SALES NA CATEGORIA MIRIM no dia 08 de agosto de 2022. Aprovada na Sessão Ordinária do dia 11 de agosto de 2022.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1500/mocao_de_aplausos_e_congratulacoes_eduardo_gurgel_e_ivonaldo_-_vaquejada_-_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1500/mocao_de_aplausos_e_congratulacoes_eduardo_gurgel_e_ivonaldo_-_vaquejada_-_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ALEXANDRE BEVENUTO - Á dupla da CATEGORIA PROFISSIONAL - Carlos Eduardo Gurgel da Silva e Ivonaldo Gomes de Oliveira Filho, pela dedicação e esforço da dupla que foi CAMPEÃ DA 35° VAQUEJADA DO PARQUE FRANCISCO JOAQUIM DE SALES NA CATEGORIA PROFISSIONAL no dia 09 de agosto de 2022. Aprovada na Sessão Ordinária do dia 11 de agosto de 2022.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1499/mocao_de_apoio_enfermagem_-_autor_adailton_targino_-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1499/mocao_de_apoio_enfermagem_-_autor_adailton_targino_-mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO - AUTOR ADAILTON TARGINO - A Enfermagem - Esta moção motivou-se pela Decisão Liminar do Ministro Luís Roberto Barroso do STF, que de maneira arbitrária suspendeu a aplicação do piso salarial nacional da enfermagem. O piso salarial nacional dos profissionais da enfermagem, aprovado no Congresso Nacional, é uma medida justa destinada a um grupo de profissionais que se notabilizaram na pandemia e que têm suas remunerações absurdamente subestimadas no Brasil. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1221/detalhe/  Aprovada na Sessão Ordinária do dia 08 de setembro de 2022.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1498/mocao_de_aplausos_e_congratulacoes_igreja_presbiteriana_em_apodi_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1498/mocao_de_aplausos_e_congratulacoes_igreja_presbiteriana_em_apodi_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ADAILTON TARGINO - MDB - A Igreja Presbiteriana em Apodi e a toda sua liderança, pelos 24 anos de propagação do evangelho em nossa cidade. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1253/detalhe/ Aprovada na Sessão Ordinária do dia 22 de setembro de 2022.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1497/mocao_de_apoio_igreja_de_cristo_-_autor_adailton_targino_-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1497/mocao_de_apoio_igreja_de_cristo_-_autor_adailton_targino_-mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ADAILTON TARGINO - Á Igreja de Cristo em Apodi e a toda sua liderança, pelos 17 (dezessete) anos de propagação do Evangelho em nossa cidade. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1285/detalhe/ Aprovada na Sessão Ordinária do dia 13 de outubro de 2022.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1496/mocao_de_aplausos_e_congratulacoes_tratorada_alexandre_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1496/mocao_de_aplausos_e_congratulacoes_tratorada_alexandre_pt.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ALEXANDRE ALVES - PT - AGRO+ 1° Tratorada do Alto Oeste Apodi-RN, aos organizadores: Victor Guilherme Moreira Gurgel, Francisco de França Pinheiro, Otavio Oliveira Costa, Fabiano Alves de Medeiros Azevedo, Jose Sizenando de Sena e Silva Neto. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1298/detalhe/ Aprovado(a) na Sessão Ordinária do dia 20 de outubro de 2022.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1495/mocao_de_aplausos_e_congratulacoes_professora_adrielly_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1495/mocao_de_aplausos_e_congratulacoes_professora_adrielly_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR RAILTON DIÓGENES-MDB - Á jovem Adrielly Ketcia de Souza Marinho Araújo, pelas recentes conquistas que a jovem obteve como Professora de Biologia. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1335/detalhe/ Aprovada na Sessão Ordinária do dia 10 de novembro de 2022.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ANDREAZO ALVES-PL - Ao Sr. NEILTON CARLOS DIÓGENES MAGALHÃES E FAMILIA, pelo reconhecimento de coragem e dedicação ao enfrentar as Eleições 2022 e se tornar o primeiro Deputado Estadual Eleito filho de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1336/detalhe/ Aprovada na Sessão Ordinária do dia 10 de novembro de 2022.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1493/mocao_de_aplausos_e_congratulacoes_programa_voz_evangelica_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1493/mocao_de_aplausos_e_congratulacoes_programa_voz_evangelica_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ANDREAZO ALVES-PL - Ao Programa Voz Evangélica da Igreja de Cristo, pelos seus 40 anos transmitindo o Evangelho do Senhor aos irmãos e amigos de toda região. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1337/detalhe/ Aprovada na Sessão Ordinária do dia 10 de novembro de 2022.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1492/mocao_de_aplausos_e_congratulacoes_deusdeth_albuquerque_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1492/mocao_de_aplausos_e_congratulacoes_deusdeth_albuquerque_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JÚNIOR SOUZA-MDB – SUBSCRITA PELOS VEREADORES RAILTON DIÓGENES-MDB E FILIPE GUSTAVO-PL - Ao Senhor Ex-Combatente DEUSDETH ALBUQUERQUE RÊGO pelos 100 anos de idade. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1340/detalhe/ Aprovada na Sessão Ordinária do dia 10 de novembro de 2022.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1491/mocao_de_aplausos_e_congratulacoes_radialista_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1491/mocao_de_aplausos_e_congratulacoes_radialista_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JÚNIOR SOUZA-MDB - A todos Radialistas de Apodi-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1341/detalhe/ Aprovada na Sessão Ordinária do dia 10 de novembro de 2022.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1490/mocao_de_aplausos_e_congratulacoes_assembleia_de_deus_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1490/mocao_de_aplausos_e_congratulacoes_assembleia_de_deus_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>83.	MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ADAILTON TARGINO - MDB - A Igreja Assembleia de Deus e a toda sua liderança, pelos 88 (oitenta e oito) anos de evangelismo e missão em Apodi, a ser comemorado no dia 19/11/2022, no templo sede AD em Apodi. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1349/detalhe/ Aprovada na Sessão Ordinária do dia 17 de novembro de 2022.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1489/mocao_de_aplausos_facis_autor_junior_souza_mdb_20221201_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1489/mocao_de_aplausos_facis_autor_junior_souza_mdb_20221201_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR JÚNIOR SOUZA-MDB - A FACULDADE IÊDA SILVA (FACIS) - Pelo os relevantes serviços prestados à comunidade educacional no município de Apodi e da região. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1371/detalhe/ Aprovada na Sessão Ordinária do dia 1º de dezembro de 2022.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1488/mocao_de_aplausos_e_congratulacoes_berg_motos_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1488/mocao_de_aplausos_e_congratulacoes_berg_motos_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>85.	MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR CHARTON RÊGO-MDB - Ao Senhor Valdemberg Farias Morais (Berg Motos) pela organização da Etapa do Campeonato Estadual de Motocross em APODI-RN. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1409/detalhe/ Despachada e Encaminhada na Sessão Ordinária do dia 7 de dezembro de 2022.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1487/mocao_de_aplausos_e_congratulacoes_dr_pinheiro_autores_vereadores_de_apodi.doc</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1487/mocao_de_aplausos_e_congratulacoes_dr_pinheiro_autores_vereadores_de_apodi.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTORES VEREADORES DE APODI - Ao Senhor JOSÉ PINHEIRO BEZERRA - Pelos 87 anos de vida, parabenizando e expressando a nossa gratidão pelos serviços prestados aos munícipes Apodienses, desejando-lhes que Deus derrame muitas bênçãos e graças em sua vida. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1428/detalhe/ Aprovada na Sessão Ordinária do dia 15 de dezembro de 2022.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1486/mocao_de_aplausos_e_congratulacoes_pedro_henrique_autor_adaiil_20221215_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1486/mocao_de_aplausos_e_congratulacoes_pedro_henrique_autor_adaiil_20221215_0001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ADAILTON TARGINO-MDB – Ao Jovem PEDRO HENRIQUE DE OLIVEIRA TARGINO, Campeão nas categorias B-65 cilindradas e C-85 Cilindradas, na etapa Apodi-RN de Motocross realizado nos dias 3 e 4 de dezembro de 2022. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1419/detalhe/  Aprovada na Sessão Ordinária do dia 15 de dezembro de 2022.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto - Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1691/veto_integral_ao_projeto_de_lei_no_261_2022_poder_executivo_autor_do_projeto_de_lei_vereador_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1691/veto_integral_ao_projeto_de_lei_no_261_2022_poder_executivo_autor_do_projeto_de_lei_vereador_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI Nº 261/2022 – AUTOR JÚNIOR SOUZA-MDB - Dá denominação de Rua CARLOS EDUARDO PINTO MOREIRA na área de Expansão Urbana do Bairro Bacurau I na cidade de Apodi-RN e dá outras providências. Encaminhando as Comissões na Sessão Ordinária do dia 08 de setembro de 2022. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1220/detalhe/ Aprovado na Sessão Ordinária do dia 15 de setembro de 2022.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1692/veto_integral_ao_projeto_de_lei_no_276_2022_poder_executivo_autor_do_projeto_de_lei_vereador_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1692/veto_integral_ao_projeto_de_lei_no_276_2022_poder_executivo_autor_do_projeto_de_lei_vereador_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI Nº 276/2022 – AUTOR PODER EXECUTIVO (AUTORIA DO PROJETO DE LEI ADAILTON TARGINO-MDB) – Acrescenta o Inciso VIII ao artigo 27 da Lei Complementar Nº 016, de 04 de abril de 2022 (Institui o novo código Tributário do municipio de Apodi e dá outras providencias. Encaminhando as Comissões na Sessão Ordinária do dia 13 de outubro de 2022. Aprovado na Sessão Ordinária do dia 3 de novembro de 2022. https://camaraapodi.rn.gov.br/atividade-legislativa/materias-legislativas/materia-legislativa/1280/detalhe/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6817,67 +6817,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/528/projeto_de_lei_n_156_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/527/projeto_de_lei_n_157_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_n_158_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_n_159_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei_n_160_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/523/projeto_de_lei_n_161_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/522/projeto_de_lei_n_162_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/521/projeto_de_lei_n_163_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/520/projeto_de_lei_n_164_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/519/projeto_de_lei_n_165_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_n_166_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_n_167_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_n_168_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_n_169_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_n_170_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/513/projeto_de_lei_n_171_2022_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_n__172_2021_denominacao_de_rua_autor_angelo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_n_173_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_n_174_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/509/projeto_de_lei_n_175_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/508/projeto_de_lei_n_176_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/507/projeto_de_lei_n_177_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_n_178_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_n_179_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_n_180_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_n_181_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/502/projeto_de_lei_n_182_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_n_183_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_n_184_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/499/projeto_de_lei_n_185_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/498/projeto_de_lei_n_186_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/497/projeto_de_lei_n_187_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/496/projeto_de_lei_n_188_2022_autor_alexandre_de_bevenuto-pt.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/495/projeto_de_lei_n_189_2022_autor_gilvan_alves_-_republicanos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/494/projeto_de_lei_n_190_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_n_191_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/492/projeto_de_lei_n_192_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/491/projeto_de_lei_n_193_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_lei_n_194_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_lei_n_195_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_lei_n_196_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/487/projeto_de_lei_n_197_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/486/projeto_de_lei_n_198_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/485/projeto_de_lei_n_199_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/484/projeto_de_lei_n_200_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/483/projeto_de_lei_n_201_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/482/projeto_de_lei_n_202_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/481/projeto_de_lei_n_203_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/477/projeto_de_lei_n_204_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/480/projeto_de_lei_n_205_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/479/projeto_de_lei_n_206_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/478/projeto_de_lei_n_207_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/476/projeto_de_lei_n_208_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_n_209_2022_-_autor_laete_oliveira_-_mdb.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_lei_n_210_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_lei_n_211_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/473/projeto_de_lei_n_212_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/472/projeto_de_lei_n_213_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/471/projeto_de_lei_n_214_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/470/projeto_de_lei_n_215_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_de_lei_n_216_2022_autor_carlin_de_dandao_pbs.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_lei_n_217_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/467/projeto_de_lei_n_218_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_n_219_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/466/projeto_de_lei_n_220_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/465/projeto_de_lei_n_221_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/464/projeto_de_lei_n_222_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/463/projeto_de_lei_n_223_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_lei_n_224_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/462/projeto_de_lei_n_225_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/461/projeto_de_lei_n_226_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/460/projeto_de_lei_n_227_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/459/projeto_de_lei_n_228_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/458/projeto_de_lei_n_229_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/457/projeto_de_lei_n_230_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/456/projeto_de_lei_n_231_2022_autor_mesa_diretora_da_cma.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/455/projeto_de_lei_n_232_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/454/projeto_de_lei_n_233_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/453/projeto_de_lei_n_234_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/452/projeto_de_lei_n_235_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/451/projeto_de_lei_n_236_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_n_237_2022_autor_charton_rego_mdb_nova_redacao_20240701_0001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/450/projeto_de_lei_n_238_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/449/projeto_de_lei_n_239_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_de_lei_n_240_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/447/projeto_de_lei_n_241_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/446/projeto_de_lei_n_242_2022_autor_mesa_diretora_da_cma.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/445/projeto_de_lei_n_243_2022_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_n_244_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/443/projeto_de_lei_n_245_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/442/projeto_de_lei_n_246_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/441/projeto_de_lei_n_247_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/440/projeto_de_lei_n_248_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/439/projeto_de_lei_n_249_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/438/projeto_de_lei_n_250_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/437/projeto_de_lei_n_251_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/436/projeto_de_lei_n_252_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/435/projeto_de_lei_n_253_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/434/projeto_de_lei_n_254_2022_nova_redacao_agentes_comunitarios_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/414/projeto_de_lei_n_255_2022_-_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_lei_n_256_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/412/projeto_de_lei_n_257_2022_-_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/411/projeto_de_lei_n_258_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/410/projeto_de_lei_n_259_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/409/projeto_de_lei_n_260_2022_autor_alexandre_bevenuto_pt_nova_redac_20221116_0001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/408/projeto_de_lei_n_261_2022_autor_junior_souza-mdb.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/407/projeto_de_lei_n_262_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/406/projeto_de_lei_n_263_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/405/projeto_de_lei_n_264_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/404/projeto_de_lei_n_265_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/403/projeto_de_lei_n_265_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/402/projeto_de_lei_n_267_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/401/projeto_de_lei_n_268_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/400/projeto_de_lei_n_269_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/399/projeto_de_lei_n_270_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/398/projeto_de_lei_n_271_2022_autor_poder_executivo_20220921_0001.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/397/projeto_de_lei_n_272_2022_autor_poder_executivo_20220923_0001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/396/projeto_de_lei_n_273_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_de_lei_n_274_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/394/projeto_de_lei_n_275_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/393/projeto_de_lei_n_276_2022_20221103_0001.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/392/projeto_de_lei_n_277_2022_aprovado_20221027_0001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/391/projeto_de_lei_n_278_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/390/projeto_de_lei_n_279_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/386/projeto_de_lei_n_280_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/385/projeto_de_lei_n_281_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/384/projeto_de_lei_n_282_2022_aprovado_20221027_0001.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/383/projeto_de_lei_n_283_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/382/projeto_de_lei_n_284_2022_aprovado_20221027_0001.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/381/projeto_de_lei_n_285_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_n_286_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/380/projeto_de_lei_n_287_2022_20221103_0001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/379/projeto_de_lei_n_288_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/378/projeto_de_lei_n_289_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/377/projeto_de_lei_n_290_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/376/projeto_de_lei_n_291_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/375/projeto_de_lei_n_292_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/374/projeto_de_lei_n_293_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/373/projeto_de_lei_n_294_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/372/projeto_de_lei_n_295_2022_autor_charto_aprovado_20221124_0001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/371/projeto_de_lei_n_296_2022_autor_mesa_diretora_diarias.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/370/projeto_de_lei_n_297_2022_autor_poder_executivo_20221122_0001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/369/projeto_de_lei_n_298_2022_autor_junior_carlospsb_20221123_0001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/368/projeto_de_lei_n_299_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/367/projeto_de_lei_n_300_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/366/projeto_de_lei_n_301_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/365/projeto_de_lei_n_302_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/364/projeto_de_lei_n_303_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/363/projeto_de_lei_n_304_2022_autor_mesa_diretora_aprovado_20221207_0001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/362/projeto_de_lei_n_305_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/361/projeto_de_lei_n_306_2022_autor_poder_executivo_20221201_0001.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/360/projeto_de_lei_n_307_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/359/projeto_de_lei_n_308_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/358/projeto_de_lei_n_309_2022_autor_mesa_diretora_aprovado_20221209_0001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/357/projeto_de_lei_n_310_2022_autor_mesa_diretora_aprovado_20221216_0001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/356/projeto_de_lei_n_311_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/355/projeto_de_lei_n_312_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2056/projeto_de_decreto_legislativo_n_019_2022_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2055/projeto_de_decreto_legislativo_n_020_2022_autor_mesa_diretora_2021-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2054/projeto_de_decreto_legislativo_n_021_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2053/projeto_de_decreto_legislativo_n_022_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/188/projeto_de_decreto_legislativo_n_023_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2052/projeto_de_decreto_legislativo_n_024_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2051/projeto_de_decreto_legislativo_n_025_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2050/projeto_de_decreto_legislativo_n_026_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2049/projeto_de_decreto_legislativo_n_027_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2048/projeto_de_decreto_legislativo_n_028_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2047/projeto_de_decreto_legislativo_n_029_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2046/projeto_de_decreto_legislativo_n_030_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2045/projeto_de_decreto_legislativo_n_031_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2044/projeto_de_decreto_legislativo_n_032_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2043/projeto_de_decreto_legislativo_n_033_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_decreto_legislativo_n_034_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_decreto_legislativo_n_035_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2040/projeto_de_decreto_legislativo_n_036_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2039/projeto_de_decreto_legislativo_n_037_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2038/projeto_de_decreto_legislativo_n_038_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2037/projeto_de_decreto_legislativo_n_039_2022_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2036/projeto_de_decreto_legislativo_n_040_2022_autores_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2111/projeto_de_resolucao_n_035_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2113/projeto_de_resolucao_n_036_2022__autor_mesa_diretora_viagem_de_brasilia_df_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2112/projeto_de_resolucao_n_037_2022_autor_mesa_diretora_-_denomncao_da_bibloteca_da_camara_municipal_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2114/projeto_de_resolucao_n_038_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2115/projeto_de_resolucao_n_039_2022_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2116/projeto_de_resolucao_n_040_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2117/projeto_de_resolucao_n_041_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2118/projeto_de_resolucao_n_042_2022_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2119/projeto_de_resolucao_n_043_2022_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2120/projeto_de_resolucao_n_044_2022_autor_angelo_suassuna_ssd.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2121/projeto_de_resolucao_n_045_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2122/projeto_de_resolucao_n_046_2022_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2123/projeto_de_resolucao_n_047_2022_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2124/projeto_de_resolucao_n_048_2022_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1128/indicacao_n_329_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1127/indicacao_n_330_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1126/indicacao_n_331_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1125/indicacao_n_332_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1124/indicacao_n_333_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1123/indicacao_n_334_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_n_335_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1121/indicacao_n_336_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1120/indicacao_n_337_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1119/indicacao_n_338_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1118/indicacao_n_339_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1117/indicacao_n_340_2022_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1116/indicacao_n_341_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1115/indicacao_n_342_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1114/indicacao_n_343_2022_autor_gilvan_alves_-_republicanos.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1113/indicacao_n_344_2022_autor_gilvan_alves_-_republicanos.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1112/indicacao_n_345_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1111/indicacao_n_346_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1110/indicacao_n_347_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1109/indicacao_n_348_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_n_349_2022_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1087/indicacao_n_350_2022_autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1086/indicacao_n_351_2022_autores_laete_oliveira-mdb_e_junior_souza-mdb.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1085/indicacao_n_352_2022_autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1084/indicacao_n_353_2022_autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1083/indicacao_n_354_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1082/indicacao_n_355_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1081/indicacao_n_356_2022_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1080/indicacao_n_357_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1079/indicacao_n_358_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1078/indicacao_n_359_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1077/indicacao_n_360_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1076/indicacao_n_361_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1075/indicacao_n_362_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1074/indicacao_n_363_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1073/indicacao_n_364_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1072/indicacao_n_365_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1071/indicacao_n_366_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1070/indicacao_n_367_2022_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1069/indicacao_n_368_2022_autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1068/indicacao_n_369_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1067/indicacao_n_370_2022_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1066/indicacao_n_371_2022_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1064/indicacao_n_372_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_n_373_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_n_374_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1062/indicacao_n_375_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1061/indicacao_n_376_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1060/indicacao_n_377_2022_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1059/indicacao_n_378_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1058/indicacao_n_379_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1057/indicacao_n_380_2022_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_n_381_2022_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_n_382_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1054/indicacao_n_383_2022_autor_angelo_de_dagmar_ssd.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_n_384_2022_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1052/indicacao_n_385_2022_autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1051/indicacao_n_386_2022_autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1050/indicacao_n_387_2022_autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1049/indicacao_n_388_2022_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1048/indicacao_n_389_2022_autor_angelo_de_dagmar_ssd.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1047/indicacao_n_390_2022_autor_angelo_de_dagmar_ssd.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1046/indicacao_n_391_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1045/indicacao_n_392_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1044/indicacao_n_393_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1043/indicacao_n_394_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1042/indicacao_n_395_2022_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1041/indicacao_n_396_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_n_397_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_n_398_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1038/indicacao_n_399_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1037/indicacao_n_400_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1036/indicacao_n_401_2022_autores_junior_souza_e_laete_mdb.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1035/indicacao_n_402_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_n_403_2022_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_n_404_2022_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_n_405_2022_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_n_406_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1030/indicacao_n_407_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_n_408_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_n_409_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_n_410_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1026/indicacao_n_411_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_n_412_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1024/indicacao_n_413_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1023/indicacao_n_414_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1022/indicacao_n_415_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_n_416_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1020/indicacao_n_417_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1019/indicacao_n_418_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1018/indicacao_n_419_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1017/indicacao_n_420_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1016/indicacao_n_421_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1015/indicacao_n_422_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1014/indicacao_n_423_2022_autor_gilvan_alves_-_ssd.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1013/indicacao_n_424_2022_autor_railton_diogenes_-_mdb.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1012/indicacao_n_425_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_n_426_2022_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_n_427_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_n_428_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_n_429_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1007/indicacao_n_430_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_n_431_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_n_432_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_n_433_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_n_434_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1002/indicacao_n_435_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_n_436_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_n_437_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/999/indicacao_n_438_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/998/indicacao_n_439_2022_autor_angelo_de_dagmar_ssd.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/997/indicacao_n_440_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_n_441_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_n_442_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_n_443_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_n_444_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_n_445_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_n_446_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_n_447_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/989/indicacao_n_448_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/988/indicacao_n_449_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/987/indicacao_n_450_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_n_451_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/985/indicacao_n_452_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/984/indicacao_n_453_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_n_454_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_n_455_2022_autor_gilvan_alves_-_solidariedade.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_n_456_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_n_457_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_n_458_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_n_459_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_n_460_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_n_461_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_n_462_2022_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/974/indicacao_n_463_2022_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_n_464_2022_autores_junior_souza_e_laete_mdb.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_n_465_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_n_466_2022_autores_laete_filipe_e_andreazo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_n_467_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_n_468_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_n_469_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/967/indicacao_n_470_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/966/indicacao_n_471_2022_autores_junior_souza_e_laete_mdb.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/965/indicacao_n_472_2022_autores_junior_souza_e_laete_mdb.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/964/indicacao_n_473_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/963/indicacao_n_474_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_n_475_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_n_476_2022_autor_gilvan_alves_ssd.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_n_477_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/959/indicacao_n_478_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_n_479_2022_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/957/indicacao_n_480_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/956/indicacao_n_481_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_n_482_2022_autor_gilvan_alves_-_solidariedade.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_n_483_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/953/indicacao_n_484_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/952/indicacao_n_485_2022_autores_filipe-pl_e_railton-mdb.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/951/indicacao_n_486_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/950/indicacao_n_487_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/949/indicacao_n_488_2022_autores_junior_souza_e_laete_mdb.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_n_489_2022_autores_junior_souza_e_laete_mdb.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_n_490_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/946/indicacao_n_491_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_n_492_2022_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_n_493_2022_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_n_494_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_n_495_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/941/indicacao_n_496_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/940/indicacao_n_497_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_n_498_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_n_499_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_n_500_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_n_501_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_n_502_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_n_503_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_n_504_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_n_505_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_n_506_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_n_507_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_n_508_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_n_509_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_n_510_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_n_511_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_n_512_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/670/indicacao_n_513_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_n_514_2022_autor_gilvan_alves_ssd.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_n_515_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_n_516_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/666/indicacao_n_517_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/665/indicacao_n_518_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/664/indicacao_n_519_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_n_520_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/662/indicacao_n_521_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_n_522_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/660/indicacao_n_523_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/659/indicacao_n_524_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/658/indicacao_n_525_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_n_526_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/656/indicacao_n_527_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/655/indicacao_n_528_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_n_529_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/603/indicacao_n_530_2022_autor_gilvan_alves_ssd.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_n_531_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/601/indicacao_n_532_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/600/indicacao_n_533_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/599/indicacao_n_534_2022_autor_gilvan_alves_ssd.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/598/indicacao_n_535_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/597/indicacao_n_536_2022_autor_railton_diogenes_mdb_20220921_0001.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/596/indicacao_n_537_2022_autor_railton_diogenes_mdb_20220921_0001.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_n_538_2022_autor_gilvan_alves_ssd.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_n_539_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_n_540_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_n_541_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_n_542_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/590/indicacao_n_543_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/589/indicacao_n_544_2022_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/588/indicacao_n_545_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/587/indicacao_n_546_2022_20221006_0001.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/586/indicacao_n_547_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/585/indicacao_n_548_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/584/indicacao_n_549_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/580/indicacao_n_550_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/579/indicacao_n_551_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_n_552_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_n_553_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/576/indicacao_n_554_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_n_555_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_n_556_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/573/indicacao_n_557_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/572/indicacao_n_558_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_n_559_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/570/indicacao_n_560_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_n_561_2022_autores_adailton_targino_mdb_e_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/568/indicacao_n_562_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/567/indicacao_n_563_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/566/indicacao_n_564_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/565/indicacao_n_565_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/564/indicacao_n_566_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/563/indicacao_n_567_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/562/indicacao_n_568_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/561/indicacao_n_569_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/560/indicacao_n_570_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/559/indicacao_n_571_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/558/indicacao_n_572_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/557/indicacao_n_573_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/556/indicacao_n_574_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/555/indicacao_n_575_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/554/indicacao_n_576_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/553/indicacao_n_577_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/552/indicacao_n_578_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/551/indicacao_n_579_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/550/indicacao_n_580_2022_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_n_581_2022_autor_andreazo_alves_pl_20221122_0001.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_n_582_2022_autor_andreazo_alves_pl_20221122_0001.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/547/indicacao_n_583_2022_autor_andreazo_alves_pl_20221122_0001.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/546/indicacao_n_584_2022_autor_alexandre_bevenuto_pt_20221122_0001.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/545/indicacao_n_585_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_n_586_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_n_587_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/542/indicacao_n_588_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/541/indicacao_n_589_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/540/indicacao_n_590_2022_autor_junior_carlos_psb_20221201_0001.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_n_591_2022_autor_carlin_de_dandao_psb_20221206_0001.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_n_592_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_n_593_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_n_594_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/534/indicacao_n_595_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/533/indicacao_n_596_2022_autor_adailton_targino_mdb_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/532/indicacao_n_597_2022_autor_adailton_targino_mdb_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/531/indicacao_n_598_2022_autor_andreazo_alves_pl_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/530/indicacao_n_599_2022_autor_andreazo_alves_pl_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/417/indicacao_n_600_2022_autor_angelo_suassuna_ssd_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/416/indicacao_n_601_2022_autor_angelo_suassuna_ssd_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/415/indicacao_n_602_2022_autor_carlin_de_dandao_psb_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/843/requerimento_n_094_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/842/requerimento_n_095_2022_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/841/requerimento_n_96_2022_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/840/requerimento_n_097_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/839/requerimento_n_098_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_n_099_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/652/requerimento_n_100_2022_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_n_101_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/650/requerimento_n_102_2022_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/649/requerimento_n_103_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/648/requerimento_n_104_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/647/requerimento_n_105_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/646/requerimento_n_106_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/645/requerimento_n_107_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/644/requerimento_n_108_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/643/requerimento_n_109_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/642/requerimento_n_110_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/641/requerimento_n_111_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/640/requerimento_n_112_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/639/requerimento_n_113_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/638/requerimento_n_114_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/637/requerimento_n_115_2022_autor_railton_diogenes_mdb_e_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/636/requerimento_n_116_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_n_117_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_n_118_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/633/requerimento_n_119_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/632/requerimento_n_120_2022_autor_gilvan_alves_ssd.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/631/requerimento_n_121_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/628/requerimento_n_122_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/630/requerimento_n_123_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/629/requerimento_n_124_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/627/requerimento_n_125_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_n_126_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_n_127_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_n_128_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_n_129_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/433/requerimento_n_130_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/432/requerimento_n_131_2022_autor_angelo_de_dagmar_ssd.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/431/requerimento_n_132_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/430/requerimento_n_133_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_n_134_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_n_135_2022_autor_alexandre_bevenuto_pt_20221026_0001.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/427/requerimento_n_136_2022_autor_alexandre_bevenuto_pt_20221026_0001.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/426/requerimento_n_137_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/425/requerimento_n_138_2022_autor_alexandre_bevenuto_pt_20221123_0001.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/424/requerimento_n_139_2022_autor_alexandre_bevenuto_pt_20221123_0001.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_n_140_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/422/requerimento_n_141_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/421/requerimento_n_142_2022_autor_alexandre_bevenuto_aprovado_20221207_0001.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/420/requerimento_n_143_2022_autor_laete_oliveira_mdb_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/419/requerimento_n_144_2022_autor_laete_oliveira_mdb_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/418/requerimento_n_145_2022_autor_alexandre_bevenuto_pt_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1639/mocao_de_pesar_cosmo_alves_de_lima_autor_gilvan_alves_-_republicanos.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1640/mocao_de_pesar_padre_theodoro_autor_gilvan_alves-republicanos.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1641/mocao_de_pesar_milonga_autor_gilvan_alves-republicanos.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1642/mocao_de_pesar_tia_izaura_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1643/mocao_de_pesar_garibaldi_alves_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1644/mocao_de_pesar_caninde_queiroz_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1645/mocao_de_pesar_sergimar_regalado_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1646/mocao_de_pesar_maria_de_fatima_sena_costa_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1647/mocao_de_pesar_edivaldo_costa_menezes_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1648/mocao_de_pesar_jose_lucimar_da_costa_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1649/mocao_de_pesar_laurindo_ltlarlnho_autores_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1650/mocao_de_pesar_pastor_antonio_dantas_autores_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1651/mocao_de_pesar_edival_da_praca_da_maternidade_autores_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1652/mocao_de_pesar_aecio_noronha_autores_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1653/mocao_de_pesar_maria_lucia_da_silva_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1654/mocao_de_pesar_francisco_antonio_de_oliveira_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1655/mocao_de_pesar_arlindo_alves_gama__autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1656/mocao_de_pesar_antonio_manoel_da_costa__autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1657/mocao_de_pesar_aila_maia_autores_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1658/mocao_de_pesar_januario_de_tantinho_autores_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1659/mocao_de_pesar_neto_targino_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1660/mocao_de_pesar_antonio_geovan_da_costa_-_chota_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1661/mocao_de_pesar_rita_cutes_de_morais_autores_angelo-ssd_e_filipe-pl.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1662/mocao_de_pesar_francisco_antonio_de_oliveira_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1666/mocao_de_pesar_manoel_dantas_de_oliveira_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1663/mocao_de_pesar_irma_noelma_autores_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1664/mocao_de_pesar_kennedy_de_mazo_autores_andreazo_gilvan_e_alexandre.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1665/mocao_de_pesar_honorato_jose_de_oliveira_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1667/mocao_de_pesar_salviano_autor_junior_souza_mdb_20221024_0001.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1668/mocao_de_pesar_geniel_autor_railton_diogenes_-_mdb_20221123_0001.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1669/mocao_de_pesar_joao_ferreira_-_edilson_autor_junior_souza_mdb_20221124_0001.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1670/mocao_de_pesar_elizaldo_-_negao_da_rifa_autores_railton_e_fili_20221125_0001.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1671/mocao_de_pesar_zezito_autor_adailton_targino_mdb_20221129_0001.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1672/mocao_de_pesar_alcinda_mota_autor_junior_souza_mdb_20221201_0001.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1673/mocao_de_pesar_gelson_moura_autor_angelo_suassuna_ssd_20221206_0001.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1674/mocao_de_pesar_clodoaldo_de_lima_autor_junior_souza_mdb_20221206_0001.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1675/mocao_de_pesar_adelaide_delfina_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1530/mocao_de_aplausos_e_congratulacoes_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1529/mocao_de_aplausos_e_congratulacoes_potencia_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1528/mocao_de_aplausos_e_congratulacoes_azevedo_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1527/mocao_de_aplausos_e_congratulacoes_kelps_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1526/mocao_de_aplausos_e_congratulacoes_eliabe_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1525/mocao_de_aplausos_e_congratulacoes_pastor_miranda_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1524/mocao_de_aplausos_e_congratulacoes_pastor_martins_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1523/mocao_de_aplausos_e_congratulacoes_aluno_cristyan_noronha_alexandre_pt.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1518/mocao_de_aplausos_e_congratulacoes_agentes_de_saude_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1517/mocao_de_aplausos_e_congratulacoes_enfermagem_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1516/mocao_de_aplausos_e_congratulacoes_bililica_autor_gilvan_alves_ssd.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1515/mocao_de_aplausos_e_congratulacoes_autor_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1514/mocao_de_aplausos_e_congratulacoes_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1512/mocao_de_aplausos_e_congratulacoes_academia_de_letras_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1511/mocao_de_aplausos_e_congratulacoes_danilo_henrique_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1510/mocao_de_aplausos_e_congratulacoes_neize_autor_junior_souza-mdb_e_subscrita_pelos_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1509/mocao__de_aplausos_e_congratulacoes_raelyson_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1508/mocao_de_aplausos_e_congratulacoes_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1507/mocao_de_aplausos_e_congratulacoes_secretaria_municipal_de_saude_-_servidores_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1506/mocao_de_aplausos_e_congratulacoes_dododa_-_autor_junior_souza-mdb.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1505/mocao_de_aplausos_e_congratulacoes_sargentos_xavier_tulio_e_ivanildo_-_autores_junior_carlos-psb_e_filipe_gustavo-pl.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1504/mocao_de_aplausos_e_congratulacoes_potyrun_-_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1503/mocao_de_aplausos_e_congratulacoes_danilo_henrique_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1502/mocao__de_aplausos_e_congratulacoes_quadrilha_junina_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1501/mocao_de_aplausos_e_congratulacoes_wellynghton_e_vyton_manoel__-_vaquejada_-_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1500/mocao_de_aplausos_e_congratulacoes_eduardo_gurgel_e_ivonaldo_-_vaquejada_-_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1499/mocao_de_apoio_enfermagem_-_autor_adailton_targino_-mdb.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1498/mocao_de_aplausos_e_congratulacoes_igreja_presbiteriana_em_apodi_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1497/mocao_de_apoio_igreja_de_cristo_-_autor_adailton_targino_-mdb.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1496/mocao_de_aplausos_e_congratulacoes_tratorada_alexandre_pt.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1495/mocao_de_aplausos_e_congratulacoes_professora_adrielly_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1493/mocao_de_aplausos_e_congratulacoes_programa_voz_evangelica_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1492/mocao_de_aplausos_e_congratulacoes_deusdeth_albuquerque_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1491/mocao_de_aplausos_e_congratulacoes_radialista_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1490/mocao_de_aplausos_e_congratulacoes_assembleia_de_deus_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1489/mocao_de_aplausos_facis_autor_junior_souza_mdb_20221201_0001.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1488/mocao_de_aplausos_e_congratulacoes_berg_motos_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1487/mocao_de_aplausos_e_congratulacoes_dr_pinheiro_autores_vereadores_de_apodi.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1486/mocao_de_aplausos_e_congratulacoes_pedro_henrique_autor_adaiil_20221215_0001.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1691/veto_integral_ao_projeto_de_lei_no_261_2022_poder_executivo_autor_do_projeto_de_lei_vereador_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1692/veto_integral_ao_projeto_de_lei_no_276_2022_poder_executivo_autor_do_projeto_de_lei_vereador_adailton_targino_mdb.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/528/projeto_de_lei_n_156_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/527/projeto_de_lei_n_157_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_n_158_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_n_159_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei_n_160_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/523/projeto_de_lei_n_161_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/522/projeto_de_lei_n_162_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/521/projeto_de_lei_n_163_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/520/projeto_de_lei_n_164_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/519/projeto_de_lei_n_165_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_n_166_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_n_167_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_n_168_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_n_169_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_n_170_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/513/projeto_de_lei_n_171_2022_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_n__172_2021_denominacao_de_rua_autor_angelo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_n_173_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_n_174_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/509/projeto_de_lei_n_175_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/508/projeto_de_lei_n_176_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/507/projeto_de_lei_n_177_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_n_178_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_n_179_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_n_180_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_n_181_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/502/projeto_de_lei_n_182_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_n_183_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_n_184_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/499/projeto_de_lei_n_185_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/498/projeto_de_lei_n_186_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/497/projeto_de_lei_n_187_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/496/projeto_de_lei_n_188_2022_autor_alexandre_de_bevenuto-pt.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/495/projeto_de_lei_n_189_2022_autor_gilvan_alves_-_republicanos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/494/projeto_de_lei_n_190_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_n_191_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/492/projeto_de_lei_n_192_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/491/projeto_de_lei_n_193_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_lei_n_194_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_lei_n_195_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_lei_n_196_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/487/projeto_de_lei_n_197_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/486/projeto_de_lei_n_198_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/485/projeto_de_lei_n_199_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/484/projeto_de_lei_n_200_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/483/projeto_de_lei_n_201_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/482/projeto_de_lei_n_202_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/481/projeto_de_lei_n_203_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/477/projeto_de_lei_n_204_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/480/projeto_de_lei_n_205_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/479/projeto_de_lei_n_206_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/478/projeto_de_lei_n_207_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/476/projeto_de_lei_n_208_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_de_lei_n_209_2022_-_autor_laete_oliveira_-_mdb.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_lei_n_210_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/474/projeto_de_lei_n_211_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/473/projeto_de_lei_n_212_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/472/projeto_de_lei_n_213_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/471/projeto_de_lei_n_214_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/470/projeto_de_lei_n_215_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_de_lei_n_216_2022_autor_carlin_de_dandao_pbs.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_lei_n_217_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/467/projeto_de_lei_n_218_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_n_219_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/466/projeto_de_lei_n_220_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/465/projeto_de_lei_n_221_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/464/projeto_de_lei_n_222_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/463/projeto_de_lei_n_223_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_lei_n_224_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/462/projeto_de_lei_n_225_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/461/projeto_de_lei_n_226_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/460/projeto_de_lei_n_227_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/459/projeto_de_lei_n_228_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/458/projeto_de_lei_n_229_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/457/projeto_de_lei_n_230_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/456/projeto_de_lei_n_231_2022_autor_mesa_diretora_da_cma.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/455/projeto_de_lei_n_232_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/454/projeto_de_lei_n_233_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/453/projeto_de_lei_n_234_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/452/projeto_de_lei_n_235_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/451/projeto_de_lei_n_236_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_n_237_2022_autor_charton_rego_mdb_nova_redacao_20240701_0001.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/450/projeto_de_lei_n_238_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/449/projeto_de_lei_n_239_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_de_lei_n_240_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/447/projeto_de_lei_n_241_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/446/projeto_de_lei_n_242_2022_autor_mesa_diretora_da_cma.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/445/projeto_de_lei_n_243_2022_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_n_244_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/443/projeto_de_lei_n_245_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/442/projeto_de_lei_n_246_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/441/projeto_de_lei_n_247_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/440/projeto_de_lei_n_248_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/439/projeto_de_lei_n_249_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/438/projeto_de_lei_n_250_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/437/projeto_de_lei_n_251_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/436/projeto_de_lei_n_252_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/435/projeto_de_lei_n_253_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/434/projeto_de_lei_n_254_2022_nova_redacao_agentes_comunitarios_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/414/projeto_de_lei_n_255_2022_-_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_lei_n_256_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/412/projeto_de_lei_n_257_2022_-_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/411/projeto_de_lei_n_258_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/410/projeto_de_lei_n_259_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/409/projeto_de_lei_n_260_2022_autor_alexandre_bevenuto_pt_nova_redac_20221116_0001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/408/projeto_de_lei_n_261_2022_autor_junior_souza-mdb.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/407/projeto_de_lei_n_262_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/406/projeto_de_lei_n_263_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/405/projeto_de_lei_n_264_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/404/projeto_de_lei_n_265_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/403/projeto_de_lei_n_265_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/402/projeto_de_lei_n_267_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/401/projeto_de_lei_n_268_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/400/projeto_de_lei_n_269_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/399/projeto_de_lei_n_270_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/398/projeto_de_lei_n_271_2022_autor_poder_executivo_20220921_0001.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/397/projeto_de_lei_n_272_2022_autor_poder_executivo_20220923_0001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/396/projeto_de_lei_n_273_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_de_lei_n_274_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/394/projeto_de_lei_n_275_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/393/projeto_de_lei_n_276_2022_20221103_0001.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/392/projeto_de_lei_n_277_2022_aprovado_20221027_0001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/391/projeto_de_lei_n_278_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/390/projeto_de_lei_n_279_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/386/projeto_de_lei_n_280_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/385/projeto_de_lei_n_281_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/384/projeto_de_lei_n_282_2022_aprovado_20221027_0001.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/383/projeto_de_lei_n_283_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/382/projeto_de_lei_n_284_2022_aprovado_20221027_0001.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/381/projeto_de_lei_n_285_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_n_286_2022_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/380/projeto_de_lei_n_287_2022_20221103_0001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/379/projeto_de_lei_n_288_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/378/projeto_de_lei_n_289_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/377/projeto_de_lei_n_290_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/376/projeto_de_lei_n_291_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/375/projeto_de_lei_n_292_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/374/projeto_de_lei_n_293_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/373/projeto_de_lei_n_294_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/372/projeto_de_lei_n_295_2022_autor_charto_aprovado_20221124_0001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/371/projeto_de_lei_n_296_2022_autor_mesa_diretora_diarias.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/370/projeto_de_lei_n_297_2022_autor_poder_executivo_20221122_0001.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/369/projeto_de_lei_n_298_2022_autor_junior_carlospsb_20221123_0001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/368/projeto_de_lei_n_299_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/367/projeto_de_lei_n_300_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/366/projeto_de_lei_n_301_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/365/projeto_de_lei_n_302_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/364/projeto_de_lei_n_303_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/363/projeto_de_lei_n_304_2022_autor_mesa_diretora_aprovado_20221207_0001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/362/projeto_de_lei_n_305_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/361/projeto_de_lei_n_306_2022_autor_poder_executivo_20221201_0001.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/360/projeto_de_lei_n_307_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/359/projeto_de_lei_n_308_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/358/projeto_de_lei_n_309_2022_autor_mesa_diretora_aprovado_20221209_0001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/357/projeto_de_lei_n_310_2022_autor_mesa_diretora_aprovado_20221216_0001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/356/projeto_de_lei_n_311_2022_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/355/projeto_de_lei_n_312_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2056/projeto_de_decreto_legislativo_n_019_2022_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2055/projeto_de_decreto_legislativo_n_020_2022_autor_mesa_diretora_2021-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2054/projeto_de_decreto_legislativo_n_021_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2053/projeto_de_decreto_legislativo_n_022_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/188/projeto_de_decreto_legislativo_n_023_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2052/projeto_de_decreto_legislativo_n_024_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2051/projeto_de_decreto_legislativo_n_025_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2050/projeto_de_decreto_legislativo_n_026_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2049/projeto_de_decreto_legislativo_n_027_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2048/projeto_de_decreto_legislativo_n_028_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2047/projeto_de_decreto_legislativo_n_029_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2046/projeto_de_decreto_legislativo_n_030_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2045/projeto_de_decreto_legislativo_n_031_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2044/projeto_de_decreto_legislativo_n_032_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2043/projeto_de_decreto_legislativo_n_033_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2042/projeto_de_decreto_legislativo_n_034_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2041/projeto_de_decreto_legislativo_n_035_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2040/projeto_de_decreto_legislativo_n_036_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2039/projeto_de_decreto_legislativo_n_037_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2038/projeto_de_decreto_legislativo_n_038_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2037/projeto_de_decreto_legislativo_n_039_2022_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2036/projeto_de_decreto_legislativo_n_040_2022_autores_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2111/projeto_de_resolucao_n_035_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2113/projeto_de_resolucao_n_036_2022__autor_mesa_diretora_viagem_de_brasilia_df_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2112/projeto_de_resolucao_n_037_2022_autor_mesa_diretora_-_denomncao_da_bibloteca_da_camara_municipal_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2114/projeto_de_resolucao_n_038_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2115/projeto_de_resolucao_n_039_2022_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2116/projeto_de_resolucao_n_040_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2117/projeto_de_resolucao_n_041_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2118/projeto_de_resolucao_n_042_2022_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2119/projeto_de_resolucao_n_043_2022_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2120/projeto_de_resolucao_n_044_2022_autor_angelo_suassuna_ssd.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2121/projeto_de_resolucao_n_045_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2122/projeto_de_resolucao_n_046_2022_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2123/projeto_de_resolucao_n_047_2022_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/2124/projeto_de_resolucao_n_048_2022_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1128/indicacao_n_329_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1127/indicacao_n_330_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1126/indicacao_n_331_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1125/indicacao_n_332_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1124/indicacao_n_333_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1123/indicacao_n_334_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_n_335_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1121/indicacao_n_336_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1120/indicacao_n_337_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1119/indicacao_n_338_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1118/indicacao_n_339_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1117/indicacao_n_340_2022_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1116/indicacao_n_341_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1115/indicacao_n_342_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1114/indicacao_n_343_2022_autor_gilvan_alves_-_republicanos.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1113/indicacao_n_344_2022_autor_gilvan_alves_-_republicanos.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1112/indicacao_n_345_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1111/indicacao_n_346_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1110/indicacao_n_347_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1109/indicacao_n_348_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_n_349_2022_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1087/indicacao_n_350_2022_autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1086/indicacao_n_351_2022_autores_laete_oliveira-mdb_e_junior_souza-mdb.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1085/indicacao_n_352_2022_autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1084/indicacao_n_353_2022_autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1083/indicacao_n_354_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1082/indicacao_n_355_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1081/indicacao_n_356_2022_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1080/indicacao_n_357_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1079/indicacao_n_358_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1078/indicacao_n_359_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1077/indicacao_n_360_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1076/indicacao_n_361_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1075/indicacao_n_362_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1074/indicacao_n_363_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1073/indicacao_n_364_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1072/indicacao_n_365_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1071/indicacao_n_366_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1070/indicacao_n_367_2022_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1069/indicacao_n_368_2022_autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1068/indicacao_n_369_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1067/indicacao_n_370_2022_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1066/indicacao_n_371_2022_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1064/indicacao_n_372_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1065/indicacao_n_373_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1063/indicacao_n_374_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1062/indicacao_n_375_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1061/indicacao_n_376_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1060/indicacao_n_377_2022_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1059/indicacao_n_378_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1058/indicacao_n_379_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1057/indicacao_n_380_2022_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_n_381_2022_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_n_382_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1054/indicacao_n_383_2022_autor_angelo_de_dagmar_ssd.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_n_384_2022_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1052/indicacao_n_385_2022_autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1051/indicacao_n_386_2022_autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1050/indicacao_n_387_2022_autor_laete_oliveira-mdb.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1049/indicacao_n_388_2022_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1048/indicacao_n_389_2022_autor_angelo_de_dagmar_ssd.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1047/indicacao_n_390_2022_autor_angelo_de_dagmar_ssd.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1046/indicacao_n_391_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1045/indicacao_n_392_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1044/indicacao_n_393_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1043/indicacao_n_394_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1042/indicacao_n_395_2022_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1041/indicacao_n_396_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_n_397_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_n_398_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1038/indicacao_n_399_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1037/indicacao_n_400_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1036/indicacao_n_401_2022_autores_junior_souza_e_laete_mdb.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1035/indicacao_n_402_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_n_403_2022_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_n_404_2022_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_n_405_2022_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_n_406_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1030/indicacao_n_407_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_n_408_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_n_409_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_n_410_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1026/indicacao_n_411_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_n_412_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1024/indicacao_n_413_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1023/indicacao_n_414_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1022/indicacao_n_415_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_n_416_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1020/indicacao_n_417_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1019/indicacao_n_418_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1018/indicacao_n_419_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1017/indicacao_n_420_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1016/indicacao_n_421_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1015/indicacao_n_422_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1014/indicacao_n_423_2022_autor_gilvan_alves_-_ssd.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1013/indicacao_n_424_2022_autor_railton_diogenes_-_mdb.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1012/indicacao_n_425_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_n_426_2022_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_n_427_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_n_428_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_n_429_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1007/indicacao_n_430_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_n_431_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_n_432_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_n_433_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_n_434_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1002/indicacao_n_435_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_n_436_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_n_437_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/999/indicacao_n_438_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/998/indicacao_n_439_2022_autor_angelo_de_dagmar_ssd.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/997/indicacao_n_440_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_n_441_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_n_442_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_n_443_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_n_444_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_n_445_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_n_446_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_n_447_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/989/indicacao_n_448_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/988/indicacao_n_449_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/987/indicacao_n_450_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_n_451_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/985/indicacao_n_452_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/984/indicacao_n_453_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_n_454_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_n_455_2022_autor_gilvan_alves_-_solidariedade.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_n_456_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_n_457_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_n_458_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_n_459_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_n_460_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_n_461_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_n_462_2022_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/974/indicacao_n_463_2022_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_n_464_2022_autores_junior_souza_e_laete_mdb.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_n_465_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_n_466_2022_autores_laete_filipe_e_andreazo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_n_467_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_n_468_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_n_469_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/967/indicacao_n_470_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/966/indicacao_n_471_2022_autores_junior_souza_e_laete_mdb.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/965/indicacao_n_472_2022_autores_junior_souza_e_laete_mdb.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/964/indicacao_n_473_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/963/indicacao_n_474_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_n_475_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_n_476_2022_autor_gilvan_alves_ssd.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_n_477_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/959/indicacao_n_478_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_n_479_2022_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/957/indicacao_n_480_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/956/indicacao_n_481_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_n_482_2022_autor_gilvan_alves_-_solidariedade.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_n_483_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/953/indicacao_n_484_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/952/indicacao_n_485_2022_autores_filipe-pl_e_railton-mdb.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/951/indicacao_n_486_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/950/indicacao_n_487_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/949/indicacao_n_488_2022_autores_junior_souza_e_laete_mdb.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_n_489_2022_autores_junior_souza_e_laete_mdb.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_n_490_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/946/indicacao_n_491_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_n_492_2022_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_n_493_2022_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_n_494_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_n_495_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/941/indicacao_n_496_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/940/indicacao_n_497_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_n_498_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_n_499_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_n_500_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_n_501_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_n_502_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_n_503_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_n_504_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_n_505_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_n_506_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_n_507_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_n_508_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_n_509_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_n_510_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_n_511_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_n_512_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/670/indicacao_n_513_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_n_514_2022_autor_gilvan_alves_ssd.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_n_515_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_n_516_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/666/indicacao_n_517_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/665/indicacao_n_518_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/664/indicacao_n_519_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_n_520_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/662/indicacao_n_521_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_n_522_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/660/indicacao_n_523_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/659/indicacao_n_524_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/658/indicacao_n_525_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_n_526_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/656/indicacao_n_527_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/655/indicacao_n_528_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_n_529_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/603/indicacao_n_530_2022_autor_gilvan_alves_ssd.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_n_531_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/601/indicacao_n_532_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/600/indicacao_n_533_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/599/indicacao_n_534_2022_autor_gilvan_alves_ssd.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/598/indicacao_n_535_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/597/indicacao_n_536_2022_autor_railton_diogenes_mdb_20220921_0001.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/596/indicacao_n_537_2022_autor_railton_diogenes_mdb_20220921_0001.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_n_538_2022_autor_gilvan_alves_ssd.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/594/indicacao_n_539_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/593/indicacao_n_540_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/592/indicacao_n_541_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/591/indicacao_n_542_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/590/indicacao_n_543_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/589/indicacao_n_544_2022_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/588/indicacao_n_545_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/587/indicacao_n_546_2022_20221006_0001.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/586/indicacao_n_547_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/585/indicacao_n_548_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/584/indicacao_n_549_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/580/indicacao_n_550_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/579/indicacao_n_551_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/578/indicacao_n_552_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/577/indicacao_n_553_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/576/indicacao_n_554_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_n_555_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_n_556_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/573/indicacao_n_557_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/572/indicacao_n_558_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_n_559_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/570/indicacao_n_560_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_n_561_2022_autores_adailton_targino_mdb_e_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/568/indicacao_n_562_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/567/indicacao_n_563_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/566/indicacao_n_564_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/565/indicacao_n_565_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/564/indicacao_n_566_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/563/indicacao_n_567_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/562/indicacao_n_568_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/561/indicacao_n_569_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/560/indicacao_n_570_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/559/indicacao_n_571_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/558/indicacao_n_572_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/557/indicacao_n_573_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/556/indicacao_n_574_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/555/indicacao_n_575_2022_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/554/indicacao_n_576_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/553/indicacao_n_577_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/552/indicacao_n_578_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/551/indicacao_n_579_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/550/indicacao_n_580_2022_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_n_581_2022_autor_andreazo_alves_pl_20221122_0001.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_n_582_2022_autor_andreazo_alves_pl_20221122_0001.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/547/indicacao_n_583_2022_autor_andreazo_alves_pl_20221122_0001.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/546/indicacao_n_584_2022_autor_alexandre_bevenuto_pt_20221122_0001.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/545/indicacao_n_585_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_n_586_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_n_587_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/542/indicacao_n_588_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/541/indicacao_n_589_2022_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/540/indicacao_n_590_2022_autor_junior_carlos_psb_20221201_0001.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_n_591_2022_autor_carlin_de_dandao_psb_20221206_0001.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_n_592_2022_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_n_593_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_n_594_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/534/indicacao_n_595_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/533/indicacao_n_596_2022_autor_adailton_targino_mdb_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/532/indicacao_n_597_2022_autor_adailton_targino_mdb_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/531/indicacao_n_598_2022_autor_andreazo_alves_pl_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/530/indicacao_n_599_2022_autor_andreazo_alves_pl_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/417/indicacao_n_600_2022_autor_angelo_suassuna_ssd_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/416/indicacao_n_601_2022_autor_angelo_suassuna_ssd_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/415/indicacao_n_602_2022_autor_carlin_de_dandao_psb_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/843/requerimento_n_094_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/842/requerimento_n_095_2022_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/841/requerimento_n_96_2022_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/840/requerimento_n_097_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/839/requerimento_n_098_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_n_099_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/652/requerimento_n_100_2022_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/651/requerimento_n_101_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/650/requerimento_n_102_2022_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/649/requerimento_n_103_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/648/requerimento_n_104_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/647/requerimento_n_105_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/646/requerimento_n_106_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/645/requerimento_n_107_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/644/requerimento_n_108_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/643/requerimento_n_109_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/642/requerimento_n_110_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/641/requerimento_n_111_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/640/requerimento_n_112_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/639/requerimento_n_113_2022_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/638/requerimento_n_114_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/637/requerimento_n_115_2022_autor_railton_diogenes_mdb_e_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/636/requerimento_n_116_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_n_117_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_n_118_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/633/requerimento_n_119_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/632/requerimento_n_120_2022_autor_gilvan_alves_ssd.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/631/requerimento_n_121_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/628/requerimento_n_122_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/630/requerimento_n_123_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/629/requerimento_n_124_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/627/requerimento_n_125_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/626/requerimento_n_126_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/625/requerimento_n_127_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/624/requerimento_n_128_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/623/requerimento_n_129_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/433/requerimento_n_130_2022_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/432/requerimento_n_131_2022_autor_angelo_de_dagmar_ssd.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/431/requerimento_n_132_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/430/requerimento_n_133_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_n_134_2022_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/428/requerimento_n_135_2022_autor_alexandre_bevenuto_pt_20221026_0001.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/427/requerimento_n_136_2022_autor_alexandre_bevenuto_pt_20221026_0001.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/426/requerimento_n_137_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/425/requerimento_n_138_2022_autor_alexandre_bevenuto_pt_20221123_0001.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/424/requerimento_n_139_2022_autor_alexandre_bevenuto_pt_20221123_0001.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/423/requerimento_n_140_2022_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/422/requerimento_n_141_2022_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/421/requerimento_n_142_2022_autor_alexandre_bevenuto_aprovado_20221207_0001.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/420/requerimento_n_143_2022_autor_laete_oliveira_mdb_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/419/requerimento_n_144_2022_autor_laete_oliveira_mdb_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/418/requerimento_n_145_2022_autor_alexandre_bevenuto_pt_20221214_0001.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1639/mocao_de_pesar_cosmo_alves_de_lima_autor_gilvan_alves_-_republicanos.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1640/mocao_de_pesar_padre_theodoro_autor_gilvan_alves-republicanos.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1641/mocao_de_pesar_milonga_autor_gilvan_alves-republicanos.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1642/mocao_de_pesar_tia_izaura_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1643/mocao_de_pesar_garibaldi_alves_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1644/mocao_de_pesar_caninde_queiroz_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1645/mocao_de_pesar_sergimar_regalado_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1646/mocao_de_pesar_maria_de_fatima_sena_costa_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1647/mocao_de_pesar_edivaldo_costa_menezes_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1648/mocao_de_pesar_jose_lucimar_da_costa_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1649/mocao_de_pesar_laurindo_ltlarlnho_autores_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1650/mocao_de_pesar_pastor_antonio_dantas_autores_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1651/mocao_de_pesar_edival_da_praca_da_maternidade_autores_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1652/mocao_de_pesar_aecio_noronha_autores_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1653/mocao_de_pesar_maria_lucia_da_silva_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1654/mocao_de_pesar_francisco_antonio_de_oliveira_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1655/mocao_de_pesar_arlindo_alves_gama__autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1656/mocao_de_pesar_antonio_manoel_da_costa__autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1657/mocao_de_pesar_aila_maia_autores_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1658/mocao_de_pesar_januario_de_tantinho_autores_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1659/mocao_de_pesar_neto_targino_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1660/mocao_de_pesar_antonio_geovan_da_costa_-_chota_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1661/mocao_de_pesar_rita_cutes_de_morais_autores_angelo-ssd_e_filipe-pl.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1662/mocao_de_pesar_francisco_antonio_de_oliveira_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1666/mocao_de_pesar_manoel_dantas_de_oliveira_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1663/mocao_de_pesar_irma_noelma_autores_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1664/mocao_de_pesar_kennedy_de_mazo_autores_andreazo_gilvan_e_alexandre.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1665/mocao_de_pesar_honorato_jose_de_oliveira_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1667/mocao_de_pesar_salviano_autor_junior_souza_mdb_20221024_0001.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1668/mocao_de_pesar_geniel_autor_railton_diogenes_-_mdb_20221123_0001.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1669/mocao_de_pesar_joao_ferreira_-_edilson_autor_junior_souza_mdb_20221124_0001.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1670/mocao_de_pesar_elizaldo_-_negao_da_rifa_autores_railton_e_fili_20221125_0001.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1671/mocao_de_pesar_zezito_autor_adailton_targino_mdb_20221129_0001.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1672/mocao_de_pesar_alcinda_mota_autor_junior_souza_mdb_20221201_0001.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1673/mocao_de_pesar_gelson_moura_autor_angelo_suassuna_ssd_20221206_0001.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1674/mocao_de_pesar_clodoaldo_de_lima_autor_junior_souza_mdb_20221206_0001.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1675/mocao_de_pesar_adelaide_delfina_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1530/mocao_de_aplausos_e_congratulacoes_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1529/mocao_de_aplausos_e_congratulacoes_potencia_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1528/mocao_de_aplausos_e_congratulacoes_azevedo_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1527/mocao_de_aplausos_e_congratulacoes_kelps_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1526/mocao_de_aplausos_e_congratulacoes_eliabe_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1525/mocao_de_aplausos_e_congratulacoes_pastor_miranda_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1524/mocao_de_aplausos_e_congratulacoes_pastor_martins_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1523/mocao_de_aplausos_e_congratulacoes_aluno_cristyan_noronha_alexandre_pt.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1518/mocao_de_aplausos_e_congratulacoes_agentes_de_saude_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1517/mocao_de_aplausos_e_congratulacoes_enfermagem_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1516/mocao_de_aplausos_e_congratulacoes_bililica_autor_gilvan_alves_ssd.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1515/mocao_de_aplausos_e_congratulacoes_autor_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1514/mocao_de_aplausos_e_congratulacoes_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1512/mocao_de_aplausos_e_congratulacoes_academia_de_letras_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1511/mocao_de_aplausos_e_congratulacoes_danilo_henrique_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1510/mocao_de_aplausos_e_congratulacoes_neize_autor_junior_souza-mdb_e_subscrita_pelos_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1509/mocao__de_aplausos_e_congratulacoes_raelyson_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1508/mocao_de_aplausos_e_congratulacoes_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1507/mocao_de_aplausos_e_congratulacoes_secretaria_municipal_de_saude_-_servidores_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1506/mocao_de_aplausos_e_congratulacoes_dododa_-_autor_junior_souza-mdb.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1505/mocao_de_aplausos_e_congratulacoes_sargentos_xavier_tulio_e_ivanildo_-_autores_junior_carlos-psb_e_filipe_gustavo-pl.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1504/mocao_de_aplausos_e_congratulacoes_potyrun_-_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1503/mocao_de_aplausos_e_congratulacoes_danilo_henrique_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1502/mocao__de_aplausos_e_congratulacoes_quadrilha_junina_autor_railton_diogenes-mdb.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1501/mocao_de_aplausos_e_congratulacoes_wellynghton_e_vyton_manoel__-_vaquejada_-_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1500/mocao_de_aplausos_e_congratulacoes_eduardo_gurgel_e_ivonaldo_-_vaquejada_-_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1499/mocao_de_apoio_enfermagem_-_autor_adailton_targino_-mdb.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1498/mocao_de_aplausos_e_congratulacoes_igreja_presbiteriana_em_apodi_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1497/mocao_de_apoio_igreja_de_cristo_-_autor_adailton_targino_-mdb.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1496/mocao_de_aplausos_e_congratulacoes_tratorada_alexandre_pt.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1495/mocao_de_aplausos_e_congratulacoes_professora_adrielly_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1493/mocao_de_aplausos_e_congratulacoes_programa_voz_evangelica_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1492/mocao_de_aplausos_e_congratulacoes_deusdeth_albuquerque_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1491/mocao_de_aplausos_e_congratulacoes_radialista_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1490/mocao_de_aplausos_e_congratulacoes_assembleia_de_deus_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1489/mocao_de_aplausos_facis_autor_junior_souza_mdb_20221201_0001.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1488/mocao_de_aplausos_e_congratulacoes_berg_motos_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1487/mocao_de_aplausos_e_congratulacoes_dr_pinheiro_autores_vereadores_de_apodi.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1486/mocao_de_aplausos_e_congratulacoes_pedro_henrique_autor_adaiil_20221215_0001.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1691/veto_integral_ao_projeto_de_lei_no_261_2022_poder_executivo_autor_do_projeto_de_lei_vereador_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2022/1692/veto_integral_ao_projeto_de_lei_no_276_2022_poder_executivo_autor_do_projeto_de_lei_vereador_adailton_targino_mdb.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H601"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>