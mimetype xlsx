--- v0 (2025-11-06)
+++ v1 (2026-05-02)
@@ -54,2054 +54,2054 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projetos de Lei Ordinária (PL)</t>
   </si>
   <si>
     <t>ALAN JEFFERSON DA SILVEIRA PINTO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/834/projeto_de_lei_n_001_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/834/projeto_de_lei_n_001_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre Abertura de Crédito Adicional Especial, no valor de R$ 956.612,00 e dá outras providencias. (Construção de Calçamento e Asfaltamento de Vias Públicas). Protocolado na Secretaria da Câmara Municipal de Apodi, 28 de janeiro de 2021. Encaminhado as Comissões da CMA na Sessão Ordinária de 04 de fevereiro de 2021. Aprovado por unanimidade na Sessão Ordinária do dia 11 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/833/projeto_de_lei_n_002_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/833/projeto_de_lei_n_002_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre Abertura de Crédito Adicional Especial, no valor de R$ 299.589,03 e dá outras providencias. (Conclusão da reforma e adequação do Prédio da Câmara Municipal de Apodi). Protocolado na Secretaria da Câmara Municipal de Apodi, 01 de fevereiro de 2021. Aprovado por unanimidade na Sessão Ordinária do dia 04 de fevereiro de 2021</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/832/projeto_de_lei_n_003_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/832/projeto_de_lei_n_003_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 003/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre Abertura de Crédito Adicional Especial, no valor de R$ 74.600,00 e dá outras providencias. (Destinado a aquisição de Unidade Móvel de Saúde – Fundo Municipal de Saúde). Protocolado na Secretaria da Câmara Municipal de Apodi, 01 de fevereiro de 2021. Aprovado por unanimidade na Sessão Ordinária do dia 04 de fevereiro de 2021</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>RAILTON DIÓGENES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/831/projeto_de_lei_n_004_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/831/projeto_de_lei_n_004_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 004/2021 – AUTOR RAILTON DIÓGENES – MDB - Dispõe sobre a obrigatoriedade da inserção do intérprete da Língua Brasileira de Sinais (LIBRAS), em todos os eventos públicos oficiais do Governo Municipal E Câmara Municipal. Protocolado na Secretaria da Câmara Municipal de Apodi, 02 de fevereiro de 2021. Encaminhado as Comissões da CMA na Sessão Ordinária de 04 de fevereiro de 2021. Aprovado por unanimidade na Sessão Ordinária do 18 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ADAILTON TARGINO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/830/projeto_de_lei_n_005_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/830/projeto_de_lei_n_005_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 005/2021 – AUTOR ADAILTON TARGINO - Dispõe sobre a proibição de vereadores, assessores e outros agentes políticos intermediarem a realização de consultas, exames, intervenções cirúrgicas e quaisquer outros procedimentos junto à Secretaria Municipal de Saúde, e da outras providências. Protocolado na Secretaria da Câmara Municipal de Apodi, 03 de fevereiro de 2021. Encaminhado as Comissões da CMA na Sessão Ordinária de 04 de fevereiro de 2021. (Retirado a pedido do Autor)</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/829/projeto_de_lei_n_006_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/829/projeto_de_lei_n_006_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 006/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre Abertura de Crédito Adicional Especial, no valor de R$ 340.000,00 e dá outras providencias. (Destinado a aquisição de veículo tipo caminhão-tanque – Secretaria Municipal de Agricultura, Recursos Hídricos). Protocolado na Secretaria da Câmara Municipal de Apodi, 01 de fevereiro de 2021. Aprovado por unanimidade na Sessão Ordinária do dia 04 de fevereiro de 2021</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>LAETE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/828/projeto_de_lei_n_007_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/828/projeto_de_lei_n_007_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 007/2021 - AUTOR LAETE OLIVEIRA - Denomina de Aldeia Indígena Tapuias Paiacus do Apodi, localizada no Município de Apodi, região da Chapada do Apodi, área de domínio da União, sob a gestão do DNOCS e da outras providências. Protocolado na Secretaria da Câmara Municipal de Apodi, 03 de fevereiro de 2021. Encaminhado as Comissões da CMA na Sessão Ordinária de 04 de fevereiro de 2021. Aprovado por unanimidade na Sessão Ordinária do 18 de fevereiro de 2021. LEI MUNICIPAL Nº 1677/2021</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/827/projeto_de_lei_n_008_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/827/projeto_de_lei_n_008_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 008/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre Abertura de Crédito Adicional Especial, no valor de R$ 41.000,00 e dá outras providencias. (Destinado a execução de obras de conclusão do Mercado da Carne e do Peixe). Protocolado na Secretaria da Câmara Municipal de Apodi, 04 de fevereiro de 2021. Encaminhado as Comissões da CMA na Sessão Ordinária de 04 de fevereiro de 2021. Aprovado por unanimidade na Sessão Ordinária do dia 11 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/826/projeto_de_lei_n_009_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/826/projeto_de_lei_n_009_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 009/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre Abertura de Crédito Adicional Especial, no valor de R$ 938.644,17 e dá outras providencias. (Destinado as Despesas de Assistência Social). Protocolado na Secretaria da Câmara Municipal de Apodi, 09 de fevereiro de 2021. Aprovado por 8 (oito) votos a favor e 4 (quatro) abstenções na Sessão Ordinária do dia 11 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/825/projeto_de_lei_n_010_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/825/projeto_de_lei_n_010_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 010/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre Abertura de Crédito Adicional Especial, no valor de R$ 388.500,00 e dá outras providencias. (Destinado a execução de obras de conclusão de sinalização turística no município de Apodi). Protocolado na Secretaria da Câmara Municipal de Apodi, 09 de fevereiro de 2021. Encaminhando as comissões na Sessão Ordinária do dia 11 de fevereiro de 2021. Aprovado por 8x3 votos na Sessão Ordinária do dia 18 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/824/projeto_de_lei_n_011_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/824/projeto_de_lei_n_011_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 011/2021 – AUTOR LAETE OLIVEIRA – MDB - Dispõe sobre a regulamentação da pesca nos reservatórios, rios e seus afluentes nos limites do município e a inclusão do tucunaré cichla spp como espécie integrante as demais espécies nativas, que devam ser preservadas, e dá outras providências. Encaminhando as comissões na Sessão Ordinária do dia 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/ 78/detalhe/. Aprovado na Sessão Ordinária do dia 23 de junho de 2022. LEI MUNICIPAL Nº 1865/2022 DE 27 DE JUHO 2022 Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 28/06/2022. Edição 2810</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/823/projeto_de_lei_n_012_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/823/projeto_de_lei_n_012_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 012/2021 - AUTOR ADAILTON TARGINO – MDB - Dispõe sobre tornar a Igreja Evangélica Assembleia de Deus Patrimônio Histórico e a Festa do Dia do seu Aniversário Patrimônio Cultural do Município de Apodi – RN, respectivamente, e dá outras Providências. Encaminhando as comissões na Sessão Ordinária do dia 11 de fevereiro de 2021. Aprovado por unanimidade na Sessão Ordinária do 18 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Mesa Diretora 2021-2022</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/822/projeto_de_lei_n_013_2021_autor_mesa_diretora_2021-2022.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/822/projeto_de_lei_n_013_2021_autor_mesa_diretora_2021-2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 013/2021 – AUTOR MESA DIRETORA DA CMA - Altera e acrescenta à Lei Municipal Nº 1.491/2019, de 07 de agosto de 2019 que “Dispõe sobre a revogação da Lei Municipal 849/2012 - sobre a criação do auxílio combustível, institui e regulamenta a verba indenizatória do exercício parlamentar e dá outras providencias. Aprovado na Sessão Ordinária do dia 11 de março de 2021</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>CHARTON RÊGO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/821/projeto_de_lei_n_014_2021_autor_charto_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/821/projeto_de_lei_n_014_2021_autor_charto_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI GRAZIANNE TÔRRES Nº 014/2021 - AUTOR CHARTON RÊGO – MDB - Dispõe sobre a vacinação e coleta domiciliar de exames ofertados pelo serviço público, às pessoas com deficiência motora, multideficiência com dificuldade de locomoção, e doenças incapacitantes e degenerativas, no âmbito do Município de Apodi-RN. Encaminhado as comissões na Sessão Ordinária do 18 de fevereiro de 2021. Aprovado na Sessão Ordinária do dia 11 de março de 2021</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/820/projeto_de_lei_n_015_2021_-_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/820/projeto_de_lei_n_015_2021_-_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 015/2021 - AUTOR CHARTON RÊGO – MDB - Autoriza a Instituição da Política Municipal do Controle de Natalidade de Cães e Gatos e dá Outras Providências. Encaminhado as Comissões na Sessão Ordinária do dia 25 de fevereiro de 2021. Aprovado na Sessão Ordinária do dia 11 de março de 2021</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>FILIPE GUSTAVO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/819/projeto_de_lei_n_016_2021_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/819/projeto_de_lei_n_016_2021_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 016/2021 - AUTOR FILIPE GUSTAVO – PL - Dispõe sobre autorização para a implementação de convênios com instituições de ensino internacionais de caráter público ou privado para estágios curriculares junto ao Poder Público Municipal de Apodi-RN e dá outras providências. Encaminhado as Comissões na Sessão Ordinária do dia 25 de fevereiro de 2021. Aprovado na Sessão Ordinária do dia 11 de março de 2021</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/818/projeto_de_lei_n_017_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/818/projeto_de_lei_n_017_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 017/2021 - AUTOR PODER EXECUTIVO - Dispõe sobre abertura de crédito adicional suplementar, no Valor de R$ 15.000,00 (Destinado a Subvenções Sociais - Emenda Impositiva do Vereador Júnior Carlos). Encaminhado as Comissões na Sessão Ordinária do dia 25 de fevereiro de 2021. Aprovado na Sessão Ordinária dia 04 de março de 2021.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/817/projeto_de_lei_n_018_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/817/projeto_de_lei_n_018_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 018/2021 - AUTOR PODER EXECUTIVO - Dispõe sobre autorização Legislativa para implantação do Piso Salarial dos Agentes Comunitários de Saúde e Agente Comunitário de Endemias e dá outras providências. Encaminhado as Comissões na Sessão Ordinária do dia 25 de fevereiro de 2021. Aprovado na Sessão Ordinária dia 04 de março de 2021.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>JÚNIOR SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/816/projeto_de_lei_n_019_2021_-_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/816/projeto_de_lei_n_019_2021_-_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 019/2021 - AUTOR JÚNIOR SOUZA – MDB - Declara de utilidade pública a Associação dos Pequenos Produtores dos Sítios Reunidos de Boa Esperança. Encaminhado as Comissões na Sessão Ordinária do dia 25 de fevereiro de 2021. Aprovado na Sessão Ordinária do dia 11 de março de 2021</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/815/projeto_de_lei_n_020_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/815/projeto_de_lei_n_020_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 020/2021 – AUTOR CHARTON RÊGO – MDB - Autoriza a inclusão da Língua Brasileira de Sinais - LIBRAS - no currículo escolar, além de disponibilizar um (a) intérprete da LIBRAS em eventos públicos à instituições quaisquer, no âmbito do Município de Apodi-RN e dá outras providências. Encaminhado as Comissões na Sessão Ordinária do dia 25 de fevereiro de 2021.  Aprovado na Sessão Ordinária de 17 de junho de 2021</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/814/projeto_de_lei_n_021_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/814/projeto_de_lei_n_021_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 021/2021 - AUTOR PODER EXECUTIVO - Dispõe sobre abertura de crédito adicional Especial, no Valor de R$ 642.689,60 (Destinado ao reforço de dotações orçamentarias da Secretaria Municipal de Educação e Cultura). Encaminhado as Comissões na Sessão Ordinária do dia 25 de fevereiro de 2021. Aprovado na Sessão Ordinária dia 04 de março de 2021.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/813/projeto_de_lei_n_022_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/813/projeto_de_lei_n_022_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 022/2021 - AUTOR PODER EXECUTIVO - Dispõe sobre abertura de crédito adicional Especial, no Valor de R$ 20.820,00 (Destinado a devolução de saldo do apoio financeiro transferido ao município pela MP 815/2017/Ciclo 2017 – Gestão de indenizações e restituições). Encaminhado as Comissões na Sessão Ordinária do dia 25 de fevereiro de 2021. Aprovado na Sessão Ordinária dia 04 de março de 2021.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/812/projeto_de_lei_n_023_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/812/projeto_de_lei_n_023_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 023/2021 - AUTOR CHARTON RÊGO – MDB - Autoriza a inclusão do ensino da História de Apodi-RN - no currículo escolar no âmbito do Município de Apodi e dá outras providências. Aprovado na Sessão Ordinária Remota do dia 15 de abril de 2021.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>CARLINHOS DE DANDÃO</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/811/projeto_de_lei_n_024_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/811/projeto_de_lei_n_024_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 024/2021 – AUTOR CARLIN DE DANDÃO – PSB - Autoriza o Poder Executivo de Apodi-RN a comprar vacinas com eficácia comprovada contra o novo CORONAVÍRUS (COVID-19), aprovadas pela ANVISA e não fornecidas pelo Programa Nacional de Imunizações, e dá outras providências. Encaminhado das comissões na Sessão Ordinária dia 04 de março de 2021. https://camaraapodi.rn.gov.br/portal/ proposicao/81/detalhe/ . Arquivado no dia 30 de maio de 2022</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>JÚNIOR CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/810/projeto_de_lei_n_025_2021_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/810/projeto_de_lei_n_025_2021_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 025/2021 - AUTOR JÚNIOR CARLOS – PSB - Declara de utilidade pública a UNIVAP - União Vale do Apodi, do Município de Apodi – Rio Grande do Norte. Encaminhado das comissões na Sessão Ordinária dia 04 de março de 2021. Aprovado na Sessão Ordinária do dia 11 de março de 2021</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/809/projeto_de_lei_n_026_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/809/projeto_de_lei_n_026_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 026/2021 - AUTOR ADAILTON TARGINO – MDB - Dispõe sobre INSTITUI a abertura de templos religiosos como atividade essencial em períodos de calamidade pública e pandemia no município de Apodi RN. Aprovado na Sessão Ordinária do dia 11 de março de 2021</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/808/projeto_de_lei_n_027_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/808/projeto_de_lei_n_027_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 027/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre abertura de Credito Adicional Suplementar, no Valor de R$ 100.561,66 (Destinado ao Reforço de Dotações Orçamentarias da Secretaria Municipal de Urbanismo e Transportes. Encaminhado as Comissões na Sessão Ordinária do dia 11 de março de 2021. Aprovado na Sessão Ordinária do 1 de abril de 2021</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/807/projeto_de_lei_n_028_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/807/projeto_de_lei_n_028_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 028/2021 – AUTOR PODER EXECUTIVO - Ratifica protocolo de intenções firmado entre municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do Coronavírus; medicamentos, insumos e equipamentos na área da saúde. Aprovado na Sessão Ordinária do dia 11 de março de 2021</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/806/projeto_de_lei_n_029_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/806/projeto_de_lei_n_029_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 029/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre criação de elemento de despesa e abertura de credito adicional especial, no Valor de R$ 2.700,00 (destinado a Manutenção das atividades da Secretaria Municipal de Agricultura, Irrigação, Recursos Hídricos e Meio Ambiente. Aprovado na Sessão Ordinária do dia 25 de março de 2021</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/805/projeto_de_lei_n_030_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/805/projeto_de_lei_n_030_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 030/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre a restruturação do Conselho Municipal de Acompanhamento e controle social do fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais da educação – Conselho do FUNDEB. Aprovado na Sessão Ordinária do dia 25 de março de 2021</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/804/projeto_de_lei_n_031_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/804/projeto_de_lei_n_031_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 031/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre criação de elemento de despesa e abertura de credito adicional especial, no Valor de R$ 172.000,00 (Destinado das Atividades do Programa de Atendimento Domiciliar ao Idoso – PADI) Aprovado na Sessão Ordinária do dia 25 de março de 2021</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/803/projeto_de_lei_n_032_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/803/projeto_de_lei_n_032_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 032/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre abertura de credito adicional Especial ao Orçamento da Seguridade Social, no Valor R$ 1.068.601,33 (Fundo Municipal de Saúde) Aprovado na Sessão Ordinária do dia 25 de março de 2021</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>ANGELO DE DAGMAR</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/802/projeto_de_lei_n_033_2021_autor_angelo_de_dagmar_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/802/projeto_de_lei_n_033_2021_autor_angelo_de_dagmar_sd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 033/2021 - AUTOR ÂNGELO SUASSUNA – SSD - Institui a Semana da Orientação Profissional para o Primeiro Emprego nas Escolas Públicas de Apodi-RN e dá outras providências. Aprovado na Sessão Ordinária do dia 1º de abril de 2021</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/801/projeto_de_lei_n_034_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/801/projeto_de_lei_n_034_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 034/2021 AUTOR LAETE OLIVEIRA – MDB - Reconhece a prática de exercícios físicos e atividades físicas, como atividades essenciais para o município de Apodi-RN. Em estabelecimentos que prestem estes serviços e seus respectivos profissionais ou em espaços públicos, em tempos de crise, ocasionada por doenças contagiosas. Aprovado na Sessão Ordinária do dia 1º de abril de 2021</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/800/projeto_de_lei_n_035_2021_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/800/projeto_de_lei_n_035_2021_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 035/2021 - AUTOR JÚNIOR CARLOS – PSB - Declara de utilidade pública a ASPROLO – Associação dos Produtores de Leite de Apodi e Região Oeste Potiguar - do Município de Apodi – Rio Grande do Norte. Aprovado na Sessão Ordinária do dia 1º de abril de 2021</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>ANDREAZO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/799/projeto_de_lei_n_036_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/799/projeto_de_lei_n_036_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 036/2021 - AUTOR ANDREAZO ALVES – PL - Dispõe sobre a isenção do pagamento do IPTU para pessoas de baixa renda, portadores de doenças crônicas, aposentados e pensionistas em tempo de pandemia. Encaminhado das comissões na Sessão Ordinária dia 1º de abril de 2021. Retirada de tramitação e o arquivamento. Deferido em 13 de abril de 2021 pelo presidente da CMA. (Retirado a pedido do autor através de requerimento n 026/2021)</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/798/projeto_de_lei_n_037_2021_autor_mesa_diretora_2021-2022.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/798/projeto_de_lei_n_037_2021_autor_mesa_diretora_2021-2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 037/2021 - AUTOR MESA DIRETORA - Estabelece a filiação da Câmara Municipal de Apodi-RN à União dos Vereadores do Estado do Rio Grande do Norte – UVERN, com contribuição mensal, e dá outras providências. Aprovado na Sessão Ordinária do dia 1º de abril de 2021.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/797/projeto_de_lei_n_038_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/797/projeto_de_lei_n_038_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 038/2021 – AUTOR PODER EXECUTIVO - Institui a Comenda Maria Romana Leite (Maria de Abília) e dá outras providências. Aprovado na Sessão Ordinária do dia 1º de abril de 2021</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/796/projeto_de_lei_n_039_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/796/projeto_de_lei_n_039_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 039/2021 - AUTOR RAILTON DIÓGENES – MDB - Dá denominação de rua MARIA ELZA DE ARAÚJO existente no bairro Bacurau I na cidade de Apodi-RN e dá outras providências.  Aprovado na Sessão Ordinária do dia 1º de abril de 2021</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_de_lei_n_040_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_de_lei_n_040_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 040/2021 – AUTOR LAETE OLIVEIRA – MDB - Dispõe sobre a autorização do município implementar o Programa de Unificação de Informações na Prevenção e Controle da Diabete em Crianças e Adolescentes Matriculados nas Escolas da Rede Pública do Município de Apodi-RN. Encaminhado das comissões na Sessão Ordinária dia 1º de abril de 2021.  Aprovado na Sessão Ordinária de 17 de junho de 2021</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/789/projeto_de_lei_n_041_2021_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/789/projeto_de_lei_n_041_2021_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 041/2021 - AUTOR FILIPE GUSTAVO – PL - Dá denominação de rua FRANCISCO SOBRINHO DE OLIVEIRA existente no bairro Bacurau I na cidade de Apodi-RN e dá outras providências. Aprovado na Sessão Ordinária do dia 1º de abril de 2021</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/788/projeto_de_lei_n_042_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/788/projeto_de_lei_n_042_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 042/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre o ensino de noções básicas da Lei Maria da Penha, no âmbito das escolas municipais do município de Apodi-RN e dá outras providências. Aprovado na sessão ordinária remota do dia 8 de abril de 2021</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/787/projeto_de_lei_n_043_2021_-_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/787/projeto_de_lei_n_043_2021_-_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 043/2021 – AUTOR LAETE OLIVEIRA – MDB - Determina a prioridade na vacinação contra a Covid-19, para professores da rede pública e privada, Educadores físicos, taxistas, mototaxistas, motoristas de transportes alternativos e de caminhões de cargas pesadas e pequenas cargas, no município de Apodi. (Retirado a pedido do autor através de oficio dia 06 de abril de 2021)</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/786/projeto_de_lei_n_044_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/786/projeto_de_lei_n_044_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 044/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre abertura de Crédito Adicional Especial no Valor de R$ 125.480,60 (Destinado a execução de obras de Conclusão das Obras de Pavimentação de diversas ruas). Aprovado na Sessão Ordinária Remota do dia 15 de abril de 2021.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/785/projeto_de_lei_n_045_2021_-_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/785/projeto_de_lei_n_045_2021_-_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 045/2021 – AUTOR CARLIN DE DANDÃO – PSB - Autoriza o Poder Executivo a destinar 30% (trinta por cento) dos recursos dos Royalties, as quatros regiões do município de Apodi-RN (Chapada, Areia, Pedra e Vale) e dá outras providências. Encaminhado as Comissões na Sessão Ordinária Remota do dia 08 de abril de 2021. Arquivado conforme REQUERIMENTO DE RETIRADA DE TRAMITAÇÃO N.º 066/2021 – AUTOR CARLIN DE DANDÃO – PSB. Na Sessão Ordinária do dia 21 de outubro de 2021.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/783/projeto_de_lei_n_046_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/783/projeto_de_lei_n_046_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 046/2021 – AUTOR RAILTON DIOGENES – MDB - Altera o Anexo II da Lei Municipal Nº 588/2009, de 26 de março de 2009 e dá outras providências. Encaminhado as comissões na Sessão Ordinária dia 8 de abril de 2021.  Aprovado na Sessão Ordinária Remota do dia 22 de abril de 2021.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_lei_n_047_2021__autor_laete_oliveira-mdb_nova_redac_20231206_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_lei_n_047_2021__autor_laete_oliveira-mdb_nova_redac_20231206_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 047/2021 – AUTOR LAETE OLIVEIRA-MDB - DISPÕE SOBRE O USO DE ESPAÇOS PÚBLICOS PARA CONDUÇÃO RESPONSÁVEL DE CÃES, QUE OFERECEM RISCOS A POPULAÇÃO NO MUNICÍPIO DE APODI, DE SUA IDENTIFICAÇÃO DA PRESENÇA DO ANIMAL EM ESTABELECIMENTO RESIDENCIAL, ENTRE OUTROS E DÁ OUTRAS PROVIDENCIAS. ENCAMINHADO AS COMISSÕES NA SESSÃO ORDINÁRIA REMOTA DO DIA 08 DE ABRIL DE 2021. RECEBEU NOVA REDAÇÃO NAS COMISSÕES NO DIA 28 DE NOVEMBRO DE 2023.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/782/projeto_de_lei_n_048_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/782/projeto_de_lei_n_048_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 048/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre Abertura de Crédito Adicional Especial, no valor de R$ 376.746,97 e dá outras providencias. (Destinado a reforço de dotações orçamentárias do Fundo Municipal de Saúde). Aprovado na Sessão Ordinária Remota do dia 22 de abril de 2021.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/781/projeto_de_lei_n_049_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/781/projeto_de_lei_n_049_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 049/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre Abertura de Crédito Adicional Suplementar, no valor de R$ 120.000,00 e dá outras providencias. (Destinado a reforço de dotações orçamentárias do Fundo Municipal de Saúde). Aprovado na Sessão Ordinária Remota do dia 22 de abril de 2021.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/772/projeto_de_lei_n_050_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/772/projeto_de_lei_n_050_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 050/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre abertura de Crédito Adicional Especial ao orçamento fiscal do município de Apodi, no valor de R$ 148.000,00 (cento e quarenta e oito mil), e dá outras providências (Destinado a conclusão das obras da quadra de esportes do sítio do Góis). Aprovado na Sessão Ordinária Remota do dia 29 de abril de 2021.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/771/projeto_de_lei_n_051_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/771/projeto_de_lei_n_051_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 051/2021 – AUTOR ADAILTON TARGINO - MDB - Dá denominação de rua ANILDA FERNANDES DE OLIVEIRA existente no bairro Bacurau I na cidade de Apodi-RN, e dá outras providências.  Encaminhado as Comissões na Sessão Ordinária Remota do dia 29 de abril de 2021. Aprovado na Sessão Ordinária Remota do dia 06 de maio de 2021.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/770/projeto_de_lei_n_052_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/770/projeto_de_lei_n_052_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 052/2021 – AUTOR JÚNIOR SOUZA – MDB - Declara de utilidade pública o Grupo de Jovens Mensageiros da Fé, Sítio Ponta II, e dá outras providências. Aprovado na Sessão Ordinária Remota do dia 29 de abril de 2021.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/769/projeto_de_lei_n_053_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/769/projeto_de_lei_n_053_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 053/2021 – AUTOR PODER EXECUTIVO - Autoriza o Município e a Câmara Municipal a celebrarem Termo de Acordo de Cooperação e Convênios com a SIN CARD CARTÕES LTDA – ME e a Fundação Guimarães Duque – FGD, e dá outras providências.  Encaminhado as Comissões na Sessão Ordinária Remota do dia 29 de abril de 2021. Aprovado na Sessão Ordinária Remota do dia 06 de maio de 2021.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/768/projeto_de_lei_n_054_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/768/projeto_de_lei_n_054_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 054/2021 – AUTOR ANDREAZO ALVES – MDB - Dispõe sobre a utilização de material publicitário nos veículos de transportes escolar do município de Apodi-RN, com intuito de combater o BULLYING INFANTIL e a PEDOFILIA. Encaminhado as Comissões na Sessão Ordinária Remota do dia 29 de abril de 2021. Aprovado na Sessão Ordinária Remota do dia 13 de maio de 2021.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/767/projeto_de_lei_n_055_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/767/projeto_de_lei_n_055_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 055/2021 – AUTOR LAETE OLIVEIRA – MDB - Dispõe sobre a obrigatoriedade da publicação, na internet, da lista de espera em ordem cronológica, dos pacientes que aguardam por consultas, exames e intervenções cirúrgicas ofertadas pelo SUS, e outros procedimentos e serviços oferecidos pela Secretaria de Saúde do Município de Apodi-RN. Encaminhado as Comissões na Sessão Ordinária Remota do dia 29 de abril de 2021. Aprovado na Sessão Ordinária do dia 15 de junho de 2022.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/766/projeto_de_lei_n_056_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/766/projeto_de_lei_n_056_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 056/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre as Diretrizes Orçamentárias do Municipio de Apodi para a elaboração e execução da Lei Orçamentária de 2022 e dá outras providências. Encaminhado as Comissões na Sessão Ordinária Remota do dia 06 de maio de 2021. Aprovado na Sessão Ordinária Remota dia 02 de julho de 2021.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/765/projeto_de_lei_n_057_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/765/projeto_de_lei_n_057_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 057/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre autorização Legislativa para instituir o pagamento por desempenho no âmbito do PROGRAMA PREVINE BRASIL, a ser concedido aos profissionais da Secretaria Municipal de Saúde atuantes no âmbito da ATENÇÃO PRIMÁRIA A SAÚDE, na forma que se específica e dá outras providências. De autoria do Poder Executivo. Encaminhado as Comissões na Sessão Ordinária Remota do dia 06 de maio de 2021. Aprovado na Sessão Ordinária Remota do dia 20 de maio de 2021.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/764/projeto_de_lei_n_058_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/764/projeto_de_lei_n_058_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 058/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre criação de elemento de despesa e abertura de Crédito Adicional Especial, no Valor de R$ 27.250,00 e dá outras providências (Gestão e Manutenção das ações de incentivos ao Desenvolvimento da Agricultura e Pecuária no município de Apodi). Encaminhado as Comissões na Sessão Ordinária Remota do dia 06 de maio de 2021. Aprovado na Sessão Ordinária Remota do dia 13 de maio de 2021.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/763/projeto_de_lei_n_059_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/763/projeto_de_lei_n_059_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 059/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do municipio de Apodi, no valor de R$ 10.000,00 e dá outras providências (Destinado a favor da Associação dos Produtores de Leite de Apodi e Região Oeste Potiguar – ASPROLO – Emenda Impositiva). Aprovado na Sessão Ordinária Remota do dia 13 de maio de 2021.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/762/projeto_de_lei_n_060_2021_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/762/projeto_de_lei_n_060_2021_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 060/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do municipio de Apodi, no valor de R$ 91.720,00 e dá outras providências (Destinado o reforço de dotações orçamentárias da manutenção das atividades da Câmara Municipal de Apodi). Aprovado na Sessão Ordinária Remota do dia 13 de maio de 2021.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/761/projeto_de_lei_n_061_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/761/projeto_de_lei_n_061_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 061/2021 - AUTOR LAETE OLIVEIRA – MDB - Dispõe sobre a regulamentação para a denominação e mudança de nomenclatura para Ruas, Bairros, Loteamentos, Projeto de expansão urbana Avenidas, Logradouros e Equipamentos de Serviços Públicos no Município de Apodi-RN. Encaminhado as Comissões na Sessão Ordinária Remota do dia 20 de maio de 2021. Aprovado na Sessão Ordinária Remota do dia 02 de junho de 2021</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/760/projeto_de_lei_n_062_2021_autor_adailton_targino.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/760/projeto_de_lei_n_062_2021_autor_adailton_targino.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 062/2021 – AUTOR ADAILTON TARGINO – MDB - Dá Denominação de rua MANSIDÃO existente no bairro Bacurau I na cidade Apodi-RN e dá outras providencias. Aprovado na Sessão Ordinária Remota do dia 20 de maio de 2021.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/759/projeto_de_lei_n_063_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/759/projeto_de_lei_n_063_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 063/2021 – AUTOR PODER EXECUTIVO - Autoriza aquisição de imóveis pela Prefeitura Municipal de Apodi para ampliação do Cemitério (Destinado a ampliação do Cemitério Parque da Saudade em Apodi). Aprovado na Sessão Ordinária Remota do dia 20 de maio de 2021.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/758/projeto_de_lei_n_064_2021_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/758/projeto_de_lei_n_064_2021_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR NO 064/2021 – AUTOR PODER EXECUTIVO - Institui no âmbito do Poder Executivo Municipal o PROGRAMA APODI INCENTIVA que concede incentivos e benefícios fiscais para o enfretamento dos efeitos econômicos da pandemia da COVID-19 pelas empresas locais e dá outras providências</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_n_065_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_n_065_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 065/2021 – AUTOR LAETE OLIVEIRA-MDB - Dispõe sobre restrições e garantias a assistência alimentar e medicamentosa em períodos de calamidades públicas, catástrofes, alagamentos, incêndios ou por ocasião de epidemias e/ou pandemia e dá outras providencias a pessoas de baixa renda, autônomos no Município de Apodi._x000D_
 _x000D_
 ARQUIVADO A PEDIDO DO AUTOR NO DIA 22 DE OUTUBRO DE 2024.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/</t>
+    <t>http://sapl.apodi.rn.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 066/2021 – AUTOR ANDREAZO ALVES – PL - Autoriza e define diretrizes para a criação da frente de atendimento clínico pós-infecção por COVID-19, no âmbito do município de Apodi, na forma que indica. Encaminhado as Comissões na Sessão Ordinária Remota do dia 02 de junho de 2021. Aprovado na Sessão Ordinária de 17 de junho de 2021</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/756/projeto_de_lei_n_067_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/756/projeto_de_lei_n_067_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 067/2021 – AUTOR PODER EXECUTIVO - Autoriza o município de Apodi a receber em doação lote rural localizado no distrito soledade para fins de ampliação do Cemitério Público e dá outras providências. (Destinado para ampliação do Cemitério Público do Distrito de Soledade). Aprovado na Sessão Ordinária Remota do dia 02 de junho de 2021</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_de_lei_n_068_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_de_lei_n_068_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 068/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre abertura de Crédito Adicional Suplementar, no Valor de R$ 533.577,73 e dá outras providências. (Destinado a execução de obras de Asfaltamento de Logradouros Públicos). Encaminhado as Comissões na Sessão Ordinária Remota do dia 02 de junho de 2021. Aprovado na Sessão Ordinária Remota – 10 de junho de 2021</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/754/projeto_de_lei_n_069_2021_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/754/projeto_de_lei_n_069_2021_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 069/2021 – AUTOR FILIPE GUSTAVO – PL - Denomina de UBS - ANDREW SAMUEL RUNCIE MAGAYWE SILVEIRA OLIVEIRA a Unidade Básica de Saúde do Bairro Lagoa Seca na cidade de Apodi – Rio Grande do Norte. Encaminho as Comissões - Sessão Ordinária Remota 10 de junho de 2021. Aprovado na Sessão Ordinária Remota de 23 de junho de 2021</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_de_lei_n_070_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_de_lei_n_070_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 070/2021 – AUTOR PODER EXECUTIVO - Autoriza o município de Apodi a CONCEDER AUXÍLIO FINANCEIRO EMERGENCIAL AOS MÚSICOS E PROPRIETÁRIOS DE BARES E ESPETINHOS em decorrência da crise do CORONAVÍRUS e dá outras providências;</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/752/projeto_de_lei_n_071_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/752/projeto_de_lei_n_071_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 071/2021 – AUTOR ANDREAZO ALVES – PL - Reconhece o 13 de dezembro (Aniversário da Igreja de Cristo no Brasil), como Patrimônio Histórico Cultural Imaterial, no município de Apodi-RN. Encaminho as Comissões - Sessão Ordinária Remota 10 de junho de 2021. Aprovado na Sessão Ordinária de 17 de junho de 2021</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/751/projeto_de_lei_n_072_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/751/projeto_de_lei_n_072_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 072/2021 – AUTOR CARLIN DE DANDÃO – PSB - Dá denominação de Avenida Odilon Targino da Costa no Distrito de Soledade na cidade de Apodi-RN e dá outras providências. Encaminho as Comissões - Sessão Ordinária Remota 10 de junho de 2021. Aprovado na Sessão Ordinária Remota de 23 de junho de 2021</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_de_lei_n_073_2021_autor_andreazo_alves_pl_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_de_lei_n_073_2021_autor_andreazo_alves_pl_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 073/2021 – AUTOR ANDREAZO ALVES – PL - Denomina de Parque Jardins da Paz o Cemitério Municipal localizado no Bairro Novo Apodi-RN e dá outras providências. Encaminho as Comissões - Sessão Ordinária Remota 10 de junho de 2021. Aprovado na Sessão Ordinária Remota de 23 de junho de 2021</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_de_lei_n_074_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_de_lei_n_074_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 074/2021 – AUTOR PODER EXECUTIVO - Altera a alínea “a” do art. 1º da Lei Municipal Nº 1599/2020, de 21 de fevereiro de 2020 e dá outras providências. Aprovado na Sessão Ordinária Remota de 10 de junho de 2021</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/748/projeto_de_lei_n_075_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/748/projeto_de_lei_n_075_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 075/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre autorização Legislativa para abertura de Crédito Adicional Suplementar no valor de R$ 265.000,00 e dá outras providências. (Destinado ao Convênio de Adesão ao Fundo de Saúde Consorciado – FUSCOPIRN). Encaminhado as comissões na Sessão Ordinária de 17 de junho de 2021. Aprovado na Sessão Ordinária Remota de 23 de junho de 2021</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/747/projeto_de_lei_n_076_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/747/projeto_de_lei_n_076_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 076/2021 – AUTOR CHARTON RÊGO – MDB - Dá denominação ao canteiro da Rua Joaquim Teixeira de Moura (em frente ao Hotel Lajedo – BR 405) de Praça Guiomar de Albuquerque Rêgo na cidade de Apodi-RN e dá outras providências. Aprovado na Sessão Ordinária de 17 de junho de 2021</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>EDNARTE SILVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/746/projeto_de_lei_n_077_2021_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/746/projeto_de_lei_n_077_2021_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 077/2021 – AUTOR EDNARTE SILVEIRA-MDB - Dá denominação de Rua Sebastião de Albuquerque Nobre existente no Bairro Portal da Chapada na cidade de Apodi-RN e dá outras providências. Encaminhado as Comissões na Sessão Ordinária Remota do dia 17 de junho de 2021. Aprovado na Sessão Ordinária do dia 10 de fevereiro de 2022. LEI MUNICIPAL Nº 1803/2022 DE 11 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 14/02/2022. Edição 2716</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/745/projeto_de_lei_n_078_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/745/projeto_de_lei_n_078_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 078/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre autorização Legislativa para abertura de Crédito Adicional Especial, no valor de R$ 11.117,97 e dá outras providências. (Destinado a Devolução de Saldos de Convênios e de Contratos de Repasses). Encaminhado as Comissão na Sessão Ordinária Remota de 23 de junho de 2021. Aprovado na Sessão Ordinária Remota dia 02 de julho de 2021.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/180/projeto_de_lei_n_079_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/180/projeto_de_lei_n_079_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 079/2021 – AUTOR JÚNIOR SOUZA-MDB - Regulamenta o Orçamento Impositivo e dispõe sobre a execução orçamentaria e financeira da programação incluída por Emendas Individuais dos Vereadores em Lei Orçamentária Anual, garantindo a oficialização desse direito a todos os Vereadores.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_n_080_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_n_080_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 080/2021 – AUTOR LAETE OLIVEIRA-MDB - Dispõe sobre o Programa de Coleta Seletiva de Lixo Eletrônico e Tecnológico, no âmbito do município de Apodi-RN e dá outras providências.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_de_lei_n_081_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_de_lei_n_081_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 081/2021 – AUTOR CHARTON REGO – MDB - Dá denominação de Cantinho da Leitura Maria Vanda de Oliveira na Praça Eduardo Targino (Área do Cajueiro) no Distrito de Soledade na cidade de Apodi-RN e dá outras providencias. Aprovado na Sessão Ordinária Remota dia 02 de julho de 2021.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_de_lei_n_082_2021_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_de_lei_n_082_2021_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 082/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do município de Apodi, no Valor de R$ 340.717,41 e dá outras providencias. (Construção, ampliação, reforma a manutenção de Cemitérios – Secretaria Municipal de Obras).  Aprovado na Sessão Ordinária Remota dia 02 de julho de 2021.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_n_083_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_n_083_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 083/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre abertura de Crédito Adicional Especial, no Valor de R$ 244.128,21 e dá outras providencias. (Destinado a Obrigações Patronais de Exercício Anterior – Gestão das Operações Especiais) Encaminhado as Comissões na Sessão Ordinária Remota do dia 2 de julho de 2021. Aprovado na Sessão Ordinária do dia 12 de agosto de 2021</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/741/projeto_de_lei_n_084_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/741/projeto_de_lei_n_084_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 084/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre abertura de Crédito Adicional Especial ao Orçamento Fiscal do município de Apodi, no Valor de R$ 149.856,42 e dá outras providencias. (Construção, ampliação, reforma a manutenção de Cemitérios – Secretaria Municipal de Obras).  Aprovado na Sessão Ordinária Remota dia 02 de julho de 2021.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_de_lei_n_085_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_de_lei_n_085_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 085/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre abertura de Crédito Adicional Especial ao Orçamento Fiscal do Município de Apodi, no valor de R$ 28.000,00 e da outras providencias. (Destinado a Manutenção das Atividades da Câmara Municipal de Apodi). Aprovado na Sessão Ordinária Remota dia 02 de julho de 2021.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/739/projeto_de_lei_n_086_2021_autor_charton_rego.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/739/projeto_de_lei_n_086_2021_autor_charton_rego.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 086/2021 – AUTOR CHARTON REGO-MDB - Dá denominação à Escola do P.A. Paraíso, de Escola Municipal Raimunda Oliveira de Carvalho, localizada na Região da Chapada na cidade de Apodi-RN e dá outras providencias. Encaminhado as Comissões na Sessão Ordinária Remota do dia 2 de julho de 2021. Arquivado conforme REQUERIMENTO DE RETIRADA DE TRAMITAÇÃO N.º 067/2021 – AUTOR CHARTON REGO-MDB. Na Sessão Ordinária do dia 21 de outubro de 2021.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/738/projeto_de_lei_n_087_2021_autor_charton_rego.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/738/projeto_de_lei_n_087_2021_autor_charton_rego.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 087/2021 – AUTOR CHARTON REGO-MDB - Dá denominação à Quadra de Esportes do P.A. Paraíso, de Quadra Poliesportiva Duciel Oliveira de Carvalho, localizada na Região da Chapada na cidade de Apodi-RN e dá outras providencias. Encaminhado as Comissões na Sessão Ordinária Remota do dia 2 de julho de 2021. Arquivado conforme REQUERIMENTO DE RETIRADA DE TRAMITAÇÃO N.º 068/2021 – AUTOR CHARTON REGO-MDB. Na Sessão Ordinária do dia 21 de outubro de 2021.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/737/projeto_de_lei_n_088_2021_autor_junior_carlos_-_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/737/projeto_de_lei_n_088_2021_autor_junior_carlos_-_psb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 088/2021 – AUTOR JUNIOR CARLOS – PSB - Denomina de MANOEL MARINHO NOGUEIRA (Neo Marinho) a Ponte Metálica do Riacho entre as comunidades de Baixa Fechada 2 e Juazeiro 1 no Município de Apodi-RN. Encaminhado as Comissões na Sessão Ordinária Remota do dia 2 de julho de 2021. Pedido pelo Autor para retirar de Pauta na Sessão Ordinária do dia 12 de agosto de 2021. Pedido para retirar de Pauta na Sessão Ordinária do dia 30 de setembro de 2021. Aprovado na Sessão Ordinária do dia 10 de fevereiro de 2022. LEI MUNICIPAL Nº 1804/2022 DE 11 DE FEVEREIRO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 14/02/2022. Edição 2716</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_lei_n_089_2021_-_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_lei_n_089_2021_-_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 089/2021 – AUTOR JUNIOR CARLOS – PSB - Declara de utilidade pública a ASSOCIACAO DOS TRABALHADORES RURAIS DE SITIO JUAZEIRO I - do Município de Apodi – Rio Grande do Norte. Aprovado na Sessão Ordinária Remota dia 02 de julho de 2021.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/168/projeto_de_lei_n_090_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/168/projeto_de_lei_n_090_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 090/2021 – AUTOR LAETE OLIVEIRA-MDB - Dispõe sobre a criação do Conselho Municipal de Mobilidade Urbana do Município de Apodi e dá outras providências.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/734/projeto_de_lei_n_091_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/734/projeto_de_lei_n_091_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 091/2021 – AUTOR PODER EXECUTIVO - Organiza, transforma e extingue cargos vagos de várias áreas e consolida a quantidade de cargos efetivos existentes na estrutura Município de Apodi e dá outras providências. Aprovado na Sessão Ordinária dia 5 de agosto de 2021 - PROPOSTA DE EMENDA AO PROJETO DE LEI Nº 091/2021 – AUTORES JÚNIOR CARLOS-PSB, ALEXANDRE DE BEVENUTO-PT, CARLIN DE DANDÃO-PSB E GILVAN ALVES-REPUBLICANOS - Modifica a redação do Paragrafo Único do artigo 6° do Projeto de Lei Nº 091/2021 – “Parágrafo Único. Aos servidores do Grupo de Professores de Nível Médio – PM1, indicados caput, será garantido o pagamento de remuneração não inferior ao piso nacional, até a vacância do cargo, estando excluídos da carreira do Magistério, com a preservação dos dispositivos e anexos da Lei Municipal N° 585/2009”. Emenda Rejeitada na Sessão Ordinária dia 5 de agosto de 2021. Projeto Aprovado(s) na Sessão Ordinária Remota do dia 5 de agosto de 2021.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/735/projeto_de_lei_n_092_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/735/projeto_de_lei_n_092_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 092/2021 – AUTOR PODER EXECUTIVO - Autoriza o municipio a conceder auxílio financeiro (Valor R$ 5.000,00) destinado a auxiliar o Circuito Gastronômico de Apodi. cuja ação é promovida pelo Núcleo de Gastronomia de Apodi - NUGAP, ligado à Associação Comercial e Empresarial de Apodi – ACEMA. Encaminhado as Comissões na Sessão Ordinária dia 5 de agosto de 2021. Aprovado na Sessão Ordinária do dia 12 de agosto de 2021</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/733/projeto_de_lei_n_093_2021_autor_charton_rego.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/733/projeto_de_lei_n_093_2021_autor_charton_rego.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 093/2021 – AUTOR CHARTON RÊGO – MDB - Proíbe a afixação de faixas, cartazes e placas para divulgação de eventos, promoções, serviços e produtos de qualquer espécie, ideias ou pessoas em postes, árvores, abrigos de paradas de ônibus, pontes, viadutos e similares, bem como a afixação placa com denominação de ruas (Sem o crivo do Poder Legislativo) dentro dos limites do município de Apodi, e dá outras providências. Encaminhado as Comissões na Sessão Ordinária dia 5 de agosto de 2021. Aprovado na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/185/projeto_de_lei_n_094_2021_autor_charton_rego_mdb_20230915_0001.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/185/projeto_de_lei_n_094_2021_autor_charton_rego_mdb_20230915_0001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 094/2021 – AUTOR CHARTON RÊGO-MDB - Estabelece normas de apreensão de animais no perímetro urbano; determina critérios para a liberação e dá outras providências. Aprovado na Sessão Ordinária do dia 14 de setembro de 2023.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/732/projeto_de_lei_n_095_2021_-_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/732/projeto_de_lei_n_095_2021_-_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 095/2021 – AUTOR ANDREAZO ALVES – PL - Proíbe no âmbito municipal, a inauguração de obra pública não iniciada (Pedra Fundamental) ou não concluída. Institui o ‘habite-se especial’, e dá outras providências. Encaminhado as Comissões na Sessão Ordinária dia 5 de agosto de 2021. Aprovado na Sessão Ordinária do dia 17 de março de 2022. LEI MUNICIPAL Nº 1824/2022 DE 22 DE MARÇO 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 23/03/2022. Edição 2743</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_n_096_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_n_096_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 096/2021 – AUTOR ANDREAZO ALVES-PL - Institui, no âmbito do sistema municipal de ensino, o “Programa Escola sem Partido”.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/731/projeto_de_lei_n_097_2021_-_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/731/projeto_de_lei_n_097_2021_-_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 097/2021 – AUTOR LAETE OLIVEIRA - MDB - Dispõe sobre adoções preventivas e de auxílio a mulher em situação de assédio ou violência, com implantação do Programa de Cooperação e Código Sinal Vermelho, no município de Apodi, como forma de pedido de socorro a serem adotadas em casas noturnas, bares e restaurantes e das outras providências. Encaminhado as Comissões na Sessão Ordinária dia 5 de agosto de 2021. Aprovado na Sessão ordinária Remota do dia 19 de agosto de 2021</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/730/projeto_de_lei_n_098_2021_-_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/730/projeto_de_lei_n_098_2021_-_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 098/2021 – AUTOR LAETE OLIVEIRA – MDB - Institui o dia 15 de julho, no município de Apodi, como o Dia Municipal da Saúde do Homem e dá outras providências. Encaminhado as Comissões na Sessão Ordinária dia 5 de agosto de 2021. Aprovado na Sessão ordinária Remota do dia 19 de agosto de 2021</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_n_099_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_n_099_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 099/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre abertura de Crédito Adicional Suplementar ao Orçamento da Seguridade Social do Municipio de Apodi no Valor de R$ 5.000,00 e dá outras providencias. (Destinado a Concessão de Auxílio Financeiro a Pessoas Carentes - Fundo Municipal de Saúde). Aprovado na Sessão Ordinária do dia 12 de agosto de 2021</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/728/projeto_de_lei_n_100_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/728/projeto_de_lei_n_100_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 100/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Municipio de Apodi no Valor de R$ 10.000,00) e dá outras providencias. (Destinado a Premiações Culturais, Artísticas, Cientificas, Desportivas e outras – Gabinete Civil). Aprovado na Sessão Ordinária do dia 12 de agosto de 2021</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/727/projeto_de_lei_n_101_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/727/projeto_de_lei_n_101_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 101/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Municipio de Apodi no Valor de R$ 5.000,00) e dá outras providencias. (Destinado a Liga Mossoroense de Estudos e Combate ao Câncer – Subvenções Sociais - Emenda Impositiva – Autor Ângelo de Dagmar-SSD). Aprovado na Sessão Ordinária do dia 12 de agosto de 2021</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/726/projeto_de_lei_n_102_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/726/projeto_de_lei_n_102_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 102/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do Municipio de Apodi no Valor de R$ 10.000,00) e dá outras providencias. (Destinado a ASPROLO – Associação dos Produtores de Leite de Apodi e Região Oeste Potiguar – Subvenções Sociais - Emenda Impositiva – Autor Júnior Souza-MDB). Aprovado na Sessão Ordinária do dia 12 de agosto de 2021</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/725/projeto_de_lei_n_103_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/725/projeto_de_lei_n_103_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 103/2021 – AUTOR CHARTON REGO – MDB - Institui a “Semana do Ciclista, do Motoqueiro e do Piloto de Motocross” no Calendário Oficial de Eventos do Município de Apodi-RN. Encaminhado as Comissões na Sessão Ordinária do dia 26 de agosto de 2021. Aprovado na Sessão Ordinária do dia 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/724/projeto_de_lei_n_104_2021_-_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/724/projeto_de_lei_n_104_2021_-_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 104/2021 – AUTOR CHARTON REGO – MDB - Institui o “Dia Municipal do Pastor” no Calendário Oficial de Eventos do Município de Apodi-RN. Encaminhado as Comissões na Sessão Ordinária do dia 26 de agosto de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/499/detalhe/. Arquivado a pedido do Autor no dia 28 de junho de 2022.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_n_105_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_n_105_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 105/2021 – AUTOR ANDREAZO ALVES – PL - Declara de utilidade pública a Associação Comunitário do Sítio Carpina e Várzea da Carreira – do município de Apodi – Rio Grande do Norte. Aprovado na Sessão Ordinária do dia 2 de setembro de 2021</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_n_106_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_n_106_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 106/2021 – AUTOR ANDREAZO ALVES – PL - Declara de utilidade pública a Associação dos Pequenos Produtores do Sítio Bamburral – do município de Apodi – Rio Grande do Norte. Aprovado na Sessão Ordinária do dia 2 de setembro de 2021</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/721/projeto_de_lei_n_107_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/721/projeto_de_lei_n_107_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 107/2021 – AUTOR PODER EXECUTIVO - Dispõe sobre o Plano Plurianual do Município de Apodi para o quadriênio 2022-2025 e dá outras providências. Encaminhando as Comissões na Sessão Ordinária do dia 2 de setembro de 2021- Retirado da Pauta na Sessão Ordinária do dia 9 de dezembro de 2021. EMENDAS ADITIVAS N°S 01 A 12/2021 – Aprovadas na Sessão Ordinária do dia 16 de dezembro de 2021. Aprovado na Sessão Ordinária do dia 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/720/projeto_de_lei_n_108_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/720/projeto_de_lei_n_108_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 108/2021 – AUTOR LAETE OLIVEIRA – MDB - Dispõe a obrigatoriedade da divulgação de relação de medicamentos fornecidos pelo Município de Apodi - RN, através da Rede Municipal de Saúde, disponíveis e indisponíveis e dá outras providências. EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 108/2021 – AUTOR LAETE OLIVEIRA – MDB - “5º - O poder executivo regulamentará a presente lei no prazo de 180 (cento e oitenta) dias, contados da data de sua publicação”. Encaminhando as Comissões na Sessão Ordinária do dia 2 de setembro de 2021. Aprovada na Sessão Ordinária do dia 16 de setembro de 2021.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/719/projeto_de_lei_n_109_2021_-_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/719/projeto_de_lei_n_109_2021_-_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 109/2021 – AUTOR FILIPE GUSTAVO – PL E EDNARTE SILVEIRA-MDB- Institui o dia 4 de outubro como Dia Municipal dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias no Município de Apodi. Encaminhando as Comissões na Sessão Ordinária do dia 2 de setembro de 2021. Aprovado na Sessão Ordinária do dia 30 de setembro de 2021</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/718/projeto_de_lei_complementar_n_110_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/718/projeto_de_lei_complementar_n_110_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 110/2021 – AUTOR JÚNIOR SOUZA – MDB - Institui o Conselho Municipal de Desenvolvimento Econômico Sustentável de Apodi - COMDES - e o Fundo Municipal de Desenvolvimento Econômico Sustentável de Apodi - FUNDES, e dá outras providências. Encaminhar as comissões na Sessão Ordinária dia 09 de setembro de 2021. Aprovado na Sessão Ordinária do dia 07 de outubro de 2021, com uma Emenda Aditiva do Vereador Laete Oliveira - MDB.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_de_lei_n_111_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_de_lei_n_111_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 111/2021 – AUTOR PODER EXECUTIVO – Dispõe sobre abertura de Credito Adicional Suplementar ao Orçamento Fiscal do Município de Apodi, no Valor de R$ 20.945,00 e dá outras providencias. (Destinado a Manutenção das Atividades da Câmara Municipal de Apodi). Aprovado na Sessão Ordinária do dia 16 de setembro de 2021.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_de_lei_n_112_2021_-_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_de_lei_n_112_2021_-_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 112/2021 -  AUTOR ADAILTON TARGINO – MDB - Declara de utilidade pública a ASSOCIAÇÃO DOS MORADORES DO SITIO LAGOA DO CLEMENTINO do Município de Apodi – Rio Grande do Norte. Encaminhado as comissões na Sessão Ordinária do dia 16 de setembro de 2021. Aprovado na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/715/projeto_de_lei_n_113_2021_-_autor_angelo_de_dagmar_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/715/projeto_de_lei_n_113_2021_-_autor_angelo_de_dagmar_sd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 113/2021 – AUTOR ÂNGELO SUASSUNA – SSD - DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PEQUENOS AGRICULTORES, PRODUTORES E CRIADORES RURAIS DO SITIO PRIMAZIA, APODI E REGIÃO do Município de Apodi – Rio Grande do Norte. Encaminhado as comissões na Sessão Ordinária do dia 16 de setembro de 2021. Aprovado na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>GILVAN ALVES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_de_lei_n_114_2021_-_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_de_lei_n_114_2021_-_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 114/2021, DE 16 DE SETEMBRO DE 2021 – AUTOR GILVAN ALVES – REPUBLICANOS - Dá denominação de Rua JOANA AMÉRICA DA SILVA existente no Bairro São Sebastião na cidade de Apodi-RN e dá outras providências. Encaminhado as comissão na Sessão Ordinária do dia 23 de setembro de 2021. Aprovado na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/713/projeto_de_lei_n_115_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/713/projeto_de_lei_n_115_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 115/2021, DE 17 DE SETEMBRO DE 2021 – AUTOR PODER EXECUTIVO – Dispõe sobre abertura de Credito Adicional Especial, no Valor de R$ 95.765,00 e dá outras providências. (Destinado Premiações Culturais, Artísticas, Cientificas, Desportivas e outras – Lei Aldir Blanc – Ações de Apoio Emergencial para o setor cultural de Apodi). Aprovado na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/712/projeto_de_lei_n_116_2021_-_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/712/projeto_de_lei_n_116_2021_-_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 116/2021, DE 20 DE SETEMBRO DE 2021 – AUTOR JUNIOR CARLOS – PSB - Denomina de JOÃO VALDEVINO DE OLIVEIRA a Quadra de Esportes da comunidade rural de Baixa Fechada I, no Município de Apodi-RN. Encaminhado as comissões na Sessão Ordinária do dia 23 de setembro de 2021.  Arquivado conforme o Regimento Interno da CMA na Sessão Ordinária do dia 17 de março de 2022.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_n_117_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_n_117_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 117/2021, DE 21 DE SETEMBRO DE 2021 – AUTOR PODER EXECUTIVO – Dispõe sobre abertura de Credito Adicional Especial, no Valor de R$ 940.000,00 e dá outras providências. (Destinado a Manutenção das Atividades do Ensino Fundamental – FUNDEB 30% - Folha de Pagamento – Vencimentos e Vantagens Fixas – Pessoal Civil e Obrigações Patronais). Encaminhado as comissão na Sessão Ordinária do dia 23 de setembro de 2021. Aprovado na Sessão Ordinária do dia 30 de setembro de 2021</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_de_lei_n_118_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_de_lei_n_118_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 118/2021, DE 21 DE SETEMBRO DE 2021 – AUTOR PODER EXECUTIVO – Autoriza o município de Apodi a celebrar Termo de Convênio com a Associação das Pessoas com Deficiência de Apodi-RN – APDA e dá outras providências. (Valor do Auxílio Financeiro R$ 15.000,00 para a Campanha Setembro Verde). Aprovado na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/709/projeto_de_lei_n_119_2021_-_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/709/projeto_de_lei_n_119_2021_-_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 119/2021, DE 22 DE SETEMBRO DE 2021 – AUTOR CARLIN DE DANDÃO-PSB - Dispõe sobre a criação do PROGRAMA VALE-GÁS em período emergencial na pandemia de Covid-19 pelo Poder Público Municipal de Apodi-RN e dá outras providências. Encaminhado as comissões na Sessão Ordinária do dia 23 de setembro de 2021. Arquivado conforme o Regimento Interno da CMA na Sessão Ordinária do dia 17 de março de 2022</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 120/2021, DE 23 DE SETEMBRO DE 2021 – AUTOR PODER EXECUTIVO – Autoriza o Município a CELEBRAR ACORDO DE COOPERAÇÃO TÉCNICA E FINANCEIRA com o SERVIÇO DE APOIO ÀS MICRO ÀS E PEQUENAS EMPRESAS DO RIO GRANDE DO NORTE – SEBRAE/RN e dá outras providências. (Para a execução do objeto do acordo no Valor R$ 472.040,00 do qual a PMA a responsabilidade pelo pagamento de R$ 150.000,00 o que se dará por transferência bancária ao SEBRAE/RN e ao SEBRAE-RN subsidiar o percentual remanescente, condizente ao valor de R$ 332.040,00 – Objetivo do acordo é de serviços de consultorias (gestão, mercado, logística e tecnológica), capacitações (cursos, palestras, seminários e oficinas) e caravanas/missões técnica, visando o desenvolvimento sustentável do setor agropecuário e agroindustrial do município de Apodi). Aprovado na Sessão Ordinária do dia 30 de setembro de 2021</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1840/projeto_de_lei_n_121_2021_-_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1840/projeto_de_lei_n_121_2021_-_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 121/2021, DE 29 DE SETEMBRO DE 2021 – AUTOR JÚNIOR CARLOS – PSB - Declara de utilidade pública a ASSOCIAÇÃO DOS AGENTES DE SEGURANÇA DE APODI – AASA - do Município de Apodi – Rio Grande do Norte. Aprovado na Sessão Ordinária do dia 30 de setembro de 2021</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/707/projeto_de_lei_n_122_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/707/projeto_de_lei_n_122_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 122/2021 – AUTOR EXECUTIVO – Altera e acresce dispositivos na Lei 788/2012, que trata do Serviço de Inspeção Municipal (SIM), revoga a Lei Municipal Nº 991/2014 e dá outras providências. projeto aprovado na Sessão Ordinária do dia 28 de outubro de 2021, com as seguintes alterações: “Parágrafo Único do artigo 6º foi remanejado para o artigo 4º”; e o “Anexo único do artigo 1º do presente projeto de lei (dá redação ao artigo 16 da Lei Nº 788/2012) - TAXAS DE SERVIÇO DE INSPEÇÃO DE PRODUTOS DE ORIGEM ANIMAL E VEGETAL (SIM) serão corrigidas pela Tabela do Índice de Atividade Econômica do Banco Central – Brasil (IBC-Br)”. Aprovado na Sessão Ordinária do dia 28 de novembro de 2021.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/706/projeto_de_lei_n_123_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/706/projeto_de_lei_n_123_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 123/2021 – AUTOR EXECUTIVO – Estima a Receita e Fixa a Despesa do município de Apodi/RN para o exercício financeiro de 2022 e dá outras providências. Encaminhado na Sessão Ordinária do dia 07 de outubro de 2021. EMENDAS IMPOSITIVAS N°S 01 A 13/2021 – AO PROJETO DE LEI Nº 123/2021 – AUTORES VEREADORES DE APODI. Aprovadas na Sessão Ordinária do dia 16 de dezembro de 2021. Aprovado na Sessão Ordinária do dia 16 de dezembro de 2021</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_n_124_2021_-_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_n_124_2021_-_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 124/2021, DE 13 DE OUTUBRO DE 2021 – AUTOR ANDREAZO ALVES – PL - Institui O Programa de Inseminação Artificial em Bovinos - PIAB e dá outras providências. Encaminhado as comissões na Sessão Ordinária do 14 de outubro de 2021. Aprovado na Sessão Ordinária do dia 31 de março de 2022. LEI MUNICIPAL Nº 1837/2022 DE 22 DE ABRIL 2022. Diário Oficial dos Municípios do Estado do Rio Grande do Norte no dia 25/04/2022. Edição 2764</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/704/projeto_de_lei_n_125_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/704/projeto_de_lei_n_125_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 125/2021 – AUTOR EXECUTIVO – Dispõe sobre para abertura de Créditos Suplementares no percentual até 3% (três por cento) da despesa autorizada durante a execução do orçamento municipal no exercício de 2021, destinado para despesa de pessoal (vencimentos e vantagens fixas e contribuições previdenciárias). Aprovado na Sessão Ordinária do 21 de outubro de 2021.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/703/projeto_de_lei_n_126_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/703/projeto_de_lei_n_126_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 126/2021 – AUTOR EXECUTIVO – Dispõe sobre autorização Legislativa para abertura de Crédito Adicional Suplementar no Valor de R$ 637.000,00 e dá outras providencias. (Destinado a reforço de dotações insuficiente do Fundo Municipal de Saúde de Apodi). Encaminhado as Comissões na Sessão Ordinária do 21 de outubro de 2021. Aprovado na Sessão Ordinária do dia 28 de novembro de 2021.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/702/projeto_de_lei_n_127_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/702/projeto_de_lei_n_127_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 127/2021 – AUTOR EXECUTIVO – Dispõe sobre para abertura de Créditos Suplementares ao orçamento da seguridade, no valor de R$ 650.000,00 (Destinado para manutenção da estratégia de Saúde da Família – ESF e NASF). Encaminhado as Comissões na Sessão Ordinária do 21 de outubro de 2021. Aprovado na Sessão Ordinária do dia 28 de novembro de 2021.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/701/projeto_de_lei_n_128_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/701/projeto_de_lei_n_128_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 128/2021, DE 20 DE OUTUBRO DE 2021 – AUTOR ANDREAZO ALVES – PL - Altera o disposto na Lei Municipal Nº 1.725/2021, de 25 de junho de 2021 que Reconhece o 13 de dezembro (aniversário da Igreja de Cristo no Brasil), como patrimônio histórico-cultural e imaterial, no município de Apodi-RN. Encaminhado as Comissões na Sessão Ordinária do 21 de outubro de 2021. Aprovado na Sessão Ordinária do dia 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_n_129_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_n_129_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 129/2021 – AUTOR EXECUTIVO – Dispõe sobre para abertura de Créditos Especial0 ao orçamento Fiscal do município de Apodi, no valor de R$ 10.000,00 e dá outras providencias (Destinado a Construções de Parques Infantis nas Comunidades Rurais de Lagoa do Mato e Retiro na Região da Areia - EMENDAS IMPOSITIVAS – AUTOR LAETE OLIVEIRA – MDB. Aprovado na Sessão Ordinária do 21 de outubro de 2021.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_de_lei_n_130_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_de_lei_n_130_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 130/2021 – AUTOR EXECUTIVO – Dispõe sobre para abertura de Créditos Suplementares ao orçamento Fiscal do município de Apodi, no valor de R$ 50.000,00 e dá outras providencias (Destinado a Construção de dois banheiros e dois vestuários na quadra de esportes do sítio do Góis e Construção da Quadra de Esportes do Sítio Santa Cruz) – EMENDAS IMPOSITIVAS – AUTORES LAETE OLIVEIRA – MDB  e GILVAN ALVES – REPUBLICANOS. Aprovado na Sessão Ordinária do 21 de outubro de 2021.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_de_lei_n_131_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_de_lei_n_131_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 131/2021 – AUTOR EXECUTIVO – Dispõe sobre para abertura de Créditos Suplementares ao orçamento Fiscal do município de Apodi, no valor de R$ 48.800,00 e dá outras providencias (Destinado a Gestão de Contribuições, Auxílios e Subvenções Sociais e Econômicas – Associação dos Miniprodutores de Córrego e Sítios Reunidos – AMPC e Associação dos Pequenos Produtores dos Sítios Reunidos de Baixa Fechada (1) e Carafosca) – EMENDAS IMPOSITIVAS – AUTORES SONETH FERREIRA E BEBÉ GAMA. Aprovado na Sessão Ordinária do 21 de outubro de 2021.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/697/projeto_de_lei_n_132_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/697/projeto_de_lei_n_132_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 132/2021 – AUTOR EXECUTIVO – Dispõe sobre para abertura de Créditos Suplementares ao orçamento Fiscal do município de Apodi, no valor de R$ 15.800,00 e dá outras providencias (Destinado a Gestão e Manutenção das Centrais de Abastecimento e Recursos Hídricos – Secretaria Municipal de Agricultura, Recursos Hídricos e Meio Ambiente) - EMENDAS IMPOSITIVAS – AUTOR LAETE OLIVEIRA – MDB. Aprovado na Sessão Ordinária do 21 de outubro de 2021.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/696/projeto_de_lei_n_133_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/696/projeto_de_lei_n_133_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 133/2021 – AUTOR EXECUTIVO – Dispõe sobre para abertura de Créditos Suplementares ao orçamento da seguridade, no valor de R$ 450.000,00 e dá outras providencias (Destinado a Manutenção das ações e Média e Alta Complexidade, Ambulatorial e hospitalar / Assistência Farmacêutica Suplementar do Fundo Municipal de Saúde de Apodi). Encaminhado as Comissões na Sessão Ordinária do 21 de outubro de 2021. Aprovado na Sessão Ordinária do dia 28 de novembro de 2021.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_de_lei_n_134_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_de_lei_n_134_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 134/2021, DE 27 DE OUTUBRO DE 2021 – AUTOR EXECUTIVO – Dispõe sobre abertura de Crédito Adicional Especial ao Orçamento Fiscal do município de Apodi, no Valor de R$ 661.000,00 e dá outras providencias. (Destinado a criação de natureza de despesa e fonte de destinação de recursos - Manutenção das Atividades da Educação Infantil/Creche – FUNDEB 30% e 70%). Encaminhando na Sessão Ordinária do dia 28 de outubro de 2021.  Aprovado na Sessão Ordinária do dia 11 de novembro de 2021.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_n_135_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_n_135_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 135/2021, DE 27 DE OUTUBRO DE 2021 - AUTOR LAETE OLIVEIRA-MDB - Dispõe sobre a obrigatoriedade de inserção, nas placas de obras públicas municipal o código bidimensional “QR CODE”, vinculando a página de transparência do município de Apodi e das outras a providências. Encaminhando na Sessão Ordinária do dia 28 de outubro de 2021. Aprovado na Sessão Ordinária do dia 9 de dezembro de 2021.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/693/projeto_de_lei_n_136_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/693/projeto_de_lei_n_136_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 136/2021, DE 29 DE OUTUBRO DE 2021 – AUTOR EXECUTIVO – Autorizado o município a conceder auxílio financeiro a FUNSEL – Fundação Sebastião Lucio da Silva entidade cultural sem fins lucrativos para realização do Projeto Cidadela Natalina no Valor R$ 38.000,00 (trinta e oito mil reais). Encaminhando as comissões na Sessão Ordinária do 04 de novembro de 2021. Aprovado na Sessão Ordinária do dia 11 de novembro de 2021.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/692/projeto_de_lei_n_137_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/692/projeto_de_lei_n_137_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 137/2021, DE 08 DE NOVEMBRO DE 2021 – AUTOR LAETE OLIVEIRA – MDB – Dispõe sobre a obrigatoriedade do fechamento de valas e buracos abertos por empresas públicas ou privadas, nas vias do município de Apodi-RN e dá outras a providências. Encaminhado as Comissões na Sessão Ordinária do dia 11 de novembro de 2021. Aprovado na Sessão Ordinária do dia 9 de dezembro de 2021.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/691/projeto_de_lei_n_138_2021_-_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/691/projeto_de_lei_n_138_2021_-_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 138/2021, DE 09 DE NOVEMBRO DE 2021 – AUTOR RAILTON DIÓGENES – MDB – Dá denominação de Rua Kaio Geovânio Pinto de Oliveira na cidade de Apodi-RN e dá outras providências. REQUERIMENTO PEDIDO DE ARQUIVAMENTO N.º 075/2021 - Senhor Presidente, Requeiro a Vossa Excelência, nos termos do Regimento Interno da Câmara dos Vereadores de Apodi-RN, o arquivamento do PROJETO DE LEI Nº 138/2021, DE 09 DE NOVEMBRO DE 2021 – AUTOR RAILTON DIÓGENES – MDB – “Dá denominação de Rua Kaio Geovânio Pinto de Oliveira na cidade de Apodi-RN e dá outras providências”, por motivo da rua projetada já ter denominação. (Arquivado)</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/690/projeto_de_lei_n_139_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/690/projeto_de_lei_n_139_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 139/2021, DE 11 DE NOVEMBRO DE 2021 – AUTOR EXECUTIVO – Dispõe sobre abertura de Credito Adicional Suplementar ao Orçamento da Seguridade Social, no valor de R$ 564.887,00 e dá outras providências. (Destinado as ações e serviços da Administração Pública). Encaminhado as Comissões na Sessão Ordinária do dia 11 de novembro de 2021. Aprovado na Sessão Ordinária do dia 18 de novembro de 2021.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/618/projeto_de_lei_n_140_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/618/projeto_de_lei_n_140_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 140/2021 - AUTOR PODER EXECUTIVO – Dispõe sobre abertura de credito adicional suplementar, no Valor de R$ 160.000,00 e dá outras providencias. (Destinado a realização do Natal das Crianças 2021, como também a execução de serviços e ações dos Programas da Rede Sócioassistencial da Secretaria Municipal de Desenvolvimento, Assistência Social, Mulher e Igualdade Racial – SEMDASMIR). Encaminhando na Sessão Ordinária do dia 18 de novembro de 2021. Aprovado na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/617/projeto_de_lei_n_141_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/617/projeto_de_lei_n_141_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 141/2021, DE 18 DE NOVEMBRO DE 2021 – AUTOR EXECUTIVO – Dispõe sobre Prorrogação dos Mandatos e Eleições dos Diretores de Escolas Municipais e dá outras providências. Encaminhada as Comissões na Sessão Ordinária do dia 25 de novembro de 2021. Aprovado na Sessão Ordinária do dia 02 de dezembro de 2021, com Emenda Modificativa ao Projeto autores Railton-MDB e Laete-MDB.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/616/projeto_de_lei_n_142_2021_autor_poder_executivo_-_aprovado_na_sessao_ordinaria_do_9_de_12_de_2021.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/616/projeto_de_lei_n_142_2021_autor_poder_executivo_-_aprovado_na_sessao_ordinaria_do_9_de_12_de_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 142/2021, DE 18 DE NOVEMBRO DE 2021 – AUTOR EXECUTIVO – Dispõe sobre abertura de Credito Adicional suplementar, no Valor de R$ 243.000,00 e dá outras providencias. (Destinado a manutenção da estratégia de Saúde da Família – ESF e NASF; Ações de Média e Alta Complexidade, Ambulatorial e Hospitalar). Encaminhado as Comissões na Sessão Ordinária do dia 11 de novembro de 2021. Aprovado na Sessão Ordinária do dia 9 de dezembro de 2021.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/615/projeto_de_lei_n_143_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/615/projeto_de_lei_n_143_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 143/2021, DE 23 DE NOVEMBRO DE 2021 – AUTOR EXECUTIVO – Dispõe sobre abertura de Credito Adicional Suplementar ao Orçamento Fiscal do município de Apodi, no Valor de R$ 27.836,36 e dá outras providencias. (Destinado ao Reforço de Dotações Orçamentárias da Câmara Municipal de Apodi) Aprovado na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/614/projeto_de_lei_n_144_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/614/projeto_de_lei_n_144_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 144/2021, DE 23 DE NOVEMBRO DE 2021 – AUTOR EXECUTIVO – Dispõe sobre abertura de Credito Adicional Suplementar ao Orçamento Fiscal do município de Apodi, no Valor de R$ 26.460,00 e dá outras providencias. (Destinado ao Reforço de Dotações Orçamentárias da Câmara Municipal de Apodi) Aprovado na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/613/projeto_de_lei_n_145_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/613/projeto_de_lei_n_145_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 145/2021, DE 23 DE NOVEMBRO DE 2021 – AUTOR LAETE OLIVEIRA – MDB - Declara de Utilidade Pública a ASSOCIACAO DOS PRODUTORES DO PROJETO DE ASSENTAMENTO PAULO CANAPUM - do Município de Apodi – Rio Grande do Norte. Aprovado na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>FILIPE GUSTAVO, JÚNIOR SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/612/projeto_de_lei_n_146_2021_autores_filipe_e_junior_souza.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/612/projeto_de_lei_n_146_2021_autores_filipe_e_junior_souza.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 146/2021, DE 24 DE NOVEMBRO DE 2021 – AUTORES FILIPE GUSTAVO-PL E JÚNIOR SOUZA-MDB - Declara de Utilidade Pública a Associação dos Posseiros do Projeto de Assentamento de Aurora da Serra - do Município de Apodi – Rio Grande do Norte. Aprovado na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_n_147_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_n_147_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 147/2021 – AUTOR LAETE OLIVEIRA-MDB - Dispõe a obrigatoriedade da divulgação do diário operacional dos veículos prestadores de serviços do município de Apodi- RN que deverão conter no diário operacional rotas e relação de usuários e dá outras providências.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/611/projeto_de_lei_n_148_2021_autor_poder_executivo_-_aprovado_na_sessao_ordinaria_do_9_de_12_de_2021.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/611/projeto_de_lei_n_148_2021_autor_poder_executivo_-_aprovado_na_sessao_ordinaria_do_9_de_12_de_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 148/2021, 29 DE NOVEMBRO DE 2021 – AUTOR PODER EXECUTIVO – Institui a Semana do Bebê no âmbito do Município de Apodi-RN e dá outras providências. Encaminhado as Comissões na Sessão Ordinária do dia 02 de dezembro de 2021. Aprovado na Sessão Ordinária do dia 9 de dezembro de 2021.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/610/projeto_de_lei_complementar_n_149_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/610/projeto_de_lei_complementar_n_149_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTARES Nº 149/2021, 30 DE NOVEMBRO DE 2021 – AUTOR PODER EXECUTIVO – Dispõe sobre o funcionamento e a instalação de postes, torres, antenas, contêineres e demais equipamentos que compõem as estações rádio base no âmbito do município e dá outras providencias. Encaminhado as Comissões na Sessão Ordinária do dia 02 de dezembro de 2021. Aprovada na Sessão Ordinária do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTARES Nº 150/2021, 30 DE NOVEMBRO DE 2021 – AUTOR PODER EXECUTIVO – Dispõe sobre a revisão do Código Tributário do município de Apodi-RN. Encaminhado as Comissões na Sessão Ordinária do dia 02 de dezembro de 2021. Aprovado com alterações, na Sessão Ordinária do dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/608/projeto_de_lei_n_151_2021_-_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/608/projeto_de_lei_n_151_2021_-_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 151/2021, DE 06 DE DEZEMBRO DE 2021 – AUTOR EXECUTIVO – Dispõe sobre a ratificação do Protocolo de Intenções para a adesão ao Consórcio Público Intermunicipal do Rio Grande do Norte (COPIRN). Encaminhando as comissões na Sessão Ordinária do dia 9 de dezembro de 2021. Aprovado na Sessão Ordinária do dia 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>ANDREAZO ALVES, FILIPE GUSTAVO, JÚNIOR SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/607/projeto_de_lei_n_152_2021_autores_andreazo_filipe_e_junior_souza.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/607/projeto_de_lei_n_152_2021_autores_andreazo_filipe_e_junior_souza.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 152/2021, DE 13 DE DEZEMBRO DE 2021 – AUTORES ANDREAZO ALVES-PL, FILIPE GUSTAVO-PL E JÚNIOR SOUZA-MDB - Declara de Utilidade Pública a ASSOCIACAO RAIMUNDA DIÓGENES - do Município de Apodi – Rio Grande do Norte. Aprovado na Sessão Ordinária do dia 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/606/projeto_de_lei_n_153_2021_autor_mesa_diretora_da_cma_2021_2022.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/606/projeto_de_lei_n_153_2021_autor_mesa_diretora_da_cma_2021_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 153/2021, DE 10 DE NOVEMBRO DE 2021 – AUTOR MESA DIRETORA - Cria cargos de provimento em comissão no quadro de pessoal da Câmara de Vereadores do Município de Apodi e dá outras providências. Aprovado na Sessão Ordinária do dia 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/605/projeto_de_lei_n_154_2021_autor_mesa_diretora_da_cma_2021_2022.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/605/projeto_de_lei_n_154_2021_autor_mesa_diretora_da_cma_2021_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 154/2021, DE 10 DE NOVEMBRO DE 2021 – AUTOR MESA DIRETORA - Determina índice de revisão para os Servidores Públicos da Câmara Municipal de Apodi e dá outras providências. Aprovado na Sessão Ordinária do dia 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/529/propeto_de_lei_n_155_2021_autor_poder_executivo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/529/propeto_de_lei_n_155_2021_autor_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 155/2021, DE 16 DE DEZEMBRO DE 2021 – AUTOR EXECUTIVO – Dispõe sobre abertura de Crédito Adicional Suplementar ao Orçamento Fiscal do município de Apodi, no Valor R$ 4.601,89 e dá outras providências. Aprovado na Sessão Ordinária do dia 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Propostas de Emenda à Lei Orgânica (PELO)</t>
   </si>
   <si>
     <t>ANDREAZO ALVES, EDNARTE SILVEIRA, FILIPE GUSTAVO, GILVAN ALVES, LAETE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/187/emenda_a_lei_organica_n_003_2022_-_autrores_laete_gilvan_andreazo_filipe_e_andreazo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/187/emenda_a_lei_organica_n_003_2022_-_autrores_laete_gilvan_andreazo_filipe_e_andreazo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA ORGÂNICA N.º 003/2022 – AUTORES LAETE OLIVEIRA-MDB, GILVAN ALVES-SSD, ANDREAZO ALVES-PL, EDNARTE SILVEIRA-MDB, E FILIPE GUSTAVO-PL - Modifica a redação do Parágrafo Único do artigo 22, que passa a ter a seguinte redação: Parágrafo único – Durante a Sessão Legislativa Ordinária, a Câmara Funcionará uma vez por semana para sessão ordinária do plenário, e em outro dia da mesma semana, para reuniões das comissões, e em cada final de bimestre, a partir do início da legislatura, promovera audiências públicas com todos os segmentos da sociedade, sobre temas diversos relacionados a todos os segmentos da sociedade do campo e da cidade no Munícipio de Apodi, além de outros órgãos de Governos.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>Projetos de Decreto Legislativo (PDC)</t>
   </si>
   <si>
     <t>ALEXANDRE BEVENUTO</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 001/2021 - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. JOSÉ ALEX CASSIANO DA SILVA e dá outras providências. De autoria do Vereador Alexandre de Bevenuto – PT Encaminhado as comissões na Sessão Ordinária dia 8 de abril de 2021. Aprovado na Sessão Ordinária Remota do dia 22 de abril de 2021.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2060/projeto_de_decreto_legislativo_n_002_2021_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2060/projeto_de_decreto_legislativo_n_002_2021_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 002/2021 - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. FREDERICO SÉRGIO BEZERRA DE MELO RODRIGUES FILHO e dá outras providências. De autoria do Vereador Filipe Gustavo – PL. Encaminhado as comissões na Sessão Ordinária dia 15 de abril de 2021. Aprovado na Sessão Ordinária Remota do dia 22 de abril de 2021.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2061/projeto_de_decreto_legislativo_n_003_2021_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2061/projeto_de_decreto_legislativo_n_003_2021_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 003/2021 - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. MARCÍLIO CARDOSO DE QUEIROZ e dá outras providências. De autoria do Vereador Filipe Gustavo – PL.  Encaminhado as comissões na Sessão Ordinária dia 15 de abril de 2021. Aprovado na Sessão Ordinária Remota do dia 22 de abril de 2021.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2062/projeto_de_decreto_legislativo_n_004_2021_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2062/projeto_de_decreto_legislativo_n_004_2021_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 004/2021 - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. FABIANO SIDNEY DA SILVA BEZERRA e dá outras providências. De autoria do Vereador Filipe Gustavo – PL. Encaminhado as comissões na Sessão Ordinária dia 15 de abril de 2021.  Aprovado na Sessão Ordinária Remota do dia 22 de abril de 2021.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2063/projeto_de_decreto_legislativo_n_005_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2063/projeto_de_decreto_legislativo_n_005_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 005/2021 - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Senhor Pastor ANTONIO OLIVEIRA SILVA e dá outras providências. De autoria do Vereador Adailton Targino – MDB Aprovado na Sessão Ordinária Remota do dia 06 de maio de 2021.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2064/projeto_de_decreto_legislativo_n_006_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2064/projeto_de_decreto_legislativo_n_006_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 006/2021 – AUTOR JÚNIOR SOUZA – MDB - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Senhor ELIÉSER GIRÃO MONTEIRO FILHO e dá outras providências. Aprovado na Sessão ordinária do dia 05 de agosto de 2021. DECRETO LEGISLATIVO Nº 050/2021 DE 05 DE AGOSTO DE 2021. Diário Oficial da FECAM, no dia 10/08/2021. EDIÇÃO 1204.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2065/projeto_de_decreto_legislativo_n_007_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2065/projeto_de_decreto_legislativo_n_007_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 007/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. JOSÉ FRANCISCO DA SILVA (Galego das Redes) e dá outras providências. Encaminhando as Comissões na Sessão Ordinária do dia 2 de setembro de 2021. Aprovado na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2066/projeto_de_decreto_legislativo_n_008_2021_autor_angelo_suassuna_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2066/projeto_de_decreto_legislativo_n_008_2021_autor_angelo_suassuna_ssd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 008/2021 – ÂNGELO SUASSUNA – SSD - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. FRANCISCO ROBERTO FERNANDES PAIVA e dá outras providências. Aprovado na Sessão Ordinária do dia 2 de setembro de 2021</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2067/projeto_de_decreto_legislativo_n_009_2021_autor_angelo_suassuna_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2067/projeto_de_decreto_legislativo_n_009_2021_autor_angelo_suassuna_ssd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 009/2021 – ÂNGELO SUASSUNA – SSD - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. GEORGE WAGNER MINERVINO TORRES DE OLIVEIRA e dá outras providências. Encaminhando as Comissões na Sessão Ordinária do dia 2 de setembro de 2021. Aprovado na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2068/projeto_de_decreto_legislativo_n_010_2021_autor_angelo_suassuna_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2068/projeto_de_decreto_legislativo_n_010_2021_autor_angelo_suassuna_ssd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 010/2021 – ÂNGELO SUASSUNA – SSD - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. ANTONIO GONÇALO DA SILVA e dá outras providências. Aprovado na Sessão Ordinária do dia 2 de setembro de 2021</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 011/2021, DE 21 DE SETEMBRO DE 2021 – AUTOR – EDNARTE SILVEIRA-MDB - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. ALAN DE MELO RODRIGUES e dá outras providências. Encaminhado as comissão na Sessão Ordinária do dia 23 de setembro de 2021. Aprovado na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 012/2021, DE 26 DE OUTUBRO DE 2021 – AUTOR LAETE OLIVEIRA-MDB - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. JOSÉ ÁLVARES VIEIRA e dá outras providências. Encaminhando na Sessão Ordinária do dia 28 de outubro de 2021. Aprovado na Sessão Ordinária do dia 18 de novembro de 2021.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 013/2021 - AUTOR LAETE OLIVEIRA – MDB - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. JACOB HELDER GUEDES DE OLIVEIRA JÁCOME (Jacó Jácome) e dá outras providências. Encaminhando as comissões na Sessão Ordinária do dia 11 de novembro de 2021. Aprovado na Sessão Ordinária do dia 18 de novembro de 2021.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
@@ -2126,183 +2126,183 @@
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 017/2021, DE 1º DE DEZEMBRO DE 2021 - AUTOR ALEXANDRE - PT - Dispõe sobre a outorga de “Título de Cidadão Apodiense” a Ilustríssima Sr.ª MARIA DE FÁTIMA SOUZA FEITOSA DE PAIVA, e dá outras providências.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>CARLINHOS DE DANDÃO, JÚNIOR CARLOS, JÚNIOR SOUZA</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 018/2021 – AUTORES JÚNIOR SOUZA- MDB, JÚNIOR CARLOS-PSB E CARLIN DE DANDÃO-PSB - Dispõe sobre a outorga de “Título de Cidadão Apodiense” ao Ilustríssimo Sr. BERNARDO CÉSAR CARLOS BELARMINO DE AMORIM, e dá outras providências. Aprovado na Sessão Ordinária do dia 16 de dezembro de 2021. DECRETO LEGISLATIVO Nº 063/2021 DE 20 DE DEZEMBRO DE 2021. Diário Oficial da FECAM, no dia 21/12/2021. EDIÇÃO 1301.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Projetos de Resolução (PRC)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2077/projeto_de_resolucao_n_001_2021_autor_mesa_diretora.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2077/projeto_de_resolucao_n_001_2021_autor_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 001/2021 – Cria a Escola do Legislativo Apodiense, no âmbito da Câmara Municipal de Apodi-RN, e dá outras providências. Protocolado na Secretaria da Câmara Municipal de Apodi, 28 de janeiro de 2021. Autor Mesa Diretora 2021-2022. Aprovado por unanimidade na Sessão Ordinária do dia 04 de fevereiro de 2021 – Promulgada Resolução Nº 082/2021 de 04/02/2021</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2078/projeto_de_resolucao_n_002_2021_autor_comissao.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2078/projeto_de_resolucao_n_002_2021_autor_comissao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 002/2021 - Dispõe sobre a criação das frentes parlamentares da agricultura familiar, da pesca e do esporte amador no Município de Apodi – RN, respectivamente, e dá outras Providências. De autoria da Comissão de Obras, Serviços Públicos, Atividades Privadas e Agropecuária. Encaminhando as comissões na Sessão Ordinária do dia 11 de fevereiro de 2021. Aprovado por unanimidade na Sessão Ordinária do dia 25 de fevereiro de 2021. Promulgada Resolução Nº 083/2021 de 25/02/2021</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2079/projeto_de_resolucao_n_003_2021_autor_mesa_diretora.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2079/projeto_de_resolucao_n_003_2021_autor_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 003/2021 – Dispõe sobre a regulamentação do acesso a informações previsto na Lei Federal Nº 12.527, de 18 de novembro de 2011, e dá outras providencias. De autoria da Mesa Diretora da CMA. Encaminhado as Comissões na Sessão Ordinária do dia 11 de março de 2021. Aprovado na Sessão Ordinária do dia 1º de abril de 2021</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2080/projeto_de_resolucao_n_004_2021_autor_mesa_diretora.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2080/projeto_de_resolucao_n_004_2021_autor_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 004/2021 – Dispõe sobre a autorização para doação devolução de veículo pertencente a Câmara Municipal de Apodi, conforme especifica. De autoria da Mesa Diretora da CMA.  Aprovado na Sessão Ordinária do dia 11 de março de 2021</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2081/projeto_de_resolucao_n_005_2021_autor_mesa_diretora.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2081/projeto_de_resolucao_n_005_2021_autor_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 005/2021 – Dispõe sobre autorização para doação de bens pertencente à Câmara Municipal de Vereadores de Apodi para a Prefeitura Municipal de Apodi e dá outras providencias. De autoria da Mesa Diretora da CMA.  Aprovado na Sessão Ordinária do dia 11 de março de 2021</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2082/projeto_de_resolucao_n_006_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2082/projeto_de_resolucao_n_006_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº. 006/2021 – Cria a galeria de fotos de mulheres parlamentares do Município de Apodi. De autoria do Vereador Júnior Souza – MDB Aprovado na Sessão Ordinária do dia 11 de março de 2021</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2083/projeto_de_resolucao_n_007_2021_autor_mesa_diretora.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2083/projeto_de_resolucao_n_007_2021_autor_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº. 007/2021 – Troféu Mulher Cidadã 2021 na cidade de Apodi-RN. De autoria da Mesa Diretora da CMA.  Aprovado na Sessão Ordinária do dia 11 de março de 2021</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2084/projeto_de_resolucao_n_008_2021__autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2084/projeto_de_resolucao_n_008_2021__autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº. 008/2021 – Dispõe sobre a Frente Parlamentar da Juventude e dá outras providencias no Poder Legislativo. De autoria do Vereador Laete Oliveira – MDB Encaminhado as comissões na Sessão Ordinária dia 8 de abril de 2021. Aprovado na Sessão Ordinária Remota do dia 22 de abril de 2021.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2085/projeto_de_resolucao_n_009_2021__autor_mesa_diretora_2021_2022_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2085/projeto_de_resolucao_n_009_2021__autor_mesa_diretora_2021_2022_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº. 009/2021 - Regulamenta a utilização e prestação de contas das verbas indenizatórias do exercício parlamentar dos Vereadores da Câmara Municipal de Apodi – RN, em conformidade com as Lei Municipal n°. 1.491/2019 e a Lei Municipal n°. 1.685/2021. De autoria da Mesa Diretora da CMA 2021-2022. Aprovado na Sessão Ordinária Remota do dia 22 de abril de 2021.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2086/projeto_de_resolucao_n_010_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2086/projeto_de_resolucao_n_010_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 010/2021 – Cria a Frente Parlamentar Evangélica no Municipio de Apodi e dá outras providências. De autoria do Vereador Adailton Targino – MDB Aprovado na Sessão Ordinária Remota do dia 20 de maio de 2021.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>ALEXANDRE BEVENUTO, ANDREAZO ALVES, CARLINHOS DE DANDÃO, LAETE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2087/projeto_de_resolucao_n_011_2021__emenda_ao_regimento_interno_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2087/projeto_de_resolucao_n_011_2021__emenda_ao_regimento_interno_.pdf</t>
   </si>
   <si>
     <t>PROJETO RESOLUÇÃO N° 011/2021 – AUTORES LAETE OLIVEIRA-MDB, CARLIN DE DANDÃO-PSB, ALEXANDRE BEVENUTO-PT E ANDREAZO ALVES-PL - Altera os artigos 33 e 34, § 2º do Regimento Interno da Câmara Municipal de Apodi. Encaminhado as Comissões na Sessão Ordinária dia 5 de agosto de 2021. Aprovado na Sessão Ordinária do dia 12 de agosto de 2021</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2088/projeto_de_resolucao_n_012_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2088/projeto_de_resolucao_n_012_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 012/2021 – AUTOR ADAILTON TARGINO – MDB - Institui o Banco de Ideias Legislativas no município de Apodi-RN. Aprovado na Sessão Ordinária do dia 12 de agosto de 2021</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>ADAILTON TARGINO, ALEXANDRE BEVENUTO, ANGELO DE DAGMAR, CARLINHOS DE DANDÃO, CHARTON RÊGO, FILIPE GUSTAVO, GILVAN ALVES, JÚNIOR CARLOS, RAILTON DIÓGENES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2089/projeto_de_resolucao_n_013_2021_autores_diversos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2089/projeto_de_resolucao_n_013_2021_autores_diversos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 013/2021 – AUTORIA: VEREADORES RAILTON DIÓGENES-MDB, ALEXANDRE DE BEVENUTO-PT, ADAILTON TARGINO-MDB, ÂNGELO SUASSUNA-SSD, FILIPE AUGUSTO-PL, JÚNIOR SOUZA-MDB, CHARTON RÊGO-MDB, GILVAN ALVES-REPUBLICANOS, JUNIOR CARLOS-PSB E CARLIN DE DANDÃO-PSB - Eleição da Mesa Diretora, altera o artigo 34 do Regimento Interno da Câmara Municipal de Apodi. Art. 1º - O artigo 34 do Regimento Interno desta Casa Legislativa passa a vigorar com a seguinte redação: “Art. 34 - A Eleição da Mesa da Câmara, excluída a da Sessão de Posse, será realizada até a primeira Sessão Ordinária do mês de novembro da segunda Sessão Legislativa, desde que previamente comunicado em Sessão anterior à eleição, considerando-se os eleitos automaticamente empossados em primeiro de janeiro do segundo período legislativo”. Aprovado na Sessão Ordinária do 19 de agosto de 2021.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2090/projeto_de_resolucao_n_014_2021_autor_mesa_diretora_bienio_2021-2022.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2090/projeto_de_resolucao_n_014_2021_autor_mesa_diretora_bienio_2021-2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 014/2021 – AUTOR MESA DIRETORA - Dispõe sobre a criação da TV CÂMARA MUNICIPAL DE APODI - Canal do Legislativo destinada a divulgação das atividades desenvolvidas pelo Poder Legislativo do Município de Apodi-RN. Encaminhado as Comissões na Sessão Ordinária do dia 26 de agosto de 2021. Aprovado na Sessão Ordinária do dia 2 de setembro de 2021</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2091/projeto_de_resolucao_n_015_2021_autor_angelo_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2091/projeto_de_resolucao_n_015_2021_autor_angelo_ssd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 015/2021– ÂNGELO SUASSUNA – SSD - Concede a “Comenda Hudson Danilo Lima Oliveira” ao Agente Público de Segurança Senhor GEORGE WAGNER MINERVINO TORRES DE OLIVEIRA de acordo com a Lei Municipal nº 1.292 de 23 de abril de 2018. Encaminhando as Comissões na Sessão Ordinária do dia 2 de setembro de 2021. Aprovado na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>FILIPE GUSTAVO, GILVAN ALVES, LAETE OLIVEIRA</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 016/2021, DE 18 DE OUTUBRO DE 2021 – AUTORES VEREADORES LAETE OLIVEIRA-MDB, GILVAN ALVES - REPUBLICANOS E FILIPE GUSTAVO-PL - APROVA o novo Regimento Interno da Câmara Municipal de Apodi – Rio Grande do Norte. Aprovado na Sessão Ordinária do 21 de outubro de 2021.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº. 017/2021, DE 18 DE OUTUBRO DE 2021 - AUTORES GILVAN ALVES – REPUBLICANOS E JÚNIOR SOUZA-MDB - Concede títulos honoríficos Comenda Ilustre Irmão – Luiz Gonzaga de Melo ao Mestre Maçom FRANCISCO DOS SANTOS NORONHA (Tico); e a Medalha Ilustre Mestre – Altino Dias de Paiva ao Maçom Mestre Instalado FRANCISCO DE ASSIS BRITO. Aprovado na Sessão Ordinária do 21 de outubro de 2021.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 018/2021, DE 26 DE OUTUBRO DE 2021 – AUTOR CHARTON RÊGO – MDB - Concede a “Comenda Hudson Danilo Lima Oliveira” a Comandante de Segurança Pública a Senhora MARIA APARECIDA DE FREITAS MORAES de acordo com a Lei Municipal nº 1.292 de 23 de abril de 2018. Aprovado na Sessão Ordinária do dia 28 de novembro de 2021.</t>
   </si>
@@ -2390,4317 +2390,4317 @@
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 032/2021, DE 16 DE DEZEMBRO DE 2021 – AUTOR RAILTON DIÓGENES – MDB - Concede a "Comenda Saúde em Destaque ANDREW SAMUEL" ao Senhor FRANCISCO PAULO FREIRE NETO, de acordo com a Lei Municipal N.º 1.609/2020 de 16 de março de 2020. Encaminhando as comissões na Sessão Ordinária do dia 16 de dezembro de 2021. Aprovado na Sessão Ordinária do dia 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 033/2021 - AUTOR RAILTON DIÓGENES-MDB - Concede a "Comenda Saúde em Destaque ANDREW SAMUEL" ao Senhor GENILSON PEREIRA GURGEL, de acordo com a Lei Municipal N.º 1.609/2020 de 16 de março de 2020. Encaminhando as comissões na Sessão Ordinária do dia 16 de dezembro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/ 793/detalhe/ Aprovado na Sessão Ordinária do dia 13 de outubro de 2022. RESOLUÇÃO N.º 121/2022, DE 13 DE OUTUBRO DE 2022.  Diário Oficial da FECAM, no dia 14/10/2022. EDIÇÃO 1506.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 034/2021, DE 16 DE DEZEMBRO DE 2021 – AUTOR JÚNIOR SOUZA – MDB, E SUBSCRITO PELO VEREADOR RAILTON DIÓGENES – MDB - Concede a "Comenda Saúde em Destaque ANDREW SAMUEL" ao Senhor ANTÔNYO PALMIELLY DIOGENES LIMA, de acordo com a Lei Municipal N.º 1.609/2020 de 16 de março de 2020. Encaminhando as comissões na Sessão Ordinária do dia 16 de dezembro de 2021. Aprovado na Sessão Ordinária do dia 17 de março de 2022. RESOLUÇÃO N.º 114/2022, DE 18 DE MARÇO DE 2022. Diário Oficial da FECAM, no dia 21/03/2022. EDIÇÃO 1363</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações (IND)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1485/indicacao_n_001_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1485/indicacao_n_001_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 001/2021 – AUTOR RAILTON DIÓGENES – MDB - Prefeito Municipal de Apodi, no sentido de solicitar a perfuração e instalação de um poço na comunidade de Ponta (Povoado de Tirinete) no município de Apodi-RN. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária de 04 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/379/detalhe/</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1484/indicacao_n_002_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1484/indicacao_n_002_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 002/2021 – AUTOR ADAILTON TARGINO-MDB - Prefeito Municipal de Apodi, no sentido de fazer a implantação de novas luminárias nos postes que não tem, iniciando logo depois da comunidade do Poço de Izauro e reposição das luminárias (lâmpadas de LED), no Distrito de Soledade, município de Apodi-RN.. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária de 04 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/380/detalhe/</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1483/indicacao_n_003_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1483/indicacao_n_003_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 003/2021 –  AUTOR ADAILTON TARGINO -  MDB - Prefeito Municipal de Apodi, no sentido de fazer a implantação de posteamento e novas luminárias, dando continuidade a iluminação da BR 405 da subida da serra até o contorno da entrada do Distrito Soledade.. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária de 04 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/381/detalhe/</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1482/indicacao_n_004_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1482/indicacao_n_004_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 004/2021 - AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, no sentido de resolver o problema da falta de abastecimento de água que afetar muitas ruas do nosso Distrito de Soledade no município de Apodi-RN. De autoria do Vereador Carlin de Dandão-PSB. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/382/detalhe/</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1481/indicacao_n_005_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1481/indicacao_n_005_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 005/2021 - AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, no sentido de ampliar a vigilância por monitoramento da nossa cidade Apodi e incluir nossa Zona Rural, com urgência o Distrito de Soledade, tendo em vista que vem tendo um grande crescimento populacional e habitacional, e assim necessitando de ações para coibir ações criminosas no nosso Distrito. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/383/detalhe/</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1480/indicacao_n_006_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1480/indicacao_n_006_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 006/2021 - AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, no sentido de fazer a pavimentação da rua principal no Distrito de Soledade, Zona Rural de Apodi-RN, dando por fim um velho problema dos moradores, que sofrem com poeiras causada pelo tráfego constante de caminhões, e com lama no período chuvoso. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/384/detalhe/</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1479/indicacao_n_007_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1479/indicacao_n_007_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 007/2021 - AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, no sentido de pedir um estudo para o trânsito de Apodi-RN, visando melhorar e evitar acidentes, resolver de uma vez por todas os problemas do cruzamento da rua Marechal Floriano Peixoto e BR 405, nas proximidades do kanecão, e entre outros cruzamentos, ao longo da BR 405. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/385/detalhe/</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1478/indicacao_n_008_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1478/indicacao_n_008_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 008/2021 - AUTOR JUNIOR SOUZA – MDB - Diretor Presidente da COSERN em Natal-RN o Senhor Luiz Antônio Ciarlini, que digne fazer estudo para a implantação de energia solar na Sede da Câmara na Rua Joaquim Teixeira de Moura, Nº 217, Bairro Centro - CEP 59700-000 - Apodi RN. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/386/detalhe/</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1477/indicacao_n_009_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1477/indicacao_n_009_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 009/2021 - AUTOR JUNIOR SOUZA – MDB - Diretor-geral do Departamento Estadual de Trânsito do RN Senhor Jonielson Pereira, que digne designar um engenheiro de trânsito para fazer um estudo de sinalização no município de Apodi-RN. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/387/detalhe/</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1476/indicacao_n_010_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1476/indicacao_n_010_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 010/2021 - AUTOR ANDREAZO ALVES – PL - Prefeito Municipal de Apodi, que se digne determinar a Secretaria Municipal de Obras a fazer limpeza nos pequenos açudes do Sítio rapé na zona rural de Apodi-RN. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/388/detalhe/</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1475/indicacao_n_011_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1475/indicacao_n_011_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 011/2021 - AUTOR JUNIOR SOUZA – MDB – Ministra TEREZA CRISTINA CORREA DA COSTA DIAS - Ministra de Estado da Agricultura, Pecuária e Abastecimento, que digne dar atenção especial no sentido de acelerar a publicação da expansão da área livre da mosca branca para o município de Apodi – Rio Grande do Norte. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/389/detalhe/</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1474/indicacao_n_012_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1474/indicacao_n_012_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 012/2021 - AUTOR ADAILTON TARGINO – MDB - Prefeito Municipal de Apodi, no sentido viabilizar a conclusão do poço de Soledade II no Distrito de Soledade que já está perfurado aguardando a instalação que resolverá a problemática de água em Soledade II e Assentamento Nova Descoberta. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/390/detalhe/</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1473/indicacao_n_013_2021_autores_carlin_de_dandao_psb_e_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1473/indicacao_n_013_2021_autores_carlin_de_dandao_psb_e_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 013/2021 - AUTORES CARLIN DE DANDÃO-PSB E ADAILTON TARGINO-MDB - Prefeito Municipal de Apodi, que digne executar a pavimentação da rua João Targino de Freitas no distrito de Soledade no município de Apodi-RN, conforme emenda ao orçamento do município de Apodi exercício de 2020. (EMENDA MODIFICATIVA Nº 001/2019, DE 11 DE DEZEMBRO DE 2019 E BAIXO ASSINADOS DOS MORADORES) ANEXO. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/391/detalhe/</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1472/indicacao_n_014_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1472/indicacao_n_014_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 014/2021 - AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, se digne em realizar mutirão de limpeza: roço de mato, poda de árvores, instalação de contêineres em pontos estratégicos e coleta de entulhos no Distrito de Soledade e Bairro Pequé. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/568/detalhe/</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1471/indicacao_n_015_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1471/indicacao_n_015_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 015/2021 - AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, se digne em realizar reposição de luminárias no entorno da UBS do Sítio Arção e redondezas bem como realizar limpeza de açude na comunidade. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/392/detalhe/</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1470/indicacao_n_016_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1470/indicacao_n_016_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 016/2021 - AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, se digne em decretar nota de utilidade pública a abertura do trecho interditado por cercas de arame farpado, na Rua Luiz Antônio Torres no Bairro Pequé (Rua do Fórum). Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/393/detalhe/</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1469/indicacao_n_017_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1469/indicacao_n_017_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 017/2021 - AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, se digne em cumprir a Lei Municipal nº 1549/2019 que altera a denominação da UBS São Sebastião para UBS João Ferreira de Araújo, no bairro São Sebastião, atentando-se a instalação de letreiros e placas conforme os antigos. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/394/detalhe/</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1468/indicacao_n_018_2021_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1468/indicacao_n_018_2021_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 018/2021 - AUTOR JÚNIOR CARLOS – PSB - Prefeito Municipal de Apodi, se digne destinar os recursos do Carnaval de Apodi, para a aquisições de vacinas contra a COVID-19. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/569/detalhe/</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1467/indicacao_n_019_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1467/indicacao_n_019_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 019/2021 – AUTOR JÚNIOR SOUZA-MDB - Formar uma comissão de estudos para analisar os impactos econômicos e sociais da pandemia em Apodi, pelos seguintes segmentos PMA, CMA, CDL, Bancos e outros. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/570/detalhe/</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 020/2021 – AUTOR ALEXANDRE DE BEVENUTO – PT - Prefeito Municipal de Apodi, no sentido de fazer a reposição das luminárias (lâmpadas) na comunidade rural de Sororoca adjacentes no município de Apodi-RN. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021. https://camaraapodi.rn.gov.br/portal/proposicao/571/detalhe/</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1465/indicacao_n_021_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1465/indicacao_n_021_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 021/2021 - AUTOR GILVAN ALVES – REPUBLICANOS - Prefeito Municipal de Apodi, que digne seja feito uma ciclovia ao lado da BR 405, que dá acesso da praça da Juventude (ao lado da descida da serra), até a Escola Estadual Prof. Antônio Dantas na cidade Apodi-RN. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1464/indicacao_n_022_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1464/indicacao_n_022_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 022/2021 - AUTOR GILVAN ALVES – REPUBLICANOS - Prefeito Municipal de Apodi, que digne a criar uma empresa para o abastecimento dos Distritos: Soledade; Córrego; Melancias e Bacurau I, que não são abastecidos pela CAERN. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1463/indicacao_n_023_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1463/indicacao_n_023_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 023/2021 - AUTOR GILVAN ALVES – REPUBLICANOS - Prefeito Municipal de Apodi, que digne a providência a manutenção dos Dessalinizadores que estão instalados no Município de Apodi. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1462/indicacao_n_024_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1462/indicacao_n_024_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 024/2021 - AUTOR GILVAN ALVES – REPUBLICANOS - Prefeito Municipal de Apodi, que digne a providenciar o calçamento da principal do Sítio do Góis, contemplando à frente da Escola. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1461/indicacao_n_025_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1461/indicacao_n_025_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 025/2021 - AUTOR GILVAN ALVES – REPUBLICANOS -  Prefeito Municipal de Apodi, que digne a fazer e enviar a Câmara os projetos das pontes metálicas do Vale do Apodi - junto de um estudo de viabilidade de sua execução. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 026/2021 – AUTOR RAILTON DIÓGENES – MDB - Prefeito Municipal de Apodi, no sentido de solicitar a Secretaria Municipal de Finanças junto com fundo municipal do idoso e o fundo municipal da criança e do adolescente, buscar uma parceria com os escritórios de contabilidade em prol de uma campanha de doação de pessoas físicas através do seu imposto de renda. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 18 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1459/indicacao_n_027_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1459/indicacao_n_027_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 027/2021 – AUTOR RAILTON DIÓGENES – MDB -  Prefeito Municipal de Apodi, no sentido de solicitar a instalação de caixa d´água elevada para regularização do abastecimento do Bairro Bacurau 1. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 18 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1458/indicacao_n_028_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1458/indicacao_n_028_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 028/2021 – AUTOR RAILTON DIÓGENES – MDB -  Prefeito Municipal de Apodi, no sentido de solicitar criação de um banco de dados na Secretaria de Esportes, Turismo e Juventude para jovens entre 15 e 29 anos e capacita-los para o mercado de trabalho. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 18 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1457/indicacao_n_029_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1457/indicacao_n_029_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 029/2021 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, no sentindo que se faça uma importantíssima obra do Posto Policial para o distrito de Soledade, já que é um direito de todos os cidadãos a segurança, saúde e educação. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 18 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1456/indicacao_n_030_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1456/indicacao_n_030_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 030/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, se digne em repor luminárias em postes localizados no Sítio Caraíba, vizinho a casa de Leônidas e no sítio São Francisco na casa de Ana Lima, neta de Senhor. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 18 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1455/indicacao_n_031_2021_autores_jr_carlos_psb_e_carlin_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1455/indicacao_n_031_2021_autores_jr_carlos_psb_e_carlin_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 031/2021 – Deputado Estadual do Rio Grande do Norte Excelentíssimo Senhor Bernardo César Carlos Belarmino de Amorim – que se digne requerer junto a Excelentíssima Senhora Fatima Bezerra - Governadora do Estado do RN – no sentido de disponibilizar uma viatura e no mínimo dois policiais para o distrito de Soledade no município de Apodi-RN. De autoria dos Vereadores Carlin de Dandão-PSB e Junior Carlos-PSB. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 18 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1454/indicacao_n_032_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1454/indicacao_n_032_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 032/2021 - Prefeito Municipal de Apodi, Alan Jefferson da Silveira Pinto, que se digne criar um Programa de Regularização Fiscal no município de Apodi – (REFIS). De autoria do Vereador Júnior Souza – MDB. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do dia 25 de fevereiro de 2021</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1453/indicacao_n_033_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1453/indicacao_n_033_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 033/2021 - Prefeito Municipal de Apodi, no sentido de solicitar a implantação de placas de sinalização com denominação dos limites das comunidades da região da areia, assim também como de referências tais: Ginásio de Esportes, UBS e Associações no distrito de Córrego e região. De autoria do Vereador Railton Diógenes – MDB. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do dia 25 de fevereiro de 2021</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1452/indicacao_n_034_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1452/indicacao_n_034_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 034/2021 - Prefeito Municipal de Apodi, no sentido de solicitar a instalação luminárias completas nos locais onde possuem residências no trajeto do distrito do córrego. De autoria do Vereador Railton Diógenes – MDB. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do dia 25 de fevereiro de 2021</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1451/indicacao_n_035_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1451/indicacao_n_035_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 035/2021 - Prefeito Municipal de Apodi, no sentido de acionar a Secretaria competente para que se faça na praça do museu a poda das árvores e a retirada de outras, como também efetuar a troca de luminárias por lâmpadas de led e colocar um poste ao lado do museu com luminária, no distrito de Soledade no município de Apodi-RN. De autoria do Vereador Carlin de Dandão-PSB. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do dia 25 de fevereiro de 2021</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1450/indicacao_n_036_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1450/indicacao_n_036_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 036/2021 - Superintendente Regional do DNIT no Rio Grande do Norte, General Daniel de Almeida Dantas, se digne agendar uma reunião com a Câmara Municipal de Apodi-RN, para discutir o projeto do anel viário de Apodi, desviando a BR 405 do centro da cidade. De autoria do Vereador Júnior Souza-MDB Aprovado na Sessão Ordinária dia 04 de março de 2021.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1449/indicacao_n_037_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1449/indicacao_n_037_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 037/2021 - Prefeito Municipal, Alan Jeferson da Silveira, que se digne em designar equipes para podar às arvores da zona urbana. De autoria do Vereador Laete Oliveira – MDB Encaminhado conforme Regimento Interno na Sessão Ordinária dia 04 de março de 2021.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1448/indicacao_n_038_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1448/indicacao_n_038_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 038/2021 - Prefeito Municipal, Alan Jeferson da Silveira, que se digne em colocar iluminação pública nos seguintes endereços: 10 (dez) luminárias na Rua Maria Veríssimo Monteiro; 1 (uma) luminária na Rua João Batista Neto e 3 (três) luminárias na Rua Joana Veríssimo de Sá. De autoria do Vereador Laete Oliveira – MDB Encaminhado conforme Regimento Interno na Sessão Ordinária dia 04 de março de 2021.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1447/indicacao_n_039_2021_autor_angelo_suassuna_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1447/indicacao_n_039_2021_autor_angelo_suassuna_ssd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 039/2021 - Prefeito Municipal de Apodi - que digne fazer estudos de viabilidade financeira e econômica, no sentido de construir conjunto de casas populares, beneficiando várias famílias de baixa renda que se encontram sem moradias em nosso município. De autoria do Vereador Ângelo Suassuna – SSD Encaminhado conforme Regimento Interno na Sessão Ordinária dia 04 de março de 2021.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1446/indicacao_n_040_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1446/indicacao_n_040_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 040/2021 - Diretor da CAERN, no sentido viabilizar a autorização de encanação de água para colônia de pescadores do sítio Santa Cruz II, tendo em vista que a adutora passa em frente ao terreno da colônia. O mesmo segue com cópia de abaixo assinado dos moradores. De autoria do Vereador Adailton Targino – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de março de 2021.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_n_041_2021_autor_adailton_targino.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_n_041_2021_autor_adailton_targino.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 041/2021 - Prefeito Alan Jefferson da Silveira Pinto, no sentido viabilizar a restauração da estrada que liga o Distrito de Soledade aos Assentamentos Vila Nova e Agrovila Palmares, trecho que compreende pouco mais de 2 Km. De autoria do Vereador Adailton Targino – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de março de 2021.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1435/indicacao_n_042_2021_autor_adailton_targino.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1435/indicacao_n_042_2021_autor_adailton_targino.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 042/2021 -    Senhor Secretário de Esportes do Município, no sentido viabilizar a implantação de redes de proteção nos espaços abertos das laterais do Ginásio de esportes do Distrito de Soledade para evitar os constantes transtornos causados a vizinhança. De autoria do Vereador Adailton Targino – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de março de 2021.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1434/indicacao_n_043_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1434/indicacao_n_043_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 043/2021 -    Secretário de Agricultura do Município, no sentido de viabilizar a restauração ou compra de nova Caixa d’água para Soledade II tendo em vista o vazamento que se encontra na que lá está podendo ocasionar maiores prejuízos. De autoria do Vereador Adailton Targino – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de março de 2021.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1433/indicacao_n_044_2021_autor_angelo_suassuna_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1433/indicacao_n_044_2021_autor_angelo_suassuna_ssd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 044/2021 -    Iris Maria de Oliveira - Secretária de Estado do Trabalho, da Habitação e da Assistência Social - SETHAS - que digne fazer distribuição de cestas básica as famílias carentes do município de Apodi-RN, cadastradas no bolsa família. De autoria do Vereador Ângelo Suassuna – SSD Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de março de 2021.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1432/indicacao_n_045_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1432/indicacao_n_045_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 045/2021 - Prefeito Municipal, Alan Jefferson e a Secretária de Desenvolvimento Social e Habitação, Itamara Silveira, para entrar em contato com o ministério federal responsável pela inscrição do Município de Apodi no Programa Casa Verde e Amarela, proposto pela Medida Provisória nº 996/2020, para verificar se já estão abertas as inscrições para realizá-la ou, caso contrário, para saber quando estará aberta a fase das inscrições. De autoria do Vereador Júnior Souza – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de março de 2021.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1431/indicacao_n_046_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1431/indicacao_n_046_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 046/2021 - Prefeito Municipal, Alan Jefferson e ao Secretário de Obras, Senhor Alan Rodrigues, seja feito conserto da boca de lobo do Sitio Lago, neste Município (foto anexa). De autoria do Vereador Júnior Souza – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 11 de março de 2021.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1430/indicacao_n_047_2021_laete_oliveira.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1430/indicacao_n_047_2021_laete_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 047/2021 - Prefeito Municipal de Apodi - Que se digne em somar esforços e na conclusão da quadra de esportes do Polo Gois, construir também a cobertura da mesma. De autoria do Vereador Laete Oliveira - MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 18 de março de 2021.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1429/indicacao_n_048_2021_laete_oliveira.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1429/indicacao_n_048_2021_laete_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 048/2021 - Prefeito Municipal de Apodi - Que se digne em realizar um estudo de viabilidade, para conclusão das etapas do terminal turístico da lagoa, no sentido balneário e BR-405. De autoria do Vereador Laete Oliveira – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 18 de março de 2021.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1428/indicacao_n_049_2021_carlin_de_dandao.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1428/indicacao_n_049_2021_carlin_de_dandao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 049/2021 - Prefeito Municipal de Apodi - No sentido de fazer o conserto do teto do ginásio esportivo no distrito de Soledade, pois o mesmo se encontra com parte da estrutura comprometida, e pondo em risco até a vida dos moradores que moram ali perto, pois uma chapa da cobertura soltou-se e quase acerta um cidadão. De autoria do Vereador Carlin de Dandão – PSB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 18 de março de 2021.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 050/2021 - Prefeito Municipal de Apodi, que se digne junto ao Secretário Municipal de Educação e Cultura - Francisco Elmo Alves Torres -  Viabilize a implantação de um Sistema Informatizado nas Escolas Públicas Municipais da cidade, fornecendo o uso de Diários, Notas e demais serviços que possam ser feitos na modalidade "virtual" para os professores da Rede Municipal de Ensino. De autoria do Vereador Gilvan Alves – Republicanos Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 18 de março de 2021.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1426/indicacao_n_051_2021_carlin_de_dandao.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1426/indicacao_n_051_2021_carlin_de_dandao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 051/2021 - Prefeito Municipal de Apodi, no sentido de fazer algo para ajudar os artistas da nossa cidade, com uma atenção voltado aos músicos que se apresentam em bares e restaurantes, pois em sua maioria os shows são suas únicas fontes de renda, necessitando assim de uma atenção do poder público municipal do município de Apodi-RN. De autoria do Vereador Carlin de Dandão – PSB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 18 de março de 2021</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1425/indicacao_n_052_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1425/indicacao_n_052_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 052/2021 - Prefeito Municipal, Alan Jeferson da Silveira, que se digne em doar cestas básicas às famílias de baixa renda e estão em vulnerabilidade socioeconômica e que não estão inclusas no programa Bolsa Família. De autoria do Vereador Laete Oliveira – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 18 de março de 2021.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1424/indicacao_n_053_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1424/indicacao_n_053_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 053/2021 – Prefeito Municipal, Alan Jeferson da Silveira, que se digne em realizar um estudo de viabilidade, para conclusão das etapas do terminal turístico da lagoa, no sentido balneário e BR-405. De autoria do Vereador Laete Oliveira – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 18 de março de 2021.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1423/indicacao_n_054_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1423/indicacao_n_054_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 054/2021 – Prefeito Municipal, Alan Jeferson da Silveira, que se digne em somar esforços e na conclusão da quadra de esportes do Polo Gois, construir também a cobertura da mesma. De autoria do Vereador Laete Oliveira – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 18 de março de 2021.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1422/indicacao_n_055_2021_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1422/indicacao_n_055_2021_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 055/2021 – Prefeito Municipal de Apodi, que se digne colocar como prioridade na vacinação contra o Corona vírus (COVID-19) os profissionais da Segurança e de Educação no município de Apodi-RN. De autoria do Vereador Gilvan Alves – Republicanos - Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 18 de março de 2021.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1421/indicacao_n_056_2021_railton_diogenes.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1421/indicacao_n_056_2021_railton_diogenes.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 056/2021 - Elison Mayard Costa de Lima, Secretário Municipal de Esporte, Turismo, e Juventude, no sentido de solicitar a elaboração de um projeto voltado para pratica desportiva, lazer e recreação no complexo turístico da Barragem de Santa Cruz. De autoria do Vereador Railton Diógenes – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 18 de março de 2021.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1420/indicacao_n_057_2021_railton_diogenes.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1420/indicacao_n_057_2021_railton_diogenes.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 057/2021 - Prefeito Municipal de Apodi, no sentido de solicitar a pavimentação com paralelepípedos da capela de Santa Luzia na comunidade de ponta II, assim como a instalação de uma Academia ao ar livre. De autoria do Vereador Railton Diógenes – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 18 de março de 2021.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1419/indicacao_n_058_2021_railton_diogenes.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1419/indicacao_n_058_2021_railton_diogenes.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 058/2021 - Prefeito Municipal de Apodi, no sentido de solicitar a instalação câmeras de monitoramento do complexo turístico da Barragem de Santa Cruz com intuito de proporcionar segurança de comerciantes e visitantes. De autoria do Vereador Railton Diógenes – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 25 de março de 2021.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1418/indicacao_n_059_2021_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1418/indicacao_n_059_2021_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 059/2021 – Prefeito Municipal de Apodi, que digne isentar a taxa de iluminação pública dos consumidores inscritos no bolsa família, enquanto perdurar o estado calamidade causado pela COVID 19. De autoria do Vereador Gilvan Alves – Republicanos Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 25 de março de 2021.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1417/indicacao_n_060_2021_andreazo_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1417/indicacao_n_060_2021_andreazo_alves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 060/2021 – Prefeito Municipal, que se designe colocar 01(UMA) lombada redutora de velocidade, na avenida marechal Floriano Peixoto, bairro Betel, nas proximidades da casa n°1111, para que o trânsito da mesma, venha ser aprimorado. De autoria do Vereador Andreazo – PL Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 25 de março de 2021.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1416/indicacao_n_061_2021_laete_oliveira.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1416/indicacao_n_061_2021_laete_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 061/2021 - Prefeito Municipal, Alan Jeferson da Silveira, que se digne em recuperar as estradas do Guine e do P.A. Tabuleiro no Polo Gois. De autoria do Vereador Laete Oliveira – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 25 de março de 2021.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1415/indicacao_n_062_2021_laete_oliveira.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1415/indicacao_n_062_2021_laete_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 062/2021 -   Prefeito Municipal, Alan Jeferson da Silveira, que se digne em construir varandas de proteção na Unidade Básica de Saúde, quadra de esportes e no Colégio Municipal um muro de alvenaria, além de instalar uma academia popular e reforma e ampliação do parque do criador, no assentamento Gois. De autoria do Vereador Laete Oliveira – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 25 de março de 2021.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1414/indicacao_n_063_2021_laete_oliveira.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1414/indicacao_n_063_2021_laete_oliveira.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 063/2021 -    Prefeito Municipal, Alan Jeferson da Silveira, que se digne em realizar um estudo Topográfico para construção de uma estrada asfáltica do Riacho da Forquilha ao Polo Gois. De autoria do Vereador Laete Oliveira – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 25 de março de 2021.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1413/indicacao_n_064_2021_junior_souza.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1413/indicacao_n_064_2021_junior_souza.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO No 64/21 - Prefeito Municipal, Exmo. Sr. Alan Jefferson e a Secretária de Desenvolvimento Social, Senhora Elton Rosenberg Silveira, para Melhorar o sistema de distribuição de água das comunidades de Poço Tilon e cruzeiro, deste município, utilizando recursos proveniente da Secretaria de Agricultura, com os seguintes: Rede de Distribuição - {Canos}; e revisão na rede existente. De autoria do Vereador Júnior Souza - IVIDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 25 de março de 2021.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1412/indicacao_n_065_2021_junior_souza.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1412/indicacao_n_065_2021_junior_souza.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO No 65/21 - Prefeito Municipal, Exmo. Sr. AIan Jefferson e a Secretária de Desenvolvimento Social, Senhora ltamara Silveira, para Criar um Programa de atendimento aos Moto Taxista deste Município, utilizando recursos dos fundos de saúde e assistência social, com os seguintes: Álcool liquido a 7O%; Álcool gel; Cesta básica; Redução no IPTU de suas residências própria; Coleto de identificação; e outras medidas para categoria. De autoria do Vereador Júnior Souza – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 25 de março de 2021.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1411/indicacao_n_066_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1411/indicacao_n_066_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 066/2021 - Prefeito Municipal de Apodi, Alan Jefferson da Silveira Pinto, que se digne fazer a suspensão da cobrança das taxas dos feirantes durante o ano de 2021, devido a pandemia. De autoria do Vereador Júnior Souza – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 1° de abril de 2021.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1410/indicacao_n_067_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1410/indicacao_n_067_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 067/2021 - Prefeito Municipal de Apodi, Alan Jefferson da Silveira Pinto, no sentido que se faça reparos nas vias sinais, na chapada, com urgência na estrada que passa em frente a seu Simplício e Tarcísio pai do nosso amigo Berinho, como também as estradas da Agrovila dos Palmares que dá acesso ao Assentamento Vila Nova, como também o Assentamento Nova Descoberta, as mesmas encontram-se sem condições de tráfego. De autoria do Vereador Carlin de Dandão – PSB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 1° de abril de 2021.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1409/indicacao_n_068_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1409/indicacao_n_068_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 068/2021 - Prefeito Municipal de Apodi, Alan Jefferson da Silveira Pinto, solicitando a recuperação da estrada que liga o polo Góis ao sitio Guiné e fazenda Nordestina. De autoria do Vereador Adailton Targino – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 1° de abril de 2021.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1408/indicacao_n_069_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1408/indicacao_n_069_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 069/2021 - Prefeito Municipal de Apodi, Alan Jefferson da Silveira Pinto,  solicitando a conclusão do calçamento com paralelepípedos das Ruas Professor Antônio Dantas e Francisco Joaquim de Sales num total de 90m. De autoria do Vereador Adailton Targino – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 1° de abril de 2021.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1407/indicacao_n_070_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1407/indicacao_n_070_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 070/2021 - Prefeito Municipal de Apodi, Alan Jefferson da Silveira Pinto,  se digne baseado na Lei Municipal Nº 1.689/2021 “Graziane Torres” e na LBI (Lei Brasileira de Inclusão) assegurar a prioridade de atendimento em campanhas de vacinação as pessoas com deficiência. De autoria do Vereador Charton Rêgo – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 1° de abril de 2021.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1406/indicacao_n_071_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1406/indicacao_n_071_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 071/2021 - Prefeito Municipal de Apodi, Alan Jefferson da Silveira Pinto,  se digne em realizar a reposição e instalação de novas luminárias no Sítio Tirinete, na região da areia, zona rural de Apodi-RN. De autoria do Vereador Charton Rêgo – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 1° de abril de 2021.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1405/indicacao_n_072_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1405/indicacao_n_072_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 072/2021 - Prefeito Municipal de Apodi, Alan Jefferson da Silveira Pinto,  se digne sobre suspender qualquer ajuizamento de créditos tributários e não-tributários, de pessoas de baixa renda, e feirantes, no município de Apodi-RN até 31 de dezembro de 2021. De autoria do Vereador Andreazo Alves – PL Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 1° de abril de 2021.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1404/indicacao_n_073_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1404/indicacao_n_073_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 073/2021 - De autoria do Vereador Charton Rêgo – MDB - Prefeito Municipal de Apodi, Alan Jefferson da Silveira Pinto, se digne em realizar revitalização do calçamento na rua Professora Luzinete Canela, Bairro Pequé, que se encontra extremamente danificado devido ao constante trafego de caminhões pipa na mesa. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 1° de abril de 2021.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1403/indicacao_n_074_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1403/indicacao_n_074_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 074/2021 - De autoria dos Vereadores Apodi - Prefeito Municipal de Apodi, Alan Jefferson da Silveira Pinto, no sentido de olhar para os músicos de Apodi-RN, profissionais que estão sem trabalhar, impedidos pela pandemia, e sem nenhum ajuda do poder público, ao passo em que solicito que o senhor faça valer a Lei Prata da Casa, n° 1406/2018 de 10 de dezembro de 2018, devidamente sancionada, permitindo que 35% dos gastos com eventos sejam retidos em favor dos artistas do município, podendo inclusive ser utilizada a verba que seria destinada para gastos no carnaval de Apodi-RN. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 1° de abril de 2021.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1402/indicacao_n_075_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1402/indicacao_n_075_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 075/2021 - Prefeito Municipal, Alan Jeferson da Silveira, que se digne em somar esforços para adquirir trituradores de poda. De autoria do Vereador Laete Oliveira – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 8 de abril de 2021.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1401/indicacao_n_076_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1401/indicacao_n_076_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 076/2021 – Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, no sentido de solicitar a limpeza da barragem de Santa Cruz e meios de restrições para transportes e animais na área dos banhistas. De autoria do Vereador Railton Diógenes–MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 8 de abril de 2021.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1400/indicacao_n_077_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1400/indicacao_n_077_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 077/2021 - Prefeito Municipal, Alan Jeferson da Silveira, solicitando a implantação e reposição de luminárias, bases e relés nos postes do Assentamento Frei Damião. De autoria do Vereador Adailton Targino – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 8 de abril de 2021.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1399/indicacao_n_078_2021_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1399/indicacao_n_078_2021_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 078/2021 - Prefeito Municipal, Alan Jeferson da Silveira, no sentido de colocar   6 (seis) postes nos dois canteiros centrais do Distrito de melancias. De autoria do Vereador Ednarte Silveira – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 8 de abril de 2021.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1398/indicacao_n_079_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1398/indicacao_n_079_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 079/2021 – Autor Andreazo Alves – PL - Prefeito Municipal de Apodi, Alan Jeferson da Silveira, que se designe encaminhar uma equipe para a rua Governador Dix-Sept Rosado, próximo a funerária, para a aquisição de uma lombada. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1397/indicacao_n_080_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1397/indicacao_n_080_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 080/2021 – Autor Andreazo Alves – PL - Prefeito Municipal de Apodi, Alan Jeferson da Silveira, que se designe encaminhar uma equipe da Secretaria de Obras para revitalização do calçamento da rua principal do bairro Pequé que está em péssimas condições. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1396/indicacao_n_081_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1396/indicacao_n_081_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 081/2021 – Autor Andreazo Alves – PL - Prefeito Municipal de Apodi, Alan Jeferson da Silveira, que se designe encaminhar uma equipe técnica para fazer a reposição das lâmpadas nos postes das comunidades rurais da Traíra, Rapé, e Pitombeira, na região da Pedra, município de Apodi-RN. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1395/indicacao_n_082_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1395/indicacao_n_082_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 082/2021 – Autor Andreazo Alves – PL - Prefeito Municipal de Apodi, Alan Jeferson da Silveira, no sentido de elaborar estudo de parceria público-privada para operação e manutenção de um novo Cemitério Público Municipal. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1394/indicacao_n_083_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1394/indicacao_n_083_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 083/2021 – Autor Andreazo Alves – PL - Prefeito Municipal de Apodi, Alan Jeferson da Silveira, que se designe a solicitação de ligação da energia na praça da comunidade de queimadas no Vale do Apodi. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1393/indicacao_n_084_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1393/indicacao_n_084_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 084/2021 – Autor Andreazo Alves – PL - Prefeito Municipal de Apodi, Alan Jeferson da Silveira, que se designe encaminhar uma equipe da Secretaria de Obras para revitalização do calçamento na comunidade de Santa Rosa 2 nas proximidades da Igreja Católica. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1392/indicacao_n_085_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1392/indicacao_n_085_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 085/2021 - Alan Rodrigues (Secretário Municipal de Obras e Urbanismo), no sentido de fazer implantação de 03 (três) luminárias com lâmpadas no sítio caboclo I, nos seguintes postes: L85 501, L85 502 e L85 504. De autoria do Vereador Adailton Targino – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1391/indicacao_n_086_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1391/indicacao_n_086_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 086/2021 - JONIELSON PEREIRA DE OLIVEIRA (Diretor Geral do DETRAN RN), solicitando a implantação através da Engenharia de tráfego de mais 03 (três) semáforos em pontos críticos do trânsito de Apodi. Os pontos são os seguintes: Cruzamento da rua Padre João da Cunha com a BR 405 (bar leão), Cruzamento da Rua Marechal Floriano Peixoto com a Rua Adrião Bezerra (Coda) e o Cruzamento da Rua Padre João da Cunha com a Rua Adrião Bezerra. De autoria do Vereador Adailton Targino – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_n_087_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_n_087_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 087/2021 - Prefeito Municipal de Apodi, no sentido de fazer a limpeza da Rua Rita Ferreira Leite, visto que a rua necessita de roçagem do mato presente na mesma. De autoria do Vereador Railton Diógenes -  MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1389/indicacao_n_088_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1389/indicacao_n_088_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 088/2021 - Prefeito Municipal de Apodi, no sentido de fazer a reposição das luminárias (lâmpadas) nas comunidades rurais de São Francisco, Baixa Fechada 4 no município de Apodi-RN. De autoria do Vereador Railton Diógenes -  MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_n_089_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_n_089_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 089/2021 - Prefeito Municipal de Apodi, no sentido de colocar 3 (três) postes nos canteiros centrais próximos a capela São Pedro no Distrito de Córrego, visto que atualmente existem 2 (dois) que se tornam insuficientes para iluminação daquele trecho. De autoria do Vereador Railton Diógenes -  MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1387/indicacao_n_090_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1387/indicacao_n_090_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 090/2020 - Prefeito Municipal de Apodi, que se digne em restaurar as estradas da vicinais na região da Chapada do Apodi-RN.  De autoria do Vereador Charton Rêgo – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1386/indicacao_n_091_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1386/indicacao_n_091_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 091/2021 - Prefeito Municipal de Apodi, Alan Jefferson da Silveira Pinto, com cópia ao Secretário Municipal de Obras e Urbanismo, que se digne fazer a reposição de lâmpadas na comunidade de Quixabeirinha, neste município. De autoria do Vereador Junior Souza – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1385/indicacao_n_092_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1385/indicacao_n_092_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 092/2021 - Prefeito Municipal, Alan Jeferson da Silveira, que realize um Estudo de viabilidade socioeconômico e ambiental, para construção de pontes com estrutura metálica de menor impacto ao meio ambiente ao longo da região do vale e da pedra nos cursos dos rios Apodi e Umari. De autoria do Vereador Laete Oliveira – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1384/indicacao_n_093_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1384/indicacao_n_093_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 093/2021 - Prefeito Municipal, Alan Jeferson da Silveira, que realize um Estudo de viabilidade sócio econômica e ambiental, para a construção de barramentos em locais estratégicos no curso do rio Apodi Mossoró, Jusante da barragem de Santa Cruz até o limite territorial com o Município de Felipe Guerra. De autoria do Vereador Laete Oliveira – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1383/indicacao_n_094_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1383/indicacao_n_094_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 094/2021 - Ministro de Estado do Desenvolvimento Regional ROGÉRIO SIMONETTI MARINHO, que se digne inclui o município de Apodi-RN, para receber duas MÁQUINAS PESADAS - RETROESCAVADEIRA PC e uma PAR CARREGADEIRA, para atender as demandas do município de Apodi no Estado do Rio Grande do Norte. De autoria do Vereador Junior Souza – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1382/indicacao_n_095_2021_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1382/indicacao_n_095_2021_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 095/2021 - Vem por meio desta, INDICAR/REQUERER a Presidência da Câmara Municipal de Apodi, que seja REALIZADA/MARCADA uma AUDIÊNCIA PÚBLICA VIRTUAL com a finalidade de tratar sobre o ANDAMENTO DO PROJETO DE CONSTRUÇÃO DO CAMPUS DA UERN EM APODI. Outrossim, notificados e convidados as pessoas supramencionadas nesta, para participar através da plataforma Google Meet, com as seguintes autoridades ou representantes: Reitor da UERN; Vice-Reitor da UERN; Candidatos a reitoria (eleitos ou de oposição); AENTES; Entidades de classes; Professores da UERN e do Município; Prefeito Municipal; Secretário de Educação; e Vereadores de Apodi; De autoria do Vereador Gilvan Alves – Republicanos Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1381/indicacao_n_096_2021_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1381/indicacao_n_096_2021_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 096/2021 - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, que se digne instalar 4 (quatro) luminárias completas no Sítio Bravo no municipio de Apodi-RN. De autoria do Vereador Ednarte Silveira – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1380/indicacao_n_97_autor_angelo_de_dagmar.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1380/indicacao_n_97_autor_angelo_de_dagmar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 097/2021 - IRIS MARIA DE OLIVEIRA - Secretária de Estado do Trabalho, da Habitação e da Assistência Social - SETHAS - que digne fazer a ampliação no número de refeições servidas no RESTAURANTE POPULAR no municipio de Apodi, passando de 500 (quinhentas) para 700 (setecentas) REFEIÇÕES DIÁRIAS; bem como fazer a implantação do PROGRAMA CAFÉ CIDADÃO com a demanda de 300 (trezentas) pessoas diárias na cidade de Apodi-RN. De autoria do Vereador Ângelo de Dagmar – SSD  Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1379/indicacao_n_98_2021__autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1379/indicacao_n_98_2021__autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 098/2021 - ALAN JEFFERSON DA SILVEIRA PINTO -  Prefeito Municipal de Apodi, que se digne fazer o conserto da bomba que abastece o Bairro Bacurau I. E enquanto não for regularizado o abastecimento de água no Bairro Bacurau I, o município faça o abastecimento de água através de carro pipa. De autoria do Vereador Gilvan Alves – Republicanos Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 15 de abril de 2021.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1378/indicacao_n_099_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1378/indicacao_n_099_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 099/2021 - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi, que se designe encaminhar uma equipe da elétrica, para a colocação de 01(uma) lâmpada, na comunidade de Santa Rosa 1, na frente do antigo Colégio da comunidade. De autoria do Vereador Andreazo Alves – PL Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 22 de abril de 2021.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1377/indicacao_n_100_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1377/indicacao_n_100_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 100/2021 - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi, no sentido de fazer a restauração da estrada vicinais no alto da estação da forquilha até o sítio do Góis no município de Apodi-RN, a mesma encontra-se sem nenhuma possibilidade de tráfego. De autoria do Vereador Carlin de Dandão – PSB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 22 de abril de 2021.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1376/indicacao_n_101_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1376/indicacao_n_101_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 101/2021 - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi, no sentido de fazer a reposição das luminárias (lâmpadas) no Assentamento Paraíso zona Rural no município de Apodi-RN, pois os moradores não aguentam mais a todos a total escuridão. De autoria do Vereador Carlin de Dandão – PSB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 22 de abril de 2021.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1375/indicacao_n_102_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1375/indicacao_n_102_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 102/2021 - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi, que se digne fazer o CALÇAMENTO das ruas João Gomes de Carvalho que inicia na BR 405;  e da Rua Leomila Gomes de Carvalho no bairro Bico Torto na cidade de Apodi-RN. De autoria do Vereador Júnior Souza – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 22 de abril de 2021.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1374/indicacao_n_103_2021_autor_adailton_targino.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1374/indicacao_n_103_2021_autor_adailton_targino.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 103/2021 - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi, solicitando que seja paralelepípedo no final da rua 7 de Setembro próximo a Creche Modelo no bairro Cruz de Almas, num total de 55 m. De autoria do Vereador Adailton Targino – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 22 de abril de 2021.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1373/indicacao_n_104_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1373/indicacao_n_104_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 104/2021 – ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi, que empreenda esforços com o objetivo de viabilizar a construção de complexo integrado de lazer, saúde e cidadania nas imediações do entorno da quadra da COHAB que pertence ao poder público, com instalação de academia ao ar livre, quadras esportivas para atividades diversas, parque infantil e calçadão para a pratica de caminhadas, destinado a atender a toda comunidade escolar e as populações do Bairro COHAB e bairros adjacentes. De autoria do Vereador Laete Oliveira – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 22 de abril de 2021.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1372/indicacao_n_105_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1372/indicacao_n_105_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 105/2021 – ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi, que empreenda esforços com o objetivo de viabilizar a construção de complexo integrado de lazer, saúde e cidadania nas imediações entorno da área pertencente a Escola Estadual Professora Alvanir de Freitas Dias (CAIC), com instalação de academia ao ar livre, quadras esportivas para atividades diversas, parque infantil e calçadão para a pratica de caminhadas, destinado a atender a toda comunidade escolar e as populações dos Bairros, Lagoa Seca, Baixa do CAIC, Bacurau I e Garilândia. De autoria do Vereador Laete Oliveira – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 22 de abril de 2021.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_n_106_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_n_106_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 106/2021 – ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi, Que se digne fazer a pavimentar asfáltica das referidas ruas do Bairro Lagoa Seca na cidade de Apodi-RN: Rua Luís Jacinto de Oliveira até rua Marechal Floriano; Rua Almirante Tamandaré até a BR 405; Conclusões das Ruas Adrião Bezerra, Padre Benedito Alves, 1º de Maio, 7 de Setembro, Reis Magos, Padre Renato de Menezes e Antônio Lopes Filho. De autoria do Vereador Laete Oliveira – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 22 de abril de 2021.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_n_107_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_n_107_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 107/2021 - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi, que empreenda esforços com o objetivo de viabilizar a conclusão da urbanização das vias de acesso ao Balneário da Lagoa de Apodi. De autoria do Vereador Laete Oliveira – MDB Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 22 de abril de 2021.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_n_108_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_n_108_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 108/2021 – AUTOR ANDREAZO ALVES – PL - Diretora do Hospital Regional Hélio Morais Marinho a Ilustríssima Senhora Girlene Ferreira, para informa a este Poder Legislativo o porquê de alguns médicos, enfermeiros estão sem fazer o uso da Mascará de proteção ao COVID-19. Encaminhado conforme o Art. 107 Regimento Interno, na Sessão Ordinária do 22 de abril de 2021.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_n_109_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_n_109_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 109/2021 - Prefeito Municipal, ALAN JEFERSON DA SILVEIRA, que realize um Estudo de viabilidade sócio econômica, para a instalação de um DISK-LUZ ou Ferramenta que possibilite a população fazerem solicitação de reparos em luminárias ou até mesmo instalação em novos pontos. De autoria do Vereador Laete Oliveira – MDB. Na Sessão Ordinária Remota do dia 29 de abril de 2021</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1367/indicacao_n_110_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1367/indicacao_n_110_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 110/2021 - Prefeito Municipal, ALAN JEFERSON DA SILVEIRA, no sentido de fazer a construção de um reservatório d’água nas dependências do Cemitério do Distrito de Soledade no municipio de Apodi-RN. De autoria do Vereador Carlin de Dandão – PSB. Na Sessão Ordinária Remota do dia 29 de abril de 2021</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1366/indicacao_n_111_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1366/indicacao_n_111_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 111/2021 - MARCELO QUEIROZ - Presidente do Sistema Fecomércio RN, que digne implantar no município de Apodi, na Região Oeste do Rio Grande do Norte. o Programa de Desenvolvimento Econômico Local (DEL Turismo). De autoria do Vereador Júnior Souza – MDB Na Sessão Ordinária Remota do dia 06 de maio de 2021</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1365/indicacao_n_112_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1365/indicacao_n_112_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 112/2021 - GUILHERME MORAES SALDANHA – Secretário de Estado da Agricultura, da Pecuária e da Pesca – SAPE, que se digne incluir os agricultores da fruticultura irrigada no RN no crédito presumido do ICMS do RN. De autoria do Vereador Júnior Souza – MDB Na Sessão Ordinária Remota do dia 06 de maio de 2021</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_n_113_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_n_113_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º  113/2021 - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal, que se digne encaminhar uma equipe técnica da Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, para fazer restauração da Estrada Vicinal que liga as comunidades de Trapiá 1 a Bamburral (MAIS CONHECIDO COMO CORREDOR DE ZÉ BULACHA). De autoria do Vereador Andreazo Alves – PL Na Sessão Ordinária Remota do dia 06 de maio de 2021</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_n_114_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_n_114_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 114/2021 - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal, que se digne encaminhar uma equipe técnica da Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, para fazer restauração da Estrada Vicinal que liga as comunidades de Trapiá 1 a Trapiá 2 na zona rural de Apodi. De autoria do Vereador Andreazo Alves – PL Na Sessão Ordinária Remota do dia 06 de maio de 2021</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1362/indicacao_n_115_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1362/indicacao_n_115_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 115/2021 - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne conceder a isenção das taxas dos feirantes de Apodi enquanto perdurar a pandemia do novo Coronavírus. De autoria do Vereador Gilvan Alves – Republicanos Na Sessão Ordinária Remota do dia 06 de maio de 2021</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1361/indicacao_n_116_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1361/indicacao_n_116_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 116/2021 - ALAN JEFFERSON DA SILVEIRA PINTO Prefeito Municipal de Apodi, e ao Senhor ELTON ROSEMBERG DE SOUZA Secretário Municipal de Agricultura, Recursos Hídricos, Meio Ambiente e Pesca, que se digne fazer a recuperação do DESSALINIZADOR do sítio Santa Cruz na zona Rural de Apodi-RN. De autoria do Vereador Júnior Souza – MDB Na Sessão Ordinária Remota do dia 06 de maio de 2021</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_n_117_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_n_117_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 117/2021 - ALAN JEFFERSON DA SILVEIRA PINTO,  Prefeito Municipal de Apodi, , que se digne criar no município de Apodi o Serviço Autônomo de Água e Esgoto - SAAE, inicialmente para ser implantando nos Distritos, Sítios e nos Bairros onde a CAERN não tem rede de distribuição de água no municipio de Apodi-RN. De autoria dos Vereadores Júnior Souza  – MDB e Laete Oliveira – MDB Na Sessão Ordinária Remota do dia 06 de maio de 2021</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1359/indicacao_n_118_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1359/indicacao_n_118_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 118/2021 - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne em revitalizar com Paralelepípedos trechos nas ruas Zulmira Marinho (Rua do Colégio Pequeno Príncipe, sentido a Creche do CAIC), Av. Marechal Floriano (Sentido bairro Peque) na cidade Apodi-RN. De autoria do Vereador Charton Rêgo – MDB Na Sessão Ordinária Remota do dia 06 de maio de 2021</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1358/indicacao_n_119_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1358/indicacao_n_119_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 119/2021 - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne em determinar ao setor competente que proceda a pintura de faixa de pedestre na BR 405 no acesso ao Nonato Atacarejo na cidade Apodi-RN. De autoria do Vereador Charton Rêgo – MDB Na Sessão Ordinária Remota do dia 06 de maio de 2021</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1355/indicacao_n_120_2021_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1355/indicacao_n_120_2021_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 120/2021 - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, se digne fazer distribuição de CESTAS BÁSICAS as famílias de baixa renda do municipio de Apodi, no período de PANDEMIA DA COVID-19, através da Secretaria Municipal de Desenvolvimento, Assistência Social, Mulher e Igualdade Racial. De autoria do Vereador Júnior Carlos – PSB Na Sessão Ordinária Remota do dia 06 de maio de 2021</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1354/indicacao_n_121_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1354/indicacao_n_121_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 121/2021 - CARLOS EDUARDO XAVIER - Secretário de Estado da Tributação do Rio Grande do Norte - SET/RN, que se digne incluir os agricultores da fruticultura irrigada no RN no crédito presumido do ICMS do RN. De autoria do Vereador Júnior Souza – MDB Na Sessão Ordinária Remota do dia 06 de maio de 2021</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1353/indicacao_n_122_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1353/indicacao_n_122_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 122/2021 - Prefeito Municipal, Alan Jeferson da Silveira, que se digne em recuperar as estradas vicinais dos sítios Santa Rosa 1 e 2. De autoria do Vereador Laete Oliveira – MDB Sessão ordinária Remota do dia 13 de maio de 2021.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1352/indicacao_n_123_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1352/indicacao_n_123_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 123/2021 - Prefeito Municipal, Alan Jeferson da Silveira, que se digne em realizar a substituição de 06 luminárias públicas que estão queimadas no sítio Carpina. Os postes estão localizados nas proximidades das seguintes residências; em frente a Novo Justino, Dário, antiga casa do Senhor Inácio, terreno de João de Pinheiro, Mazinho da fábrica de cachaça e Titico de Frasquinho. De autoria do Vereador Laete Oliveira – MDB Sessão ordinária Remota do dia 13 de maio de 2021.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1351/indicacao_n_124_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1351/indicacao_n_124_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 124/2021 - Prefeito Municipal, Alan Jeferson da Silveira, que se digne em recuperar as estradas vicinais dos sítios Carpina e Sítio Várzea da Salina. De autoria do Vereador Laete Oliveira – MDB Sessão ordinária Remota do dia 13 de maio de 2021.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_n_125_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_n_125_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 125/2021 - Prefeito Municipal, Alan Jeferson da Silveira, que se digne colocar bueiros no Riacho do Sítio Poço Verde na zona Rural de Apodi-RN. De autoria do Vereador Júnior Souza – MDB Sessão ordinária Remota do dia 13 de maio de 2021.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_n_126_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_n_126_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 126/2021 - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, Indicando a convocação dos 10 (dez) aprovados no último CONCURSO PÚBLICO 2019 para o cargo de AGENTES DE SAÚDE do município, visto a real e notória necessidade da cidade, em poder contar com esse serviço que, em muitos bairros, distritos e sítios, sofre com essa carência, especialmente agora, no enfretamento a Covid-19. De autoria do Vereador Gilvan Alves – Republicanos Sessão ordinária Remota do dia 13 de maio de 2021.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_n_127_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_n_127_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 127/2021 - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de que se faça a pavimentação da rua principal do Distrito de Soledade  no município de Apodi-RN. De autoria do Vereador Carlin de Dandão – PSB Sessão ordinária Remota do dia 13 de maio de 2021.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_n_128_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_n_128_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º  128/2021 - Secretário de Estado de Recursos Hídricos e do Meio Ambiente do Rio Grande do Norte, Solicitar desta Secretaria, esforços, no sentido de viabilizar os recursos necessários para elaborar o projeto e executar as obras de Perenização do rio Umari, que atenderá as populações de Apodi, Felipe Guerra e Caraúbas.  De autoria do Vereador Laete Oliveira – MDB Aprovado na Sessão Ordinária Remota do dia 20 de maio de 2021.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_n_129_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_n_129_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 129/2021 - Rogério Marinho, Ministro do Desenvolvimento Regional, solicitar apoio do Ministério junto ao DNIT, com o objetivo de elaborar estudo de viabilidade para construção de ponte na BR 405, próximo ao Bairro Bico Torto, para desobstrução do canal de recarga da lagoa de Apodi. De autoria do Vereador Laete Oliveira – MDB Aprovado na Sessão Ordinária Remota do dia 20 de maio de 2021.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1345/indicacao_n_130_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1345/indicacao_n_130_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º  130/2021 - Rogério Marinho, Ministro do Desenvolvimento Regional, Solicitar deste Ministério esforços, no sentido de viabilizar os recursos necessários para elaborar o projeto e executar as obras de Perenização do rio Umari, que atenderá as populações de Apodi, Felipe Guerra e Caraúbas.  De autoria do Vereador Laete Oliveira – MDB Aprovado na Sessão Ordinária Remota do dia 20 de maio de 2021.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1344/indicacao_n_131_2021_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1344/indicacao_n_131_2021_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º  131/2021 - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, que se digne fazer a inclusão   dos taxistas e moto taxistas na próxima etapa de vacinação do município de Apodi. De autoria do Vereador Alexandre Bevenuto – PT Aprovado na Sessão Ordinária Remota do dia 20 de maio de 2021.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_n_132_2021_autor_carlin_de_dandao.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_n_132_2021_autor_carlin_de_dandao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º  132/2021 - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de que se faça um auxílio no valor de 200 (duzentos reais) a familiares que se encontram em situações de vulnerabilidade social no município de Apodi-RN. De autoria do Vereador Carlin de Dandão – PSB Aprovado na Sessão Ordinária Remota do dia 20 de maio de 2021.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_n_133_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_n_133_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º  133/2021 - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, que digne fazer ampliação da distribuição das cestas básicas para as famílias dos estudantes da Rede Municipal de Ensino. De autoria do Vereador Gilvan Alves – Republicanos Aprovado na Sessão Ordinária Remota do dia 20 de maio de 2021.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1341/indicacao_n_134_2021_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1341/indicacao_n_134_2021_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 134/2021 - INDICA, nos termos do artigo 107 do Regimento Interno, ao Prefeito do Município de Apodi-RN, Exmo. Sr. ALAN JEFFERSON DA SILVEIRA PINTO, a inclusão do grupo de MULHERES LACTANTES (amamentantes) como público prioritário no Plano Municipal de Imunização de combate a Covid-19. Autor Júnior Carlos – PSB Aprovada na Sessão Ordinária Remota do dia 27 de maio de 2021</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1340/indicacao_n_135_2021_autor_carlin_de_dandao.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1340/indicacao_n_135_2021_autor_carlin_de_dandao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 135/2021 - INDICA, nos termos do artigo 107 do Regimento Interno, ao Prefeito do Município de Apodi-RN, Exmo. Sr. ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de fazer A coleta de lixo na comunidade visão, indo até o amigo Chiquinho Dé no município de Apodi-RN. Autor Carlin de Dandão – PSB Aprovada na Sessão Ordinária Remota do dia 27 de maio de 2021</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_n_136_2021_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_n_136_2021_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 136/2021 - INDICA, nos termos do artigo 107 do Regimento Interno, ao Senhor Secretário Estadual de Saúde Pública CIPRIANO MAIA DE VASCONCELOS, e a Senhora MARIA DE FÁTIMA BEZERRA, Governadora do Rio Grande do Norte, solicitando, por meio de Nota Técnica da SESAP - Secretaria Estadual de Saúde Pública, a orientação e inclusão na vacinação prioritária de mães lactantes com filhos(as) de até 1 ano de idade, no âmbito do Estado do RN. Autor Gilvan Alves – Republicanos Aprovada na Sessão Ordinária Remota do dia 27 de maio de 2021</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1338/indicacao_n_137_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1338/indicacao_n_137_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 137/2021 - INDICA, nos termos do artigo 107 do Regimento Interno, ao Prefeito do Município de Apodi-RN, Exmo. Sr. ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em revitalizar ou estudar a possibilidade de calçar a Rua Rosa Aurea da Costa, no Bairro Bacurau 1. Autor Laete Oliveira – MDB Aprovada na Sessão Ordinária Remota do dia 27 de maio de 2021</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1337/indicacao_n_138_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1337/indicacao_n_138_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 138/2021 - INDICA, nos termos do artigo 107 do Regimento Interno, ao Prefeito do Município de Apodi-RN, Exmo. Sr. ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de criar um Programa de Auxílio emergencial para os proprietários de bares e também a classe de músicos, por esses estarem sendo muito prejudicados pela PANDEMIA DO COVID 19. Autor Bancada da Situação.  Aprovada na Sessão Ordinária Remota do dia 27 de maio de 2021</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1336/indicacao_n_139_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1336/indicacao_n_139_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 139/2021 - INDICA, nos termos do artigo 107 do Regimento Interno, ao Senhor Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, Alan de Melo Rodrigues, que se digne em realizar a limpeza da Orla da Lagoa do terminal turístico do Calçadão até a área de banhistas do Balneário. Autor Laete Oliveira -MDB Aprovada na Sessão Ordinária Remota do dia 02 de junho de 2021</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1335/indicacao_n_140_2021_autor_railton_diogenes.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1335/indicacao_n_140_2021_autor_railton_diogenes.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 140/2021 - INDICA, nos termos do artigo 107 do Regimento Interno, ao Prefeito do Município de Apodi-RN, Exmo. Sr. ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de se fazer um estudo topográfico através da equipe de engenharia com a finalidade de aumentar a largura da ponte que dá acesso a comunidade de Ponta II, visto que atualmente a passagem é delimitada o que dificulta o deslocamento dos moradores. Autor Railton Diógenes – MDB  Aprovada na Sessão Ordinária Remota do dia 02 de junho de 2021</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1334/indicacao_n_141_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1334/indicacao_n_141_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 141/2021 - INDICA, nos termos do artigo 107 do Regimento Interno, ao Senhor Sandro de Castro Muniz, capitão e comandante 2 Cia de polícia militar do Municipal de Apodi, no sentido de que encaminhe viaturas para o distrito de Soledade para que se faça o patrulhamento, principalmente nos horários das 17:30 às 18:00. Autor Carlin de Dandão – PSB Aprovada na Sessão Ordinária Remota do dia 02 de junho de 2021</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1333/indicacao_n_142_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1333/indicacao_n_142_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 142/2021 - INDICA, nos termos do artigo 107 do Regimento Interno, ao Prefeito Municipal, Alan Jeferson da Silveira, que se digne em realizar melhorias na passagem do córrego conhecido como “Córrego de Chico de Adelino”, o mesmo precisa de mais bueiros para melhorar a evasão da água em períodos chuvosos e além de aumentar a parede de barro para conter a força do córrego. Autor Laete Oliveira -MDB Aprovada na Sessão Ordinária Remota do dia 02 de junho de 2021</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1332/indicacao_n_143_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1332/indicacao_n_143_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 143/2021 - INDICA, nos termos do artigo 107 do Regimento Interno, ao Prefeito Municipal, Alan Jeferson da Silveira, que se digne em realizar a abertura do acesso que necessita para a construção da adutora no Sitio Cápua. Autor Laete Oliveira -MDB Aprovada na Sessão Ordinária Remota do dia 02 de junho de 2021</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1331/indicacao_n_144_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1331/indicacao_n_144_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 144/2021 - INDICA, nos termos do artigo 107 do Regimento Interno, ao Prefeito Municipal, Alan Jeferson da Silveira, que se digne em realizar pavimentação a paralelepípedo ao acesso da vila dos Aristides, que fica localizada no sitio Lagoa Rasa. Autor Laete Oliveira -MDB Aprovada na Sessão Ordinária Remota do dia 02 de junho de 2021</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1330/indicacao_n_145_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1330/indicacao_n_145_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 145/2021 – AUTOR CARLIN DE DANDÃO – PSB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de que se faça a limpeza em um prédio público do município que fica no centro do Distrito de Soledade vizinho a casa de Chico Taveiro, no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 10 de junho de 2021.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1329/indicacao_n_146_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1329/indicacao_n_146_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 146/2021 – AUTOR CARLIN DE DANDÃO – PSB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de se envie agentes de endemias para que a Chapada seja assistido pelo programa de visitação; já no Distrito de Soledade em muitas casas não recebem a visita a mais de 3 anos, bem como nas comunidades adjacentes no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 10 de junho de 2021.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1328/indicacao_n_147_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1328/indicacao_n_147_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 147/2021 – AUTOR CARLIN DE DANDÃO – PSB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de fazer a substituição da Caixa D'água do poço de Osório em Soledade 2,  município de Apodi-RN. Arquivada a pedido do autor na sessão ordinária remota – 10 de junho de 2021</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1327/indicacao_n_148_2021_autor_adailton_targino_mdb_2.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1327/indicacao_n_148_2021_autor_adailton_targino_mdb_2.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 148/2021 – AUTOR ADAILTON TARGINO – MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, solicitando que seja realizado a pavimentação com paralelepípedo na Rua Roberto Carlos entre a BR 405 e a Avenida Vingt Rosado no bairro Portal da Chapada, num total de 210m de extensão. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 10 de junho de 2021.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_n_149_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_n_149_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 149/2021 – AUTOR LAETE OLIVEIRA – MDB - Prefeito Municipal, Alan Jeferson da Silveira, que se digne em realizar um Estudo de viabilidade econômica e ambiental, sobre a possibilidade da instalação de Energia Solar nas Escolas, CESP, UBSs, Sede da Prefeitura e Sedes Administrativas próprias, além de  todos os poços que abastecem a população da zona rural e urbana, que servem para uso doméstico e consumo humano do município. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 10 de junho de 2021.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_n_150_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_n_150_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 150/2021 – AUTOR LAETE OLIVEIRA – MDB - Presidente da Câmara, Antônio de Souza Maia Júnior que se digne em realizar um Estudo de viabilidade econômica e ambiental, sobre a possibilidade da instalação de Energia Solar na sede do Poder Legislativo Municipal. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 10 de junho de 2021.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>ALEXANDRE BEVENUTO, CARLINHOS DE DANDÃO, GILVAN ALVES, JÚNIOR CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1318/indicacao_n_151__2021_autores_junior_carlos_psb_e_outros.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1318/indicacao_n_151__2021_autores_junior_carlos_psb_e_outros.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 151/2021 – AUTORES JÚNIOR CARLOS-PSB, GILVAN ALVES-REPUBLICANOS, CARLIN DE DANDÃO-PSB E ALEXANDRE DE BEVENUTO-PT - INDICA, nos termos do artigo 107 do Regimento Interno, ao Prefeito do Município de Apodi-RN, Exmo. Sr. ALAN JEFFERSON DA SILVEIRA PINTO, que se digne fazer a CONVOCAÇÃO DOS CONCURSADOS do último concurso público realizado pela Prefeitura Municipal de Apodi. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 10 de junho de 2021.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1317/indicacao_n_152__2021_autor_angelo_de_dagmar_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1317/indicacao_n_152__2021_autor_angelo_de_dagmar_ssd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 152/2021 – AUTOR ÂNGELO DE DAGMAR – SSD - Alan Jefferson da Silveira Pinto - Prefeito Municipal de Apodi - que digne fazer a recuperação das estradas vicinais do Sítio Caboclo á RN 233 no municipio de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 10 de junho de 2021.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1316/indicacao_n_153__2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1316/indicacao_n_153__2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 153/2021 – AUTOR JÚNIOR SOUZA – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne fazer a reposição das luminárias do bairro Novo Apodi. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 10 de junho de 2021.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1315/indicacao_n_154_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1315/indicacao_n_154_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 154/2021 – AUTOR LAETE OLIVEIRA – MDB - Prefeito Municipal, Alan Jeferson da Silveira, que se digne em realizar um estudo de viabilidade econômica, social e administrativa, sobre a possibilidade de construir um centro administrativo próprio, para abrigar todos os serviços administrativos, prestados pelo município. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 17 de junho de 2021.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1314/indicacao_n_155_2021_autores_laete_adailton_railton_e_junior_souza.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1314/indicacao_n_155_2021_autores_laete_adailton_railton_e_junior_souza.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 155/2021 – AUTORES LAETE OLIVEIRA – MDB; ADAILTON TARGINO-MDB; RAILTON DIOGENES-MDB E JÚNIOR SOUZA-MDB - Prefeito Municipal, Alan Jeferson da Silveira, que empreenda esforços com o objetivo de revitalizar a “Praça da Bíblia”, a qual hoje serve como complexo integrado de lazer, saúde e cidadania, nas imediações do Bairro Lagoa Seca, a qual pertence ao poder público. A revitalização se dará com a manutenção da academia ao ar livre, reforma do anfiteatro para atividades diversas, revitalização do parque infantil, retomar os serviços de vigilância e reforma da calçada para a prática de caminhadas, destinado a atender a toda comunidade do Bairro Lagoa Seca e bairros adjacentes. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 17 de junho de 2021.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1313/indicacao_n_156_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1313/indicacao_n_156_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 156/2021 – AUTOR CARLIN DE DANDÃO – PSB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de fazer a reposição das luminárias (lâmpadas) no Sítio caboclo e comunidades adjacentes no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 17 de junho de 2021.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1312/indicacao_n_157_2021_prorrogacao_dos_repasses_da_construcao_do_campus_da_uern_apodi_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1312/indicacao_n_157_2021_prorrogacao_dos_repasses_da_construcao_do_campus_da_uern_apodi_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 157/2021 – AUTOR JÚNIOR SOUZA – MDB - MARCELO LOPES DA PONTE - Presidente do Fundo Nacional de Desenvolvimento da Educação (FNDE) em Brasília-DF, que se digne prorrogar a vigência do Convênio 078.0656/2012, referente ao contrato de repasse para a CONSTRUÇÃO DO CAMPUS AVANÇADO DE APODI-RN, o mesmo vinculado a Universidade do Estado do Rio Grande do Norte-UERN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 17 de junho de 2021.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_n_158_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_n_158_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 158/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne a determinar a Secretaria Municipal de Obras e Serviços Públicos, enviar uma equipe técnica para realizar estudo de viabilidade de instalação de quebra-molas na Rua Francisco Leão da Silveira no Bairro Garilândia (Final da rua); bem como realizar roço de mato para desobstrução de escoamento de esgoto. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 17 de junho de 2021.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_n_159_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_n_159_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 159/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em realizar manutenção e limpeza no entorno do poço que abastece o Bairro IPE na cidade de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 17 de junho de 2021.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1309/indicacao_n_160_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1309/indicacao_n_160_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 160/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em realizar manutenção nas estradas que dão acesso aos lotes de produção agrícola dos Assentamentos Moacir Lucena e Lage do Meio, na Região da Chapada do Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 17 de junho de 2021.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_n_161_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_n_161_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 161/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em realizar roço de mato para desobstrução e escoamento de esgoto, poda de árvores, instalação de lixeiras e limpeza da Rua João Nogueira (Rua do Atacarejo Sertanejo). Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 17 de junho de 2021.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1307/indicacao_n_162_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1307/indicacao_n_162_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 162/2021 – AUTOR CHARTON RÊGO - MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em realizar um estudo de área e confecção do projeto para construção de uma Praça Pública no Bairro Pequé na cidade de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 17 de junho de 2021.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1306/indicacao_n_163_2021_solucionar_as_frequentes_quedas_de_energia_no_sitio_ponta_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1306/indicacao_n_163_2021_solucionar_as_frequentes_quedas_de_energia_no_sitio_ponta_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 163/2021 – AUTOR JÚNIOR SOUZA - MDB - LUIZ ANTONIO CIARLINI - Diretor Presidente da COSERN - Companhia Energética do Rio Grande do Norte em Natal, que se digne solucionar as frequentes quedas de energia na rede de distribuição de energia elétrica, no Sitio Ponta na Zona Rural do Municipio de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 17 de junho de 2021.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_n_164_2021_colocar_um_poste_de_energia_no_sitiosao_francisco__autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_n_164_2021_colocar_um_poste_de_energia_no_sitiosao_francisco__autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 164/2021 – AUTOR JÚNIOR SOUZA - MDB - LUIZ ANTONIO CIARLINI - Diretor Presidente da COSERN - Companhia Energética do Rio Grande do Norte em Natal, que se digne colocar um poste de energia no Sitio São Francisco na Zona Rural do Município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 17 de junho de 2021.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1304/indicacao_n_165_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1304/indicacao_n_165_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 165/2021 – AUTOR RAILTON DIÓGENES – MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de pavimentar a Rua Francisco Sizenando Filho com a finalidade de melhoria da infraestrutura. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 17 de junho de 2021.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1303/indicacao_n_166_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1303/indicacao_n_166_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 166/2021 – AUTOR RAILTON DIÓGENES - MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de reparar o consultório odontológico para melhoria do atendimento na UBS comunidade ARÇÃO. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 17 de junho de 2021.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1302/indicacao_n_167_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1302/indicacao_n_167_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 167/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em realizar mutirão para roço de mato, limpeza de esgoto, tapa buraco e recolhimento de entulhos no Bairro Portal da Chapada sentido Arena Hipernet. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 17 de junho de 2021.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_n_168_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_n_168_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 168/2021 – AUTOR LAETE OLIVEIRA – MDB - Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, Alan de Melo Rodrigues, que se digne em “tapar um buraco” no início da rua Pedro Torres, ao lado da água mineral, rua que dá acesso ao bairro Teimosos. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 17 de junho de 2021.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1300/indicacao_n_169_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1300/indicacao_n_169_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 169/2021 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, que se digne fazer limpeza na comunidade Canto de Varas no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1299/indicacao_n_170_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1299/indicacao_n_170_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 170/2021 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, que se digne fazer limpeza no colégio do sítio do Góis no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota de 23 de junho de 2021</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1298/indicacao_n_171_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1298/indicacao_n_171_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 171/2021 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, que se digne fazer a reposição das luminárias (lâmpadas) com urgência na comunidade do imóvel algodão no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_n_172_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_n_172_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 172/2021 – AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, que se digne fazer presente o básico dos serviços essenciais que é a limpeza de suas ruas no Distrito de Soledade no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota de 23 de junho de 2021</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_n_173_2021_autor_andreazo_alves-pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_n_173_2021_autor_andreazo_alves-pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 173/2021 – AUTOR ANDREAZO ALVES – PL  - Prefeito Municipal de Apodi, que se digne instalar placas de sinalização nas estradas vicinais da região do Vale do município de Apodi. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota de 23 de junho de 2021</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_n_174_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_n_174_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 174/2021 – AUTOR LAETE OLIVEIRA – MDB - Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, ALAN DE MELO RODRIGUES, que se digne em realizar um mutirão de serviços, como retirada de entulhos, poda de mato nas ruas e calçadas, esgotos a céu aberto, lixo em terrenos baldios e outros, no bairro Portal da Chapada, principalmente nas ruas; Manoel Antão de Albuquerque, Mario Albuquerque de Freitas, Cabral Raimundo dos Santos, João Neri de Souza, Odezio Brilhante, Pedro Torres, Manoel Jamir Fernandes, Luiz Albuquerque, Vignt Rosado, Maria Gomes da Silva, Raimundo Nonato da Costa, Sueldo Oliveira Morais, Paulo Roberto Maia Pinto, Jose Pedro de Oliveira e João mendes de Freitas. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota de 23 de junho de 2021</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_n_175_2021_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_n_175_2021_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 175/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal, e ao Senhor ELISON MAYARD COSTA LIMA que seja afixado nas extremidades do Calçadão da Lagoa do Apodi, bem como as margens da BR 405 (próximo a academia pública do IPE e na Praça Guiomar de Albuquerque Rêgo) e demais locais que possuam academias públicas, pontos de reservatório com água, pia e sabão líquido (como os pensados para escolas públicas municipais) e/ou com Álcool em Gel 70% -  para higienização das mãos por parte dos participantes de atividades físicas nessas localidades. Pois, assim como a Secretaria Municipal de Saúde e Vigilância Sanitária orienta e regula essa necessidade para as academias, nada mais justo que, em espaços públicos de uso comunitário para a prática de atividade física, a Prefeitura possa prover também essa medida de biossegurança. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota de 23 de junho de 2021</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_n_176_2021_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_n_176_2021_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 176/2021 – AUTOR FILIPE GUSTAVO – PL - MARIA DE FATIMA BEZERRA - Governadora do Estado do Rio Grande do Norte, solicito que se digne determinar a Secretaria de Estado da Segurança Pública e da Defesa Social – SESED - Designa DELEGADO CIVIL para atua nos finais de semana na cidade de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota de 23 de junho de 2021</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_n_177_2021_autor_junior_souza.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_n_177_2021_autor_junior_souza.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 177/2021 – AUTOR JÚNIOR SOUZA – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne criar no município de Apodi-RN, uma Secretaria Municipal de Desenvolvimento Econômico. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1291/indicacao_n_178_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1291/indicacao_n_178_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 178/2021 – AUTOR CHARTON REGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne urbanizar os canteiros em frente ao Hotel de Xixico; Pousada de Aldeci; Academia Prime e do Posto de Bebel, ambos localizados à rua Joaquim Teixeira de Moura, BR 405 na cidade de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_n_179_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_n_179_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 179/2021 – AUTOR CHARTON REGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em instalar cobertura de estacionamento para os mototaxistas no ponto localizado à rua Governador Dix-Sept Rosado, nas proximidades da farmácia Droga Center. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_n_180_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_n_180_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 180/2021 – AUTOR ADAILTON TARGINO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne revitalização do Canteiro central da rua Tiradentes do Bairro São Sebastião, como também que haja a limpeza do local periodicamente. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_n_181_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_n_181_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 181/2021 – AUTOR ADAILTON TARGINO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne que seja acrescentado um carro pipa aguando na recuperação das estradas da chapada com intuito de melhorar significativamente o resultado do trabalho que está sendo realizado. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_n_182_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_n_182_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 182/2021 – AUTOR ADAILTON TARGINO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne que seja realizado a revitalização e limpeza da nossa Lagoa principalmente da retirada dos aguapés. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_n_183_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_n_183_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 183/2021 – AUTOR ADAILTON TARGINO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne que seja realizado um mutirão de limpeza geral de Garranchos, entulhos, Roço e pintura do meio fio no Distrito de Soledade. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_n_184_2021_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_n_184_2021_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 184/2021 – AUTOR JÚNIOR CARLOS – PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, se digne fazer a recuperação das estradas vicinais do Vale do Apodi. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_n_185_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_n_185_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 185/2021 – AUTOR CHARTON REGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em realizar prestação de serviço e poda de árvores em área de domínio público, localizadas nos canteiros à Rua João Nogueira, Centro (rua do Atacarejo Sertanejo), tendo em vista combater o ambiente de escuridão no período noturno, bem como melhorar o tráfego por automóveis de grande porte. Conto com apoio de todos os colegas Vereadores. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_n_186_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_n_186_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 186/2021 – AUTOR CHARTON REGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em realizar serviço de recuperação ou instalação de uma nova bomba do poço que abastece a comunidade rural da Baixa Verde III no município de Apodi. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_n_187_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_n_187_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 187/2021 – AUTOR LAETE OLIVEIRA – MDB - Secretário Municipal de Agricultura, Elton Rosemberg de Souza, que se digne em realizar uma análise, para a criação de um aplicativo, que contenha acesso aos programas e projetos para a agricultura familiar, no qual possa cadastrar informações acerca da situação de moradia, domicílio familiar, quantidade de membros, sexo, faixa etária, rebanhos e produção de grãos por atividade. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_n_188_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_n_188_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 188/2021 – AUTOR CHARTON REGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em arborizar ao redor da Praça Eduardo Targino (Praça do Museu) no Distrito de Soledade. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_n_189_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_n_189_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 189/2021 – AUTOR JÚNIOR SOUZA – MDB - MARCELO LOPES DA PONTE - Presidente do Fundo Nacional de Desenvolvimento da Educação (FNDE) em Brasília-DF, que se digne fazer a liberação de recursos pra construção de uma CRECHE MODELO no entorno dos bairros Portal, Cohab Bacurau – 1 na cidade de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_n_190_2021_autor_junior_souza.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_n_190_2021_autor_junior_souza.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 190/2021 – AUTOR JÚNIOR SOUZA – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne construir uma CRECHE MODELO no entorno dos bairros Portal, Cohab Bacurau – 1 na cidade de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_n_191_2021_autor_carlin_de_dandao.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_n_191_2021_autor_carlin_de_dandao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 191/2021 – AUTOR CARLIN DE DANDÃO – MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de fazer que se faça presente o serviço odontológico no sítio do Góis no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_n_192_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_n_192_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 192/2021 – AUTOR JÚNIOR SOUZA – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne instalar o Conselho Municipal de Desenvolvimento Urbano, conforme os artigos 110 e 111 do Plano Diretor do Município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_n_193_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_n_193_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 193/2021 – AUTOR ADAILTON TARGINO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, solicitando que seja realizado a recuperação da estrada que liga a fazenda Nordestina ao Assentamento Tabuleiro Grande no Polo Góis. Encaminhada na Sessão Ordinária do dia 05 de agosto de 2021 conforme o Art. 107 Regimento Interno</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_n_194_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_n_194_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 194/2021 – AUTOR ADAILTON TARGINO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, solicitando que seja realizado a ampliação da Adutora que abastece a rua Nossa Senhora de Fátima no Distrito de Soledade, rua por trás do Cemitério. Encaminhada na Sessão Ordinária do dia 05 de agosto de 2021 conforme o Art. 107 Regimento Interno</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1262/indicacao_n_195_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1262/indicacao_n_195_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 195/2021 – AUTOR ADAILTON TARGINO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, solicitando que seja realizado a implantação de luminárias de Led na rua que dar acesso ao Sítio Arqueológico no Distrito de Soledade o que trará maior segurança aquele patrimônio histórico. Encaminhada na Sessão Ordinária do dia 05 de agosto de 2021 conforme o Art. 107 Regimento Interno</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1261/indicacao_n_196_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1261/indicacao_n_196_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 196/2021 – AUTOR ADAILTON TARGINO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, solicitando que seja realizado a colocação de blocos de concreto no círculo da rotatória que dá acesso ao Lajedo de Soledade, localizado no Sítio Canto de Varas, dando mais segurança a todos que por ali trafegam. Encaminhada na Sessão Ordinária do dia 05 de agosto de 2021 conforme o Art. 107 Regimento Interno</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1260/indicacao_n_197_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1260/indicacao_n_197_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 197/2021 – AUTOR JÚNIOR SOUZA – MDB  - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne fazer a pavimentação da Rua Pedro Torres no bairro Portal da Chapada na cidade de Apodi. Encaminhada na Sessão Ordinária do dia 05 de agosto de 2021 conforme o Art. 107 Regimento Interno</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1259/indicacao_n_198_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1259/indicacao_n_198_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 198/2021 – AUTOR CHARTON RÊGO – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em realizar serviço de tapa buraco no trecho que liga a Av. Marechal Floriano ao Bairro Pequé, que se encontra literalmente intransitável. Bem como, realizar revitalização das estradas de terra que dão acesso ao bairro referido pela rua do fórum e pelo Leite Ila. Encaminhada na Sessão Ordinária do dia 05 de agosto de 2021 conforme o Art. 107 Regimento Interno</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_n_199_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_n_199_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 199/2021 – AUTOR LAETE OLIVEIRA – MDB - ELTON ROSEMBERG DE SOUZA - Secretário Municipal de Agricultura, Recursos Hídricos, Meio Ambiente e Pesca, que se digne em realizar uma análise, para a criação de um “cartão do campo”. Programa esse que o governo iria destinar o recurso de contratar a empresa que realizaria o corte da terra, para uma conta exclusiva do trabalhador, sendo o valor referente a duas horas de corte. Encaminhada na Sessão Ordinária do dia 12 de agosto de 2021, conforme o Art. 107 Regimento Interno</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1257/indicacao_n_200_2021_.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1257/indicacao_n_200_2021_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 200/2021 – AUTOR LAETE OLIVEIRA – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne em realizar um estudo de viabilidade econômica e social para a Implantação de uma plataforma digital para o ensino fundamental maior, do 6 ao 9 ano, tendo em vista as necessidades e as transformações que trarão na educação municipal, e realizar a compra de tablets para os alunos do ensino fundamental maior. Encaminhada na Sessão Ordinária do dia 12 de agosto de 2021, conforme o Art. 107 Regimento Interno</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1256/indicacao_n_201_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1256/indicacao_n_201_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 201/2021 – AUTOR LAETE OLIVEIRA – MDB - FRANCISCO  ELMO ALVES TORRES - Secretário Municipal de Educação e Cultura, que se digne em realizar uma análise, para a criação de um “cartão Educação”. Programa esse, no qual, o governo iria destinar o recurso de contratar a empresa de transporte escolar, para uma conta exclusiva dos pais, para que estes assumam a reponsabilidade de fazerem o transporte dos alunos até a unidade. Encaminhada na Sessão Ordinária do dia 12 de agosto de 2021, conforme o Art. 107 Regimento Interno</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1255/indicacao_n_202_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1255/indicacao_n_202_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 202/2021 – AUTOR LAETE OLIVEIRA – MDB - ALAN DE MELO RODRIGUES - Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, que se digne em “tapar um buraco” no da rua João Pessoa, com o cruzamento da rua Benjamin Constant. Encaminhada na Sessão Ordinária do dia 12 de agosto de 2021, conforme o Art. 107 Regimento Interno</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1254/indicacao_n_203_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1254/indicacao_n_203_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 203/2021 – AUTOR CARLIN DE DANDÃO – PSB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de que se termine a obra de pavimentação que foi feita na rua que da acesso ao Lajedo de Soledade. Encaminhada na Sessão Ordinária do dia 12 de agosto de 2021, conforme o Art. 107 Regimento Interno</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_n_204_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_n_204_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 204/2021 – AUTOR CARLIN DE DANDÃO – PSB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de fazer um mutirão de limpeza na Rua Laura Vicuña Ferreira Freire e a Rua Joel do Amaral Gurgel enfrente a Rádio Vale 98 no Bairro São Sebastião; bem como reposições de luminárias nas mencionadas ruas, pois as mesmas se encontram em total escuridão. Encaminhada na Sessão Ordinária do dia 12 de agosto de 2021, conforme o Art. 107 Regimento Interno</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_n_205_2021.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_n_205_2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 205/2021 – AUTOR RAILTON DIÓGENES – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de enviar o Odontomóvel para atendimento na comunidade de Barra e comunidades vizinhas visto que há demanda de pacientes. Encaminhada na Sessão Ordinária do dia 12 de agosto de 2021, conforme o Art. 107 Regimento Interno</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_n_206_2021.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_n_206_2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 206/2021 – AUTOR RAILTON DIÓGENES – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de enviar o Odontomóvel para atendimento na comunidade de Ponta II e comunidades vizinhas visto que há demanda de pacientes. Encaminhada na Sessão Ordinária do dia 12 de agosto de 2021, conforme o Art. 107 Regimento Interno</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_n_207_2021.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_n_207_2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 207/2021 – AUTOR RAILTON DIÓGENES – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de elaborar um projeto de engenharia elétrica com a finalidade de iluminar as margens da lagoa na parte do calçadão, visto que a lagoa é um dos cartões postais de Apodi. Encaminhada na Sessão Ordinária do dia 12 de agosto de 2021, conforme o Art. 107 Regimento Interno</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_n_208_2021.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_n_208_2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 208/2021 – AUTOR RAILTON DIÓGENES – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido que seja elaborado um projeto de engenharia para construção de uma quadra poliesportiva no bairro Bacurau I justificando-se o incentivo das práticas esportivas. Encaminhada na Sessão Ordinária do dia 12 de agosto de 2021, conforme o Art. 107 Regimento Interno</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_n_209_2021.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_n_209_2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 209/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se se digne em realizar serviço de tapa buraco no trecho que dá acesso, pela BR 405, ao Fórum, que fica localizado na rua Luiz Antônio Torres. Encaminhada na Sessão Ordinária do dia 12 de agosto de 2021, conforme o Art. 107 Regimento Interno</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_n_210_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_n_210_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 210/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal, e ao Senhor ALAN DE MELO RODRIGUES,  Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos de Apodi-RN; que seja afixado placas (três) de sinalização de trânsito junto aos semáforos do município, indicando a regra do Artigo 44-A (incluído pela Lei n°. 14.071/20, em vigor a partir de 12/04/21) do Código de Trânsito Brasileiro-CTB - afim de dar maior dinâmica e fluxo no tráfego dessas localidades. Para isto, ao afixar as placas, que seja oficiado os órgãos de trânsito competentes, dentre eles: DETRAN, CPRE e PRF, que tem jurisdição sobre as vias em circunscrição mencionadas, sobre a ação. Encaminhada na Sessão Ordinária Remota do dia 19 de agosto de 2021, conforme o Art. 107 Regimento Interno da CMA</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_n_211_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_n_211_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 211/2021 – AUTOR LAETE OLIVEIRA – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne em instalar uma academia popular no sitio Santa Rosa 2. Encaminhada na Sessão Ordinária Remota do dia 19 de agosto de 2021, conforme o Art. 107 Regimento Interno da CMA</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_n_212_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_n_212_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 212/2021 – AUTOR LAETE OLIVEIRA – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne em instalar uma academia popular no sitio do Góis. Encaminhada na Sessão Ordinária Remota do dia 19 de agosto de 2021, conforme o Art. 107 Regimento Interno da CMA</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_n_213_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_n_213_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 213/2021 – AUTOR LAETE OLIVEIRA – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne em realizar um estudo de viabilidade econômica e social para a instalação de Dessalinizadores nos sítios de Cápua e Grossos tendo em vista que nas comunidades já há poços. Encaminhada na Sessão Ordinária Remota do dia 19 de agosto de 2021, conforme o Art. 107 Regimento Interno da CMA</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 214/2021 – AUTOR ADAILTON TARGINO – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, solicitando que seja realizado a construção de um pórtico na entrada do Distrito de Soledade com a seguinte frase: “Bem vindo a Soledade, Terra do Lajedo”, como também que haja a limpeza do local periodicamente para melhor atender os milhares de turistas que visitam o nosso Lajedo mensalmente. Encaminhada na Sessão Ordinária Remota do dia 19 de agosto de 2021, conforme o Art. 107 Regimento Interno da CMA</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_n_215_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_n_215_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 215/2021 – AUTOR CARLIN DE DANDÃO – PSB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de providenciar tambores de 200 litros de plástico para comunidade rural de Soledade e toda chapada no município de Apodi-RN. Encaminhada na Sessão Ordinária Remota do dia 19 de agosto de 2021, conforme o Art. 107 Regimento Interno da CMA</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_n_216_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_n_216_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 216/2021 – AUTOR CARLIN DE DANDÃO – PSB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de efetuar a troca da caixa do poço da comunidade Laje do Meio no município de Apodi-RN. Encaminhada na Sessão Ordinária Remota do dia 19 de agosto de 2021, conforme o Art. 107 Regimento Interno da CMA</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_n_217_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_n_217_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 217/2021 – AUTOR CARLIN DE DANDÃO – PSB - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de fazer a manutenção das luminárias (lâmpadas) onde as mesmas se encontram queimadas na comunidade rural de Soledade e toda chapada no município de Apodi-RN. Encaminhada na Sessão Ordinária Remota do dia 19 de agosto de 2021, conforme o Art. 107 Regimento Interno da CMA</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1240/indicacao_n_218_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1240/indicacao_n_218_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 218/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se se digne em retirar entulhos localizados à Rua Vilmar Marcolino, rua principal que interliga os bairros Pequé, Baixa do CAIC, Bicentenário e Garilândia. Encaminhada na Sessão Ordinária Remota do dia 19 de agosto de 2021, conforme o Art. 107 Regimento Interno da CMA</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1239/indicacao_n_219_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1239/indicacao_n_219_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 219/2021 – AUTOR CHARTON RÊGO – MDB  - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se se digne em pavimentar com paralelepípedo e iluminar o trecho que dá acesso ao bairro Pequé pela Rua Luiz Antônio Torres (Rua do Fórum). Encaminhada na Sessão Ordinária Remota do dia 19 de agosto de 2021, conforme o Art. 107 Regimento Interno da CMA</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1238/indicacao_n_220_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1238/indicacao_n_220_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 220/2021 – AUTOR CHARTON RÊGO – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, que se se digne em enviar a enchedeira para realizar serviço de raspagem e limpeza nas entradas que dão acesso ao sítio Caraíba, localizado às margens da BR 405. Encaminhada na Sessão Ordinária Remota do dia 19 de agosto de 2021, conforme o Art. 107 Regimento Interno da CMA</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_n_221_2021_autor_andreazo_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_n_221_2021_autor_andreazo_alves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 221/2021 – AUTOR ANDREAZO ALVES – PL - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se designe encaminhar uma equipe da Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos - Apodi – RN, para a revitalização do esgoto público na rua Francisco Moreira Fernandes a qual está com complicações pertinentes. Pede dos nobres colegas o devido apoio. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_n_222_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_n_222_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 222/2021 – AUTOR CARLIN DE DANDÃO – PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se se digne fazer uma limpeza e restauração dos meios fios das ruas e principalmente no centro do Distrito de Soledade no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_n_223_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_n_223_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 223/2021 – AUTOR CARLIN DE DANDÃO – PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne retornar o atendimento ODONTOLÓGICO NA UBS do sítio Góis no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_n_224_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_n_224_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 224/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, a fazer a retirada de entulhos nas ruas Luiz Jacinto (Próximo a Escola Celina Vitória), na Rua por trás da Construflor e na Rua Vilmar Marcolino no bairro Pequé. Ambas estão atrapalhando o tráfego. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1233/indicacao_n_225_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1233/indicacao_n_225_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 225/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, em realizar reposição de luminárias nas ruas Governador José Varela, Professor Câmara Cascudo (ao lado do salão de beleza de Luciene) e planejar a possibilidade de instalação de luminárias de LED no bairro São Sebastião. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_n_226_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_n_226_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 226/2021 – AUTOR CHARTON RÊGO – MDB -  Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, enviar o maquinário necessário para limpeza de terreno localizado à Rua Professora Auri de Aceto Mota, 818, no bairro Pequé, onde serão desenvolvidos os Projetos: "Gol de Esperança" e "Vida Saudável". Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_n_227_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_n_227_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 227/2021 – AUTOR CHARTON RÊGO – MDB - Poderes Executivo e Legislativo, que façam cumprir a Lei Municipal 1537/19: Que dispõe sobre as homenagens devidas ao Dia Municipal dos Embaixadores do Rei da Igreja Batista em Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_n_228_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_n_228_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 228/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal, que seja feito um estudo e implantado aos projetos e obras em andamento no município de Apodi de uso coletivo: banheiros públicos masculinos e femininos (como a quadra do sítio do Góis e do sítio Córrego). E solicitamos através dessa, que todo projeto futuro, seja feito e contemplado com essa solicitação. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_n_229_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_n_229_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 229/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - MARIA DE FÁTIMA BEZERRA, Governadora do Rio Grande do Norte, a revitalização e recuperação da RN 233 - que liga a BR 405 ao município de Caraúbas-RN - com ênfase no trecho da parede da comunidade da Lagoa Rasa - que encontra-se totalmente impossibilitado para o trânsito de veículo. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_n_230_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_n_230_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 230/2021 – AUTOR LAETE OLIVEIRA – MDB - Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, ALAN DE MELO RODRIGUES, que se digne em revitalizar, recuperando a rua de areia, a qual dá acesso ao bairro Pequé pela rua do Fórum de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 2 de setembro de 2021</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_n_231_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_n_231_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 231/2021 – AUTOR CHARTON REGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar serviço de poda de árvores na Rua João Nogueira, especificamente a azeitona, que está obstruindo quase que por completo a rua, causando ainda escuridão no período noturno. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 2 de setembro de 2021</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_n_232_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_n_232_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 232/2021 – AUTOR CHARTON REGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar recuperação com paralelepípedo de trechos localizados em frente ao posto de Bebel até a frente da Água Mineral ao lado da BR 405. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 2 de setembro de 2021</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_n_233_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_n_233_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 233/2021 – AUTOR CARLIN DE DANDÃO – PSB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de fazer a manutenção das luminárias (lâmpadas) onde as mesmas se encontram queimadas no Assentamento Moacir Lucena no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 2 de setembro de 2021</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_n_234_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_n_234_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 234/2021 – AUTOR CHARTON REGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar serviço de revitalização de esgoto no cruzamento entre as ruas Professor Câmara Cascudo e Governador José Varela, no bairro São Sebastião (Por trás da UBS do São Sebastião). Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 2 de setembro de 2021</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_n_235_2021_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_n_235_2021_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 235/2021 – AUTOR ALEXANDRE DE BEVENUTO – PT - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, que se digne em determinar a Secretaria Municipal de Agricultura, Recursos Hídricos, Meio Ambiente e Pesca - fazer a instalação da caldeira do abatedouro e colocar os funcionários a abaterem os suínos, ovinos e caprinos; e manter a higienização do ambiente de trabalho, inclusive do descarte adequado dos dejetos e a uniformização dos funcionários, bem como a utilização obrigatória dos EPI's. como também fazer uma adequação no brete que dá acesso ao local de abatimento bovino, para que o médico veterinário tenha acesso a fiscalizar melhor os animais, inclusive as fêmeas com exames de toque para verificar se estão prenhas ou não, para evitar o abatimento das mesmas. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária dia 09 de setembro de 2021</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_n_236_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_n_236_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 236/2021 – AUTOR JÚNIOR SOUZA – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne fazer a recuperação da estrada que dar acesso ao SÍTIO VÁRZEA DA CARREIRA (começando na BR 405 até o sitio AMENO nas proximidades da RN 233) na zona Rural de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária dia 09 de setembro de 2021</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_n_237_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_n_237_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 237/2021 – AUTOR JÚNIOR SOUZA – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne fazer a recuperação da estrada que dar acesso ao SÍTIO VÁRZEA DA SALINA (começando na BR 405 até o Bar do Gato nas proximidades da RN 233) na zona Rural de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária dia 09 de setembro de 2021</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_n_238_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_n_238_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.  238/2021 – AUTOR JÚNIOR SOUZA – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne cumprir estas leis e portaria em anexo conforme solicitação a Câmara Municipal de Apodi do Historiador e Escritor Raimundo Marinho Pinto: Lei Federal Nº 12.244/2010 -Lei da Universalização das Bibliotecas Escolares, determina que todas as instituições de ensino do país, públicas e privadas; Lei Federal Nº 13.696/2018 - Institui a Política Nacional de Leitura e Escrita; e a Lei Estadual do RN Nº 9.169/2009 - Dispõe sobre a Criação da Política Estadual de Promoção da Leitura Literária nas Escolas Públicas do Estado do RN. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária do dia 16 de setembro de 2021.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_n_239_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_n_239_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.  239/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, em repor luminárias no Sítio Lage do Meio, localizado na região da Chapada do Apodi-RN, pois a comunidade encontra-se quase em sua totalidade às escuras. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária do dia 16 de setembro de 2021.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_n_240_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_n_240_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 240/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, em instalar lixeiras no entorno da Prainha na Lagoa do Apodi-RN, bem como incluir aquele espaço turístico na rota semanal da coleta do lixo. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária do dia 16 de setembro de 2021.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_n_241_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_n_241_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 241/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, em pavimentar com paralelepípedo a Rua Joaquim Pereira do Amaral (ao lado da Escola Zenilda Gama) no bairro IPE. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária do dia 16 de setembro de 2021.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_n_242_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_n_242_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 242/2021 – LAETE OLIVEIRA – MDB - Prefeito Municipal, Alan Jeferson da Silveira, que se digne em realizar um estudo de viabilidade socioeconômica e cultural, para a construção do parque do criador no Polo Góis. Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária do dia 16 de setembro de 2021.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_n_243_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_n_243_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 243/2021 – ADAILTON TARGINO – MDB - Alan Jeferson da Silveira Pinto, Prefeito Municipal, solicitando que seja realizado a restauração do complexo esportivo ao lado do Ginásio de Esporte Vilson Custódio.  Encaminhada conforme o Art. 107 Regimento Interno na Sessão Ordinária do dia 16 de setembro de 2021.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1214/indicacao_n_244_2021_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1214/indicacao_n_244_2021_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 244/2021 – AUTOR EDNARTE SILVEIRA – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO - que se digne determinar a Secretaria Municipal de Turismo, Juventude, Esporte e Lazer, fazer a REVITALIZAÇÃO DO CAMPO DE FUTEBOL do Distrito de Melancias no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1213/indicacao_n_245_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1213/indicacao_n_245_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 245/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO - que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, em colocar luminárias no final da rua Sebastião Sansão - bairro Malvinas, já próximo da academia pública localizada no calçadão da Lagoa do Apodi. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_n_246_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_n_246_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 246/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO - que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, o conserto do calçamento e a limpeza da rua Luzia Mendes de Freitas - no bairro IPE - e sua adjacências. Pois a mesma encontra-se sem condições de tráfego devido a retirada de uns canteiros que havia na rua, porém, ficando sem os devidos reparos e cuidados para que a mesma fique trafegável. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1211/indicacao_n_247_2021_autor_andrazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1211/indicacao_n_247_2021_autor_andrazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 247/2021 – AUTOR ANDREAZO ALVES – PL - Alan Jefferson da Silveira Pinto - Prefeito Municipal, que se designe fazer a reposição de lâmpadas na academia ao ar livre da comunidade de sororoca. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_n_248_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_n_248_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 248/2021 – AUTOR LAETE OLIVEIRA - MDB - Alan Jefferson da Silveira Pinto - Prefeito Municipal, que se digne em realizar a marcação para a modalidade esportiva do vôlei no Ginásio Poliesportivo Luís Targino de Oliveira no Distrito de Soledade-Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_n_249_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_n_249_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 249/2021 – AUTOR LAETE OLIVEIRA - MDB - Alan Jefferson da Silveira Pinto - Prefeito Municipal, que se solicitar a realização do programa “PRÓ-SERTÃO” disponibilizado pelo Sebrae, para que sejam sediadas no município de Apodi. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1208/inicacao_n_250_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1208/inicacao_n_250_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 250/2021 – AUTOR ADAILTON TARGINO - MDB - Alan Jefferson da Silveira Pinto - Prefeito Municipal, solicitando que seja destinado ais um Gari para realizar a limpeza do distrito de Soledade. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_n_251_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_n_251_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 251/2021 – AUTOR CARLIN DE DANDÃO-PSB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de fazer o reparo do calçamento da rua Valdemiro Barbosa, conhecida popularmente como rua da faca, localizada no Distrito de Soledade, no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_n_252_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_n_252_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 252/2021 – AUTOR ANDREAZO ALVES – PL - Alan Jefferson da Silveira Pinto - Prefeito Municipal, que seja realizado levantamento das ruas do município que necessitam de placas denominativas, e se promova a compra e instalação das mesmas. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_n_253_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_n_253_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 253/2021 – AUTOR JÚNIOR SOUZA – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne fazer o acesso e transformar em estrada vicinal do Bairro Bacurau 1 ao sítio Lagoa do Clementino (Poço de Isauro), passando pelo ABATEDOURO PÚBLICO MUNICIPAL neste município Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_n_254_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_n_254_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 254/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, digne em revitalizar com paralelepípedo, o trecho na Av. Van Rosado nas intermediações da Oficina Nuninho Motos, realizando um serviço de qualidade, tendo em vista que o problema no local sempre torna a acontecer. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_n_255_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_n_255_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 255/2021 – AUTOR JÚNIOR SOUZA – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne fazer doação de um terreno público localizado na rua João Pessoa, para construção da sede da Associação das Pessoas com Deficiência de Apodi -APDA. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_n_256_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_n_256_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 256/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, se digne em caráter emergencial, em disponibilizar a equipe da vigilância sanitária para realizar trabalho de cunho pedagógico e se possível de aplicação de multas, em cumprimento da Lei de N 1505/2019 que dispõe sobre a proibição de qualquer cidadão descartar lixo em logradouros públicos e realizar a queima do lixo a céu aberto. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_n_257_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_n_257_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 257/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, se digne em realizar estudo do nível da qualidade das águas nas proximidades da "Prainha" e do Balneário na Lagoa do Apodi, tendo em vista avaliar a salubridade aos muitos banhistas apodienses que diariamente tem usado a localidade para lazer. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1200/indicacao_n_258_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1200/indicacao_n_258_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 258/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, se digne em incluir no planejamento para pavimentação asfáltica, o trecho da Rua João Nogueira, no centro comercial de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_n_259_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_n_259_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 259/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, se digne em realizar ação de incentivo a plantação de árvores no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_n_260_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_n_260_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 260/2021 – AUTOR ADAILTON TARGINO - MDB - Alan Jeferson da Silveira Pinto, Prefeito Municipal, solicitando que seja destinado Coletoras de lixo para auxiliar na limpeza do Distrito de Soledade. O local tem uma grande necessidade desse serviço que hoje é realizado por um único GARI que tem feito um excelente trabalho, onde já existe também a coleta semanal feita por um carro coletor, porém se faz necessário coletoras para auxiliar o trabalho do GARI. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_n_261_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_n_261_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 261/2021 – AUTOR CARLIN DE DANDÃO – PSB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de fazer um mutirão de limpeza próximos as árias preservadas, e que se mantenha a manutenção de limpeza nesses locais no Distrito de Soledade no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_n_262_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_n_262_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 262/2021 – AUTOR CARLIN DE DANDÃO – PSB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido que se coloque coletoras em locais estratégicos no distrito Soledade no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_n_263_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_n_263_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 263/2021 – AUTOR CARLIN DE DANDÃO – PSB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de colocar piçarra estrada vicinal do distrito de Soledade até o Assentamento Agrovila Palmares no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1194/inciacao_n_264_2021_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1194/inciacao_n_264_2021_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 264/2021 – AUTOR LAETE OLIVEIRA-MDB - Prefeito Municipal, Alan Jeferson da Silveira, que se digne em realizar um estudo de viabilidade socioeconômica, cultural e turismo religioso, para a construção do complexo de eventos caracterizado, para o espetáculo Paixão de Cristo no Polo Góis. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_n_265_2021_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_n_265_2021_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 265/2021 – AUTOR CHARTON RÊGO-MDB - Prefeito Municipal, Alan Jeferson da Silveira, que se digne em cumprir a Lei de n° 1663/2020 que dispõe sobre a autorização do uso de fogos de artifícios, foguetes e outros artefatos pirotécnicos de baixo efeito sonoro no município de Apodi-RN. Realizando um trabalho educativo no comércio e instituições. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_n_265_2021_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_n_265_2021_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 266/2021 – AUTOR CHARTON RÊGO-MDB - Prefeito Municipal, Alan Jeferson da Silveira, que se digne em cumprir a Lei de n° 1523/2019 que dispõe sobre multa para proprietários de terrenos baldios em área urbana abandonados, realizando um trabalho educativo no comércio e instituições. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1191/inciacao_n_267_2021_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1191/inciacao_n_267_2021_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 267/2021 – AUTOR CHARTON RÊGO-MDB - Prefeito Municipal, Alan Jeferson da Silveira, que se digne em cumprir a Lei de n° 1505/2018: que dispõe sobre a proibição de qualquer cidadão descartar lixo nos logradouros públicos e realizar a queima do lixo a céu aberto ou em recipientes, instalações e equipamentos não licenciados, realizando trabalho educativo no comércio e instituições no município de Apodi-RN. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1190/inciacao_n_268_2021_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1190/inciacao_n_268_2021_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 268/2021 – AUTOR CHARTON RÊGO-MDB - Prefeito Municipal, Alan Jeferson da Silveira, que se digne em realizar serviço de desobstrução de esgoto na esquina da Rua Luiz Albuquerque (Casa se Lindomar) e restauração de esgoto na esquina de Orleandro na mesma Rua localizada no Bairro Portal da Chapada. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1189/inciacao_n_269_2021_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1189/inciacao_n_269_2021_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 269/2021 – AUTOR CHARTON RÊGO-MDB - Prefeito Municipal, Alan Jeferson da Silveira, que se digne em realizar reposição de luminárias no final da Rua Reis Magos, sentido Cruz das Almas. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 07 de outubro de 2021</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1188/inciacao_n_270_2021_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1188/inciacao_n_270_2021_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 270/2021 – AUTOR ANDREAZO ALVES – PL - Excelentíssima Senhora Maria de Fátima Bezerra, Governadora do Estado do Rio Grande do Norte, que se designe solicitar o retorno dos transportes escolares no município de Apodi, tendo em vista o retorno das aulas presenciais nas escolas municipais. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1187/inciacao_n_271_2021_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1187/inciacao_n_271_2021_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 271/2021 – AUTOR LAETE OLIVEIRA-MDB - Secretário Municipal de Educação e Cultura, Francisco Elmo Alves Torres, que se digne em realizar melhorias nas instalações da escola Francisca Antônia de Oliveira, sitio Santa Rosa; Climatização das salas, forro de gesso, construção de alpendre na lateral para proteção do sol, adaptar os banheiros para o público infanto-juvenil e cadeirantes aquisição de TV de 50p. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1186/indicacao_n_272_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1186/indicacao_n_272_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 272/2021 – AUTOR ANDREAZO ALVES – PL - Alan Jeferson da Silveira Pinto, Prefeito Municipal, que se designe solicitar a Secretaria de Agricultura que possa ofertar junto ao Programa “Corte de Terra” um agrônomo(a) para auxiliar os pequenos produtores na hora da plantação. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 07 de outubro de 2021</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1185/indicacao_n_273_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1185/indicacao_n_273_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 273/2021 – AUTOR ANDREAZO ALVES – PL - Alan Jeferson da Silveira Pinto, Prefeito Municipal, que se designe solicitar a Secretaria de Agricultura que possa viabilizar um ponto de recolhimento dos recipientes de agrotóxicos, usados pelos agricultores do município de Apodi, como também um local ideal para descarte. Encaminhada conforme o Art. 107 Regimento Interno da CMA na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1184/indicacao_n_274_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1184/indicacao_n_274_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 274/2021 – AUTOR RAILTON DIÓGENES – MDB - Alan de Melo Rodrigues, Secretário Municipal de Apodi, no sentido enviar a equipe responsável para verificar e fazer manutenção da parte elétrica nas praças públicas, por se tratar de espaços com grande fluxo de jovens e principalmente crianças que usam esses espaços para o laser, assim prevenindo possíveis acidentes. Encaminhado na Sessão Ordinária do 14 de outubro de 2021, conforme o Art. 107 Regimento Interno da CMA.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1183/indicacao_n_275_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1183/indicacao_n_275_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 275/2021 – AUTOR RAILTON DIÓGENES – MDB - Alan de Melo Rodrigues, Secretário Municipal de Apodi, no sentido enviar a equipe responsável (tapa buraco) para manutenção da Rua Manoel Nogueira nas proximidade do Churrascaria Boi Preto, assim prevenindo possíveis acidentes. Encaminhado na Sessão Ordinária do 14 de outubro de 2021, conforme o Art. 107 Regimento Interno da CMA.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1182/indicacao_n_276_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1182/indicacao_n_276_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 276/2021 – AUTOR RAILTON DIÓGENES – MDB - Alan de Melo Rodrigues, Secretário Municipal de Apodi, no sentido de recuperar os canteiros da Rua Tiradentes assim como toda a limpeza da via, por se tratar de um trecho de grande fluxo da nossa cidade. Encaminhado na Sessão Ordinária do 14 de outubro de 2021, conforme o Art. 107 Regimento Interno da CMA.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_n_277_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_n_277_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 277/2021 – AUTOR RAILTON DIÓGENES – MDB - Alan de Melo Rodrigues, Secretário Municipal de Apodi, no sentido de enviar a equipe de limpeza e roçado para limpeza da Praça Neta Viana assim como o entorno da Escola Estadual Ferreira Pinto. Encaminhado na Sessão Ordinária do 14 de outubro de 2021, conforme o Art. 107 Regimento Interno da CMA.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1180/indicacao_n_278_2021_auto_r_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1180/indicacao_n_278_2021_auto_r_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 278/2021 – AUTOR CHARTON REGO – MDB -  Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, digne em instalar lixeira contêiner em terrenos baldios abandonados na Av. Marechal Floriano (No bairro Pequé), observar os pontos críticos onde estão amontoados o lixo nos terrenos sentido o Leite ILA e na comunidade do Casulo, na Chapada do Apodi-RN. Encaminhada na Sessão Ordinária do 21 de outubro de 2021 conforme o Regimento Interno da CMA.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_n_279_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_n_279_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 279/2021 – AUTOR CHARTON REGO – MDB -  Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, digne em digne em realizar retirada de lixo e roço do mato na rua José Pedro de Oliveira, em frente a garagem de Arrupiado mecânico, no bairro Portal da Chapada. Encaminhada na Sessão Ordinária do 21 de outubro de 2021 conforme o Regimento Interno da CMA.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1178/indicacao_n_280_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1178/indicacao_n_280_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 280/2021 – AUTOR CHARTON REGO – MDB -  Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, digne em realizar serviços de restauração do trecho de estrada vicinais e reposição de luminárias no sítio Lage Feia, na região da Chapada do Apodi-RN. Encaminhada na Sessão Ordinária do 21 de outubro de 2021 conforme o Regimento Interno da CMA.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_n_281_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_n_281_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 281/2021 – AUTOR CHARTON REGO – MDB -  Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, digne em realizar mutirão de limpeza (roço de mato, manutenção em esgotos...) nas redondezas da Rua Altino Dias Paiva, na Baixa do CAIC. Encaminhada na Sessão Ordinária do 21 de outubro de 2021 conforme o Regimento Interno da CMA.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1176/indicacao_n_282_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1176/indicacao_n_282_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 282/2021 – AUTOR ANDREAZO ALVES – PL -  Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, digne fazer a pintura da quadra de esportes da comunidade de Trapiá 2, como também fazer a troca das lâmpadas normais por lâmpadas normais por lâmpadas de LED. Encaminhada na Sessão Ordinária do 21 de outubro de 2021 conforme o Regimento Interno da CMA.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1175/indicacao_n_283_2021_autores_railton_diogenes_mdb_e_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1175/indicacao_n_283_2021_autores_railton_diogenes_mdb_e_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 283/2021 – AUTORES RAILTON DIOGENES-MDB E FILIPE GUSTAVO-PL - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, que digne em fazer a instalação da SALA 2 no Centro Cirúrgico do Hospital Regional Hélio Morais Marinho, com os equipamentos necessários para realizar as cirurgias dos partos cesarianas no Centro Obstétrico Municipal Albaniza Diógenes - COMAD; bem como as cirurgias eletivas. Encaminhada na Sessão Ordinária do 21 de outubro de 2021 conforme o Regimento Interno da CMA.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1174/indicacao_n_284_2021_autor_adailton_targino.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1174/indicacao_n_284_2021_autor_adailton_targino.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 284/2021 – AUTOR ADAILTON TARGINO-MDB - Alan Jeferson da Silveira Pinto, Prefeito Municipal, solicitando que seja realizado a troca por lâmpadas de LED nos bairros Portal da Chapada e Cohab, tendo em vista que já é um projeto da gestão e que estamos sendo cobrado pelos moradores desses bairros. Encaminhada na Sessão Ordinária do dia 28 de outubro de 2021.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1173/indicacao_n_285_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1173/indicacao_n_285_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 285/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, o conserto do calçamento do Sítio Santa Rosa II, zona rural do município de Apodi. Encaminhada na Sessão Ordinária do dia 28 de outubro de 2021.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1172/indicacao_n_286_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1172/indicacao_n_286_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO NO 286/2021 – AUTOR ADAILTON TARGINO – MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, que se digne em instalar CÂMERAS DE MONITORAMENTO no Ginásio de Esportes de Apodi “Wilson Custódio” e em locais público do município com presença em massa de pessoas; bem como fazer um estudo para colocar monitoramento eletrônico em todos prédios públicos/alugados ao município de Apodi. Encaminhada conforme Regimento na Sessão Ordinária do dia 11 de novembro de 2021.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_n_287_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_n_287_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 287/2021 – AUTOR JÚNIOR SOUZA-MDB - JOAQUIM CRISPINIANO NETO – Diretor Geral da Fundação José Augusto -  que digne fazer a recuperação/restauração da Casa de Cultura Popular de Apodi, Palácio “Soledade”. Encaminhada conforme Regimento na Sessão Ordinária do dia 11 de novembro de 2021.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_n_288_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_n_288_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 288/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar ao Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, a distribuição de EPIs - Equipamentos de Proteção Individual - para os trabalhadores de limpeza do município de Apodi. Encaminhada conforme Regimento na Sessão Ordinária do dia 11 de novembro de 2021.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1169/indicacao_n_289_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1169/indicacao_n_289_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 289/2021 – AUTOR ADAILTON TARGINO – MDB – Diretor-geral do Departamento Estadual de Trânsito do RN – DETRAN-RN, Senhor Jonielson Pereira, que se digne em enviar a equipe técnica para estudo de mão contra e contra mão das ruas de Apodi e realizar a sinalização horizontal conforme tratado em reunião com o CETRAN e Prefeitura Municipal de Apodi. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 18 de novembro de 2021.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1168/indicacao_n_290_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1168/indicacao_n_290_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 290/2021 – AUTOR ADAILTON TARGINO – MDB – Fábio Salustino Mesquita de Faria - Ministro das Comunicações – que se digne implantar o Programa Wi-Fi Brasil na Escola Municipal Francisco Targino da Costa no Distrito de Soledade no município de Apodi-RN. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 18 de novembro de 2021.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1167/indicacao_n_291_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1167/indicacao_n_291_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 291/2021 – AUTOR JÚNIOR SOUZA – MDB – Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, fazer o conserto da calha do esgoto da rua Luiz Nogueira de Oliveira no bairro Bacurau 1 na cidade de Apodi. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 18 de novembro de 2021.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1166/indicacao_n_292_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1166/indicacao_n_292_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 292/2021 – AUTOR LAETE OLIVEIRA – MDB – Prefeito Municipal, Alan Jeferson da Silveira Pinto, que se digne em realizar a recuperação da Baragem de Sororoca. Encaminhada conforme o Regimento Interno na Sessão Ordinária do dia 18 de novembro de 2021.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1165/indicacao_n_293_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1165/indicacao_n_293_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 293/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, digne em realizar mutirão de limpeza nos terrenos baldios no bairro Pequé, onde a própria população tem despejado lixo. Encaminhada com conforme Regimento Interno na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1164/indicacao_n_294_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1164/indicacao_n_294_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 294/2021 – AUTOR CHARTON RÊGO – MDB – Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, digne em reformar a quadra de esportes da Aurora da Serra, na região da Chapada do Apodi-RN. Encaminhada com conforme Regimento Interno na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1163/indicacao_n_295_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1163/indicacao_n_295_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 295/2021 – AUTOR CHARTON RÊGO – MDB – Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, digne em realizar limpeza, roço de mato, e desobstrução na Rua Vereador Titico Targino, no bairro Garilandia. Encaminhada com conforme Regimento Interno na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1162/indicacao_n_296_2021_autor_chartn_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1162/indicacao_n_296_2021_autor_chartn_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 296/2021 – AUTOR CHARTON RÊGO – MDB – VILMACI VIANA - Presidente da Academia Apodiense de Letras, que se digne em incluir em sua galeria de notáveis, a Professora Dra FRANCISCA LEIDIANA DE SOUZA, autora do livro "Um (des)humano na engrenagem: ciências humanas e formação para o trabalho". Encaminhada com conforme Regimento Interno na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1161/indicacao_n_297_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1161/indicacao_n_297_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 297/2021 – AUTOR CHARTON RÊGO – MDB – VILMACI VIANA - Presidente da Academia Apodiense de Letras, que se digne em incluir em sua galeria de notáveis, a Professora Dra LUANDA RÊGO DE LIMA, que possui diversos artigos científicos publicados na área de Zootecnia. Encaminhada com conforme Regimento Interno na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_n_298_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_n_298_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 298/2021 – AUTOR CHARTON RÊGO – MDB – VILMACI VIANA - Presidente da Academia Apodiense de Letras, que se digne em incluir em sua galeria de notáveis, a Policial Militar Dra MARIA APARECIDA DE FREITAS MORAES, Comandante do Batalhão de Policiamento Choque no Estado do Ceará.  Encaminhada com conforme Regimento Interno na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_n_299_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_n_299_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 299/2021 – AUTOR CHARTON RÊGO – MDB – VILMACI VIANA - Presidente da Academia Apodiense de Letras, que se digne em incluir o Professor HILQUIAS SABINO BARROS Mestre em Ciências Naturais, e maior autoridade apodiense em Meio ambiente e desenvolvimento sustentável.  Encaminhada com conforme Regimento Interno na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_n_300_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_n_300_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 300/2021 – AUTOR CHARTON RÊGO – MDB – VILMACI VIANA - Presidente da Academia Apodiense de Letras, que se digne em incluir o Professor Dr. BRUNO CORIOLANO que compõe o quadro efetivo da UFERSA, Campus Caraúbas. Encaminhada com conforme Regimento Interno na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_n_301_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_n_301_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 301/2021 – AUTOR CHARTON RÊGO – MDB – VILMACI VIANA - Presidente da Academia Apodiense de Letras, que se digne em incluir a Policial Militar DJAINE MOURA DE BRITO GUERRA apodiense, primeira mulher interventora avançada na história do Sistema Prisional do Ceará. Encaminhada com conforme Regimento Interno na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_n_302_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_n_302_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 302/2021 – AUTOR RAILTON DIÓGENES – MDB – Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de fazer um monumento em homenagem as cento e duas vítimas fatais, as dezenas que passara dias internados e aos profissionais da saúde que lutaram bravamente, contra a COVID-19, com essa pequena ação possamos lembrar eternamente desses conterrâneos queridos. Encaminhada com conforme Regimento Interno na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_n_303_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_n_303_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 303/2021 – AUTOR RAILTON DIÓGENES – MDB – Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de fazer doação de um terreno, para construção da sede própria da AABCV (Associação Apodiense de Bombeiros Civis e Voluntários), para que a mesma possa continuar desempenhando esse importantíssimo trabalho. Encaminhada com conforme Regimento Interno na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1154/indicacao_n_304_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1154/indicacao_n_304_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 304/2021 – AUTOR CHARTON RÊGO – MDB – Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar serviço de limpeza (roço de mato e concreto de esgoto) na rua Padre Renato, saída para o bairro Cruz das Almas na cidade de Apodi. Encaminhada com conforme Regimento Interno na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_n_305_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_n_305_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 305/2021 – AUTOR CHARTON RÊGO – MDB – Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, instalar 3 (três) luminárias de LED nos postes do corredor de acesso do bairro Peque a BR 405 e no restante da Rua Luís Antônio Torres (Loloia) nas proximidades do Fórum Desembargador Newton Pinto. Encaminhada com conforme Regimento Interno na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_n_306_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_n_306_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 306/2021 – AUTOR ANDREAZO ALVES – PL - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, que encaminhe uma equipe da elétrica para colocar novas lâmpadas nos postes na comunidade de Bamburral, que tem várias lâmpadas queimadas. Encaminhada com conforme Regimento Interno na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_n_307_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_n_307_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 307/2021 – AUTOR RAILTON DIÓGENES – MDB - Senhor Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, Alan de Melo Rodrigues, que se digne enviar a equipe responsável (tapa buraco) para manutenção do calçamento da Rua Dom Pedro II com Rua Tiradentes, assim prevenindo possíveis acidentes e melhorando o trânsito. Despachada e encaminhada na Sessão Ordinária do dia 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_n_308_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_n_308_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 308/2021 – AUTOR RAILTON DIÓGENES – MDB - Senhor Secretário Municipal de Saúde, Luís Sabino da Costa Neto, no sentido de enviar o Odontomóvel Bairro Bico Torto, levando atendimento rápido e de qualidade para essa localidade e circunvizinhas. Despachada e encaminhada na Sessão Ordinária do dia 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_n_309_2021_autor_gilvan_alves_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_n_309_2021_autor_gilvan_alves_sd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 309/2021 – AUTOR GILVAN ALVES-REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar ao Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, fazer a pavimentação (com paralelepípedo) do pequeno trecho da rua Vereador José Barra Neto, no bairro Baixa do CAIC (Lagoa Seca), no município de Apodi. Despachada e encaminhada na Sessão Ordinária do dia 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_n_310_2021_autor_gilvan_alves_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_n_310_2021_autor_gilvan_alves_sd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 310/2021 – AUTOR GILVAN ALVES-REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO, que digne fazer uma análise e se aplicável ao nosso município, seja feito o rateio do FUNDEB para o pagamento de '14° salário' dos profissionais do magistério (efetivos e contratados). Despachada e encaminhada na Sessão Ordinária do dia 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_n_311_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_n_311_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 311/2021 – AUTOR RAILTON DIÓGENES – MDB - ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de determinar horários de funcionamento dos quiosques, de entorno de praças, escolas e do centro, que abram no horário dos estabelecimentos onde estão inseridos. Despachada e encaminhada na Sessão Ordinária do dia 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_n_312_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_n_312_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 312/2021 – AUTOR RAILTON DIÓGENES – MDB - Secretário Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, ALAN DE MELO RODRIGUES, no sentido de solicitar a instalação de luminárias de LED e ampliação se necessário, da Avenida Moésio Holanda até o Balneário da Lagoa do Apodi. Despachada e encaminhada na Sessão Ordinária do dia 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_n_313_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_n_313_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 313/2021 – AUTOR ADAILTON TARGINO-MDB -  Senhor JONIELSON PEREIRA DE OLIVEIRA - Diretor-Geral do Departamento Estadual de Trânsito do RN – Detran/RN, que digne encaminhar um Projeto de Lei ao Senhor EZEQUIEL GALVAO FERREIRA DE SOUZA, solicitando a mudança de categoria do DETRAN de Apodi-RN para CIRETRAN (Circunscrição de transito).  Despachada e encaminhada na Sessão Ordinária do dia 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_n_314_2021_autor_gilvan_alves_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_n_314_2021_autor_gilvan_alves_sd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 314/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne fazer o calçamento da rua Antônio Marcos Teixeira Diniz, no bairro Bacurau 1 na cidade de Apodi-RN. Encaminhada de conformidade com Regimento Interno na Sessão Ordinária do dia 09 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1143/indicacao_n_315_2021_autor_gilvan_alves_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1143/indicacao_n_315_2021_autor_gilvan_alves_sd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 315/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, Solicita que seja ofertado transporte escolar gratuito, em rota fixa, para os alunos do IFRN Campus-Apodi, conforme autoriza a Lei Municipal n° 1.372 de Outubro de 2018. Encaminhada de conformidade com Regimento Interno na Sessão Ordinária do dia 09 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1142/indicacao_n_316_2021_autor_gilvan_alves_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1142/indicacao_n_316_2021_autor_gilvan_alves_sd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 316/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, Que seja afixado placa, histórico e busto na praça “TRINYTY VICTÓRIA TAVARES TARGINO” sobre a homenageada, localizado na Avenida Marechal Floriano, em Apodi, conforme diz a Lei Municipal n° 1.579 de 09 de Dezembro de 2019. Encaminhada de conformidade com Regimento Interno na Sessão Ordinária do dia 09 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1141/indicacao_n_317_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1141/indicacao_n_317_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 317/2021 – AUTOR CHARTON REGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, realizar revitalização da estrada do corredor que dá acesso ao bairro Pequé, que mais uma vez, encontra-se em situação intrafegável. Encaminhada de conformidade com Regimento Interno na Sessão Ordinária do dia 09 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1140/indicacao_n_318_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1140/indicacao_n_318_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 318/2021 – AUTOR CHARTON REGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, estudar a viabilidade de inserir a comunidade rural de Santa Rosa na coleta do lixo. Encaminhada de conformidade com Regimento Interno na Sessão Ordinária do dia 09 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_n_319_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_n_319_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 319/2021 – AUTOR CHARTON REGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, repor as coletoras recém recolhidas na rua principal do Distrito de Soledade. Encaminhada de conformidade com Regimento Interno na Sessão Ordinária do dia 09 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_n_320_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_n_320_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 320/2021 – AUTOR CHARTON REGO – MDB - VILMACI VIANA - Presidente da Academia Apodiense de Letras, que se digne em incluir na Academia de Letras Apodiense a Doutoranda em Educação a Jovem THAYSE MYCHELLE DE AQUINO FREITAS. Encaminhada de conformidade com Regimento Interno na Sessão Ordinária do dia 09 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_n_321_2021_autor_gilvan_alves_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_n_321_2021_autor_gilvan_alves_sd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 321/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, Solicita que seja feito a doação de NOVOS FARDAMENTOS para os AGENTES COMUNITÁRIOS DE SAÚDE E DE ENDEMIAS do município de Apodi-RN. Encaminhada de conformidade com Regimento Interno na Sessão Ordinária do dia 09 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1135/indicacao_n_322_2021_autor_gilvan_alves_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1135/indicacao_n_322_2021_autor_gilvan_alves_sd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 322/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO, que seja colocado LUMINÁRIAS PÚBLICAS LED nos postes em frente as casas dos Senhores Bibiano; Raimundo de Diogo; e Geraldo de Senhor, na entrada do Córrego. Devido os postes serem velhos, a numeração não foi possível ser visualizada. Despachada na Sessão Ordinária do dia 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_n_323_2021_autor_gilvan_alves_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_n_323_2021_autor_gilvan_alves_sd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 323/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO, que seja colocado nas UBS's do município, kit's com equipamentos e os materiais para que os dentistas possam realizar atendimentos nas comunidades de forma interrupta. Despachada na Sessão Ordinária do dia 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_n_324_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_n_324_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 324/2021 – AUTOR CARLIN DE DANDÃO-PSB – Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de fazer a conclusão da estrada vicinal que dar acesso ao Sítio Quixabeirinha na Chapada do Apodi no município de Apodi-RN. Despachada na Sessão Ordinária do dia 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1132/indicacao_n_325_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1132/indicacao_n_325_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 325/2021 – AUTOR CHARTON RÊGO-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne em realizar campanha de conscientização sobre a Lei Municipal N.º 1.663/20, vigente no município, que autoriza a comercialização e soltura de fogos de baixo ruído em Apodi-RN, tendo em vista a proximidade das festas de final de ano. Despachada na Sessão Ordinária do dia 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1131/indicacao_n_326_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1131/indicacao_n_326_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 326/2021 – AUTOR JÚNIOR SOUZA-MDB - Senhor ao Ministro do Desenvolvimento Regional ROGÉRIO SIMONETTI MARINHO, que se digne fazer a recuperação e a instalação de Dessalinizadores nas comunidades de Lagoa Rasa, Santa Cruz, Barro Vermelho e Juazeiro através do PROGRAMA ÁGUA DOCE do Ministério do Desenvolvimento Regional. Despachada na Sessão Ordinária do dia 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1130/indicacao_n_327_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1130/indicacao_n_327_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 327/2021 – AUTOR JÚNIOR SOUZA-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a Secretaria Municipal de Urbanismo, Transportes, Obras e Serviços Urbanos, fazer o calçamento da Rua António Marcos Teixeira Diniz na cidade de Apodi-RN. Despachada na Sessão Ordinária do dia 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1129/indicacao_n_328_2021_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1129/indicacao_n_328_2021_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 328/2021 – AUTOR JÚNIOR SOUZA-MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, que se digne determinar a Secretaria Municipal de Desenvolvimento, Assistência Social, Mulher e Igualdade Racial, a oferecer os SERVIÇOS JURÍDICOS nos Centros de Referências de Assistências Sociais - (CRAS), a todas as pessoas que vivem em situações de vulnerabilidade social no município de Apodi.  Despachada na Sessão Ordinária do dia 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos (REQ)</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/936/requerimento_n_001_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/936/requerimento_n_001_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 001/2021 – AUTOR CARLIN DE DANDÃO – PSB - Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações:  Sobre as construções das quadras de Sport do sítio do Góis e distrito do córrego ambos municípios de Apodi-RN. Solícito informações sobre os prazos de conclusão das obras, a porcentagens de que estão atualmente e o motivo das paralisações. E as medidas que estão sendo tomadas para conclusão. Aprovado por unanimidade na Sessão Ordinária do dia 11 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/935/requerimento_n_002_2021_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/935/requerimento_n_002_2021_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE RETIRADA DE TRAMITAÇÃO N.º 002/2021 – AUTOR ADAILTON TARGINO – MDB - Senhor Presidente, Requeiro a Vossa Excelência, nos termos do Regimento Interno da Câmara dos Vereadores de Apodi-RN, a retirada de tramitação e o arquivamento do Projeto de Lei N.º 005/2021,  de 03 de fevereiro de 2021 - Dispõe sobre a proibição de vereadores, assessores e outros agentes políticos intermediarem a realização de consultas, exames, intervenções cirúrgicas e quaisquer outros procedimentos junto à Secretaria Municipal de Saúde, e da outras providências. Dia 09 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/934/requerimento_n_003_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/934/requerimento_n_003_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 003/2021 – AUTOR CARLIN DE DANDÃO – PSB - Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: Para obtermos transparência sobre as 633 doses de vacina contra a Covid-19: lista com nome e grupo prioritário a que pertence os vacinados? Área de atuação profissional dos Servidores Públicos imunizados? Quantidade de doses já aplicadas? Aprovado por unanimidade na Sessão Ordinária do dia 11 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/933/requerimento_n_004_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/933/requerimento_n_004_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 004/2021 - AUTOR ANDREAZO ALVES – PL - Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: Informando o motivo de não ter Agente Comunitário de Saúde, para atender os moradores da comunidade rural de Bamburral no município de Apodi-RN. Aprovado por unanimidade na Sessão Ordinária do dia 11 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/932/requerimento_n_005_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/932/requerimento_n_005_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 005/2021 - AUTOR GILVAN ALVES – REPUBLICANOS - Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: Cópia do Plano de Retorno das Escolas Municipais; bem como, explicações formais, sobre quais motivos do IDEB das escolas municipais não existe avanço. Aprovado por unanimidade na Sessão Ordinária do dia 11 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/931/requerimento_n_006_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/931/requerimento_n_006_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 006/2021 – AUTOR RAILTON DIÓGENES – MDB - Gerente da Agência Bradesco em Apodi-RN o Ilustríssimo Senhor Cleilson Gomes Fernandes de Andrade – No sentido de enviar as seguintes informações: Previsão de abertura de nova sede para funcionamento da agência visto que a sede não comporta a demanda de clientes do município de Apodi e região. Aprovado por unanimidade na Sessão Ordinária do 18 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/930/requerimento_n_007_2021_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/930/requerimento_n_007_2021_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 007/2021 - AUTOR ALEXANDRE DE BEVENUTO – PT - Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: Sobre a falta de material odontológico no consultório do dentista na UBS de Bamburral no município de Apodi-RN, desde o início do ano. Aprovado por unanimidade na Sessão Ordinária do 18 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/929/requerimento_n_008_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/929/requerimento_n_008_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 008/2021 - AUTOR CARLIN DE DANDÃO-PSB - Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: O porque não tem o serviço de limpeza e retirada de entulhos no distrito de Soledade município de Apodi-RN, pois os moradores sofrem com a falta desses serviços básicos, que por direito deve ser feito. Aprovado por unanimidade na Sessão Ordinária do dia 25 de fevereiro de 2021</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/928/requerimento_n_009_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/928/requerimento_n_009_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 009/2021 - AUTOR GILVAN ALVES – REPUBLICANOS - Alan Jefferson da Silveira Pinto - Prefeito Municipal de Apodi e ao Senhor Francisco Elmo Alves Tôrres - Secretário Municipal de Educação e Cultura, no sentido de enviar as seguintes informações: Relação com os nomes dos Diretores das Escolas Municipais, informando os quais foram eleitos e quais foram nomeados sem a realização de eleições. Bem como, justificativa escrita do Senhor Secretário Municipal de Educação e Cultura, na observância e cumprimento das Leis n° 1.610/2020 e 890/2013. Aprovado na Sessão Ordinária dia 04 de março de 2021.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/927/requerimento_n_010_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/927/requerimento_n_010_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 010/2021 - AUTOR GILVAN ALVES – REPUBLICANOS - Alan Jefferson da Silveira Pinto - Prefeito Municipal de Apodi e ao Senhor Alan de Melo Rodrigues – Secretário Municipal de Urbanismo, Transporte, Obras e Serviços Urbanos, no sentido de enviar as seguintes informações: Relação com o quantitativo e os nomes dos Garis lotados no Município, e os que estão em efetivo exercício. Assim como estamos solicitando uma relação de quantos Garis estão afastados da função e quais os motivos do referido afastamento. Aprovado na Sessão Ordinária dia 04 de março de 2021.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/926/requerimento_n_011_2021_autor_angelo_de_dagmar_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/926/requerimento_n_011_2021_autor_angelo_de_dagmar_ssd.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 011/2021 - AUTOR ÂNGELO SUASSUNA – SSD - Roberto Sérgio Ribeiro Linhares - Diretor Presidente da Companhia de Águas e Esgotos do RN - CAERN em Natal-RN, no sentido de enviar a esta Casa Legislativa:  Arrecadação financeira de janeiro a dezembro de 2020, no município de Apodi-RN. Aprovado na Sessão Ordinária do dia 11 de março de 2021</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/925/requerimento_n_012_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/925/requerimento_n_012_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 012/2021 - AUTOR GILVAN ALVES – REPUBLICANOS - Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações a este Poder Legislativo: Relação dos Agentes de Saúde e Endemias, as respectivas lotações, onde cada Agente está trabalhando. Qual é o número de Agentes de saúde e endemias no Município e quantos estão vagos. Aprovado na Sessão Ordinária do dia 18 de março de 2021</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/924/requerimento_n_013_2021_autor_alexandre_de_bevenuto.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/924/requerimento_n_013_2021_autor_alexandre_de_bevenuto.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 013/2021 - AUTOR ALEXANDRE DE BEVENUTO – PT - Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: Solicita ao Poder Executivo o valor total arrecadado no ano de 2020 pela Prefeitura Municipal de Apodi, a título de Contribuição para a Iluminação Pública (CIP), de acordo com o art. 38º da Lei Complementar nº 0013/2017 de 21 de dezembro de 2017, em vigor desde a publicação do Decreto nº 105 de 04 de julho de 2018. Aprovado na Sessão Ordinária do dia 18 de março de 2021</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/923/requerimento_n_014_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/923/requerimento_n_014_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 014/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, no sentido de enviar a esta Casa Legislativa: Se digne em enviar o quantitativo recebido pelo Governo Federal para o combate ao COVID-19 e Planilha contendo onde foram e estão sendo investidos esses recursos, bem como planilha com os investimentos mensais realizados pela Prefeitura Municipal de Apodi-RN para manter serviços no Hospital Regional, especificando em que foram investidos, correspondente ao período de Março/2020 a Março/2021. Aprovado na Sessão Ordinária do dia 8 de abril de 2021</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/922/requerimento_n_015_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/922/requerimento_n_015_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 015/2021 - AUTOR ANDREAZO ALVES – PL - Prefeito Municipal de Apodi, que se designe encaminhar uma equipe para a rua Governador Dix-Sept Rosado, próximo a funerária, para a aquisição de uma lombada. Aprovado na Sessão Ordinária do dia 8 de abril de 2021</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/921/requerimento_n_016_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/921/requerimento_n_016_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º¬ 16/2021 - AUTOR ANDREAZO ALVES – PL - Prefeito Municipal de Apodi, que se designe encaminhar uma equipe da Secretaria de Obras para revitalização do calçamento da rua principal do bairro Pequé que está em péssimas condições. Aprovado na Sessão Ordinária do dia 8 de abril de 2021</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/920/requerimento_n_017_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/920/requerimento_n_017_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º¬ 17/2021 - AUTOR ANDREAZO ALVES – PL - Prefeito Municipal de Apodi, que se designe encaminhar uma equipe técnica para fazer a reposição das lâmpadas nos postes das comunidades rurais da Traíra, Rapé, e Pitombeira, na região da pedra, município de Apodi-RN. Aprovado na Sessão Ordinária do dia 8 de abril de 2021</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/919/requerimento_n_018_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/919/requerimento_n_018_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 018/2021 - AUTOR ANDREAZO ALVES – PL - Prefeito Municipal de Apodi, que se designe a solicitação de ligação da energia na Praça da comunidade de queimadas no vale do Apodi. Aprovado na Sessão Ordinária do dia 8 de abril de 2021</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/918/requerimento_n_019_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/918/requerimento_n_019_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º¬ 19/2021 - AUTOR ANDREAZO ALVES – PL - Prefeito Municipal de Apodi, que se designe encaminhar uma equipe da Secretaria de Obras para revitalização do calçamento na comunidade de Santa Rosa 2 nas proximidades da Igreja Católica. Aprovado na Sessão Ordinária do dia 8 de abril de 2021</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/917/requerimento_n_020_2021_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/917/requerimento_n_020_2021_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 020/2021 - AUTOR GILVAN ALVES – REPUBLICANOS - Prefeito Municipal de Apodi, que se digne informar a este Poder Legislativo Municipal, que a Lei Municipal Nº 909/2013, está sendo cumprida de conformidade com preceito da mesma que dispõe sobre a obrigatoriedade de divulgação, na página da internet do município a relação de medicamentos existentes e daqueles em falta nos estoques, no âmbito da Secretaria Municipal de Saúde. Aprovado na Sessão Ordinária do dia 8 de abril de 2021</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/916/requerimento_n_021_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/916/requerimento_n_021_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 021/2021 - AUTOR LAETE OLIVEIRA – MDB - Ministério da Saúde para que todos estes profissionais, ora destacados; professores da rede pública e privada, Educadores físicos, taxistas, mototaxistas, motoristas de transportes alternativos e de caminhões de cargas pesadas e pequenas cargas, que sejam incluídos como prioritários no programa nacional de vacinação contra a Covid-19. Aprovado na Sessão Ordinária do dia 8 de abril de 2021</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/915/requerimento_n_022_2021_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/915/requerimento_n_022_2021_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 022/2021 - AUTOR RAILTON DIOGENES – MDB - Prefeito Municipal de Apodi, no sentido de enviar a seguinte recomendação: Elaborar estudo de parcela público-privado para operação e manutenção de um novo cemitério público municipal. Aprovado na Sessão Ordinária do dia 8 de abril de 2021</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/937/requerimento_n_023_2021_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/937/requerimento_n_023_2021_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 023/2021 - AUTOR GILVAN ALVES – REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi e ao Senhor JUNIANO MARQUEZAN DE ALMEIDA MORAIS - Secretário Municipal de  Tributação e Finanças, que se digne informar a este Poder Legislativo Municipal, os valores arrecadados pelo Município de Apodi, referente as receitas de ISS  (Imposto Sobre Serviços) nos anos 2016, 2017, 2018, 2019 e 2020. Aprovada na Sessão Ordinária Remota do dia 15 de abril de 2021.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/913/requerimento_n_024_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/913/requerimento_n_024_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 024/2021 – AUTOR CHARTON RÊGO – MDB – Direção do Hospital Regional Hélio Morais Marinho, que se digne em enviar documentos que comprovem a contaminação por Covid-19 em pacientes gestantes internadas ou que deram entrada na COMAD, que justifique a urgência da retirada dos serviços da mesma do HRHMM em Apodi-RN, encaminhando ainda cópia do referido requerimento ao Secretário Municipal de Saúde de Apodi-RN. Aprovado na Sessão Ordinária do 15 de abril de 2021</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/912/requerimento_n_025_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/912/requerimento_n_025_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 025/2021 – AUTOR CHARTON RÊGO – MDB – Ao Senhor Pedro Júnior, que compõe a direção do Hospital Regional Hélio Morais Marinho, que se digne em enviar documentos do recebimento que comprovem a existência de leitos de UTI em Apodi-RN. E ainda, enviar fotos de cada estrutura que compõe e caracteriza a composição de um leito de UTI; bem como, cópia dos contratos dos profissionais especialistas que devem compor o quadro de mão de obra necessária para se manter um leito de UTI, encaminhando ainda cópia do referido requerimento ao Secretário Municipal de Saúde de Apodi-RN. Aprovado na Sessão Ordinária do 15 de abril de 2021</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/911/requerimento_n_026_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/911/requerimento_n_026_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE RETIRADA DE TRAMITAÇÃO N.º 026/2021 - AUTOR ANDREAZO ALVES – PL - Senhor Presidente, Requeiro a Vossa Excelência, nos termos do Regimento Interno da Câmara dos Vereadores de Apodi-RN, a retirada de tramitação e o arquivamento do Projeto de Lei N.º 036/2021, de 23 de março de 2021 - PROJETO DE LEI Nº. 036/2021 - “Dispõe sobre a isenção do pagamento do IPTU para pessoas de baixa renda, portadores de doenças crônicas, aposentados e pensionistas em tempo de pandemia. Deferido em 13 de abril de 2021</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/910/requerimento_n_027_2021_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/910/requerimento_n_027_2021_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 027/2021 - AUTOR GILVAN ALVES – REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi, que se digne informar a este Poder Legislativo Municipal _ Relação das ruas e as quantidades de metros de cada uma delas, que foram contemplados na “tapa-buracos”, nos últimos 4 anos e 3 meses. Aprovado na Sessão Ordinária Remota do dia 22 de abril de 2021.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/909/requerimento_n_028_2021_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/909/requerimento_n_028_2021_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 028/2021 - AUTOR JÚNIOR CARLOS – PSB - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi-RN, que se digne enviar a este Poder Legislativo as seguintes informações: Valores arrecadados com a Contribuição de Iluminação  Pública – CIP no Município de Apodi-RN de JANEIRO A DEZEMBRO DE 2020 (mês a mês); bem como de JANEIRO A MARÇO DE 2021 (mês a mês). Aprovado na Sessão Ordinária Remota do dia 22 de abril de 2021.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/908/requerimento_n_029_2021_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/908/requerimento_n_029_2021_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 029/2021 - AUTOR JÚNIOR CARLOS – PSB - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi-RN, que se digne enviar a este Poder Legislativo as seguintes informações: Sobre os recursos da PANDEMIA: Quanto o município já recebeu, desde o início, data de quando recebeu e valores; Parcela a parcela desse o início da pandemia; Onde foram gastos esses recursos com valores e empresas que prestaram os serviços e quais os serviços prestados. Aprovado na Sessão Ordinária Remota do dia 22 de abril de 2021.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/907/requerimento_n_030_2021_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/907/requerimento_n_030_2021_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 030/2021 - AUTOR JÚNIOR CARLOS – PSB - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi-RN, que se digne enviar a este Poder Legislativo as seguintes informações sobre valores repassados através de Convênios as Clínicas: CITOLAB - CITOLOGIA E LABORATÓRIO LTDA;  LABORATÓRIO DE ANÁLISES CLÍNICAS DR CARLOS PIRES; e CLÍNICA SANTA EDVIRGENS. E quais os serviços ofertados pelas clínicas, através dos Convênios com o município de Apodi-RN, de Janeiro a Dezembro de 2020 (mês a mês); bem como de Janeiro a Março de 2021 (mês a mês). Aprovado na Sessão Ordinária Remota do dia 22 de abril de 2021.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/906/requerimento_n_031_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/906/requerimento_n_031_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 031/2021 - AUTOR LAETE OLIVEIRA – MDB - Imediata Execução das Leis Municipais: LEI Nº 436/05 – de 31 de outubro de 2005 - Estabelece Obrigações as Agências Bancárias e Correios, no âmbito do município de Apodi e dá outras providências; LEI Nº 874/13 – de 18 de julho de 2013 - Dispõe sobe a obrigatoriedade de disponibilização de cadeiras de rodas para pessoas com deficiências e idosos, nas agências bancárias e instituições financeiras no âmbito do município de Apodi, e dá outras providências; e a LEI nº 1572/19 – de 04 de dezembro de 2019 - estabelece prioridade no atendimento em instituições bancárias, correios e/ou órgão da administração direta ou indireta no município de Apodi aos advogados, no exercício de sua função e dá outras providências. Aprovado na Sessão Ordinária Remota do dia 22 de abril de 2021.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/905/requerimento_n_032_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/905/requerimento_n_032_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO NO 032/2021 - AUTOR CHARTON RÊGO – MDB - Secretaria de Saúde, Fundação Nacional do Índio-FUNAI-RN) e Centro Histórico-cultural Tapuias Paiacus da Lagoa do Apodi-CHCTPLA - Em RELAÇÃO A POLÍTICA DE VACINAÇÃO DA COVID-19 PARA INDÍGENAS NO MUNICÍPIO DE APODI-RN, no sentido de enviar as seguintes informações: Listagem dos contemplados, contendo cópia da ficha de admissão ao programa, cópia da documentação: RG e comprovante de residência, critérios que fundamente a aplicação da política caso a caso, no intuito de continuar zelando e apoiando o trabalho transparente e manter o respeito pela história valorosa dos nossos antepassados. Arquivado pedido do autor no dia 23 de abril de 2021.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/904/requerimento_n_033_2021_autor_alexandre_bevenuto_sem_partido.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/904/requerimento_n_033_2021_autor_alexandre_bevenuto_sem_partido.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 033/2021 – AUTOR ANDREAZO ALVES-PL - Diretora do Hospital Regional Hélio Morais Marinho a Ilustríssima Senhora Girlene Ferreira, para informa a este Poder Legislativo o porque de alguns médicos, enfermeiros estão sem fazer o uso da Mascará de proteção ao COVID-19. Aprovado na Sessão Ordinária Remota do dia 22 de abril de 2021.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/903/requerimento_n_034_2021_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/903/requerimento_n_034_2021_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N" 034/2021 - AUTOR ALEXANDRE DE BEVENUTO–PT - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi, Requer as informações referente ao Quadro de Pessoal do Município de Apodi e informações do Processo administrativos. Aprovado na Sessão Ordinária Remota do dia 22 de abril de 2021.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/902/requerimento_n_035_2021_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/902/requerimento_n_035_2021_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 035/2021 - AUTOR ALEXANDRE BEVENUTO - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: Solicita ao Poder Executivo informações detalhadas sobre o atual convênio celebrado entre o Centro Obstétrico Municipal Albaniza Diógenes (COMAD) e Governo do Estado do Rio Grande do Norte à cerca da utilização de espaço nas estruturas do Hospital Regional Hélio Morais Marinho no município de Apodi, bem como detalhamento de repasses financeiros totais recebidos pela COMAD e os custos operacionais com esclarecimento sobre o número total de servidores (nome, função, carga horária e escala de trabalho) e despesa com pessoal. Aprovado na Sessão ordinária Remota do dia 13 de maio de 2021.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/901/requerimento_n_036_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/901/requerimento_n_036_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 036/2021 – AUTOR CARLIN DE DANDÃO – PSB - Prefeito Municipal de Apodi Senhor Alan Jefferson da Silveira Pinto, no sentido de enviar as seguintes informações: Sobre quantos agentes de endemias temos efetivados e quantos temos contratados? Também em qual o perímetro Urbano e Rural está sendo assistido pelo programa de visitação do agente de endemias? Apodi-RN. Arquivada a peido do autor na sessão ordinária remota – 10 de junho de 2021</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/900/requerimento_n_037_2021_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/900/requerimento_n_037_2021_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 037/2021 – AUTOR ALEXANDRE DE BEVENUTO – PT - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: Solicita ao Poder Executivo informações detalhadas sobre a atual situação dos servidores públicos Agente Comunitários de Endemias do município de Apodi, o nome e a quantidade exata de pessoal exercendo essa função, bem como quantos estão de licença prêmio e/ou exercendo outras atividades que não seja inerentes às atribuições do cargo especificado. Solicitamos também como está a distribuição geográfica desses servidores, o número proporção de quantos habitantes para cada Agente de Endemias e de como está sendo efetuado esse trabalho na Zona Urbana e nas Comunidades Rurais do nosso município. Aprovado na Sessão Ordinária Remota – 10 de junho de 2021</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/899/requerimento_n_038_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/899/requerimento_n_038_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 038/2021 – AUTOR LAETE OLIVEIRA - Prefeito Municipal, Alan Jeferson da Silveira, sobre informações acerca dos valores gastos com energia elétrica mensalmente, por poços tubulares das zonas rural e urbana além dos estabelecimentos públicos municipais, informando endereço das sedes próprias e alugadas. Aprovado na Sessão Ordinária Remota – 10 de junho de 2021.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/898/requerimento_n_039_2021_autor_laete_oliveira.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/898/requerimento_n_039_2021_autor_laete_oliveira.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 039/2021 – AUTOR LAETE OLIVEIRA – MDB - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, a inclusão do Município de Apodi, ao Programa de distribuição de cestas básicas do Ministério da Cidadania conforme orientações exaradas da Portaria MC nº 618 de 22/03/2021. Aprovado na Sessão Ordinária de 17 de junho de 2021</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/897/requerimento_n_040_2021_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/897/requerimento_n_040_2021_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 040/2021 – AUTOR ALEXANDRE BEVENUTO – PT - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: Relação de todos os Cargos em comissão de janeiro a maio de 2021. Aprovado na Sessão Ordinária Remota de 23 de junho de 2021</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/896/requerimento_n_041_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/896/requerimento_n_041_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 041/2021 – AUTOR LAETE OLIVEIRA – MDB - Prefeito Municipal, Alan Jeferson da Silveira - Solicito a relação de valores gastos com aluguel de imóveis, contendo o endereço dos prédios e valores dos mesmos, além de informações acerca do objetivo de tal contratação. Certo da devida atenção pelo Poder Executivo Municipal, aguardamos uma resposta que contemple os anseios da nossa população. Aprovado na Sessão Ordinária Remota de 23 de junho de 2021</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/895/requerimento_n_042_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/895/requerimento_n_042_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 042/2021 – AUTOR LAETE OLIVEIRA – MDB - Secretário Municipal de Agricultura, ELTON ROSEMBERG DE SOUZA - Solicita informações, referentes a quantidade de horas, para o corte de terra, dos agricultores familiares e os valores gastos por cada região. Além do quantitativo na produção de grãos de cada região. Aprovado na Sessão Ordinária Remota – 02 de julho de 2021.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/894/requerimento_n_043_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/894/requerimento_n_043_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 043/2021 – AUTOR ANDREAZO ALVES – PL - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: Relação contendo a lista de todos os prédios públicos ativos e inativos como também para qual função estão sendo usados (caso esteja em ativa) no município de Apodi. Aprovado na Sessão ordinária do dia 05 de agosto de 2021.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/893/requerimento_n_044_2021_autores_diversos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/893/requerimento_n_044_2021_autores_diversos.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 044/2021 – AUTOR JÚNIOR CARLOS-PSB E OUTROS - Requer as informações referente a Receitas e Despesas da Pandemia no Município de Apodi e informações dos Processos a administrativos. Aprovado na Sessão ordinária do dia 05 de agosto de 2021.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/892/requerimento_n_045_2021_autor_charton_rego.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/892/requerimento_n_045_2021_autor_charton_rego.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 045/2021 – AUTOR CHARTON RÊGO – MDB - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO, no sentido de enviar as seguintes informações a esta Casa Legislativa, o posicionamento do poder Executivo, sobre a tardia e necessária ação de abertura do acesso ao Bairro Pequé pela Rua Luiz Antônio Torres (Rua do Fórum). Aprovado na Sessão ordinária do dia 05 de agosto de 2021.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/891/requerimento_n_046_2021_autor_angelo_e_outros.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/891/requerimento_n_046_2021_autor_angelo_e_outros.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 046/2021 – AUTOR ANGELO DE DAGMAR E OUTROS - Presidência da Câmara Municipal de Apodi-RN, que seja colocado para apreciação e votação o PROJETO DE LEI Nº 091/2021 – Autor Poder Executivo – “Organiza, transforma e extingue cargos vagos de várias áreas e consolida a quantidade de cargos efetivos existentes na estrutura Município de Apodi e dá outras providências”. Aprovado na Sessão ordinária do dia 05 de agosto de 2021.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/890/requerimento_n_047_2021_autor_andreazoalves-pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/890/requerimento_n_047_2021_autor_andreazoalves-pl.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 047/2021 – AUTOR ANDREAZO ALVES – PL - ALAN JEFFERSON DA SILVEIRA PINTO, Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: O que a Secretaria vai realizar, para melhorias das estradas da região do vale, tendo em vista que é uma das únicas regiões menos favorecida, com a revitalização de suas estradas. Aprovado na Sessão Ordinária do dia 12 de agosto de 2021</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/889/requerimento_n_048_2021_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/889/requerimento_n_048_2021_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 048/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi, que se digne informar a este Poder Legislativo Municipal: Lista da frota total (separando os próprios e os locados) de veículos (máquinas, tratores, caminhões, micro-ônibus, carros, etc.) do município de Apodi, incluindo todas as secretarias. Aprovado na Sessão Ordinária do dia 12 de agosto de 2021</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/888/requerimento_n_049_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/888/requerimento_n_049_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 049/2021 – AUTOR CHARTON RÊGO – MDB - JOSEFA GIRLENE FERREIRA DE MORAIS - Diretora do Hospital Regional Hélio Morais Marinho, que se digne informar a este Poder Legislativo Apodiense: Motivos da fossa séptica está estourada há meses em frente ao referido hospital. Aprovado na Sessão ordinária Remota do dia 19 de agosto de 2021</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/887/requerimento_n_050_2021_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/887/requerimento_n_050_2021_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 050/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi, explicações formais, para que seja enviado a está Casa Legislativa, informações do motivo pelo qual em suas redes sociais, bem como na da Prefeitura Municipal, foi informado a conclusão da obra de pavimentação asfáltica do Calçadão da Lagoa e da rua Almirante Barroso (e consequentemente liberada para tráfego), em desacordo com o que regula o Artigo 88 do Código de Transporte Brasileiro - CTB, colocando em risco os pedestres e condutores que por elas estarem trafegando. Dessa forma, contraí para o Poder Público Municipal, a possível responsabilidade de eventuais danos materiais ou formais de ocorrência e incidentes que possam ocorrer naquela via. Aprovado na Sessão ordinária Remota do dia 19 de agosto de 2021</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/886/requerimento_n_051_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/886/requerimento_n_051_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 051/2021 – AUTOR ANDREAZO ALVES – PL - Alan Jefferson da Silveira Pinto - Prefeito Municipal de Apodi, requer ao Poder Executivo, o motivo que traz com que o Bairro Pequé não esteja tendo um assistencialismo adequado com os agentes de saúde necessário. Aprovado na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/885/requerimento_n_052_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/885/requerimento_n_052_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 052/2021 – AUTOR CHARTON REGO – MDB - Diretora do Hospital Regional Hélio Morais Marinho, JOSEFA GIRLENE FERREIRA DE MORAIS, que se digne informar a este Poder Legislativo Apodiense: Motivos pelos quais o Hospital Regional Hélio Morais Marinho em Apodi-RN, não oferta disponibilidade de soro antiofídico. Aprovado na Sessão Ordinária do dia 2 de setembro de 2021</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/884/requerimento_n_053_2021_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/884/requerimento_n_053_2021_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 053/2021 – AUTOR FILIPE GUSTAVO – PL - Rogério Simonetti Marinho, Ministro do Desenvolvimento Regional (MDR), no sentido de realizar o seguinte evento: Solicito a realização de um evento de divulgação acerca das ações promovidas pelo MDR na região Oeste do Rio Grande do Norte. A justificativa atrelada a esta solicitação é proveniente da intensa atuação do Ministério em nossa região diante da assinatura da Ordem de Serviço para a Transposição das Águas do Rio São Francisco – Eixo Norte, assim como de outros projetos de desenvolvimento regional do Nordeste Brasileiro. Aprovado na Sessão Ordinária do dia 2 de setembro de 2021</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/883/requerimento_n_054_2021_autor_alexandre_bevenuto_sem_partido.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/883/requerimento_n_054_2021_autor_alexandre_bevenuto_sem_partido.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 054/2021 – AUTOR ALEXANDRE DE BEVENUTO – PT - ELTON ROSEMBERG DE SOUZA - Secretário Municipal de Agricultura, Recursos Hídricos, Meio Ambiente e Pesca, no sentido de informar a este Poder Legislativo: Onde e como estão sendo os descartados os dejetos dos animais abatidos no abatedouro público municipal de Apodi. Aprovado na Sessão Ordinária do dia 16 de setembro de 2021.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/882/requerimento_n_055_2021_autor_ednarte_silveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/882/requerimento_n_055_2021_autor_ednarte_silveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 055/2021 – AUTOR EDNARTE SILVEIRA – MDB - DANIEL DE ALMEIDA DANTAS - Superintendente Regional do DNIT no Estado do Rio Grande do Norte (daniel.adantas@dnit.gov.br), requerendo que seja implantado uma PROTEÇÃO NA CURVA NO AÇUDE (Km 83 na BR 405) no Distrito de Melancias, município de Apodi-RN. Aprovado na Sessão Ordinária do dia 16 de setembro de 2021.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/881/requerimento_n_056_2021_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/881/requerimento_n_056_2021_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº. 056/2021 – AUTOR JÚNIOR CARLOS – PSB - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi-RN, que se digne enviar a este Poder Legislativo as seguintes informações: Quais comunidades rurais tem água potável (poço perfurado); e, Quais comunidades rurais não tem poço (são abastecidas com carro pipa). Aprovado na Sessão Ordinária do dia 16 de setembro de 2021.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/880/requerimento_n_057_2021_autor_marcos_almeida_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/880/requerimento_n_057_2021_autor_marcos_almeida_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº. 057/2021 – AUTOR RAILTON DIOGENES-MDB - MANOEL MARQUES DANTAS - Diretor Geral do Departamento de Estradas de Rodagem–DER/RN (comunicacao.derrn@gmail.com) - Requerendo informações e cópias do projeto básico acerca do asfaltamento da via RN-233 no trecho entre a cidade de Apodi e a região da areia – Córrego, visto que essa estrada intercepta um fluxo de tráfego significativo para a cidade de Apodi-RN; bem como solicitamos também informações se o trecho mencionado está inserido no programa de estradas do Rio Grande do Norte. Aprovado na Sessão Ordinária do dia 16 de setembro de 2021.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_n_058_2021_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_n_058_2021_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº. 058/2021 – AUTOR GILVAN ALVES – REPUBLICANOS - Prefeito Municipal de Apodi, ALAN JEFFERSON DA SILVEIRA PINTO -, que se digne enviar a este Poder Legislativo Municipal: Cópia do Edital de Convocação N.º 16/2021 - do último Concurso Público do município de Apodi-RN. Aprovado na Sessão Ordinária do dia 23 de setembro de 2021</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_n_059_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_n_059_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 059/2021 - AUTOR ANDREAZO ALVES – PL - Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: Qual está sendo o destino das lâmpadas que estão sendo trocadas pela prefeitura por lâmpadas de LED nos postes públicos. Aprovado na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_n_060_2021_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_n_060_2021_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº. 060/2021 – AUTOR JÚNIOR CARLOS – PSB -  ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi-RN, que se digne enviar a este Poder Legislativo as seguintes informações: Porque os CARROS COLETORES DE LIXOS não estão passando nas ruas com frequência? Se existe uma rota e dias certos de passar em determinados bairros? (Pois tem bairro que já está com 30 dias sem coletas de lixos). Aprovado na Sessão Ordinária do dia 30 de setembro de 2021</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/876/requerimento_n_061_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/876/requerimento_n_061_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº. 061/2021 – AUTOR LAETE OLIVEIRA - Presidente da Câmara de Vereadores de Apodi, Antônio de Souza Maia Júnior - Considerando o princípio da Moralidade, este princípio evita que a administração pública, se distancie da moral, fazendo que suas atividades não sejam pautadas, apenas pela lei, exige assim respeito a padrões éticos de decoro, boa-fé, probidade e lealdade. Considerando a Resolução 122/2002 Código de Ética e Decoro Parlamentar do município de Apodi, que versam sobre o conselho de ética e sua relevância ao serviço público. Considerando o já exposto, solicito ao Presidente da Câmara que institua o Conselho de Ética e Decoro do Poder Legislativo Municipal. Certo da devida atenção do Presidente do Poder Legislativo Municipal, aguardamos uma resposta que contemple os anseios da nossa população. Aprovado na Sessão Ordinária do dia 30 de setembro de 2021</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/875/requerimento_n_062_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/875/requerimento_n_062_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº. 062/2021 – AUTOR LAETE OLIVEIRA – Reitora da UERN Profa. Dra. Cicília Raquel Maia Leite, sobre informações técnicas do projeto do Campus da UERN. Contendo informações sobre; percentual executado e valores investidos, gastos com a obra. Recursos disponíveis em conta e previsão de retomada. Aprovado na Sessão Ordinária do dia 30 de setembro de 2021</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/874/requerimento_n_063_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/874/requerimento_n_063_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº. 063/2021 – AUTOR LAETE OLIVEIRA – Diretor Geral do DNOCS Fernando Marcondes de Araújo Leão sobre informações do projeto do perímetro irrigado da chapada do Apodi. Contendo informações sobre; percentual executado e valores investidos, gastos com a obra. Se existe valores disponíveis em contas e/ou orçado previsto e previsão de retomada. Aprovado na Sessão Ordinária do dia 30 de setembro de 2021</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_n_064_2021_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_n_064_2021_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº. 064/2021 – AUTOR GILVAN ALVES – REPUBLICANOS ITAMARA ISIS SILVEIRA DE SENA – SECRETARIA MUNICIPAL DE DESENVOLVIMENTO, ASSISTÊNCIA SOCIAL, MULHER E IGUALDADE RACIAL, que se digne fazer e enviar a este Poder Legislativo Municipal: Levantamento por parte das equipes da Assistência Social, das pessoas em caso de situação de rua, levantando dados sobre o motivo, condições e se estão enquadradas em algum programa social, seja ele Municipal, Estadual ou Federal. Após o levantamento, seja enviado cópia com os dados à Câmara Municipal de Apodi. E que de forma continua, essa prestação de serviço ocorra por parte da Secretaria dando publicidade a Câmara e sua comissão de Assistência Social. Aprovado na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/872/requerimento_n_065_2021_autor_marcos_almeida_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/872/requerimento_n_065_2021_autor_marcos_almeida_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 065/2021 – AUTOR RAILTON DIÓGENES – MDB - MARCELO CAMPOS MAGALHÃES - EMPRESA POTIGUAR E&amp;P / CEO DA PETRORECONCAVO, que se digne informar a este Poder Legislativo as seguintes informações das atividades do Polo de Riacho da Forquilha com base sediada na cidade de Apodi-RN, números de empregos gerados desde da sua implantação até hoje, perspectiva de geração de empregos até o ano de 2024, qual o números de poços ativos atualmente e perspectiva até o ano de 2024, qual a previsão de implantação de um programa social para comunidade ao qual está sendo impactada com a exploração de Petróleo, qual o valor injetado na economia local. Aprovado na Sessão Ordinária do 14 de outubro de 2021.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento_n_066_2021_autor_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento_n_066_2021_autor_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE RETIRADA DE TRAMITAÇÃO N.º 066/2021 - Senhor Presidente, Requeiro a Vossa Excelência, nos termos do Regimento Interno da Câmara dos Vereadores de Apodi-RN, a retirada de tramitação e o arquivamento do PROJETO DE LEI N° 045/2021 – AUTOR CARLIN DE DANDÃO – PSB - Autoriza o Poder Executivo a destinar 30% (trinta por cento) dos recursos dos Royalties, as quatros regiões do município de Apodi-RN (Chapada, Areia, Pedra e Vale) e dá outras providências. Encaminhado as Comissões na Sessão Ordinária Remota do dia 08 de abril de 2021.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/870/requerimento_n_067_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/870/requerimento_n_067_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE RETIRADA DE TRAMITAÇÃO N.º 067/2021 - Senhor Presidente, Requeiro a Vossa Excelência, nos termos do Regimento Interno da Câmara dos Vereadores de Apodi-RN, a retirada de tramitação e o arquivamento do PROJETO DE LEI Nº 086/2021 – AUTOR CHARTON REGO-MDB - Dá denominação à Escola do P.A. Paraíso, de Escola Municipal Raimunda Oliveira de Carvalho, localizada na Região da Chapada na cidade de Apodi-RN e dá outras providencias. Encaminhado as Comissões na Sessão Ordinária Remota do dia 2 de julho de 2021.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/869/requerimento_n_068_2021_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/869/requerimento_n_068_2021_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE RETIRADA DE TRAMITAÇÃO N.º 068/2021 - Senhor Presidente, Requeiro a Vossa Excelência, nos termos do Regimento Interno da Câmara dos Vereadores de Apodi-RN, a retirada de tramitação e o arquivamento do PROJETO DE LEI Nº 087/2021 – AUTOR CHARTON REGO-MDB - Dá denominação à Quadra de Esportes do P.A. Paraíso, de Quadra Poliesportiva Duciel Oliveira de Carvalho, localizada na Região da Chapada na cidade de Apodi-RN e dá outras providencias. Encaminhado as Comissões na Sessão Ordinária Remota do dia 2 de julho de 2021.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/868/requerimento_n_069_2021_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/868/requerimento_n_069_2021_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 069/2021 – AUTOR ANDREAZO ALVES – PL - Alan Jefferson da Silveira Pinto, Prefeito Municipal de Apodi, no sentido de enviar as seguintes informações: a) Quanto o município de Apodi recebe/recebeu da lei Aldir Blanc; b) Quais critérios estão sendo usados para o gasto desses valores; c) Em quais lugares está sendo gasto esses valores; e d) Pandilha de gastos.  Aprovado na Sessão Ordinária do 21 de outubro de 2021.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/867/requerimento_n_070_2021_autor_poder_legislativo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/867/requerimento_n_070_2021_autor_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 070/2021 – AUTORES GILVAN ALVES-REPUBLICANOS / FILIPE GUSTAVO LIMA-PL / LAETE OLIVEIRA-MDB / ALEXANDRE-PT – ANDREAZO-PL – JÚNIOR SOUZA –MDB / CARLINHOS CARLIN-PSB / JÚNIOR CARLOS-PSB -  Requer a antecipação da Eleição da Mesa Diretora para o Biênio 2023-2024, a ser realizada na Sessão Ordinária do dia 21 de outubro de 2021. Aprovado na Sessão Ordinária do 21 de outubro de 2021.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/866/requerimento_n_071_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/866/requerimento_n_071_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 071/2021 – AUTOR LAETE OLIVEIRA – MDB - Coordenação do Programa Água Doce RN, da SEMARN, Senhora DILMA LUCAS, Requeiro a esta Secretaria de Estado do Meio Ambiente e Recursos Hídricos, a manutenção e a troca de membranas do sistema dessalinização de água da comunidade de Lagoa Rasa no Município de Apodi. Aprovado na Sessão Ordinária do dia 28 de novembro de 2021.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/865/requerimento_n_072_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/865/requerimento_n_072_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N º   072/2021 – AUTOR LAETE OLIVEIRA – MDB - REQUER-SE, a V.Exª, que após aprovação deste pela soberania deste Plenário desta Casa Legislativa, em conformidades com os tramites regimentais o encaminhamento deste requerimento ao Excelentíssimo Senhor  Prefeito  Municipal:  Alan Jeferson da Silveira Pinto, para que some esforços  no intuito de garantir o transporte acessível e adaptado, as pessoas com deficiências e cadeirantes, garantindo o pleno e digno, acesso à Educação, no município Apodi- RN. Aprovado na Sessão Ordinária do dia 28 de novembro de 2021.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/864/requerimento_n_073_2021_autor_gilvasn_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/864/requerimento_n_073_2021_autor_gilvasn_alves.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N º   073/2021 – GILVAN ALVES – REPUBLICANOS - Ofícios ao Estado do Rio Grande do Norte através do Secretaria Estadual de Educação e Cultura e da 13º Direc e ao Município de Apodi, através da Secretaria Municipal de Educação e Cultura, que seja feito um cadastramento e disponibilizado transporte escolar exclusivo e adequado para os alunos que apresentem algum tipo de deficiência locomotora e que suas famílias não disponha de recursos financeiros para promovê-lo de forma particular. Aprovado na Sessão Ordinária do dia 28 de novembro de 2021.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_n_074_2021_autor_junior_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_n_074_2021_autor_junior_carlos_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº. 074/2021 – AUTOR JÚNIOR CARLOS – PSB - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi-RN, que se digne enviar a este Poder Legislativo as seguintes informações: FOLHAS DE PAGAMENTOS SERVIDORES E PRESTADOS DE SERVIÇOS (efetivos, contratados, cargos comissionados, processos seletivos, bolsistas, etc...) de JANEIRO a OUTUBRO 2021 (mês a mês).  Aprovado na Sessão Ordinária do 04 de novembro de 2021.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_n_075_2021_autor_marcos_almeida_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_n_075_2021_autor_marcos_almeida_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PEDIDO DE ARQUIVAMENTO N.º 075/2021 - AUTOR RAILTON DIÓGENES – MDB – Senhor Presidente, Requeiro a Vossa Excelência, nos termos do Regimento Interno da Câmara dos Vereadores de Apodi-RN, o arquivamento do PROJETO DE LEI Nº 138/2021, DE 09 DE NOVEMBRO DE 2021 – AUTOR RAILTON DIÓGENES – MDB – “Dá denominação de Rua Kaio Geovânio Pinto de Oliveira na cidade de Apodi-RN e dá outras providências”, por motivo da rua projetada já ter denominação. (Arquivado dia 09 de novembro de 2021)</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_n_076_2021_autor_frente_parlamentar_da_agricultura_familiar_pesca_e_esporte_amador.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_n_076_2021_autor_frente_parlamentar_da_agricultura_familiar_pesca_e_esporte_amador.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 076/2021 – AUTOR LAETE OLIVEIRA – MDB – Presidente da Câmara de Vereadores, Antônio De Souza Maia Júnior - Considerando o orçamento participativo, que é de suma importância para a democratização da administração pública dos municípios, pois visa a democracia e a participação popular nas ações das cidades, com o objetivo de melhoria da gestão pública e do uso consciente e racional dos recursos públicos. Considerando o já exposto, solicito ao Presidente da Câmara que Convide as entidades, entre elas; Igrejas, Coevap, CDL, Sindicatos, Cooperativas, APDA, GASPEC, Univap, Conselhos de Bairros, Assentamentos, Associações rurais, para discussão sobre o PPA e LOA. Certo da devida atenção do Presidente do Poder Legislativo Municipal, aguardamos uma resposta que contemple os anseios da nossa população. Aprovado na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_n_077_2021_autor_juniro_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_n_077_2021_autor_juniro_carlos_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 077/2021 – AUTOR JÚNIOR CARLOS - PSB – ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi-RN, que se digne enviar a este Poder Legislativo as seguintes informações: Relação de todos condutores da frota total (separando os próprios e os locados) de veículos (máquinas, tratores, caminhões, micro-ônibus, carros, etc.) do município de Apodi, incluindo todas as secretarias; bem como vínculos dos mesmos o município de Apodi. Aprovado na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_n_078_2021_autor_alexandre_bevenuto_sem_partido.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_n_078_2021_autor_alexandre_bevenuto_sem_partido.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 078/2021 – AUTOR ALEXANDRE DE BEVENUTO – ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi-RN, que se digne enviar a este Poder Legislativo as seguintes informações: Relatório detalhados dos gastos que serão executados com a Abertura do credito adicional suplementar do Projeto de Lei Nº 140/2021 - Autor Poder Executivo – Dispõe sobre abertura de credito adicional suplementar, no Valor de R$ 160.000,00 e dá outras providencias. (Destinado a realização do Natal das Crianças 2021, como também a execução de serviços e ações dos Programas da Rede Sócioassistencial da Secretaria Municipal de Desenvolvimento, Assistência Social, Mulher e Igualdade Racial – SEMDASMIR). Aprovado na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_n_079_2021_autor_marcos_almeida_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_n_079_2021_autor_marcos_almeida_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 079/2021 – AUTOR RAILTON DIÓGENES – MDB - IRIS MARIA DE OLIVEIRA - Secretária de Estado do Trabalho, da Habitação e da Assistência Social - SETHAS – no sentido de enviar as seguintes informações: Sobre os Títulos de Posse dos bairros Bacurau II, Garilandia, IPE e Bico Torto no município de Apodi-RN. Aprovado na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_n_080_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_n_080_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 080/2021 – AUTOR LAETE OLIVEIRA – MDB – Prefeito Municipal de Apodi  - Alan Jeferson da Silveira Pinto, para que adote as providências necessárias no sentido de elaborar o projeto de lei municipal, criando o programa de incentivo e atração da indústria do Município de Apodi. Aprovado na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_n_081_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_n_081_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 081/2021 – AUTOR LAETE OLIVEIRA – MDB – Prefeito Municipal de Apodi  - Alan Jeferson da Silveira Pinto, para que promova a elaboração do projeto de urbanização da área adquirida para a implantação do polo, distrito industrial  do município, projeto de arquitetura e engenharia e urbanização. Aprovado na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_n_082_2021_autor_alexandre_bevenuto_sem_partido.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_n_082_2021_autor_alexandre_bevenuto_sem_partido.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 082/2021 – AUTOR ALEXANDRE DE BEVENUTO – NATÁLIA BASTOS BONAVIDES - Deputada Federal do Rio Grande do Norte, no sentido de enviar as seguintes informações: Relatório da Prestação de Contas das Ações em Prol da Região Oeste (Apodi-RN) do Mandato da Deputada, conforme anunciado em outdoor colocado na região. Aprovado na Sessão Ordinária do dia 25 de novembro de 2021.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_n_083_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_n_083_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 083/2021 – AUTOR LAETE OLIVEIRA – MDB - Fabio Faria e ao Prefeito Municipal de Apodi Alan Jeferson da Silveira Pinto no intuito de incluir o Município de Apodi- RN ao Programa do Ministério das Comunicações referente ao Programa Wi-Fi Brasil nas localidades que não possui sinal de internet que venho expor e requer a inclusão de nossa municipalidade em especial as localidades de: P.A Tabuleiro; P.A Paulo Canapum; P.A Caiçara; P.A Góis e Sítio do Góis. Aprovado na Sessão Ordinária do dia 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_n_084_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_n_084_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 084/2021 – AUTOR LAETE OLIVEIRA – MDB - Ministro do Turismo:  Gilson Machado Neto, e ao Prefeito Municipal:  Alan Jeferson da Silveira, Solicitando aporte financeiro para construção do Teatro Municipal no Município de Apodi. Aprovado na Sessão Ordinária do dia 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_n_085_2021_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_n_085_2021_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 085/2021 – AUTOR LAETE OLIVEIRA – MDB - Ministro da Cidadania João Roma e ao Prefeito Municipal Alan Jeferson da Silveira Pinto, solicitando aporte financeiro para construção de um Vila Olímpica no Município de Apodi. Aprovado na Sessão Ordinária do dia 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/851/requerimento_n_086_2021_autor_alexandre_bevenuto_sem_partido.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/851/requerimento_n_086_2021_autor_alexandre_bevenuto_sem_partido.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 086/2021 – AUTOR ALEXANDRE DE BEVENUTO – PT – Ao Senhor LUIZ SABINO DA COSTA NETO - Secretário Municipal de Saúde, no sentido de enviar as seguintes informações: Comprovantes dos repasses feitos a Liga Mossoroense Contra o Câncer de Mossoró-RN; bem como a relação de pacientes que aguardam por procedimentos na liga. Aprovado na Sessão Ordinária do dia 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_n_087_2021_autor_alexandre_bevenuto_sem_partido.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_n_087_2021_autor_alexandre_bevenuto_sem_partido.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 087/2021 – AUTOR ALEXANDRE DE BEVENUTO – PT – A Senhora ZENAIDE MAIA CALADO PEREIRA DOS SANTOS (sen.zenaidemaia@senado.leg.br) – Senadora da República do Brasil, no sentido de destinar uma Emenda Parlamentar para aquisição de uma ambulância do Hospital Regional Hélio Morais Marinho no município de Apodi-RN. Aprovado na Sessão Ordinária do dia 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_n_088_2021_autor_marcos_almeida_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_n_088_2021_autor_marcos_almeida_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 088/2021 – AUTOR RAILTON DIOGENES – MDB – LUIZ SABINO DA COSTA NETO – Secretário Municipal de Saúde de Apodi, no sentido de enviar as seguintes informações: Sobre o levantamento de pacientes com Lábio Leporino e Fenda Palatina, estão cadastrados no sistema de saúde do município de Apodi-RN. Aprovado na Sessão Ordinária do dia 09 de dezembro de 2021.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/848/requerimento_n_089_2021_autor_marcos_almeida_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/848/requerimento_n_089_2021_autor_marcos_almeida_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 089/2021 – AUTOR RAILTON DIOGENES – MDB – ANA MARIA DA COSTA – Secretária Estadual da SETUR (Secretaria de Estado de Turismo) (aninhacosta@rn.gov.br), no sentido de enviar as seguintes informações: Sobre o andamento dos tramites legais do Terminal Turístico da Barragem de Santa Cruz no município de Apodi-RN. Aprovado na Sessão Ordinária do dia 09 de dezembro de 2021.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_n_090_2021_autor_marcos_almeida_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_n_090_2021_autor_marcos_almeida_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 090/2021 – AUTOR RAILTON DIOGENES – MDB – RAIMUNDO ALVES JÚNIOR – Secretário do Gabinete Civil do Estado do Rio Grande do Norte (imprensa.gac@gmail.com), no sentido de enviar as seguintes informações: Sobre a situação dos leitos de UTIS (Unidade de Terapia Intensiva), instalados no Hospital Regional Hélio Morais Marinho, tendo em vista a grande importância desses equipamentos, para os municípios vizinhos e o município de Apodi-RN. Aprovado na Sessão Ordinária do dia 09 de dezembro de 2021.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 091/2021 – AUTOR COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS, ATIVIDADES PRIVADAS E  AGROPECUÁRIA – Presidente ANTÔNIO LAETE OLIVEIRA DE SOUZA – MDB; Relator FILIPE GUSTAVO DE LIMA OLIVEIRA-PL;  e Membro ADAILTON JOSÉ TARGINO – MDB - Alan Jeferson da Silveira Pinto – Prefeito Municipal de Apodi, por meio da Secretaria Municipal de Obras para que envie a relação das empresas contratadas pelo município para execução de obras e instalações, contendo ainda as cópias dos contratos vigentes. Aprovado na Sessão Ordinária do dia 09 de dezembro de 2021.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/845/requerimento_n_092_2021_autor_juniro_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/845/requerimento_n_092_2021_autor_juniro_carlos_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº. 092/2021 – AUTOR JÚNIOR CARLOS – PSB - ALAN JEFFERSON DA SILVEIRA PINTO - Prefeito Municipal de Apodi-RN, que se digne enviar a este Poder Legislativo as seguintes informações: Quantidade de funcionários efetivos, contratados, comissionados e celetistas tem o município de Apodi-RN. Aprovado na Sessão Ordinária do dia 09 de dezembro de 2021.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/844/requerimento_n_093_2021_autor_juniro_carlos_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/844/requerimento_n_093_2021_autor_juniro_carlos_psb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº. 093/2021 – AUTOR JÚNIOR CARLOS – PSB - Luiz Sabino da Costa Neto – Secretário Municipal de Saúde do município de Apodi, que se digne enviar a este Poder Legislativo as seguintes informações: Quais as comunidades rurais atendidas pela UBS GALDINO JULIÃO DA MOTA no Sítio Juazeiro I, e quais as comunidades atendidas pela UBS de Bamburral na zona rural de Apodi. Aprovado na Sessão Ordinária do dia 09 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moções de Pesares (MP)</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Senhora FRANCISCA ANICETA DE OLIVEIRA MAIA “Dona Chicuta” sogra do amigo João Marinheiro. De autoria do Vereador Gilvan Alves – Republicanos. Encaminhado conforme o Regimento Interno, na Sessão Ordinária do 18 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Senhora RITA VIANA. De autoria do Vereador Gilvan Alves – Republicanos</t>
   </si>
   <si>
     <t>1599</t>
   </si>
@@ -6749,684 +6749,684 @@
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do senhor PAULO NERI DE SOUZA (Paulinho de Felipe) ocorrido recentemente. De autoria do Vereador Gilvan Alves – Republicanos Aprovado na Sessão Ordinária Remota do dia 06 de maio de 2021.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor RANILSON FERNANDES CAVALCANTE ocorrido recentemente. De autoria do Vereador Ednarte Silveira – MDB Aprovado na Sessão ordinária Remota do dia 13 de maio de 2021.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor FRANCIMAR RODRIGUES DA SILVA ocorrido recentemente. De autoria do Vereador Ednarte Silveira – MDB Aprovado na Sessão ordinária Remota do dia 13 de maio de 2021.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Senhora LUCIA DE FÁTIMA DA SILVEIRA COSTA, ocorrido recentemente. De autoria do Vereador Ednarte Silveira – MDB Aprovado na Sessão Ordinária Remota do dia 20 de maio de 2021.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1610/mocao_de_pesar_debora_autor_andreazo_alves_pl_16.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1610/mocao_de_pesar_debora_autor_andreazo_alves_pl_16.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Senhora DÉBORA SONALI, ocorrido recentemente. Autor Andreazo Alves – PL</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1611/mocao_de_pesar_gilvana_marinho_autor_andreazo_alves_pl_15.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1611/mocao_de_pesar_gilvana_marinho_autor_andreazo_alves_pl_15.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Senhora GILLVANNA MARINHO, ocorrido recentemente. Autor Andreazo Alves – PL</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1612/mocao_de_pesar_fernando_autor_andreazo_alves_pl_2.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1612/mocao_de_pesar_fernando_autor_andreazo_alves_pl_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor FERNANDO, ocorrido recentemente. Autor Andreazo Alves – PL</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1613/mocao_de_pesar_lyneker_morais_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1613/mocao_de_pesar_lyneker_morais_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor LYNEKER MORAIS, ocorrido recentemente. Autor Andreazo Alves – PL</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da senhora CELDA DAS NEVES MARINHO GOMES ocorrido recentemente. Autor Gilvan Alves – Republicanos. Aprovada na Sessão Ordinária Remota do dia 02 de junho de 2021</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do senhor MOÉSIO VIANA DE LIMA ocorrido recentemente. Autor Gilvan Alves – Republicanos. Aprovada na Sessão Ordinária Remota do dia 02 de junho de 2021</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor FRANCISCO PEDRO DE PAIVA NETO (Neto de Chico de Cota) ocorrido no município de Apodi. Autor Alexandre de Bevenuto – PT. Aprovada na Sessão Ordinária Remota do dia 02 de junho de 2021</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor JOSÉ NILSON VIANA (Zé Nilson) ocorrido no município de Apodi. Autor Alexandre de Bevenuto – PT Aprovada na Sessão Ordinária Remota do dia 02 de junho de 2021</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Cesar Augusto Praxedes Fernandes (Cezão do Forró), ocorrido recentemente. Autor Júnior Souza – MDB. Aprovada na Sessão Ordinária Remota do dia 02 de junho de 2021</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Antônio Francisco Duarte (Fanfanta Duarte), ocorrido recentemente. Autor Júnior Souza – MDB Aprovada na Sessão Ordinária Remota do dia 02 de junho de 2021</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1620/mocao_de_pesar_maria_marileide__autor_adailton_targino_mdb_25.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1620/mocao_de_pesar_maria_marileide__autor_adailton_targino_mdb_25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR ADAILTON TARGINO – MDB - Pelo falecimento da senhora MARIA MARILEIDE DE OLIVEIRA PINTO, 44 anos, casada com ANTONIO IUNILDO PEREIRA, deixando 4 filhos Edson Claunildo Pinto Pereira, Antonio Claudemberg Pinto Pereira, Anny Cleoneide Pinto Pereira e Claudia Lorrany Pinto Pereira. Aprovada na Sessão Ordinária Remota – 10 de junho de 2021</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTOR GILVAN ALVES – REPUBLICANOS - Pelo falecimento do Senhor BERGESON LUCENA DE MORAIS, conhecido popularmente como BECINHO DO GÁS, ocorrido recentemente. Aprovada na Sessão Ordinária Remota de 23 de junho de 2021</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1622/mocao_de_pesar_fabinho_da_carne_autor_angelo_de_dagmar_ssd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1622/mocao_de_pesar_fabinho_da_carne_autor_angelo_de_dagmar_ssd.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR ÂNGELO DE DAGMAR – SSD - Pelo falecimento do Senhor FRANCISCO FABIO PEREIRA DA SILVA (Fabinho da Carne), ocorrido recentemente. Aprovada na Sessão Ordinária Remota – 2 de julho de 2021</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1623/mocao_de_pesar_ze_inacio_autores_vereadores_de_apodi.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1623/mocao_de_pesar_ze_inacio_autores_vereadores_de_apodi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTORES TODOS OS VEREADORES DE APODI, pelo falecimento do Senhor JOSÉ INÁCIO TARGINO (Zé Inácio). Aprovada na Sessão Ordinária Remota – 2 de julho de 2021</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1624/mocao_de_pesar_da_jovem_larissa_ellen_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1624/mocao_de_pesar_da_jovem_larissa_ellen_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR CHARTON RÊGO-MDB, pelo falecimento da Jovem LARISSA ELLEN MORAIS MAIA DANTAS. Aprovada na Sessão Ordinária Remota – 2 de julho de 2021</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1625/mocao_de_pesar_da_senhora_raimunda_alves_dantas_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1625/mocao_de_pesar_da_senhora_raimunda_alves_dantas_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR CHARTON RÊGO-MDB, pelo falecimento da Senhora RAIMUNDA ALVES DANTAS. Aprovada na Sessão Ordinária Remota – 2 de julho de 2021</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTORES TODOS OS VEREADORES DE APODI - Pelo falecimento do Senhor PEDRO VARELA.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1627/mocao_de_pesar_pelo_falecimento_de_paulo_rego_-_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1627/mocao_de_pesar_pelo_falecimento_de_paulo_rego_-_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR CHARTON RÊGO – MDB - Pelo falecimento do Senhor PAULO ALBUQUERQUE RÊGO, ocorrido recentemente. Aprovada na Sessão Ordinária do dia 5 de agosto de 2021</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTORES ALEXANDRE DE BEVENUTO – PT E ANDREAZO ALVES – PL - Pelo falecimento da Senhora VANDA ALVES DE LIMA FERNANDES (Vanda de Cicí) ocorrido recentemente. Aprovada na Sessão ordinária Remota do dia 19 de agosto de 2021</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1629/mocao_de_pesar_antonia_alves_de_oliveira_autor_gilvan_alves_republicanos.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1629/mocao_de_pesar_antonia_alves_de_oliveira_autor_gilvan_alves_republicanos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR GILVAN ALVES – REPUBLICANOS - Senhora ANTÔNIA ALVES DE OLIVEIRA MAIA, ocorrido recentemente. Aprovada na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1630/mocao_de_pesar_tiao_de_zorme_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1630/mocao_de_pesar_tiao_de_zorme_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR CHARTON RÊGO – MDB - Senhor SEBASTIÃO MARCOLINO DA COSTA (TIÃO DE ZORME), ocorrido recentemente. Aprovada na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1631/mocao_de_pesar_terezinha_tito_autor_railton_diogenes_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1631/mocao_de_pesar_terezinha_tito_autor_railton_diogenes_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR RAILTON DIOGENES – MDB - Pelo falecimento da senhora Teresinha Sousa de Oliveira (Teresinha Tito), 87 anos. Aprovada na Sessão Ordinária do dia 16 de setembro de 2021.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>ADAILTON TARGINO, ALEXANDRE BEVENUTO, RAILTON DIÓGENES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1632/mocao_de_pesar_irma_sula_autores_railton_diogenes_mdb_carlin_de_dandao-psb_e_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1632/mocao_de_pesar_irma_sula_autores_railton_diogenes_mdb_carlin_de_dandao-psb_e_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - AUTORES RAILTON DIOGENES-MDB – ALEXANDRE DE BEVENUTO-PT E ADAILTON TARGINO-MDB - Pelo falecimento da Senhora Antônia de Freitas Gurgel (Irmã Sula). Aprovada na Sessão Ordinária do dia 16 de setembro de 2021.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1633/mocao_de_pesar_joao_de_nozinho_autor_railton_diogenes_mdb_2.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1633/mocao_de_pesar_joao_de_nozinho_autor_railton_diogenes_mdb_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR RAILTON DIOGENES – MDB - Pelo falecimento do Senhor JOÃO BATISTA DO NASCIMENTO (João Nozinho). Aprovada na Sessão Ordinária do dia 16 de setembro de 2021.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1634/mocao_de_pesar_toinho_cacimbao_autor_ednarte_silviera_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1634/mocao_de_pesar_toinho_cacimbao_autor_ednarte_silviera_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR – EDNARTE SILVEIRA-MDB - Pelo falecimento do Senhor ANTÔNIO LISBOA DO NASCIMENTO (Toinho Cacimbão), ocorrido recentemente. Aprovada na Sessão Ordinária do dia 23 de setembro de 2021.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR GILVAN ALVES – REPUBLICANOS - Pelo falecimento do Senhor ZACARIAS EUFRÁSIO DE LIMA, ocorrido recentemente. Aprovada na Sessão Ordinária do dia 30 de setembro de 2021</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>Poder Legislativo Apodiense</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTORES TODOS OS VEREADORES DE APODI - Pelo falecimento da Senhora MARIA DA CONCEIÇÃO ALVES (Minota), 76 anos, funcionária aposentada do Hospital Regional Hélio Morais Marinho de Apodi-RN, ocorrido recentemente. Aprovado na Sessão Ordinária do 04 de novembro de 2021.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>ANDREAZO ALVES, GILVAN ALVES</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1637/mocao_de_pesar_cuta__autores_gilvan_e_andreazo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1637/mocao_de_pesar_cuta__autores_gilvan_e_andreazo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTORES ANDREAZO ALVES-PL E GILVAN ALVES-REPULICANOS - Pelo falecimento do Senhor Francisco Eufrásio Alves (Cuta de Eufrasio). Aprovada na Sessão Ordinária do dia 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1638/mocao_de_pesar_bosco_junior_autor_alexandre_de_bevenuto_pt.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1638/mocao_de_pesar_bosco_junior_autor_alexandre_de_bevenuto_pt.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR – AUTOR ALEXANDRE DE BEVENUTO-PT - Pelo falecimento do Senhor JOÃO BOSCO EVANGELISTA JÚNIOR ocorrido recentemente. Aprovada na Sessão Ordinária do dia 09 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>MAC</t>
   </si>
   <si>
     <t>Moções de Aplausos e Congratulações (MAC)</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES a todas as Mulheres Apodienses pelo Dia Internacional da Mulher dia 8 de março, e em especial as mulheres que trabalham em combatem ao COVID-19 sejam as que trabalham em hospitais e clinicas ou as que ficam em casa cuidando e tratando dos seus familiares. De autoria do Vereador Filipe Gustavo – PL Aprovada na Sessão Ordinária dia 04 de março de 2021.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES ao Sr MARCELO MAGNO DE OLIVEIRA. De autoria do Vereador Andreazo – PL. Aprovada na Sessão Ordinária do dia 16 de abril de 2021</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E CONGRATULAÇÃO aos alunos que obtiveram nota superior a 800 pontos no ENEM 2021. Visto a dificuldade provocada pela Pandemia do Novo Corona vírus e a falta de aulas presenciais e em alguns casos, até mesmo remota. De autoria do Vereador Gilvan Alves – Republicanos. Aprovada na Sessão Ordinária do dia 16 de abril de 2021</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E CONGRATULAÇÃO ao Professor PhD TALVACY CHAVES DE FREITAS, Vigário da Paróquia de Apodi, e a Senhora CECÍLIA PINHEIRO, pela realização de cursos e oficinas ofertados aos professores do município de Apodi e Região, auxiliando na garantia de aulas remotas de qualidade no ensino. De autoria do Vereador Gilvan Alves – Republicanos. Aprovada na Sessão Ordinária do dia 16 de abril de 2021</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1553/mocao_de_aplausos_e_congratulacoes_escola_estadual_valdemiro_pedro_viana_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1553/mocao_de_aplausos_e_congratulacoes_escola_estadual_valdemiro_pedro_viana_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES a ESCOLA ESTADUAL VALDEMIRO PEDRO VIANA, SUA DIREÇÃO, SEUS PROFESSORES E SERVIDORES - pelo grande esforço e trabalho feito aos nossos alunos, em meio a pandemia. De autoria do Vereador Andreazo Alves – PL. Aprovada na Sessão Ordinária do dia 22 de abril de 2021</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES ao Ilustríssimo Senhor AGÁPITO PEREIRA TÔRRES NETO diretor da Escola Estadual Valdemiro Pedro Viana – pelo brilhante trabalho na direção da mesma. De autoria do Vereador Andreazo Alves – PL. Aprovada na Sessão Ordinária do dia 22 de abril de 2021</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1555/mocao_de_aplausos_e_congratulacoes_cursinho_ponto_da_ciencias_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1555/mocao_de_aplausos_e_congratulacoes_cursinho_ponto_da_ciencias_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES ao CURSINHO PONTO DA CIENCIAS – Apodi-RN, pela grande quantidade de alunos aprovados do ENEM - 2020. De autoria do Vereador Andreazo Alves – PL. Aprovada na Sessão Ordinária do dia 22 de abril de 2021</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1556/mocao_de_aplausos_e_congratulacoes_ifrn_campus_apodi-rn_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1556/mocao_de_aplausos_e_congratulacoes_ifrn_campus_apodi-rn_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES ao Instituto Federal de Educação, Ciência e Tecnologia do Rio Grande do Norte – IFRN Campus Apodi-RN, pela grande aprovação no Sistema de Seleção 2020, para cursos técnicos. De autoria do Vereador Andreazo Alves – PL Aprovada na Sessão Ordinária do dia 29 de abril de 2021</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1557/mocao_de_aplausos_e_congratulacoes_tereza_cristina_autores_filipe_gustavo_pl_e_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1557/mocao_de_aplausos_e_congratulacoes_tereza_cristina_autores_filipe_gustavo_pl_e_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES a Excelentíssima Senhora Ministra de Estado da Agricultura, Pecuária e Abastecimento - Tereza Cristina Corrêa da Costa Dias. Esta Moção motivou-se pelo brilhante trabalho e validação da Ministra acerca da inclusão do munícipio de Apodi-RN na área livre da praga da mosca da fruta (Portaria N° 277, de 23 de abril de 2021); conforme solicitação do Poder Legislativo Apodiense através da Indicação N° 011/2021, pedindo a atenção especial no sentido de acelerar a publicação da expansão da área livre da mosca branca para o município de Apodi-RN. De autoria do Vereador Junior Souza – MDB. Os produtores do nosso munícipio poderão agora expedir certificações e documentos requeridos pelos países importadores da fruticultura. De autoria dos Vereadores Filipe Gustavo – PL e Júnior Souza-MDB. Aprovada na Sessão Ordinária do dia 29 de abril de 2021</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES ao Deputado Federal JOÃO DA SILVA MAIA. Esta moção motivou-se pelo empenho do deputado em garantir a inclusão do munícipio de Apodi na área livre da praga da mosca da fruta (Portaria N° 277, de 23 de abril de 2021). Os produtores do nosso munícipio poderão agora expedir certificações e documentos requeridos pelos países importadores da fruticultura. De autoria do Vereador Filipe Gustavo – PL . Aprovada na Sessão Ordinária do dia 29 de abril de 2021</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES ao Ilustríssimo Senhor Diretor Institucional e Sócio Fundador da Agrícola Famosa - LUIZ ROBERTO BARCELLOS. Esta Moção motivou-se pelo brilhante trabalho, empenho e validação da Empresa Agrícola Famosa acerca da inclusão do munícipio de Apodi-RN na área livre da praga da mosca da fruta (Portaria N° 277, de 23 de abril de 2021); conforme solicitação do Poder Legislativo Apodiense através da Indicação N° 011/2021, pedindo a atenção especial no sentido de acelerar a publicação da expansão da área livre da mosca branca para o município de Apodi-RN. De autoria do Vereador Junior Souza – MDB. Os produtores do nosso munícipio poderão agora expedir certificações e documentos requeridos pelos países importadores da fruticultura. De autoria do Vereador Júnior Souza – MDB. Aprovada na Sessão Ordinária do dia 29 de abril de 2021</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1560/mocao_de_aplausos_e_congratulacoes_jose_guilherme_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1560/mocao_de_aplausos_e_congratulacoes_jose_guilherme_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES ao Ilustríssimo Senhor Secretário da Defesa Agropecuária – JOSÉ GUILHERME TOLLSTADIUS LEAL. Esta Moção motivou-se pelo brilhante trabalho, empenho e validação do Secretário da Defesa Agropecuária acerca da inclusão do munícipio de Apodi-RN na área livre da praga da mosca da fruta (Portaria N° 277, de 23 de abril de 2021); conforme solicitação do Poder Legislativo Apodiense através da Indicação N° 011/2021, pedindo a atenção especial no sentido de acelerar a publicação da expansão da área livre da mosca branca para o município de Apodi-RN. De autoria do Vereador Junior Souza – MDB. Os produtores do nosso munícipio poderão agora expedir certificações e documentos requeridos pelos países importadores da fruticultura. De autoria do Vereador Júnior Souza - MDB. Aprovada na Sessão Ordinária do dia 29 de abril de 2021</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1561/mocao_de_aplausos_e_congratulacoes_erivan_e_francisca_alves_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1561/mocao_de_aplausos_e_congratulacoes_erivan_e_francisca_alves_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES ao casal ERIVAN AUGUSTO DE PAIVA e FRANCISCA ALVES DE LIMA PAIVA, por seus gestos altruístas de dispor de um terreno ao município de Apodi para CONSTRUÇÃO DE UMA UBS (Unidade Básica de Saúde) para comunidade de Bamburral na zona rural. De autoria do Vereador Andreazo Alves – PL Aprovado na Sessão Ordinária Remota do dia 06 de maio de 2021.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1562/mocao_de_aplausos_e_congratulacoes_coren_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1562/mocao_de_aplausos_e_congratulacoes_coren_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E CONGRATULAÇÃO de Solidariedade e apoio ao COREN-RN (Conselho Regional de Enfermagem do RN); ao COFEN (Conselho Federal de Enfermagem); bem como manifestar nosso total apoio a PL 2564/2020 - que busca instituir o Piso Nacional de Enfermagem, que tramita no Senado Federal. De autoria do Vereador Gilvan Alves – Republicanos Aprovado na Sessão Ordinária Remota do dia 20 de maio de 2021.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E CONGRATULAÇÃO a concessão de MOÇÃO DE APOIO ao “Projeto de Lei Federal N° 2.564/2020, que altera a Lei N° 7.498, de 25 de julho de 1986 para instituir o piso salarial nacional do enfermeiro, do técnico de enfermagem, do auxiliar de enfermagem e da parteira”. Encaminhada as Seguintes autoridades: Presidente - MANOEL EGÍDIO DA SILVA JÚNIOR - COREN-RN (Conselho Regional de Enfermagem do RN); Senador RODRIGO OTAVIO SOARES PACHECO sen.rodrigopacheco@senado.leg.br; Senador JEAN PAUL TERRA PRATES sen.jeanpaulprates@senado.leg.br; Senador EANN STYVENSON VALENTIM MENDES sen.styvensonvalentim@senado. leg.br; Senadora ZENAIDE MAIA CALADO PEREIRA DOS SANTOS sen.zenaidemaia@senado.leg.br; e Senador FABIANO CONTARATO sen.fabianocontarato@senado.leg.br. Autor Andreazo Alves – PL Aprovada na Sessão Ordinária Remota do dia 02 de junho de 2021</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1564/mocao_de_aplausos_e_congratulacoes_mona_wenbia__autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1564/mocao_de_aplausos_e_congratulacoes_mona_wenbia__autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES a toda a equipe de vacinação em nome da profissional de Saúde - Mona Wenbia Albuquerque Ferreira de Sales Rego. Autor Filipe Gustavo – PL Aprovada na Sessão Ordinária Remota do dia 02 de junho de 2021</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1565/mocao_de_aplausos_e_congratulacoes_profissionais_da_saude_da_linha_de_frente_contra_covid-19__autor_poder_legislativo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1565/mocao_de_aplausos_e_congratulacoes_profissionais_da_saude_da_linha_de_frente_contra_covid-19__autor_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES a todos os Profissionais da Saúde da linha de frente contra COVID-19 no municipio de Apodi-RN. Autor todos os Vereadores de Apodi Aprovada na Sessão Ordinária Remota do dia 02 de junho de 2021</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1566/mocao_de_aplausos_e_congratulacoes_neilton_autor_angelo_suassuna_sd.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1566/mocao_de_aplausos_e_congratulacoes_neilton_autor_angelo_suassuna_sd.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ÂNGELO DE DAGMAR – SSD - Vice-Prefeito do municipio de Apodi o Senhor NEILTON CARLOS DIÓGENES MAGALHÃES, Pela conquista dos recursos adquiridos para construção de uma Unidade Básica de Saúde-UBS e de quatros poços para serem perfurados e instalados no municipio de Apodi-RN. Aprovada na Sessão Ordinária Remota – 10 de junho de 2021</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1567/mocao_de_aplausos_e_congratulacoes_andre_lucas_autor_andreazo_alves_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1567/mocao_de_aplausos_e_congratulacoes_andre_lucas_autor_andreazo_alves_pl.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ANDREAZO ALVES – PL - Ao Senhor ANDRÉ LUCAS DE OLIVEIRA NUNES – Coordenador Técnico e de Planejamento do IGARN – Pelo seu excelentíssimo trabalho à frente da coordenação do IGARN - INSTITUTO DE GESTÃO DAS ÁGUAS DO ESTADO DO RIO GRANDE DO NORTE. Aprovada na Sessão Ordinária Remota de 23 de junho de 2021</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1568/mocao_de_aplausos_e_congratulacoes_marcilio_reginaldo_e_garaldo_targino_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1568/mocao_de_aplausos_e_congratulacoes_marcilio_reginaldo_e_garaldo_targino_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTOR ADAILTON TARGINO – MDB - Aos Senhores MARCILIO REGINALDO DE SOUSA e GERALDO TARGINO Coordenador e Presidente do Conselho de Defesa Civil de Apodi respectivamente, sobre relevantes serviços prestados e atividades desenvolvida a frente da Defesa Civil na cidade de Apodi. Aprovada na Sessão Ordinária Remota de 23 de junho de 2021</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTORES TODOS OS VEREADORES DE APODI - Pastor DAVID MARROQUE TEIXEIRA pelos seus 30 anos de Pastorado na IGREJA DE CRISTO EM APODI-RN. Aprovada na Sessão Ordinária Remota de 23 de junho de 2021</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1570/mocao_de_aplausos_e_congratulacoes_senador_fabiano_contarato-rede_es_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1570/mocao_de_aplausos_e_congratulacoes_senador_fabiano_contarato-rede_es_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO N° 001/2021 – AUTOR JÚNIOR SOUZA – MDB - Se posicionar firmemente em defesa dos profissionais de enfermagem e do Projeto de lei 2.564/2020, de iniciativa do Excelentíssimo Senador FABIANO CONTARATO-REDE/ES, onde altera a Lei N.º 7.498, de 25 de junho de 1986, para instituir o piso salarial nacional do ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, AUXILIAR DE ENMFERMAGEM E DA PARTEIRA. Aprovado na Sessão Ordinária do dia 12 de agosto de 2021</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1571/mocao_de_aplausos_e_congratulacoes_faculdade_catolica_do_rio_grande_do_norte_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1571/mocao_de_aplausos_e_congratulacoes_faculdade_catolica_do_rio_grande_do_norte_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JÚNIOR SOUZA-MDB - FACULDADE CATÓLICA DO RIO GRANDE DO NORTE, pela Inauguração das instalações físicas do Centro de Práticas Múltiplas Dom João Costa (designação dada como memória da Escola Dom João Costa em homenagem ao Segundo Bispo Diocesano de Mossoró-RN). Aprovado na Sessão Ordinária do dia 12 de agosto de 2021</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1572/mocao_de_aplausos_e_congratulacoes_agentes_comunitarios_de_saude__autorpoder_legislativo.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1572/mocao_de_aplausos_e_congratulacoes_agentes_comunitarios_de_saude__autorpoder_legislativo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTORES TODOS OS VEREADORES DE APODI-RN - Aos AGENTES COMUNITÁRIOS DE SAÚDE DO MUNICIPIO DE APODI-RN - Pelos 25 anos de trabalho, parabenizando-os e expressando a nossa gratidão pelos serviços prestados, desejando-lhes que Deus derrame muitas bênçãos e graças sobre todos em suas vidas. Aprovada na Sessão ordinária Remota do dia 19 de agosto de 2021</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1573/mocao_de_aplausos_e_congratulacoes_apda__autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1573/mocao_de_aplausos_e_congratulacoes_apda__autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JUNIOR SOUZA – MDB - A Associação de Pessoas com Deficiência de Apodi (APDA) - Pela Inauguração das novas instalações da Sede; e, pela brilhante atuação na missão quanto instituição na defesa dos direitos as pessoas com deficiências no municipio de Apodi-RN. Aprovada na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>CARLINHOS DE DANDÃO, JÚNIOR SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1574/mocao_de_aplausos_e_congratulacoes_kleber_lira__autores_junior_souza_mdb_e_carlin_de_dandao_psb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1574/mocao_de_aplausos_e_congratulacoes_kleber_lira__autores_junior_souza_mdb_e_carlin_de_dandao_psb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES - AUTORES JUNIOR SOUZA – MDB E CARLIN DE DANDÃO – PSB - Ao Senhor ANTÔNIO KLEBER LIRA PEREIRA - Pelo brilhante trabalho voluntário no município de Apodi. Aprovada na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1575/mocao_de_aplausos_e_congratulacoes_equipe_de_futebol_amador_palmeiras_de_soledade_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1575/mocao_de_aplausos_e_congratulacoes_equipe_de_futebol_amador_palmeiras_de_soledade_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ADAILTON TARGINO – MDB - A Equipe de futebol amador Palmeiras de Soledade Futebol Clube do Distrito de Soledade na Chapada do Apodi pela conquista do título de Campeão da Copa Municipal de Futsal promovido pela Prefeitura Municipal de Apodi, através da Secretaria Municipal de Esportes, estendida a moção aqueles que muito colaboram com o esporte daquela comunidade: Almir Targino, Petinha, Gilvan Sena, Genilton Sena e Joéliton Sena além de outros. Aprovada na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1576/mocao_de_aplausos_e_congratulacoes_danilo_rodrigo_da_costa_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1576/mocao_de_aplausos_e_congratulacoes_danilo_rodrigo_da_costa_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR CHARTON RÊGO – MDB - Senhor DANILO RODRIGO DA COSTA MEDEIROS, pelos relevantes serviços prestados ao povo do Apodi-RN, além das suas atribuições profissional. Aprovada na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1577/mocao_de_aplausos_e_congratulacoes_centenario_de_aluizio_alves__autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1577/mocao_de_aplausos_e_congratulacoes_centenario_de_aluizio_alves__autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JUNIOR SOUZA – MDB - Em homenagem à memória do Centenário de ALUÍZIO ALVES do ex-governador, deputado federal, ministro e jornalista jamais deixará de despertar em todos nós, novas reflexões sobre a sua vida e obra. Aprovada na Sessão Ordinária do dia 26 de agosto de 2021</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1578/mocao_de_aplausos_e_congratulacoes_joao_paulo_filho_autor_junior_carlos_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1578/mocao_de_aplausos_e_congratulacoes_joao_paulo_filho_autor_junior_carlos_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JÚNIOR CARLOS – PSB - Ilustre Apodiense JOÃO PAULO FILHO - Pelo brilhante trabalho e dedicação como moto taxista no município de Apodi e na Região Oeste do Rio Grande do Norte. Aprovada na Sessão Ordinária do dia 2 de setembro de 2021</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1579/mocao_de_aplausos_e_congratulacoes_humberto_filho_e_neilton_autor_filipe_gustavo_pl.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1579/mocao_de_aplausos_e_congratulacoes_humberto_filho_e_neilton_autor_filipe_gustavo_pl.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR FILIPE GUSTAVO – PL - Aos Empreendedores HUMBERTO CARLOS BANDEIRA FILHO e NEILTON CARLOS DIÓGENES MAGALHÃES. Esta moção motivou-se pela construção do complexo esportivo Arena Hipernet. O empreendimento oferece aos cidadãos apodienses um excelente ambiente para práticas esportivas, convivência, além de promover mais desenvolvimento e renda ao nosso município. Aprovada na Sessão Ordinária do dia 2 de setembro de 2021</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1580/mocao_de_aplausos_e_congratulacoes_acampamento_sta_catarina_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1580/mocao_de_aplausos_e_congratulacoes_acampamento_sta_catarina_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR CHARTON RÊGO-MDB - Ao Acampamento Santa Catarina pelos relevantes serviços prestados de forma voluntárias a sociedade apodiense, tornando-se um exímio exemplo de exercício da ética e da cidadania no município de Apodi-RN. Aprovado na Sessão Ordinária do dia 07 de outubro de 2021.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1581/mocao_de_aplausos_e_congratulacoes_escritores_apodienses_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1581/mocao_de_aplausos_e_congratulacoes_escritores_apodienses_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>MOÇÕES DE APLAUSOS E CONGRATULAÇÕES – AUTOR GILVAN ALVES – REPUBLICANOS; E SUBSCRITA POR TODOS OS VEREADORES DE APODI - Aos Escritores: MARIA CLARA VIANA; SIMONE CABRAL MARINHO DOS SANTOS; MARIA MÔNICA DE FREITAS; ANTÔNIA DE OLIVEIRA TÔRRES ALVES (Deusinha); GERALDO FRANCISCO DAS CHAGAS (Geraldo Fernandes); e, RAIMUNDO MARINHO PINTO. Como forma de reconhecimento e valorização pela contribuição literária nas recentes publicações de livros de sua autoria. Aprovada na Sessão Ordinária do 14 de outubro de 2021. Aprovada na Sessão Ordinária do 14 de outubro de 2021.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1582/mocao_de_aplausos_e_congratulacoes_pastor_antonio_oliveira_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1582/mocao_de_aplausos_e_congratulacoes_pastor_antonio_oliveira_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÕES DE APLAUSOS E CONGRATULAÇÕES – AUTOR LAETE OLIVEIRA – MDB – Pastor Antônio Oliveira da Silva, e a Igreja Evangélica Assembleia de Deus por ocasião do dia 20/11/2021 comemorar seus 87 anos de promoção social e de evangelismo no município de Apodi. Aprovada na Sessão Ordinária do 14 de outubro de 2021.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1583/mocao_de_aplausos_e_congratulacoes_urmic_autor_andreazo_alves_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1583/mocao_de_aplausos_e_congratulacoes_urmic_autor_andreazo_alves_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ANDREAZO ALVES – PL - A ser encaminhada a URMIC (União Regional De Mulheres Da Igreja De Cristo) – Pelo o XXXI encontro regional com tema “É TEMPO DE RECONSTRUIR” realizado na Escola Estadual Professor Antônio Dantas no município de Apodi/RN. Aprovada na Sessão Ordinária do 21 de outubro de 2021.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1584/mocao_de_aplausos_e_congratulacoes_loja_maconica_autor_gilvan_alves.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1584/mocao_de_aplausos_e_congratulacoes_loja_maconica_autor_gilvan_alves.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTORES GILVAN ALVES – REPUBLICANOS E JÚNIOR SOUZA-MDB - A LOJA MAÇÔNICA "VALE DO APODI" pela passagem de seu 41° (quadragésimo primeiro) aniversário de fundação. Aprovada na Sessão Ordinária do 21 de outubro de 2021.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1585/mocao_de_aplausos_e_congratulacoes_igor_leonardo_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1585/mocao_de_aplausos_e_congratulacoes_igor_leonardo_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ADAILTON TARGINO – MDB - Ao Senhor IGOR LEONARDO BANDEIRA LOPES, Apodiense, advogado, servidor público e empresário no ramo da agricultura. Aprovada na Sessão Ordinária do dia 28 de novembro de 2021.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1586/mocao_de_aplausos_e_congratulacoes_coevap_autor_adailton_targino_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1586/mocao_de_aplausos_e_congratulacoes_coevap_autor_adailton_targino_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR ADAILTON TARGINO – MDB - A COEVAP – Comunidade Evangélica Apodiense relevantes serviços prestados à população apodiense e especialmente em defesa da família e do evangelho. Aprovada na Sessão Ordinária do dia 28 de outubro de 2021.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>ADAILTON TARGINO, LAETE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1587/mocao_de_aplausos_e_congratulacoes_igreja_evangelica_assembleia_de_deus_autor_laete_oliveira_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1587/mocao_de_aplausos_e_congratulacoes_igreja_evangelica_assembleia_de_deus_autor_laete_oliveira_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E MÉRITO – AUTOR LAETE OLIVEIRA – MDB E ADAILTON TARGINO – MDB E SUBSCRITA POR TODOS OS VEREADORES - Pelos relevantes serviços prestados, social, cultural e de evangelização a instituição Igreja Evangélica Assembleia de Deus por ocasião de seu aniversário de 87 anos, no município de Apodi. Aprovada na Sessão Ordinária do dia 11 de novembro de 2021.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1588/mocao_de_aplausos_e_congratulacoes_aluisio_barros_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1588/mocao_de_aplausos_e_congratulacoes_aluisio_barros_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JÚNIOR SOUZA-MDB - ao Ilustríssimo Senhor Aluísio Barros, Escritor Apodiense Imortal da Academia Apodiense de Letras – AAPOL, por estar concorrendo ao Prêmio Jabuti 2021 no eixo: Inovação&gt; Fomento à Leitura com o título: Diários de Emergência Covid-19. Aprovada na Sessão Ordinária do dia 11 de novembro de 2021.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1589/mocao_de_aplausos_ee_ferreira_pinto_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1589/mocao_de_aplausos_ee_ferreira_pinto_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JÚNIOR SOUZA-MDB - A Escola Estadual Ferreira Pinto pelos 110 anos fazendo história na educação no município de Apodi-RN. Aprovada na Sessão Ordinária do dia 02 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1590/mocao_de_aplausos_e_congratulacoes_aapol_autor_junior_souza_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1590/mocao_de_aplausos_e_congratulacoes_aapol_autor_junior_souza_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR JÚNIOR SOUZA-MDB - A ACADEMIA APODIENSE DE LETRAS (AAPOL) – Pela Eleição e Posse da NOVA DIRETORIA da Entidade Cultural para o quatriênio 2022/2026. Aprovada na Sessão Ordinária do dia 09 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1591/mocao_de_aplausos_e_congratulacoes_wander_alison_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1591/mocao_de_aplausos_e_congratulacoes_wander_alison_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR CHARTON RÊGO-MDB - Ao Senhor WANDER ALISON COSTA DOS SANTOS, Diretor/Coordenador do Departamento de Jovens e Adolescentes da Igreja Evangélica Assembleia de Deus em Apodi, pela realização do Encontro de Jovens que aconteceu no período de 10 a 12 de Dezembro de 2021. Aprovada na Sessão Ordinária do dia 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1592/mocao_de_aplausos_e_congratulacoes_imt_ufrn_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1592/mocao_de_aplausos_e_congratulacoes_imt_ufrn_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR RAILTON DIÓGENES – MDB -  Ao Instituto de Medicina Tropical (IMT) da Universidade Federal do Rio Grande do Norte (UFRN) – Pelo brilhante trabalho de pesquisa ao NOVO CORONAVÍRUS, e a realização de mais de 100 mil testes de COVID em diversos municípios do RN. Aprovada na Sessão Ordinária do dia 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1593/mocao_de_aplausos_e_congratulacoes_celina_vitoria_autor_charton_rego_mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1593/mocao_de_aplausos_e_congratulacoes_celina_vitoria_autor_charton_rego_mdb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES – AUTOR CHARTON RÊGO-MDB - Ao Centro Educacional Celina Vitória, pela realização do Projeto "O Escritor Sou Eu" que incentiva, fortalece e oportuniza as nossas crianças experiências de leitura e produção de livros. Aprovada na Sessão Ordinária do dia 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto - Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1690/veto_integral_ao_projeto_de_lei_no_055_2021_poder_executivo_autor_do_projeto_de_lei_vereador_laete_oliveira-mdb.pdf</t>
+    <t>http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1690/veto_integral_ao_projeto_de_lei_no_055_2021_poder_executivo_autor_do_projeto_de_lei_vereador_laete_oliveira-mdb.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI N° 055/2021 – AUTOR LAETE OLIVEIRA – MDB - Dispõe sobre a obrigatoriedade da publicação, na internet, da lista de espera em ordem cronológica, dos pacientes que aguardam por consultas, exames e intervenções cirúrgicas ofertadas pelo SUS, e outros procedimentos e serviços oferecidos pela Secretaria de Saúde do Município de Apodi-RN. Encaminhado as Comissões na Sessão Ordinária Remota do dia 29 de abril de 2021. Retirado da Pauta na Sessão Ordinária do 9 de dezembro de 2021. Emenda Modificativa N.º 001/2021 ao Projeto de Lei N.º 055/2021 – AUTOR COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL; E EMENDA MODIFICATIVA N.º 002/2021 AO PROJETO DE LEI N.º 055/2021 – AUTOR ALEXANDRE DE BEVENUTO-PT (Retirado de Pauta na Sessão Ordinária do dia 16 de dezembro de 2021). https://camaraapodi.rn.gov.br/portal/ proposicao/512/detalhe/. Projeto de Lei aprovado com as emendas na Sessão Ordinária do dia 15 de junho de 2022 por unanimidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7733,67 +7733,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/834/projeto_de_lei_n_001_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/833/projeto_de_lei_n_002_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/832/projeto_de_lei_n_003_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/831/projeto_de_lei_n_004_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/830/projeto_de_lei_n_005_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/829/projeto_de_lei_n_006_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/828/projeto_de_lei_n_007_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/827/projeto_de_lei_n_008_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/826/projeto_de_lei_n_009_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/825/projeto_de_lei_n_010_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/824/projeto_de_lei_n_011_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/823/projeto_de_lei_n_012_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/822/projeto_de_lei_n_013_2021_autor_mesa_diretora_2021-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/821/projeto_de_lei_n_014_2021_autor_charto_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/820/projeto_de_lei_n_015_2021_-_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/819/projeto_de_lei_n_016_2021_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/818/projeto_de_lei_n_017_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/817/projeto_de_lei_n_018_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/816/projeto_de_lei_n_019_2021_-_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/815/projeto_de_lei_n_020_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/814/projeto_de_lei_n_021_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/813/projeto_de_lei_n_022_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/812/projeto_de_lei_n_023_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/811/projeto_de_lei_n_024_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/810/projeto_de_lei_n_025_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/809/projeto_de_lei_n_026_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/808/projeto_de_lei_n_027_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/807/projeto_de_lei_n_028_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/806/projeto_de_lei_n_029_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/805/projeto_de_lei_n_030_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/804/projeto_de_lei_n_031_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/803/projeto_de_lei_n_032_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/802/projeto_de_lei_n_033_2021_autor_angelo_de_dagmar_sd.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/801/projeto_de_lei_n_034_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/800/projeto_de_lei_n_035_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/799/projeto_de_lei_n_036_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/798/projeto_de_lei_n_037_2021_autor_mesa_diretora_2021-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/797/projeto_de_lei_n_038_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/796/projeto_de_lei_n_039_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_de_lei_n_040_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/789/projeto_de_lei_n_041_2021_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/788/projeto_de_lei_n_042_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/787/projeto_de_lei_n_043_2021_-_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/786/projeto_de_lei_n_044_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/785/projeto_de_lei_n_045_2021_-_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/783/projeto_de_lei_n_046_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_lei_n_047_2021__autor_laete_oliveira-mdb_nova_redac_20231206_0001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/782/projeto_de_lei_n_048_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/781/projeto_de_lei_n_049_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/772/projeto_de_lei_n_050_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/771/projeto_de_lei_n_051_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/770/projeto_de_lei_n_052_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/769/projeto_de_lei_n_053_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/768/projeto_de_lei_n_054_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/767/projeto_de_lei_n_055_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/766/projeto_de_lei_n_056_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/765/projeto_de_lei_n_057_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/764/projeto_de_lei_n_058_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/763/projeto_de_lei_n_059_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/762/projeto_de_lei_n_060_2021_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/761/projeto_de_lei_n_061_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/760/projeto_de_lei_n_062_2021_autor_adailton_targino.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/759/projeto_de_lei_n_063_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/758/projeto_de_lei_n_064_2021_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_n_065_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/756/projeto_de_lei_n_067_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_de_lei_n_068_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/754/projeto_de_lei_n_069_2021_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_de_lei_n_070_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/752/projeto_de_lei_n_071_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/751/projeto_de_lei_n_072_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_de_lei_n_073_2021_autor_andreazo_alves_pl_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_de_lei_n_074_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/748/projeto_de_lei_n_075_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/747/projeto_de_lei_n_076_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/746/projeto_de_lei_n_077_2021_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/745/projeto_de_lei_n_078_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/180/projeto_de_lei_n_079_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_n_080_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_de_lei_n_081_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_de_lei_n_082_2021_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_n_083_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/741/projeto_de_lei_n_084_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_de_lei_n_085_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/739/projeto_de_lei_n_086_2021_autor_charton_rego.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/738/projeto_de_lei_n_087_2021_autor_charton_rego.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/737/projeto_de_lei_n_088_2021_autor_junior_carlos_-_psb.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_lei_n_089_2021_-_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/168/projeto_de_lei_n_090_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/734/projeto_de_lei_n_091_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/735/projeto_de_lei_n_092_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/733/projeto_de_lei_n_093_2021_autor_charton_rego.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/185/projeto_de_lei_n_094_2021_autor_charton_rego_mdb_20230915_0001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/732/projeto_de_lei_n_095_2021_-_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_n_096_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/731/projeto_de_lei_n_097_2021_-_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/730/projeto_de_lei_n_098_2021_-_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_n_099_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/728/projeto_de_lei_n_100_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/727/projeto_de_lei_n_101_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/726/projeto_de_lei_n_102_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/725/projeto_de_lei_n_103_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/724/projeto_de_lei_n_104_2021_-_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_n_105_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_n_106_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/721/projeto_de_lei_n_107_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/720/projeto_de_lei_n_108_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/719/projeto_de_lei_n_109_2021_-_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/718/projeto_de_lei_complementar_n_110_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_de_lei_n_111_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_de_lei_n_112_2021_-_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/715/projeto_de_lei_n_113_2021_-_autor_angelo_de_dagmar_sd.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_de_lei_n_114_2021_-_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/713/projeto_de_lei_n_115_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/712/projeto_de_lei_n_116_2021_-_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_n_117_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_de_lei_n_118_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/709/projeto_de_lei_n_119_2021_-_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1840/projeto_de_lei_n_121_2021_-_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/707/projeto_de_lei_n_122_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/706/projeto_de_lei_n_123_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_n_124_2021_-_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/704/projeto_de_lei_n_125_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/703/projeto_de_lei_n_126_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/702/projeto_de_lei_n_127_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/701/projeto_de_lei_n_128_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_n_129_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_de_lei_n_130_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_de_lei_n_131_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/697/projeto_de_lei_n_132_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/696/projeto_de_lei_n_133_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_de_lei_n_134_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_n_135_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/693/projeto_de_lei_n_136_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/692/projeto_de_lei_n_137_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/691/projeto_de_lei_n_138_2021_-_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/690/projeto_de_lei_n_139_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/618/projeto_de_lei_n_140_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/617/projeto_de_lei_n_141_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/616/projeto_de_lei_n_142_2021_autor_poder_executivo_-_aprovado_na_sessao_ordinaria_do_9_de_12_de_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/615/projeto_de_lei_n_143_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/614/projeto_de_lei_n_144_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/613/projeto_de_lei_n_145_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/612/projeto_de_lei_n_146_2021_autores_filipe_e_junior_souza.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_n_147_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/611/projeto_de_lei_n_148_2021_autor_poder_executivo_-_aprovado_na_sessao_ordinaria_do_9_de_12_de_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/610/projeto_de_lei_complementar_n_149_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/608/projeto_de_lei_n_151_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/607/projeto_de_lei_n_152_2021_autores_andreazo_filipe_e_junior_souza.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/606/projeto_de_lei_n_153_2021_autor_mesa_diretora_da_cma_2021_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/605/projeto_de_lei_n_154_2021_autor_mesa_diretora_da_cma_2021_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/529/propeto_de_lei_n_155_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/187/emenda_a_lei_organica_n_003_2022_-_autrores_laete_gilvan_andreazo_filipe_e_andreazo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2060/projeto_de_decreto_legislativo_n_002_2021_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2061/projeto_de_decreto_legislativo_n_003_2021_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2062/projeto_de_decreto_legislativo_n_004_2021_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2063/projeto_de_decreto_legislativo_n_005_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2064/projeto_de_decreto_legislativo_n_006_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2065/projeto_de_decreto_legislativo_n_007_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2066/projeto_de_decreto_legislativo_n_008_2021_autor_angelo_suassuna_ssd.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2067/projeto_de_decreto_legislativo_n_009_2021_autor_angelo_suassuna_ssd.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2068/projeto_de_decreto_legislativo_n_010_2021_autor_angelo_suassuna_ssd.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2077/projeto_de_resolucao_n_001_2021_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2078/projeto_de_resolucao_n_002_2021_autor_comissao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2079/projeto_de_resolucao_n_003_2021_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2080/projeto_de_resolucao_n_004_2021_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2081/projeto_de_resolucao_n_005_2021_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2082/projeto_de_resolucao_n_006_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2083/projeto_de_resolucao_n_007_2021_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2084/projeto_de_resolucao_n_008_2021__autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2085/projeto_de_resolucao_n_009_2021__autor_mesa_diretora_2021_2022_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2086/projeto_de_resolucao_n_010_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2087/projeto_de_resolucao_n_011_2021__emenda_ao_regimento_interno_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2088/projeto_de_resolucao_n_012_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2089/projeto_de_resolucao_n_013_2021_autores_diversos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2090/projeto_de_resolucao_n_014_2021_autor_mesa_diretora_bienio_2021-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2091/projeto_de_resolucao_n_015_2021_autor_angelo_ssd.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1485/indicacao_n_001_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1484/indicacao_n_002_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1483/indicacao_n_003_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1482/indicacao_n_004_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1481/indicacao_n_005_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1480/indicacao_n_006_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1479/indicacao_n_007_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1478/indicacao_n_008_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1477/indicacao_n_009_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1476/indicacao_n_010_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1475/indicacao_n_011_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1474/indicacao_n_012_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1473/indicacao_n_013_2021_autores_carlin_de_dandao_psb_e_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1472/indicacao_n_014_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1471/indicacao_n_015_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1470/indicacao_n_016_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1469/indicacao_n_017_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1468/indicacao_n_018_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1467/indicacao_n_019_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1465/indicacao_n_021_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1464/indicacao_n_022_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1463/indicacao_n_023_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1462/indicacao_n_024_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1461/indicacao_n_025_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1459/indicacao_n_027_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1458/indicacao_n_028_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1457/indicacao_n_029_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1456/indicacao_n_030_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1455/indicacao_n_031_2021_autores_jr_carlos_psb_e_carlin_psb.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1454/indicacao_n_032_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1453/indicacao_n_033_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1452/indicacao_n_034_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1451/indicacao_n_035_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1450/indicacao_n_036_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1449/indicacao_n_037_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1448/indicacao_n_038_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1447/indicacao_n_039_2021_autor_angelo_suassuna_ssd.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1446/indicacao_n_040_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_n_041_2021_autor_adailton_targino.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1435/indicacao_n_042_2021_autor_adailton_targino.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1434/indicacao_n_043_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1433/indicacao_n_044_2021_autor_angelo_suassuna_ssd.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1432/indicacao_n_045_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1431/indicacao_n_046_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1430/indicacao_n_047_2021_laete_oliveira.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1429/indicacao_n_048_2021_laete_oliveira.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1428/indicacao_n_049_2021_carlin_de_dandao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1426/indicacao_n_051_2021_carlin_de_dandao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1425/indicacao_n_052_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1424/indicacao_n_053_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1423/indicacao_n_054_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1422/indicacao_n_055_2021_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1421/indicacao_n_056_2021_railton_diogenes.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1420/indicacao_n_057_2021_railton_diogenes.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1419/indicacao_n_058_2021_railton_diogenes.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1418/indicacao_n_059_2021_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1417/indicacao_n_060_2021_andreazo_alves.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1416/indicacao_n_061_2021_laete_oliveira.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1415/indicacao_n_062_2021_laete_oliveira.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1414/indicacao_n_063_2021_laete_oliveira.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1413/indicacao_n_064_2021_junior_souza.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1412/indicacao_n_065_2021_junior_souza.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1411/indicacao_n_066_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1410/indicacao_n_067_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1409/indicacao_n_068_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1408/indicacao_n_069_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1407/indicacao_n_070_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1406/indicacao_n_071_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1405/indicacao_n_072_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1404/indicacao_n_073_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1403/indicacao_n_074_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1402/indicacao_n_075_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1401/indicacao_n_076_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1400/indicacao_n_077_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1399/indicacao_n_078_2021_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1398/indicacao_n_079_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1397/indicacao_n_080_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1396/indicacao_n_081_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1395/indicacao_n_082_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1394/indicacao_n_083_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1393/indicacao_n_084_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1392/indicacao_n_085_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1391/indicacao_n_086_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_n_087_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1389/indicacao_n_088_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_n_089_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1387/indicacao_n_090_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1386/indicacao_n_091_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1385/indicacao_n_092_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1384/indicacao_n_093_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1383/indicacao_n_094_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1382/indicacao_n_095_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1381/indicacao_n_096_2021_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1380/indicacao_n_97_autor_angelo_de_dagmar.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1379/indicacao_n_98_2021__autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1378/indicacao_n_099_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1377/indicacao_n_100_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1376/indicacao_n_101_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1375/indicacao_n_102_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1374/indicacao_n_103_2021_autor_adailton_targino.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1373/indicacao_n_104_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1372/indicacao_n_105_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_n_106_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_n_107_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_n_108_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_n_109_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1367/indicacao_n_110_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1366/indicacao_n_111_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1365/indicacao_n_112_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_n_113_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_n_114_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1362/indicacao_n_115_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1361/indicacao_n_116_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_n_117_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1359/indicacao_n_118_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1358/indicacao_n_119_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1355/indicacao_n_120_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1354/indicacao_n_121_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1353/indicacao_n_122_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1352/indicacao_n_123_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1351/indicacao_n_124_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_n_125_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_n_126_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_n_127_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_n_128_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_n_129_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1345/indicacao_n_130_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1344/indicacao_n_131_2021_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_n_132_2021_autor_carlin_de_dandao.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_n_133_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1341/indicacao_n_134_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1340/indicacao_n_135_2021_autor_carlin_de_dandao.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_n_136_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1338/indicacao_n_137_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1337/indicacao_n_138_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1336/indicacao_n_139_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1335/indicacao_n_140_2021_autor_railton_diogenes.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1334/indicacao_n_141_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1333/indicacao_n_142_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1332/indicacao_n_143_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1331/indicacao_n_144_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1330/indicacao_n_145_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1329/indicacao_n_146_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1328/indicacao_n_147_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1327/indicacao_n_148_2021_autor_adailton_targino_mdb_2.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_n_149_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_n_150_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1318/indicacao_n_151__2021_autores_junior_carlos_psb_e_outros.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1317/indicacao_n_152__2021_autor_angelo_de_dagmar_ssd.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1316/indicacao_n_153__2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1315/indicacao_n_154_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1314/indicacao_n_155_2021_autores_laete_adailton_railton_e_junior_souza.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1313/indicacao_n_156_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1312/indicacao_n_157_2021_prorrogacao_dos_repasses_da_construcao_do_campus_da_uern_apodi_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_n_158_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_n_159_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1309/indicacao_n_160_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_n_161_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1307/indicacao_n_162_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1306/indicacao_n_163_2021_solucionar_as_frequentes_quedas_de_energia_no_sitio_ponta_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_n_164_2021_colocar_um_poste_de_energia_no_sitiosao_francisco__autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1304/indicacao_n_165_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1303/indicacao_n_166_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1302/indicacao_n_167_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_n_168_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1300/indicacao_n_169_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1299/indicacao_n_170_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1298/indicacao_n_171_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_n_172_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_n_173_2021_autor_andreazo_alves-pl.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_n_174_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_n_175_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_n_176_2021_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_n_177_2021_autor_junior_souza.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1291/indicacao_n_178_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_n_179_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_n_180_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_n_181_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_n_182_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_n_183_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_n_184_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_n_185_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_n_186_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_n_187_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_n_188_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_n_189_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_n_190_2021_autor_junior_souza.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_n_191_2021_autor_carlin_de_dandao.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_n_192_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_n_193_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_n_194_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1262/indicacao_n_195_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1261/indicacao_n_196_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1260/indicacao_n_197_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1259/indicacao_n_198_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_n_199_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1257/indicacao_n_200_2021_.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1256/indicacao_n_201_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1255/indicacao_n_202_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1254/indicacao_n_203_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_n_204_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_n_205_2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_n_206_2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_n_207_2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_n_208_2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_n_209_2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_n_210_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_n_211_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_n_212_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_n_213_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_n_215_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_n_216_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_n_217_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1240/indicacao_n_218_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1239/indicacao_n_219_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1238/indicacao_n_220_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_n_221_2021_autor_andreazo_alves.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_n_222_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_n_223_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_n_224_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1233/indicacao_n_225_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_n_226_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_n_227_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_n_228_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_n_229_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_n_230_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_n_231_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_n_232_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_n_233_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_n_234_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_n_235_2021_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_n_236_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_n_237_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_n_238_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_n_239_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_n_240_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_n_241_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_n_242_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_n_243_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1214/indicacao_n_244_2021_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1213/indicacao_n_245_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_n_246_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1211/indicacao_n_247_2021_autor_andrazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_n_248_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_n_249_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1208/inicacao_n_250_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_n_251_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_n_252_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_n_253_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_n_254_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_n_255_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_n_256_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_n_257_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1200/indicacao_n_258_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_n_259_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_n_260_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_n_261_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_n_262_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_n_263_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1194/inciacao_n_264_2021_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_n_265_2021_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_n_265_2021_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1191/inciacao_n_267_2021_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1190/inciacao_n_268_2021_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1189/inciacao_n_269_2021_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1188/inciacao_n_270_2021_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1187/inciacao_n_271_2021_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1186/indicacao_n_272_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1185/indicacao_n_273_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1184/indicacao_n_274_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1183/indicacao_n_275_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1182/indicacao_n_276_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_n_277_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1180/indicacao_n_278_2021_auto_r_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_n_279_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1178/indicacao_n_280_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_n_281_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1176/indicacao_n_282_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1175/indicacao_n_283_2021_autores_railton_diogenes_mdb_e_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1174/indicacao_n_284_2021_autor_adailton_targino.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1173/indicacao_n_285_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1172/indicacao_n_286_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_n_287_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_n_288_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1169/indicacao_n_289_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1168/indicacao_n_290_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1167/indicacao_n_291_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1166/indicacao_n_292_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1165/indicacao_n_293_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1164/indicacao_n_294_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1163/indicacao_n_295_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1162/indicacao_n_296_2021_autor_chartn_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1161/indicacao_n_297_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_n_298_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_n_299_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_n_300_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_n_301_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_n_302_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_n_303_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1154/indicacao_n_304_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_n_305_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_n_306_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_n_307_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_n_308_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_n_309_2021_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_n_310_2021_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_n_311_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_n_312_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_n_313_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_n_314_2021_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1143/indicacao_n_315_2021_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1142/indicacao_n_316_2021_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1141/indicacao_n_317_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1140/indicacao_n_318_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_n_319_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_n_320_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_n_321_2021_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1135/indicacao_n_322_2021_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_n_323_2021_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_n_324_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1132/indicacao_n_325_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1131/indicacao_n_326_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1130/indicacao_n_327_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1129/indicacao_n_328_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/936/requerimento_n_001_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/935/requerimento_n_002_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/934/requerimento_n_003_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/933/requerimento_n_004_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/932/requerimento_n_005_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/931/requerimento_n_006_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/930/requerimento_n_007_2021_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/929/requerimento_n_008_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/928/requerimento_n_009_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/927/requerimento_n_010_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/926/requerimento_n_011_2021_autor_angelo_de_dagmar_ssd.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/925/requerimento_n_012_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/924/requerimento_n_013_2021_autor_alexandre_de_bevenuto.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/923/requerimento_n_014_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/922/requerimento_n_015_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/921/requerimento_n_016_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/920/requerimento_n_017_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/919/requerimento_n_018_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/918/requerimento_n_019_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/917/requerimento_n_020_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/916/requerimento_n_021_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/915/requerimento_n_022_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/937/requerimento_n_023_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/913/requerimento_n_024_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/912/requerimento_n_025_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/911/requerimento_n_026_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/910/requerimento_n_027_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/909/requerimento_n_028_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/908/requerimento_n_029_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/907/requerimento_n_030_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/906/requerimento_n_031_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/905/requerimento_n_032_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/904/requerimento_n_033_2021_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/903/requerimento_n_034_2021_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/902/requerimento_n_035_2021_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/901/requerimento_n_036_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/900/requerimento_n_037_2021_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/899/requerimento_n_038_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/898/requerimento_n_039_2021_autor_laete_oliveira.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/897/requerimento_n_040_2021_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/896/requerimento_n_041_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/895/requerimento_n_042_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/894/requerimento_n_043_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/893/requerimento_n_044_2021_autores_diversos.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/892/requerimento_n_045_2021_autor_charton_rego.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/891/requerimento_n_046_2021_autor_angelo_e_outros.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/890/requerimento_n_047_2021_autor_andreazoalves-pl.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/889/requerimento_n_048_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/888/requerimento_n_049_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/887/requerimento_n_050_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/886/requerimento_n_051_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/885/requerimento_n_052_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/884/requerimento_n_053_2021_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/883/requerimento_n_054_2021_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/882/requerimento_n_055_2021_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/881/requerimento_n_056_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/880/requerimento_n_057_2021_autor_marcos_almeida_mdb.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_n_058_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_n_059_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_n_060_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/876/requerimento_n_061_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/875/requerimento_n_062_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/874/requerimento_n_063_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_n_064_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/872/requerimento_n_065_2021_autor_marcos_almeida_mdb.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento_n_066_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/870/requerimento_n_067_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/869/requerimento_n_068_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/868/requerimento_n_069_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/867/requerimento_n_070_2021_autor_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/866/requerimento_n_071_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/865/requerimento_n_072_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/864/requerimento_n_073_2021_autor_gilvasn_alves.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_n_074_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_n_075_2021_autor_marcos_almeida_mdb.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_n_076_2021_autor_frente_parlamentar_da_agricultura_familiar_pesca_e_esporte_amador.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_n_077_2021_autor_juniro_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_n_078_2021_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_n_079_2021_autor_marcos_almeida_mdb.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_n_080_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_n_081_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_n_082_2021_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_n_083_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_n_084_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_n_085_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/851/requerimento_n_086_2021_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_n_087_2021_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_n_088_2021_autor_marcos_almeida_mdb.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/848/requerimento_n_089_2021_autor_marcos_almeida_mdb.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_n_090_2021_autor_marcos_almeida_mdb.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/845/requerimento_n_092_2021_autor_juniro_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/844/requerimento_n_093_2021_autor_juniro_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1610/mocao_de_pesar_debora_autor_andreazo_alves_pl_16.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1611/mocao_de_pesar_gilvana_marinho_autor_andreazo_alves_pl_15.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1612/mocao_de_pesar_fernando_autor_andreazo_alves_pl_2.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1613/mocao_de_pesar_lyneker_morais_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1620/mocao_de_pesar_maria_marileide__autor_adailton_targino_mdb_25.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1622/mocao_de_pesar_fabinho_da_carne_autor_angelo_de_dagmar_ssd.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1623/mocao_de_pesar_ze_inacio_autores_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1624/mocao_de_pesar_da_jovem_larissa_ellen_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1625/mocao_de_pesar_da_senhora_raimunda_alves_dantas_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1627/mocao_de_pesar_pelo_falecimento_de_paulo_rego_-_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1629/mocao_de_pesar_antonia_alves_de_oliveira_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1630/mocao_de_pesar_tiao_de_zorme_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1631/mocao_de_pesar_terezinha_tito_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1632/mocao_de_pesar_irma_sula_autores_railton_diogenes_mdb_carlin_de_dandao-psb_e_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1633/mocao_de_pesar_joao_de_nozinho_autor_railton_diogenes_mdb_2.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1634/mocao_de_pesar_toinho_cacimbao_autor_ednarte_silviera_mdb.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1637/mocao_de_pesar_cuta__autores_gilvan_e_andreazo.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1638/mocao_de_pesar_bosco_junior_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1553/mocao_de_aplausos_e_congratulacoes_escola_estadual_valdemiro_pedro_viana_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1555/mocao_de_aplausos_e_congratulacoes_cursinho_ponto_da_ciencias_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1556/mocao_de_aplausos_e_congratulacoes_ifrn_campus_apodi-rn_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1557/mocao_de_aplausos_e_congratulacoes_tereza_cristina_autores_filipe_gustavo_pl_e_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1560/mocao_de_aplausos_e_congratulacoes_jose_guilherme_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1561/mocao_de_aplausos_e_congratulacoes_erivan_e_francisca_alves_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1562/mocao_de_aplausos_e_congratulacoes_coren_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1564/mocao_de_aplausos_e_congratulacoes_mona_wenbia__autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1565/mocao_de_aplausos_e_congratulacoes_profissionais_da_saude_da_linha_de_frente_contra_covid-19__autor_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1566/mocao_de_aplausos_e_congratulacoes_neilton_autor_angelo_suassuna_sd.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1567/mocao_de_aplausos_e_congratulacoes_andre_lucas_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1568/mocao_de_aplausos_e_congratulacoes_marcilio_reginaldo_e_garaldo_targino_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1570/mocao_de_aplausos_e_congratulacoes_senador_fabiano_contarato-rede_es_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1571/mocao_de_aplausos_e_congratulacoes_faculdade_catolica_do_rio_grande_do_norte_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1572/mocao_de_aplausos_e_congratulacoes_agentes_comunitarios_de_saude__autorpoder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1573/mocao_de_aplausos_e_congratulacoes_apda__autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1574/mocao_de_aplausos_e_congratulacoes_kleber_lira__autores_junior_souza_mdb_e_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1575/mocao_de_aplausos_e_congratulacoes_equipe_de_futebol_amador_palmeiras_de_soledade_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1576/mocao_de_aplausos_e_congratulacoes_danilo_rodrigo_da_costa_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1577/mocao_de_aplausos_e_congratulacoes_centenario_de_aluizio_alves__autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1578/mocao_de_aplausos_e_congratulacoes_joao_paulo_filho_autor_junior_carlos_mdb.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1579/mocao_de_aplausos_e_congratulacoes_humberto_filho_e_neilton_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1580/mocao_de_aplausos_e_congratulacoes_acampamento_sta_catarina_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1581/mocao_de_aplausos_e_congratulacoes_escritores_apodienses_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1582/mocao_de_aplausos_e_congratulacoes_pastor_antonio_oliveira_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1583/mocao_de_aplausos_e_congratulacoes_urmic_autor_andreazo_alves_mdb.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1584/mocao_de_aplausos_e_congratulacoes_loja_maconica_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1585/mocao_de_aplausos_e_congratulacoes_igor_leonardo_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1586/mocao_de_aplausos_e_congratulacoes_coevap_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1587/mocao_de_aplausos_e_congratulacoes_igreja_evangelica_assembleia_de_deus_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1588/mocao_de_aplausos_e_congratulacoes_aluisio_barros_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1589/mocao_de_aplausos_ee_ferreira_pinto_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1590/mocao_de_aplausos_e_congratulacoes_aapol_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1591/mocao_de_aplausos_e_congratulacoes_wander_alison_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1592/mocao_de_aplausos_e_congratulacoes_imt_ufrn_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1593/mocao_de_aplausos_e_congratulacoes_celina_vitoria_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1690/veto_integral_ao_projeto_de_lei_no_055_2021_poder_executivo_autor_do_projeto_de_lei_vereador_laete_oliveira-mdb.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/834/projeto_de_lei_n_001_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/833/projeto_de_lei_n_002_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/832/projeto_de_lei_n_003_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/831/projeto_de_lei_n_004_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/830/projeto_de_lei_n_005_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/829/projeto_de_lei_n_006_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/828/projeto_de_lei_n_007_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/827/projeto_de_lei_n_008_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/826/projeto_de_lei_n_009_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/825/projeto_de_lei_n_010_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/824/projeto_de_lei_n_011_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/823/projeto_de_lei_n_012_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/822/projeto_de_lei_n_013_2021_autor_mesa_diretora_2021-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/821/projeto_de_lei_n_014_2021_autor_charto_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/820/projeto_de_lei_n_015_2021_-_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/819/projeto_de_lei_n_016_2021_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/818/projeto_de_lei_n_017_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/817/projeto_de_lei_n_018_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/816/projeto_de_lei_n_019_2021_-_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/815/projeto_de_lei_n_020_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/814/projeto_de_lei_n_021_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/813/projeto_de_lei_n_022_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/812/projeto_de_lei_n_023_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/811/projeto_de_lei_n_024_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/810/projeto_de_lei_n_025_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/809/projeto_de_lei_n_026_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/808/projeto_de_lei_n_027_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/807/projeto_de_lei_n_028_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/806/projeto_de_lei_n_029_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/805/projeto_de_lei_n_030_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/804/projeto_de_lei_n_031_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/803/projeto_de_lei_n_032_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/802/projeto_de_lei_n_033_2021_autor_angelo_de_dagmar_sd.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/801/projeto_de_lei_n_034_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/800/projeto_de_lei_n_035_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/799/projeto_de_lei_n_036_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/798/projeto_de_lei_n_037_2021_autor_mesa_diretora_2021-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/797/projeto_de_lei_n_038_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/796/projeto_de_lei_n_039_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_de_lei_n_040_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/789/projeto_de_lei_n_041_2021_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/788/projeto_de_lei_n_042_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/787/projeto_de_lei_n_043_2021_-_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/786/projeto_de_lei_n_044_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/785/projeto_de_lei_n_045_2021_-_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/783/projeto_de_lei_n_046_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_lei_n_047_2021__autor_laete_oliveira-mdb_nova_redac_20231206_0001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/782/projeto_de_lei_n_048_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/781/projeto_de_lei_n_049_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/772/projeto_de_lei_n_050_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/771/projeto_de_lei_n_051_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/770/projeto_de_lei_n_052_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/769/projeto_de_lei_n_053_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/768/projeto_de_lei_n_054_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/767/projeto_de_lei_n_055_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/766/projeto_de_lei_n_056_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/765/projeto_de_lei_n_057_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/764/projeto_de_lei_n_058_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/763/projeto_de_lei_n_059_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/762/projeto_de_lei_n_060_2021_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/761/projeto_de_lei_n_061_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/760/projeto_de_lei_n_062_2021_autor_adailton_targino.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/759/projeto_de_lei_n_063_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/758/projeto_de_lei_n_064_2021_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_n_065_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/756/projeto_de_lei_n_067_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_de_lei_n_068_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/754/projeto_de_lei_n_069_2021_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_de_lei_n_070_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/752/projeto_de_lei_n_071_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/751/projeto_de_lei_n_072_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_de_lei_n_073_2021_autor_andreazo_alves_pl_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_de_lei_n_074_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/748/projeto_de_lei_n_075_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/747/projeto_de_lei_n_076_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/746/projeto_de_lei_n_077_2021_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/745/projeto_de_lei_n_078_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/180/projeto_de_lei_n_079_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_n_080_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_de_lei_n_081_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_de_lei_n_082_2021_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_n_083_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/741/projeto_de_lei_n_084_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_de_lei_n_085_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/739/projeto_de_lei_n_086_2021_autor_charton_rego.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/738/projeto_de_lei_n_087_2021_autor_charton_rego.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/737/projeto_de_lei_n_088_2021_autor_junior_carlos_-_psb.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_lei_n_089_2021_-_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/168/projeto_de_lei_n_090_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/734/projeto_de_lei_n_091_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/735/projeto_de_lei_n_092_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/733/projeto_de_lei_n_093_2021_autor_charton_rego.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/185/projeto_de_lei_n_094_2021_autor_charton_rego_mdb_20230915_0001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/732/projeto_de_lei_n_095_2021_-_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_n_096_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/731/projeto_de_lei_n_097_2021_-_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/730/projeto_de_lei_n_098_2021_-_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_n_099_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/728/projeto_de_lei_n_100_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/727/projeto_de_lei_n_101_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/726/projeto_de_lei_n_102_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/725/projeto_de_lei_n_103_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/724/projeto_de_lei_n_104_2021_-_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_n_105_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_n_106_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/721/projeto_de_lei_n_107_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/720/projeto_de_lei_n_108_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/719/projeto_de_lei_n_109_2021_-_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/718/projeto_de_lei_complementar_n_110_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_de_lei_n_111_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_de_lei_n_112_2021_-_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/715/projeto_de_lei_n_113_2021_-_autor_angelo_de_dagmar_sd.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_de_lei_n_114_2021_-_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/713/projeto_de_lei_n_115_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/712/projeto_de_lei_n_116_2021_-_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_n_117_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_de_lei_n_118_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/709/projeto_de_lei_n_119_2021_-_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1840/projeto_de_lei_n_121_2021_-_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/707/projeto_de_lei_n_122_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/706/projeto_de_lei_n_123_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_n_124_2021_-_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/704/projeto_de_lei_n_125_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/703/projeto_de_lei_n_126_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/702/projeto_de_lei_n_127_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/701/projeto_de_lei_n_128_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_n_129_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_de_lei_n_130_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_de_lei_n_131_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/697/projeto_de_lei_n_132_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/696/projeto_de_lei_n_133_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_de_lei_n_134_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_n_135_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/693/projeto_de_lei_n_136_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/692/projeto_de_lei_n_137_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/691/projeto_de_lei_n_138_2021_-_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/690/projeto_de_lei_n_139_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/618/projeto_de_lei_n_140_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/617/projeto_de_lei_n_141_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/616/projeto_de_lei_n_142_2021_autor_poder_executivo_-_aprovado_na_sessao_ordinaria_do_9_de_12_de_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/615/projeto_de_lei_n_143_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/614/projeto_de_lei_n_144_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/613/projeto_de_lei_n_145_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/612/projeto_de_lei_n_146_2021_autores_filipe_e_junior_souza.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_n_147_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/611/projeto_de_lei_n_148_2021_autor_poder_executivo_-_aprovado_na_sessao_ordinaria_do_9_de_12_de_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/610/projeto_de_lei_complementar_n_149_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/608/projeto_de_lei_n_151_2021_-_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/607/projeto_de_lei_n_152_2021_autores_andreazo_filipe_e_junior_souza.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/606/projeto_de_lei_n_153_2021_autor_mesa_diretora_da_cma_2021_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/605/projeto_de_lei_n_154_2021_autor_mesa_diretora_da_cma_2021_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/529/propeto_de_lei_n_155_2021_autor_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/187/emenda_a_lei_organica_n_003_2022_-_autrores_laete_gilvan_andreazo_filipe_e_andreazo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2060/projeto_de_decreto_legislativo_n_002_2021_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2061/projeto_de_decreto_legislativo_n_003_2021_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2062/projeto_de_decreto_legislativo_n_004_2021_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2063/projeto_de_decreto_legislativo_n_005_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2064/projeto_de_decreto_legislativo_n_006_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2065/projeto_de_decreto_legislativo_n_007_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2066/projeto_de_decreto_legislativo_n_008_2021_autor_angelo_suassuna_ssd.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2067/projeto_de_decreto_legislativo_n_009_2021_autor_angelo_suassuna_ssd.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2068/projeto_de_decreto_legislativo_n_010_2021_autor_angelo_suassuna_ssd.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2077/projeto_de_resolucao_n_001_2021_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2078/projeto_de_resolucao_n_002_2021_autor_comissao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2079/projeto_de_resolucao_n_003_2021_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2080/projeto_de_resolucao_n_004_2021_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2081/projeto_de_resolucao_n_005_2021_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2082/projeto_de_resolucao_n_006_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2083/projeto_de_resolucao_n_007_2021_autor_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2084/projeto_de_resolucao_n_008_2021__autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2085/projeto_de_resolucao_n_009_2021__autor_mesa_diretora_2021_2022_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2086/projeto_de_resolucao_n_010_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2087/projeto_de_resolucao_n_011_2021__emenda_ao_regimento_interno_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2088/projeto_de_resolucao_n_012_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2089/projeto_de_resolucao_n_013_2021_autores_diversos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2090/projeto_de_resolucao_n_014_2021_autor_mesa_diretora_bienio_2021-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/2091/projeto_de_resolucao_n_015_2021_autor_angelo_ssd.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1485/indicacao_n_001_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1484/indicacao_n_002_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1483/indicacao_n_003_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1482/indicacao_n_004_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1481/indicacao_n_005_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1480/indicacao_n_006_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1479/indicacao_n_007_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1478/indicacao_n_008_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1477/indicacao_n_009_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1476/indicacao_n_010_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1475/indicacao_n_011_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1474/indicacao_n_012_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1473/indicacao_n_013_2021_autores_carlin_de_dandao_psb_e_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1472/indicacao_n_014_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1471/indicacao_n_015_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1470/indicacao_n_016_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1469/indicacao_n_017_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1468/indicacao_n_018_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1467/indicacao_n_019_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1465/indicacao_n_021_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1464/indicacao_n_022_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1463/indicacao_n_023_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1462/indicacao_n_024_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1461/indicacao_n_025_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1459/indicacao_n_027_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1458/indicacao_n_028_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1457/indicacao_n_029_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1456/indicacao_n_030_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1455/indicacao_n_031_2021_autores_jr_carlos_psb_e_carlin_psb.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1454/indicacao_n_032_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1453/indicacao_n_033_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1452/indicacao_n_034_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1451/indicacao_n_035_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1450/indicacao_n_036_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1449/indicacao_n_037_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1448/indicacao_n_038_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1447/indicacao_n_039_2021_autor_angelo_suassuna_ssd.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1446/indicacao_n_040_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_n_041_2021_autor_adailton_targino.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1435/indicacao_n_042_2021_autor_adailton_targino.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1434/indicacao_n_043_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1433/indicacao_n_044_2021_autor_angelo_suassuna_ssd.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1432/indicacao_n_045_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1431/indicacao_n_046_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1430/indicacao_n_047_2021_laete_oliveira.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1429/indicacao_n_048_2021_laete_oliveira.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1428/indicacao_n_049_2021_carlin_de_dandao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1426/indicacao_n_051_2021_carlin_de_dandao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1425/indicacao_n_052_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1424/indicacao_n_053_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1423/indicacao_n_054_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1422/indicacao_n_055_2021_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1421/indicacao_n_056_2021_railton_diogenes.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1420/indicacao_n_057_2021_railton_diogenes.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1419/indicacao_n_058_2021_railton_diogenes.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1418/indicacao_n_059_2021_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1417/indicacao_n_060_2021_andreazo_alves.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1416/indicacao_n_061_2021_laete_oliveira.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1415/indicacao_n_062_2021_laete_oliveira.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1414/indicacao_n_063_2021_laete_oliveira.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1413/indicacao_n_064_2021_junior_souza.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1412/indicacao_n_065_2021_junior_souza.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1411/indicacao_n_066_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1410/indicacao_n_067_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1409/indicacao_n_068_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1408/indicacao_n_069_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1407/indicacao_n_070_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1406/indicacao_n_071_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1405/indicacao_n_072_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1404/indicacao_n_073_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1403/indicacao_n_074_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1402/indicacao_n_075_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1401/indicacao_n_076_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1400/indicacao_n_077_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1399/indicacao_n_078_2021_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1398/indicacao_n_079_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1397/indicacao_n_080_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1396/indicacao_n_081_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1395/indicacao_n_082_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1394/indicacao_n_083_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1393/indicacao_n_084_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1392/indicacao_n_085_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1391/indicacao_n_086_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_n_087_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1389/indicacao_n_088_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_n_089_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1387/indicacao_n_090_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1386/indicacao_n_091_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1385/indicacao_n_092_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1384/indicacao_n_093_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1383/indicacao_n_094_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1382/indicacao_n_095_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1381/indicacao_n_096_2021_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1380/indicacao_n_97_autor_angelo_de_dagmar.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1379/indicacao_n_98_2021__autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1378/indicacao_n_099_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1377/indicacao_n_100_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1376/indicacao_n_101_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1375/indicacao_n_102_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1374/indicacao_n_103_2021_autor_adailton_targino.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1373/indicacao_n_104_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1372/indicacao_n_105_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_n_106_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_n_107_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_n_108_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_n_109_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1367/indicacao_n_110_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1366/indicacao_n_111_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1365/indicacao_n_112_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_n_113_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_n_114_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1362/indicacao_n_115_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1361/indicacao_n_116_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_n_117_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1359/indicacao_n_118_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1358/indicacao_n_119_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1355/indicacao_n_120_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1354/indicacao_n_121_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1353/indicacao_n_122_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1352/indicacao_n_123_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1351/indicacao_n_124_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_n_125_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_n_126_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_n_127_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_n_128_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_n_129_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1345/indicacao_n_130_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1344/indicacao_n_131_2021_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_n_132_2021_autor_carlin_de_dandao.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_n_133_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1341/indicacao_n_134_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1340/indicacao_n_135_2021_autor_carlin_de_dandao.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_n_136_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1338/indicacao_n_137_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1337/indicacao_n_138_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1336/indicacao_n_139_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1335/indicacao_n_140_2021_autor_railton_diogenes.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1334/indicacao_n_141_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1333/indicacao_n_142_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1332/indicacao_n_143_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1331/indicacao_n_144_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1330/indicacao_n_145_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1329/indicacao_n_146_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1328/indicacao_n_147_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1327/indicacao_n_148_2021_autor_adailton_targino_mdb_2.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_n_149_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_n_150_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1318/indicacao_n_151__2021_autores_junior_carlos_psb_e_outros.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1317/indicacao_n_152__2021_autor_angelo_de_dagmar_ssd.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1316/indicacao_n_153__2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1315/indicacao_n_154_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1314/indicacao_n_155_2021_autores_laete_adailton_railton_e_junior_souza.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1313/indicacao_n_156_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1312/indicacao_n_157_2021_prorrogacao_dos_repasses_da_construcao_do_campus_da_uern_apodi_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_n_158_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_n_159_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1309/indicacao_n_160_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_n_161_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1307/indicacao_n_162_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1306/indicacao_n_163_2021_solucionar_as_frequentes_quedas_de_energia_no_sitio_ponta_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_n_164_2021_colocar_um_poste_de_energia_no_sitiosao_francisco__autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1304/indicacao_n_165_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1303/indicacao_n_166_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1302/indicacao_n_167_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_n_168_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1300/indicacao_n_169_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1299/indicacao_n_170_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1298/indicacao_n_171_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_n_172_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_n_173_2021_autor_andreazo_alves-pl.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_n_174_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_n_175_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_n_176_2021_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_n_177_2021_autor_junior_souza.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1291/indicacao_n_178_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_n_179_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_n_180_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_n_181_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_n_182_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_n_183_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_n_184_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_n_185_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_n_186_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_n_187_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_n_188_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_n_189_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_n_190_2021_autor_junior_souza.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_n_191_2021_autor_carlin_de_dandao.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_n_192_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_n_193_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_n_194_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1262/indicacao_n_195_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1261/indicacao_n_196_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1260/indicacao_n_197_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1259/indicacao_n_198_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_n_199_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1257/indicacao_n_200_2021_.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1256/indicacao_n_201_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1255/indicacao_n_202_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1254/indicacao_n_203_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_n_204_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_n_205_2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_n_206_2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_n_207_2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_n_208_2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_n_209_2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_n_210_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_n_211_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_n_212_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_n_213_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_n_215_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_n_216_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_n_217_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1240/indicacao_n_218_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1239/indicacao_n_219_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1238/indicacao_n_220_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_n_221_2021_autor_andreazo_alves.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_n_222_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_n_223_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_n_224_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1233/indicacao_n_225_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_n_226_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_n_227_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_n_228_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_n_229_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_n_230_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_n_231_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_n_232_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_n_233_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1224/indicacao_n_234_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1223/indicacao_n_235_2021_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1222/indicacao_n_236_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_n_237_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_n_238_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1219/indicacao_n_239_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1218/indicacao_n_240_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_n_241_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_n_242_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_n_243_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1214/indicacao_n_244_2021_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1213/indicacao_n_245_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1212/indicacao_n_246_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1211/indicacao_n_247_2021_autor_andrazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1210/indicacao_n_248_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1209/indicacao_n_249_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1208/inicacao_n_250_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_n_251_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1206/indicacao_n_252_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_n_253_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_n_254_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_n_255_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_n_256_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_n_257_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1200/indicacao_n_258_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_n_259_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_n_260_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_n_261_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_n_262_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1195/indicacao_n_263_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1194/inciacao_n_264_2021_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_n_265_2021_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_n_265_2021_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1191/inciacao_n_267_2021_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1190/inciacao_n_268_2021_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1189/inciacao_n_269_2021_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1188/inciacao_n_270_2021_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1187/inciacao_n_271_2021_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1186/indicacao_n_272_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1185/indicacao_n_273_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1184/indicacao_n_274_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1183/indicacao_n_275_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1182/indicacao_n_276_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1181/indicacao_n_277_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1180/indicacao_n_278_2021_auto_r_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1179/indicacao_n_279_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1178/indicacao_n_280_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_n_281_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1176/indicacao_n_282_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1175/indicacao_n_283_2021_autores_railton_diogenes_mdb_e_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1174/indicacao_n_284_2021_autor_adailton_targino.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1173/indicacao_n_285_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1172/indicacao_n_286_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_n_287_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_n_288_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1169/indicacao_n_289_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1168/indicacao_n_290_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1167/indicacao_n_291_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1166/indicacao_n_292_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1165/indicacao_n_293_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1164/indicacao_n_294_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1163/indicacao_n_295_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1162/indicacao_n_296_2021_autor_chartn_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1161/indicacao_n_297_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_n_298_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_n_299_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_n_300_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_n_301_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_n_302_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_n_303_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1154/indicacao_n_304_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_n_305_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_n_306_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_n_307_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_n_308_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1149/indicacao_n_309_2021_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1148/indicacao_n_310_2021_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_n_311_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_n_312_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_n_313_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_n_314_2021_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1143/indicacao_n_315_2021_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1142/indicacao_n_316_2021_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1141/indicacao_n_317_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1140/indicacao_n_318_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1138/indicacao_n_319_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_n_320_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_n_321_2021_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1135/indicacao_n_322_2021_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_n_323_2021_autor_gilvan_alves_sd.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_n_324_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1132/indicacao_n_325_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1131/indicacao_n_326_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1130/indicacao_n_327_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1129/indicacao_n_328_2021_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/936/requerimento_n_001_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/935/requerimento_n_002_2021_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/934/requerimento_n_003_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/933/requerimento_n_004_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/932/requerimento_n_005_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/931/requerimento_n_006_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/930/requerimento_n_007_2021_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/929/requerimento_n_008_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/928/requerimento_n_009_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/927/requerimento_n_010_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/926/requerimento_n_011_2021_autor_angelo_de_dagmar_ssd.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/925/requerimento_n_012_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/924/requerimento_n_013_2021_autor_alexandre_de_bevenuto.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/923/requerimento_n_014_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/922/requerimento_n_015_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/921/requerimento_n_016_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/920/requerimento_n_017_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/919/requerimento_n_018_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/918/requerimento_n_019_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/917/requerimento_n_020_2021_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/916/requerimento_n_021_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/915/requerimento_n_022_2021_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/937/requerimento_n_023_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/913/requerimento_n_024_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/912/requerimento_n_025_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/911/requerimento_n_026_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/910/requerimento_n_027_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/909/requerimento_n_028_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/908/requerimento_n_029_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/907/requerimento_n_030_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/906/requerimento_n_031_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/905/requerimento_n_032_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/904/requerimento_n_033_2021_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/903/requerimento_n_034_2021_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/902/requerimento_n_035_2021_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/901/requerimento_n_036_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/900/requerimento_n_037_2021_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/899/requerimento_n_038_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/898/requerimento_n_039_2021_autor_laete_oliveira.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/897/requerimento_n_040_2021_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/896/requerimento_n_041_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/895/requerimento_n_042_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/894/requerimento_n_043_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/893/requerimento_n_044_2021_autores_diversos.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/892/requerimento_n_045_2021_autor_charton_rego.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/891/requerimento_n_046_2021_autor_angelo_e_outros.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/890/requerimento_n_047_2021_autor_andreazoalves-pl.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/889/requerimento_n_048_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/888/requerimento_n_049_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/887/requerimento_n_050_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/886/requerimento_n_051_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/885/requerimento_n_052_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/884/requerimento_n_053_2021_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/883/requerimento_n_054_2021_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/882/requerimento_n_055_2021_autor_ednarte_silveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/881/requerimento_n_056_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/880/requerimento_n_057_2021_autor_marcos_almeida_mdb.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_n_058_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_n_059_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_n_060_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/876/requerimento_n_061_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/875/requerimento_n_062_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/874/requerimento_n_063_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_n_064_2021_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/872/requerimento_n_065_2021_autor_marcos_almeida_mdb.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento_n_066_2021_autor_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/870/requerimento_n_067_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/869/requerimento_n_068_2021_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/868/requerimento_n_069_2021_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/867/requerimento_n_070_2021_autor_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/866/requerimento_n_071_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/865/requerimento_n_072_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/864/requerimento_n_073_2021_autor_gilvasn_alves.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_n_074_2021_autor_junior_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_n_075_2021_autor_marcos_almeida_mdb.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_n_076_2021_autor_frente_parlamentar_da_agricultura_familiar_pesca_e_esporte_amador.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_n_077_2021_autor_juniro_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_n_078_2021_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_n_079_2021_autor_marcos_almeida_mdb.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_n_080_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_n_081_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_n_082_2021_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_n_083_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_n_084_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_n_085_2021_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/851/requerimento_n_086_2021_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_n_087_2021_autor_alexandre_bevenuto_sem_partido.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_n_088_2021_autor_marcos_almeida_mdb.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/848/requerimento_n_089_2021_autor_marcos_almeida_mdb.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_n_090_2021_autor_marcos_almeida_mdb.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/845/requerimento_n_092_2021_autor_juniro_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/844/requerimento_n_093_2021_autor_juniro_carlos_psb.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1610/mocao_de_pesar_debora_autor_andreazo_alves_pl_16.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1611/mocao_de_pesar_gilvana_marinho_autor_andreazo_alves_pl_15.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1612/mocao_de_pesar_fernando_autor_andreazo_alves_pl_2.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1613/mocao_de_pesar_lyneker_morais_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1620/mocao_de_pesar_maria_marileide__autor_adailton_targino_mdb_25.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1622/mocao_de_pesar_fabinho_da_carne_autor_angelo_de_dagmar_ssd.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1623/mocao_de_pesar_ze_inacio_autores_vereadores_de_apodi.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1624/mocao_de_pesar_da_jovem_larissa_ellen_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1625/mocao_de_pesar_da_senhora_raimunda_alves_dantas_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1627/mocao_de_pesar_pelo_falecimento_de_paulo_rego_-_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1629/mocao_de_pesar_antonia_alves_de_oliveira_autor_gilvan_alves_republicanos.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1630/mocao_de_pesar_tiao_de_zorme_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1631/mocao_de_pesar_terezinha_tito_autor_railton_diogenes_mdb.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1632/mocao_de_pesar_irma_sula_autores_railton_diogenes_mdb_carlin_de_dandao-psb_e_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1633/mocao_de_pesar_joao_de_nozinho_autor_railton_diogenes_mdb_2.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1634/mocao_de_pesar_toinho_cacimbao_autor_ednarte_silviera_mdb.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1637/mocao_de_pesar_cuta__autores_gilvan_e_andreazo.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1638/mocao_de_pesar_bosco_junior_autor_alexandre_de_bevenuto_pt.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1553/mocao_de_aplausos_e_congratulacoes_escola_estadual_valdemiro_pedro_viana_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1555/mocao_de_aplausos_e_congratulacoes_cursinho_ponto_da_ciencias_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1556/mocao_de_aplausos_e_congratulacoes_ifrn_campus_apodi-rn_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1557/mocao_de_aplausos_e_congratulacoes_tereza_cristina_autores_filipe_gustavo_pl_e_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1560/mocao_de_aplausos_e_congratulacoes_jose_guilherme_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1561/mocao_de_aplausos_e_congratulacoes_erivan_e_francisca_alves_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1562/mocao_de_aplausos_e_congratulacoes_coren_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1564/mocao_de_aplausos_e_congratulacoes_mona_wenbia__autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1565/mocao_de_aplausos_e_congratulacoes_profissionais_da_saude_da_linha_de_frente_contra_covid-19__autor_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1566/mocao_de_aplausos_e_congratulacoes_neilton_autor_angelo_suassuna_sd.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1567/mocao_de_aplausos_e_congratulacoes_andre_lucas_autor_andreazo_alves_pl.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1568/mocao_de_aplausos_e_congratulacoes_marcilio_reginaldo_e_garaldo_targino_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1570/mocao_de_aplausos_e_congratulacoes_senador_fabiano_contarato-rede_es_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1571/mocao_de_aplausos_e_congratulacoes_faculdade_catolica_do_rio_grande_do_norte_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1572/mocao_de_aplausos_e_congratulacoes_agentes_comunitarios_de_saude__autorpoder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1573/mocao_de_aplausos_e_congratulacoes_apda__autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1574/mocao_de_aplausos_e_congratulacoes_kleber_lira__autores_junior_souza_mdb_e_carlin_de_dandao_psb.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1575/mocao_de_aplausos_e_congratulacoes_equipe_de_futebol_amador_palmeiras_de_soledade_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1576/mocao_de_aplausos_e_congratulacoes_danilo_rodrigo_da_costa_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1577/mocao_de_aplausos_e_congratulacoes_centenario_de_aluizio_alves__autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1578/mocao_de_aplausos_e_congratulacoes_joao_paulo_filho_autor_junior_carlos_mdb.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1579/mocao_de_aplausos_e_congratulacoes_humberto_filho_e_neilton_autor_filipe_gustavo_pl.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1580/mocao_de_aplausos_e_congratulacoes_acampamento_sta_catarina_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1581/mocao_de_aplausos_e_congratulacoes_escritores_apodienses_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1582/mocao_de_aplausos_e_congratulacoes_pastor_antonio_oliveira_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1583/mocao_de_aplausos_e_congratulacoes_urmic_autor_andreazo_alves_mdb.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1584/mocao_de_aplausos_e_congratulacoes_loja_maconica_autor_gilvan_alves.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1585/mocao_de_aplausos_e_congratulacoes_igor_leonardo_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1586/mocao_de_aplausos_e_congratulacoes_coevap_autor_adailton_targino_mdb.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1587/mocao_de_aplausos_e_congratulacoes_igreja_evangelica_assembleia_de_deus_autor_laete_oliveira_mdb.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1588/mocao_de_aplausos_e_congratulacoes_aluisio_barros_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1589/mocao_de_aplausos_ee_ferreira_pinto_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1590/mocao_de_aplausos_e_congratulacoes_aapol_autor_junior_souza_mdb.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1591/mocao_de_aplausos_e_congratulacoes_wander_alison_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1592/mocao_de_aplausos_e_congratulacoes_imt_ufrn_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1593/mocao_de_aplausos_e_congratulacoes_celina_vitoria_autor_charton_rego_mdb.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.apodi.rn.leg.br/media/sapl/public/materialegislativa/2021/1690/veto_integral_ao_projeto_de_lei_no_055_2021_poder_executivo_autor_do_projeto_de_lei_vereador_laete_oliveira-mdb.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H718"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="158.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="185.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="184.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>